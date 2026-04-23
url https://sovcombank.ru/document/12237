--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -245,134 +245,134 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>З</w:t>
       </w:r>
       <w:r w:rsidR="001A3302" w:rsidRPr="00353D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>АЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C09D70" w14:textId="1B2CA71E" w:rsidR="001A3302" w:rsidRPr="00353D6C" w:rsidRDefault="005B0AE8" w:rsidP="001A3302">
+    <w:p w14:paraId="00C09D70" w14:textId="5830E70A" w:rsidR="001A3302" w:rsidRPr="00353D6C" w:rsidRDefault="005B0AE8" w:rsidP="001A3302">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0AE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>об отказе от предоставления ПАО «Совкомбанк» права использова</w:t>
       </w:r>
       <w:r w:rsidR="00D1171C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ть</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0AE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в своих интересах денежные средства и (или) ценные бумаги клиента</w:t>
+        <w:t xml:space="preserve"> в своих интересах ценные бумаги клиента</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2310E4F1" w14:textId="64FF089E" w:rsidR="005B0AE8" w:rsidRDefault="005B0AE8" w:rsidP="001A3302">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26FA87F7" w14:textId="77777777" w:rsidR="005B0AE8" w:rsidRDefault="005B0AE8" w:rsidP="001A3302">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AFCE864" w14:textId="77777777" w:rsidR="005B0AE8" w:rsidRDefault="005B0AE8" w:rsidP="005B0AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="628AC586" w14:textId="4FB8E37E" w:rsidR="001A3302" w:rsidRPr="005B0AE8" w:rsidRDefault="001A3302" w:rsidP="00825CC6">
+    <w:p w14:paraId="628AC586" w14:textId="671C57F3" w:rsidR="001A3302" w:rsidRPr="005B0AE8" w:rsidRDefault="001A3302" w:rsidP="00825CC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00353D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00353D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -419,189 +419,79 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>об отказе от предоставления ПАО «Совкомбанк» права использова</w:t>
       </w:r>
       <w:r w:rsidR="00C96249">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ть</w:t>
       </w:r>
       <w:r w:rsidR="005B0AE8" w:rsidRPr="005B0AE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> в своих интересах</w:t>
       </w:r>
-      <w:r w:rsidR="00825CC6">
-[...6 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="002148B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ценные бумаги,</w:t>
       </w:r>
       <w:r w:rsidR="005B0AE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C898EC" w14:textId="77777777" w:rsidR="001A3302" w:rsidRPr="00353D6C" w:rsidRDefault="001A3302" w:rsidP="001A3302">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...108 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6FC2E3FB" w14:textId="26CB945D" w:rsidR="00825CC6" w:rsidRPr="005B0AE8" w:rsidRDefault="00825CC6" w:rsidP="00825CC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">принадлежащие </w:t>
       </w:r>
       <w:r w:rsidRPr="00825CC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1276,92 +1166,92 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">                расшифровка подписи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42BCA15B" w14:textId="77777777" w:rsidR="001A3302" w:rsidRPr="00353D6C" w:rsidRDefault="001A3302" w:rsidP="001A3302">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5987000A" w14:textId="77777777" w:rsidR="005878E5" w:rsidRPr="00353D6C" w:rsidRDefault="000C4922" w:rsidP="001A3302">
+    <w:p w14:paraId="5987000A" w14:textId="77777777" w:rsidR="005878E5" w:rsidRPr="00353D6C" w:rsidRDefault="00447130" w:rsidP="001A3302">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005878E5" w:rsidRPr="00353D6C" w:rsidSect="00AC7D9F">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="707" w:bottom="1134" w:left="1134" w:header="708" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="593310B0" w14:textId="77777777" w:rsidR="000C4922" w:rsidRDefault="000C4922" w:rsidP="00914466">
+    <w:p w14:paraId="4E53A3C0" w14:textId="77777777" w:rsidR="00D90703" w:rsidRDefault="00D90703" w:rsidP="00914466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="788E1487" w14:textId="77777777" w:rsidR="000C4922" w:rsidRDefault="000C4922" w:rsidP="00914466">
+    <w:p w14:paraId="04EC38DD" w14:textId="77777777" w:rsidR="00D90703" w:rsidRDefault="00D90703" w:rsidP="00914466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1380,71 +1270,63 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="17D2D2F3" w14:textId="36A38CCA" w:rsidR="00914466" w:rsidRPr="00AC7D9F" w:rsidRDefault="000C4922">
+  <w:p w14:paraId="17D2D2F3" w14:textId="36A38CCA" w:rsidR="00914466" w:rsidRPr="00AC7D9F" w:rsidRDefault="00447130">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:id w:val="1508329567"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -1580,61 +1462,61 @@
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0DF369C8" w14:textId="77777777" w:rsidR="00914466" w:rsidRPr="00914466" w:rsidRDefault="00914466">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68C559DA" w14:textId="77777777" w:rsidR="000C4922" w:rsidRDefault="000C4922" w:rsidP="00914466">
+    <w:p w14:paraId="1CA9C6D9" w14:textId="77777777" w:rsidR="00D90703" w:rsidRDefault="00D90703" w:rsidP="00914466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E0802E0" w14:textId="77777777" w:rsidR="000C4922" w:rsidRDefault="000C4922" w:rsidP="00914466">
+    <w:p w14:paraId="435915FC" w14:textId="77777777" w:rsidR="00D90703" w:rsidRDefault="00D90703" w:rsidP="00914466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="653068F6" w14:textId="77777777" w:rsidR="00914466" w:rsidRDefault="00914466" w:rsidP="00914466">
     <w:pPr>
       <w:pStyle w:val="Style2"/>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1200"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="FontStyle33"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
@@ -2050,149 +1932,154 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00914466"/>
     <w:rsid w:val="000037C3"/>
     <w:rsid w:val="00035BA9"/>
     <w:rsid w:val="000C4922"/>
     <w:rsid w:val="00127BD1"/>
     <w:rsid w:val="001542D3"/>
     <w:rsid w:val="001550EB"/>
     <w:rsid w:val="001A3302"/>
     <w:rsid w:val="001A3E0F"/>
     <w:rsid w:val="001B1C02"/>
     <w:rsid w:val="001B590E"/>
+    <w:rsid w:val="002148B7"/>
     <w:rsid w:val="00305DD2"/>
     <w:rsid w:val="00353D6C"/>
     <w:rsid w:val="003C6D56"/>
     <w:rsid w:val="003E1F14"/>
+    <w:rsid w:val="00447130"/>
     <w:rsid w:val="00471619"/>
     <w:rsid w:val="0050749E"/>
     <w:rsid w:val="005373B8"/>
     <w:rsid w:val="005762D0"/>
     <w:rsid w:val="005B0AE8"/>
+    <w:rsid w:val="005E1340"/>
     <w:rsid w:val="005F11E0"/>
     <w:rsid w:val="0063224B"/>
     <w:rsid w:val="006A6967"/>
     <w:rsid w:val="00713F9F"/>
     <w:rsid w:val="007D5E8C"/>
     <w:rsid w:val="00825CC6"/>
     <w:rsid w:val="00871D0F"/>
     <w:rsid w:val="0087457F"/>
     <w:rsid w:val="00901A93"/>
     <w:rsid w:val="00914466"/>
+    <w:rsid w:val="009174B9"/>
     <w:rsid w:val="00930B9F"/>
     <w:rsid w:val="0094378F"/>
     <w:rsid w:val="00995EBB"/>
     <w:rsid w:val="0099683D"/>
     <w:rsid w:val="009D4CCD"/>
     <w:rsid w:val="00A05739"/>
     <w:rsid w:val="00AC084E"/>
     <w:rsid w:val="00AC7D9F"/>
     <w:rsid w:val="00AD57F2"/>
     <w:rsid w:val="00B06478"/>
     <w:rsid w:val="00B47EA6"/>
     <w:rsid w:val="00B86D8E"/>
     <w:rsid w:val="00BA1236"/>
     <w:rsid w:val="00C15249"/>
     <w:rsid w:val="00C46F19"/>
     <w:rsid w:val="00C54273"/>
     <w:rsid w:val="00C633B6"/>
     <w:rsid w:val="00C727AA"/>
     <w:rsid w:val="00C8776F"/>
     <w:rsid w:val="00C96249"/>
     <w:rsid w:val="00D06E57"/>
     <w:rsid w:val="00D1171C"/>
     <w:rsid w:val="00D35412"/>
+    <w:rsid w:val="00D90703"/>
     <w:rsid w:val="00E754B7"/>
     <w:rsid w:val="00EF76B7"/>
     <w:rsid w:val="00F32856"/>
     <w:rsid w:val="00F5388A"/>
     <w:rsid w:val="00FE260E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="01129A82"/>
   <w15:docId w15:val="{2928E591-97CE-4461-BA2C-9CE49E38A1A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -3082,65 +2969,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>232</Words>
-  <Characters>1323</Characters>
+  <Words>222</Words>
+  <Characters>1271</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PJSC Sovcombank</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1552</CharactersWithSpaces>
+  <CharactersWithSpaces>1491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Камышникова Анна Сергеевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>