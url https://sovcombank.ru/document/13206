--- v0 (2026-04-06)
+++ v1 (2026-04-28)
@@ -11,50 +11,52 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="6CD3EA6C" w14:textId="6283896B" w:rsidR="00110355" w:rsidRPr="009B2810" w:rsidRDefault="00110355" w:rsidP="00110355">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:pageBreakBefore/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00672778">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02BA6C29" wp14:editId="44D4248E">
             <wp:extent cx="6115050" cy="882650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -88,71 +90,85 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18D5303E" w14:textId="53C92CFF" w:rsidR="00110355" w:rsidRPr="00672778" w:rsidRDefault="009B2810" w:rsidP="00110355">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B653FE" w14:textId="0C05CD7B" w:rsidR="00822655" w:rsidRPr="00321894" w:rsidRDefault="00822655" w:rsidP="00321894">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidRPr="00321894">
         <w:t xml:space="preserve">риложение </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3121F3BA" w14:textId="4EF93EE3" w:rsidR="00822655" w:rsidRPr="00321894" w:rsidRDefault="00822655" w:rsidP="00321894">
+    <w:p w14:paraId="3121F3BA" w14:textId="3066F612" w:rsidR="00822655" w:rsidRDefault="00822655" w:rsidP="00321894">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321894">
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidRPr="00321894">
-        <w:t>риказу №8-2_</w:t>
-      </w:r>
+        <w:t>риказу №</w:t>
+      </w:r>
+      <w:r w:rsidR="005337B6" w:rsidRPr="00FA77FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005337B6">
+        <w:t>от 03.04.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C7AB4A" w14:textId="0C9D6E70" w:rsidR="005337B6" w:rsidRPr="005337B6" w:rsidRDefault="005337B6" w:rsidP="00321894">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>ОД</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  от 09.01.2024</w:t>
+        <w:t>Дата ввода в действие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA77FB">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>20.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C1F37D" w14:textId="77777777" w:rsidR="00822655" w:rsidRDefault="00822655" w:rsidP="00110355">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7553EC54" w14:textId="77777777" w:rsidR="00822655" w:rsidRDefault="00822655" w:rsidP="00110355">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48808A2B" w14:textId="77777777" w:rsidR="00822655" w:rsidRDefault="00822655" w:rsidP="00110355">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -200,4839 +216,4951 @@
     <w:p w14:paraId="571A1C9E" w14:textId="4B52F600" w:rsidR="00110355" w:rsidRPr="00E004BE" w:rsidRDefault="00110355" w:rsidP="00E004BE">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E004BE">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Публичного акционерного общества «Совкомбанк»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3333759C" w14:textId="1287F277" w:rsidR="00822655" w:rsidRDefault="00822655" w:rsidP="00110355">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="046D86A4" w14:textId="744F03BD" w:rsidR="004038DB" w:rsidRDefault="004038DB" w:rsidP="00110355">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2717"/>
+        <w:gridCol w:w="2096"/>
+        <w:gridCol w:w="2330"/>
+        <w:gridCol w:w="2094"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005337B6" w:rsidRPr="001B1046" w14:paraId="647B4CC5" w14:textId="77777777" w:rsidTr="00085EBC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="466AD9C7" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B1046">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Бизнес-процесс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C319059" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00110355">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Контроль профессиональной деятельности на рынке ценных бумаг </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005337B6" w:rsidRPr="001B1046" w14:paraId="5DB2A3EB" w14:textId="77777777" w:rsidTr="00085EBC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693D025F" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B1046">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Код документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6490EA6D" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11.01.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="267E315D" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="00276DA9" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276DA9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Уровень документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5238877D" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005337B6" w:rsidRPr="001B1046" w14:paraId="63B083EF" w14:textId="77777777" w:rsidTr="00085EBC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB096F1" w14:textId="28EF663F" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Тип документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9B8E57" w14:textId="62675119" w:rsidR="005337B6" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Основной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005337B6" w:rsidRPr="001B1046" w14:paraId="6A6C1C07" w14:textId="77777777" w:rsidTr="00085EBC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29476296" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B1046">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Владелец процесса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329DE3C4" w14:textId="77777777" w:rsidR="005337B6" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Департамент контроля деятельности</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110355">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>на финансовых рынках</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E37B6C8" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>М.В. Азимова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005337B6" w:rsidRPr="001B1046" w14:paraId="329F88C5" w14:textId="77777777" w:rsidTr="00085EBC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="507C1EAB" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Менеджер процесса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44B17610" w14:textId="77777777" w:rsidR="005337B6" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Департамент контроля деятельности</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110355">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>на финансовых рынках</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670B2BE3" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">И.В. Малышкина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005337B6" w:rsidRPr="001B1046" w14:paraId="36D4B4D6" w14:textId="77777777" w:rsidTr="00085EBC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D4EB739" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Разработчик документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FD7CE63" w14:textId="77777777" w:rsidR="005337B6" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Департамент контроля деятельности</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110355">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">на финансовых рынках </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55158D25" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">И.В. Малышкина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005337B6" w:rsidRPr="001B1046" w14:paraId="3A0EE00A" w14:textId="77777777" w:rsidTr="00085EBC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="192A3AE7" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B1046">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Уровень доступа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04227C80" w14:textId="77777777" w:rsidR="005337B6" w:rsidRPr="001B1046" w:rsidRDefault="005337B6" w:rsidP="00085EBC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001B1046">
+              <w:t>Общий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5BE39A18" w14:textId="77777777" w:rsidR="004038DB" w:rsidRDefault="004038DB" w:rsidP="00110355">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164F5B08" w14:textId="7D63EEA3" w:rsidR="004038DB" w:rsidRDefault="004038DB" w:rsidP="00110355">
+    <w:p w14:paraId="68DFC245" w14:textId="75C2B8EA" w:rsidR="00110355" w:rsidRPr="00672778" w:rsidRDefault="00110355" w:rsidP="00110355">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7DC6CDE9" w14:textId="6F613A5D" w:rsidR="004038DB" w:rsidRDefault="004038DB" w:rsidP="00110355">
+      <w:r w:rsidRPr="00672778">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>г. Кострома</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2CB17F" w14:textId="78FAD89E" w:rsidR="00110355" w:rsidRDefault="00110355" w:rsidP="00110355">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0008FD0C" w14:textId="5E8FDECE" w:rsidR="004038DB" w:rsidRDefault="004038DB" w:rsidP="00110355">
+      <w:r w:rsidRPr="00672778">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007B71BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA82DF5" w14:textId="2078AC3F" w:rsidR="005337B6" w:rsidRDefault="005337B6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5074AAB4" w14:textId="77777777" w:rsidR="00110355" w:rsidRDefault="00110355" w:rsidP="00110355">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50636F02" w14:textId="11A68854" w:rsidR="004038DB" w:rsidRDefault="004038DB" w:rsidP="00110355">
-[...288 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5376C9E3" w14:textId="77777777" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="007C50AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593B81">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень информации, относящейся к инсайдерской информации </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2BFD62" w14:textId="77777777" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="00110355">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593B81">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Публичного акционерного общества «Совкомбанк»</w:t>
+        <w:t>Публичного акционерного общества «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593B81">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Совкомбанк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593B81">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00593B81">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – Банк)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A44C01" w14:textId="7D19A4C1" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="25A44C01" w14:textId="7D19A4C1" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271" w:rsidP="00FA77FB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593B81">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00593B81">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">К инсайдерской </w:t>
       </w:r>
       <w:r w:rsidR="00110355" w:rsidRPr="00593B81">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>информации Публичного</w:t>
       </w:r>
       <w:r w:rsidRPr="00593B81">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> акционерного общества «Совкомбанк» - эмитента ценных бумаг, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E004BE">
+        <w:t xml:space="preserve"> акционерного общества </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Совкомбанк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">» - эмитента ценных бумаг, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>относится</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> следующая информация:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B048D12" w14:textId="24F61619" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="00822655">
+    <w:p w14:paraId="2B048D12" w14:textId="24F61619" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">1.1. О созыве и проведении </w:t>
       </w:r>
-      <w:r w:rsidR="00955786">
+      <w:r w:rsidR="00955786" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">Общего собрания акционеров </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t>Банка,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7CDD" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> об объявлении </w:t>
+      </w:r>
+      <w:r w:rsidR="00955786" w:rsidRPr="005337B6">
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="00955786" w:rsidRPr="00593B81">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidR="00CE7CDD" w:rsidRPr="005337B6">
+        <w:t>бщего собрания участников (акционеров) эмитента несостоявшимся,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> а также о решениях, принятых </w:t>
       </w:r>
-      <w:r w:rsidR="00955786">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidR="00955786" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">Общим </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>собранием акционеров Банка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A4A2AF" w14:textId="3D7C8FA1" w:rsidR="00441271" w:rsidRDefault="00441271" w:rsidP="00822655">
+    <w:p w14:paraId="68A4A2AF" w14:textId="3D7C8FA1" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">1.2. О </w:t>
       </w:r>
-      <w:r w:rsidR="008D72BC">
+      <w:r w:rsidR="008D72BC" w:rsidRPr="005337B6">
         <w:t>проведении заседания Наблюдательного совета Банка и его повестке дня</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7CDD">
-[...18 lines deleted...]
-    <w:p w14:paraId="0F0207CB" w14:textId="6E9ED5CC" w:rsidR="008D72BC" w:rsidRDefault="008D72BC" w:rsidP="00822655">
+      <w:r w:rsidR="00CE7CDD" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">, а также об отдельных решениях, принятых </w:t>
+      </w:r>
+      <w:r w:rsidR="00955786" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">Наблюдательным </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7CDD" w:rsidRPr="005337B6">
+        <w:t>советом эмитента:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0207CB" w14:textId="6E9ED5CC" w:rsidR="008D72BC" w:rsidRPr="005337B6" w:rsidRDefault="008D72BC" w:rsidP="00FA77FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">о предложении </w:t>
       </w:r>
-      <w:r w:rsidR="00955786">
-[...14 lines deleted...]
-      <w:r w:rsidR="00CE7CDD">
+      <w:r w:rsidR="00955786" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">Общему </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t>собранию акционеров Банка установить в решении о выплате (об объявлении) дивидендов определенн</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7CDD" w:rsidRPr="005337B6">
         <w:t>ую</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> д</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7CDD">
+      <w:r w:rsidR="00CE7CDD" w:rsidRPr="005337B6">
         <w:t>ату</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:t>, на котор</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7CDD">
+      <w:r w:rsidR="00CE7CDD" w:rsidRPr="005337B6">
         <w:t>ую</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> определяются лица, имеющие право на получение дивидендов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF19FA8" w14:textId="77777777" w:rsidR="008D72BC" w:rsidRDefault="008D72BC" w:rsidP="00822655">
+    <w:p w14:paraId="5BF19FA8" w14:textId="77777777" w:rsidR="008D72BC" w:rsidRPr="005337B6" w:rsidRDefault="008D72BC" w:rsidP="00FA77FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">о размещении </w:t>
       </w:r>
-      <w:r w:rsidR="00CE7CDD" w:rsidRPr="00EB393C">
+      <w:r w:rsidR="00CE7CDD" w:rsidRPr="005337B6">
         <w:t>или реализации</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7CDD">
-[...12 lines deleted...]
-    <w:p w14:paraId="5F86D09D" w14:textId="00139753" w:rsidR="008D72BC" w:rsidRDefault="008D72BC" w:rsidP="00822655">
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> ценных бумаг Банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F86D09D" w14:textId="00139753" w:rsidR="008D72BC" w:rsidRPr="005337B6" w:rsidRDefault="008D72BC" w:rsidP="00FA77FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">об определении </w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69" w:rsidRPr="0009574B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EB393C">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">или о порядке определения цены </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">размещения акций </w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69" w:rsidRPr="00EB393C">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">или ценных бумаг, конвертируемых в акции </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB393C">
-[...6 lines deleted...]
-    <w:p w14:paraId="01269735" w14:textId="77777777" w:rsidR="008D72BC" w:rsidRDefault="008D72BC" w:rsidP="00822655">
+      <w:r w:rsidRPr="005337B6">
+        <w:t>Банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01269735" w14:textId="77777777" w:rsidR="008D72BC" w:rsidRPr="005337B6" w:rsidRDefault="008D72BC" w:rsidP="00FA77FB">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">об образовании исполнительного органа </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="40838DF7" w14:textId="7AD9D272" w:rsidR="005A2D69" w:rsidRPr="00EB393C" w:rsidRDefault="005A2D69" w:rsidP="00822655">
+        <w:t>об образовании исполнительного органа Банка и о досрочном прекращении (приостановлении) его полномочий, в том числе полномочий управляющей организации или управляющего;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40838DF7" w14:textId="354E0FE4" w:rsidR="005A2D69" w:rsidRPr="005337B6" w:rsidRDefault="005A2D69" w:rsidP="00FA77FB">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB393C">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">о включении кандидатов в список кандидатур для голосования на </w:t>
       </w:r>
-      <w:r w:rsidR="00955786">
+      <w:r w:rsidR="0037348A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>О</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00955786" w:rsidRPr="00EB393C">
+        <w:t xml:space="preserve">годовом </w:t>
+      </w:r>
+      <w:r w:rsidR="00955786" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">бщем </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EB393C">
+        <w:t xml:space="preserve">Общем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">собрании акционеров </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB393C">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по вопросу об избрании членов </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Н</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB393C">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">аблюдательного совета </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Банка;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EA220A" w14:textId="32D046FA" w:rsidR="008D72BC" w:rsidRDefault="008D72BC" w:rsidP="00822655">
+    <w:p w14:paraId="11EA220A" w14:textId="32D046FA" w:rsidR="008D72BC" w:rsidRPr="005337B6" w:rsidRDefault="008D72BC" w:rsidP="00FA77FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:t>о рекомендациях в отношении размер</w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24443">
-[...9 lines deleted...]
-    <w:p w14:paraId="5E288863" w14:textId="08A73E02" w:rsidR="005A2D69" w:rsidRPr="00EB393C" w:rsidRDefault="005A2D69" w:rsidP="00822655">
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> дивидендов по акциям Банка и порядка их выплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E288863" w14:textId="08A73E02" w:rsidR="005A2D69" w:rsidRPr="005337B6" w:rsidRDefault="005A2D69" w:rsidP="00FA77FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EB393C">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">об утверждении внутренних документов </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00270DBD">
+      <w:r w:rsidR="00270DBD" w:rsidRPr="005337B6">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540524FE" w14:textId="288522DE" w:rsidR="00B64AB8" w:rsidRPr="00EB393C" w:rsidRDefault="008D72BC" w:rsidP="00321894">
+    <w:p w14:paraId="540524FE" w14:textId="288522DE" w:rsidR="00B64AB8" w:rsidRPr="005337B6" w:rsidRDefault="008D72BC" w:rsidP="00FA77FB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="0" w:firstLine="698"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B24443">
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">о согласии на совершение или о последующем одобрении </w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69" w:rsidRPr="00EB393C">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">сделки (нескольких взаимосвязанных сделок) </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, признаваемых в соответствии с законодательством Российской Федерации </w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69" w:rsidRPr="00B24443">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">крупной сделкой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">и (или) </w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69" w:rsidRPr="00B24443">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B24443">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
+        <w:t>сделкой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>, в совершении которых имеется заинтересованность</w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F647FC">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
+        <w:t>, а также иной сделки (нескольких взаимосвязанных сделок), размер которой составляет 10 и более процентов стоимости активов</w:t>
+      </w:r>
+      <w:r w:rsidR="00F647FC" w:rsidRPr="005337B6">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F647FC" w:rsidRPr="00270DBD">
+      <w:r w:rsidR="00F647FC" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> определяемой по данным консолидированной финансовой отчетности (финансовой отчетности) эмитента, а если эмитент не обязан составлять и раскрывать консолидированную финансовую отчетность (финансовую отчетность), -</w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69" w:rsidRPr="00EB393C">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> по данным бухгалтерской (финансовой) отчетности </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="005A2D69" w:rsidRPr="00EB393C">
+      <w:r w:rsidR="005A2D69" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> на последнюю отчетную дату (дату окончания последнего завершенного отчетного периода, определяемого, предшествующего дате принятия решения о согласии на совершение сделки или дате совершения сделки, если принимается решение о ее последующем одобрении);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6468F4BF" w14:textId="193847A4" w:rsidR="008D72BC" w:rsidRPr="00B24443" w:rsidRDefault="00B64AB8" w:rsidP="00822655">
+    <w:p w14:paraId="6468F4BF" w14:textId="193847A4" w:rsidR="008D72BC" w:rsidRPr="005337B6" w:rsidRDefault="00B64AB8" w:rsidP="00FA77FB">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB393C">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">об утверждении регистратора, осуществляющего ведение реестра владельцев ценных бумаг </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB393C">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, являющегося акционерным обществом, условий договора с ним в части ведения реестра владельцев ценных бумаг </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB393C">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, а также о расторжении договора с ним</w:t>
       </w:r>
-      <w:r w:rsidR="008D72BC" w:rsidRPr="00B24443">
+      <w:r w:rsidR="008D72BC" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADC3990" w14:textId="21BAE064" w:rsidR="00441271" w:rsidRPr="00EB393C" w:rsidRDefault="00441271" w:rsidP="00822655">
+    <w:p w14:paraId="0ADC3990" w14:textId="21BAE064" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. О принятии решения о реорганизации или ликвидации </w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:t>лица</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>, предоставившим обеспечение по облигациям Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D98EF9A" w14:textId="4BDE52CE" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00822655">
+    <w:p w14:paraId="3D98EF9A" w14:textId="4BDE52CE" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00897BCF">
+      <w:r w:rsidR="00897BCF" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О появлении у Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00EB393C">
+      <w:r w:rsidR="00EB393C" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> или</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> лица, предоставившего обеспечение по облигациям Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00B16524">
+      <w:r w:rsidR="00B16524" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">признаков банкротства, предусмотренных </w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">Федеральным </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00E6592A" w:rsidRPr="0009574B">
+        <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
           <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> от 26 октября 2002 года </w:t>
       </w:r>
-      <w:r w:rsidR="00473A7E">
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">127-ФЗ </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0193">
+      <w:r w:rsidR="00BE0193" w:rsidRPr="005337B6">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>О несостоятельности (банкротстве</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0193">
-[...6 lines deleted...]
-    <w:p w14:paraId="2F2CB9D1" w14:textId="594EB1DD" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00822655">
+      <w:r w:rsidR="00BE0193" w:rsidRPr="005337B6">
+        <w:t>)».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2CB9D1" w14:textId="594EB1DD" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О принятии арбитражным су</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>дом заявления о признании Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00897BCF">
+      <w:r w:rsidR="00897BCF" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">несостоятельным </w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>ба</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>нкротом)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, а также о принятии арбитражным судом решения о признании </w:t>
       </w:r>
-      <w:r w:rsidR="00897BCF">
+      <w:r w:rsidR="00897BCF" w:rsidRPr="005337B6">
         <w:t>Банка несостоятельным</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>банкрот</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>ом), введении в отношении Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> одной из процедур банкр</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">отства, прекращении в отношении Банка </w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>производства по делу о банкротстве.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAED7DC" w14:textId="5E013CF4" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="1DAED7DC" w14:textId="5E013CF4" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. О дате, на которую определяются </w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>(фиксируются)</w:t>
       </w:r>
-      <w:r w:rsidR="00897BCF">
+      <w:r w:rsidR="00897BCF" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>лица, имеющие право на осуществление прав по ценным бумагам Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579BE4AB" w14:textId="026BB509" w:rsidR="00F61EBA" w:rsidRPr="000167D0" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="579BE4AB" w14:textId="026BB509" w:rsidR="00F61EBA" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F61EBA">
+      <w:r w:rsidR="00F61EBA" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Об этапах процедуры</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> эмиссии ценных бумаг Банка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A0547B" w14:textId="4020AA11" w:rsidR="00127E83" w:rsidRPr="000167D0" w:rsidRDefault="000167D0" w:rsidP="00110355">
+    <w:p w14:paraId="12A0547B" w14:textId="4020AA11" w:rsidR="00127E83" w:rsidRPr="005337B6" w:rsidRDefault="000167D0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.8</w:t>
       </w:r>
-      <w:r w:rsidR="00127E83">
+      <w:r w:rsidR="00127E83" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. О приостановлении и возобновлении эмиссии ценных бумаг Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD5BCCA" w14:textId="374EA1D1" w:rsidR="00441271" w:rsidRPr="00E6592A" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="2BD5BCCA" w14:textId="374EA1D1" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О</w:t>
       </w:r>
-      <w:r w:rsidR="00F61EBA">
+      <w:r w:rsidR="00F61EBA" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> признании</w:t>
       </w:r>
-      <w:r w:rsidR="000D0E06">
+      <w:r w:rsidR="000D0E06" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> программы облигаций несостоявшейся,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61EBA" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D0E06" w:rsidRPr="00E6592A">
-[...13 lines deleted...]
-      <w:r w:rsidR="00F61EBA">
+      <w:r w:rsidR="000D0E06" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о признании </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61EBA" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>выпуска (дополнительного выпуска) ценных бумаг Банка</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0E06" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D0E06">
-[...20 lines deleted...]
-      <w:r w:rsidR="000D0E06">
+      <w:r w:rsidR="000D0E06" w:rsidRPr="005337B6">
         <w:t>несостоявшимся или недействительным</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A" w:rsidRPr="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B85D83" w14:textId="711BE342" w:rsidR="00441271" w:rsidRPr="00E6592A" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="41B85D83" w14:textId="711BE342" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB792E" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00DB792E" w:rsidRPr="005337B6">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О погашении ценных бумаг Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E8330B" w14:textId="2ED4C85B" w:rsidR="000D0E06" w:rsidRDefault="006154A2" w:rsidP="00110355">
+    <w:p w14:paraId="58E8330B" w14:textId="2ED4C85B" w:rsidR="000D0E06" w:rsidRPr="005337B6" w:rsidRDefault="006154A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.11.</w:t>
       </w:r>
-      <w:r w:rsidR="000D0E06">
+      <w:r w:rsidR="000D0E06" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A" w:rsidRPr="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="000D0E06" w:rsidRPr="00E6592A">
+      <w:r w:rsidR="000D0E06" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> регистрации изменений в решение о выпуске ценных бумаг в части изменения объема прав по ценным бумагам и (или) номинальной стоимости ценных бумаг, в том числе при их консолидации или дроблении</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFB1FA3" w14:textId="288E705E" w:rsidR="000D0E06" w:rsidRPr="000D0E06" w:rsidRDefault="000D0E06" w:rsidP="00110355">
+    <w:p w14:paraId="5EFB1FA3" w14:textId="288E705E" w:rsidR="000D0E06" w:rsidRPr="005337B6" w:rsidRDefault="000D0E06">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.1</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E6592A">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> принятии решения о приобретении (наступлении оснований для приобретения) </w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>Банком</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E6592A">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> размещенных им ценных бумаг</w:t>
       </w:r>
-      <w:r w:rsidR="00E6592A">
+      <w:r w:rsidR="00E6592A" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F9869B" w14:textId="328F7640" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="62F9869B" w14:textId="328F7640" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB792E" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00DB792E" w:rsidRPr="005337B6">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О начисленных</w:t>
       </w:r>
-      <w:r w:rsidR="000D0E06">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidR="000D0E06" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> (объявленных)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> и (или) выплаченных доходах по ценным бумагам Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00F61EBA">
+      <w:r w:rsidR="00F61EBA" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000D0E06" w:rsidRPr="002F274A">
+      <w:r w:rsidR="000D0E06" w:rsidRPr="005337B6">
         <w:t>об иных выплатах, причитающихся владельцам ценных бумаг эмитента, а также о намерении исполнить обязанность по осуществлению выплат по облигациям эмитента, права на которые учитываются в реестре владельцев ценных бумаг эмитента</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F274A">
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7940E5" w14:textId="736DC6C3" w:rsidR="00441271" w:rsidRPr="00385E86" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="3C7940E5" w14:textId="736DC6C3" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:strike/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB792E">
+      <w:r w:rsidR="00DB792E" w:rsidRPr="005337B6">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00AB1CFE">
+      <w:r w:rsidR="00AB1CFE" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О включении эмиссионных ценных бумаг Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t>российским организатором торговли</w:t>
       </w:r>
-      <w:r w:rsidR="00AB1CFE">
+      <w:r w:rsidR="00AB1CFE" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> в список ценных бумаг, допущенных к организованным торгам </w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">для заключения договоров купли-продажи, в том </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>числе о включении ценных бумаг Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> российской биржей в котировальный список</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, или об</w:t>
       </w:r>
-      <w:r w:rsidR="00AB1CFE" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00AB1CFE" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключении </w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">ценных бумаг </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>Банк</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t>а российским организатором торговли</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> из </w:t>
       </w:r>
-      <w:r w:rsidR="00AB1CFE" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00AB1CFE" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>списка</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">ценных бумаг, допущенных к организованным торгам для заключения договоров купли-продажи, в том числе об исключении ценных бумаг </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">Банка </w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">российской биржей из котировального списка, а также о переводе ценных бумаг </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> из одного котировального списка в другой котировальный список (об исключении ценных бумаг </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> из одного котировального списка и о включении их в другой котировальный список)</w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BB748D" w14:textId="439B51B6" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="12BB748D" w14:textId="439B51B6" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB792E">
+      <w:r w:rsidR="00DB792E" w:rsidRPr="005337B6">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. О включении ценных бумаг Банка </w:t>
       </w:r>
-      <w:r w:rsidR="00385E86">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">ценных бумаг иностранного эмитента, удостоверяющих права в отношении ценных бумаг </w:t>
       </w:r>
-      <w:r w:rsidR="00385E86">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
+        <w:t>российских эмитентов (далее - депозитарные ценные бумаги)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> в список ценных бумаг, допущенных к торгам на иностранном организованном (регулируемом) финансовом рынке</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
+        <w:t>, в том числе о включении указанных ценных бумаг иностранной биржей в котировальный список</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>, и об исключении ценных бумаг</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> (депозитарных ценных бумаг)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F274A">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> из </w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F274A">
+      <w:r w:rsidRPr="005337B6">
         <w:t>писка</w:t>
       </w:r>
-      <w:r w:rsidR="00385E86" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00385E86" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> ценных бумаг, допущенных к торгам на иностранном организованном (регулируемом) финансовом рынке, в том числе об исключении указанных ценных бумаг иностранной биржей из котировального списка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E85C82" w14:textId="11F420DE" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="59E85C82" w14:textId="11F420DE" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>16</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О неисполнении обязательств Банка перед владельцами его ценных бумаг</w:t>
       </w:r>
-      <w:r w:rsidR="00F647FC">
+      <w:r w:rsidR="00F647FC" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F647FC">
+      <w:r w:rsidR="00F647FC" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>а также об изменении общего количества облигаций, обязательства по досрочному погашению которых не исполнены</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4231C017" w14:textId="6A05109A" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="4231C017" w14:textId="6A05109A" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О приобретении лицом или прекращении у лица права прямо или косвенно (через подконтрольных ему лиц) самостоятельно или совместно с иными лицами, связанными с ним договором доверительного управления имуществом, и (или) простого товарищества, и (или) поручения, и (или) акционерным соглашением, и (или) иным соглашением, предметом которого является осуществление прав, удостоверенных акциями Банка, распоряжаться определенным количеством голосов, приходящихся на голосующие акции, составляющие уставный капитал Банка, если указанное количество голосов составляет 5 процентов либо стало больше или меньше 5, 10, 15, 20, 25, 30, 50, 75 или 95 процентов общего количества голосов, приходящихся на голосующие акции, составляющие уставный капитал Банка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A31C88" w14:textId="533A4D67" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="09A31C88" w14:textId="533A4D67" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>18</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О поступившем Банку в соответствии с главой XI.1 Федерального закона</w:t>
       </w:r>
-      <w:r w:rsidR="00473A7E" w:rsidRPr="00473A7E">
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> от 26.12.1995 г</w:t>
+      </w:r>
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">ода </w:t>
+      </w:r>
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
+        <w:t>№208-ФЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00473A7E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t>Об акционерных обществах</w:t>
+      </w:r>
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
+        <w:t>(далее – Федеральный закон «Об акционерных обществах)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> добровольном, в том</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8519E" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>числе</w:t>
       </w:r>
-      <w:r w:rsidR="0067582B" w:rsidRPr="00593B81">
+      <w:r w:rsidR="0067582B" w:rsidRPr="005337B6">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> конкурирующем, или обязательном предложении о приобретении его ценных бумаг, а также об изменениях, внесенных в указанные предложения.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518A4FA4" w14:textId="7F6ADD48" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="518A4FA4" w14:textId="7F6ADD48" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. О поступившем Банку в соответствии с главой XI.1 Федерального закона </w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>Об акционерных обществах</w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>уведомлении о праве требовать выкуп ценных бумаг Банка</w:t>
       </w:r>
-      <w:r w:rsidR="004F0A37">
+      <w:r w:rsidR="004F0A37" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> или требовании о выкупе ценных бумаг Банка</w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421E364C" w14:textId="15A55C50" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="421E364C" w14:textId="15A55C50" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О выявлении ошибок в ранее раскрытой</w:t>
       </w:r>
-      <w:r w:rsidR="004F0A37">
+      <w:r w:rsidR="004F0A37" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>отчетности Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00002F5C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002F274A">
+      <w:r w:rsidR="00002F5C" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> (бухгалтерской (финансовой) отчетности, консолидированной финансовой отчетности, финансовой отчетности)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C15D4C8" w14:textId="4C4493C2" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="1C15D4C8" w14:textId="4C4493C2" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB792E">
+      <w:r w:rsidR="00DB792E" w:rsidRPr="005337B6">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. О совершении Банком или </w:t>
       </w:r>
-      <w:r w:rsidR="00002F5C" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00002F5C" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">подконтрольной Банку организацией, имеющей для него существенное значение, определяемой в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00002F5C" w:rsidRPr="00473A7E">
+        <w:r w:rsidR="00002F5C" w:rsidRPr="005337B6">
           <w:t>пунктом 1.14</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00002F5C" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00002F5C" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> Положения Банка России </w:t>
       </w:r>
-      <w:r w:rsidR="00473A7E">
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
         <w:t>от 27 марта 2020 года №</w:t>
       </w:r>
-      <w:r w:rsidR="00002F5C" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00002F5C" w:rsidRPr="005337B6">
         <w:t>714-П</w:t>
       </w:r>
-      <w:r w:rsidR="00473A7E">
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00473A7E">
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
         <w:t>О раскрытии информации эмитентами эмиссионных ценных бумаг</w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r w:rsidR="00473A7E">
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
         <w:t>(далее - Положение Банка России №714-П)</w:t>
       </w:r>
-      <w:r w:rsidR="00002F5C" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00002F5C" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> (далее - подконтрольная </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>Банку</w:t>
       </w:r>
-      <w:r w:rsidR="00002F5C" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00002F5C" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> организация, имеющая для него существенное значение)</w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004F0A37">
+      <w:r w:rsidR="004F0A37" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>сделки,</w:t>
       </w:r>
-      <w:r w:rsidR="00002F5C">
+      <w:r w:rsidR="00002F5C" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> размер которой</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> составляет 10 или более процентов стоимости активов</w:t>
       </w:r>
-      <w:r w:rsidR="00D318C8">
+      <w:r w:rsidR="00D318C8" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D318C8">
+      <w:r w:rsidR="00D318C8" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>определенной по данным консолидированной финансовой отчетности эмитента (определенной по данным финансовой отчетности эмитента, если сделка совершается эмитентом, который не обязан составлять и раскрывать консолидированную финансовую отчетность, или по данным бухгалтерской (финансовой) отчетности эмитента, если сделка совершается эмитентом, который не обязан составлять и раскрывать финансовую отчетность, либо в совокупности по данным бухгалтерской (финансовой) отчетности (совокупная стоимость активов)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> Банка и </w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">подконтрольной </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>Банку</w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> организации, имеющей для него существенное значение</w:t>
       </w:r>
-      <w:r w:rsidR="004F0A37" w:rsidRPr="002F274A">
+      <w:r w:rsidR="004F0A37" w:rsidRPr="005337B6">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F274A">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D318C8">
+      <w:r w:rsidR="00D318C8" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">если </w:t>
       </w:r>
-      <w:r w:rsidR="008716C3">
+      <w:r w:rsidR="008716C3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк </w:t>
       </w:r>
-      <w:r w:rsidR="00D318C8">
+      <w:r w:rsidR="00D318C8" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">не обязан составлять и раскрывать консолидированную финансовую отчетность и сделка совершается подконтрольной </w:t>
       </w:r>
-      <w:r w:rsidR="008716C3">
+      <w:r w:rsidR="008716C3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Банку </w:t>
       </w:r>
-      <w:r w:rsidR="00D318C8">
+      <w:r w:rsidR="00D318C8" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>организацией, имеющей для него существенное значение)</w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> на последнюю отчетную дату (дату окончания последнего завершенного отчетного периода, предшествующего дате совершения сделки)</w:t>
       </w:r>
-      <w:r w:rsidR="00862851">
+      <w:r w:rsidR="00862851" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C90C7F6" w14:textId="77D1E6FD" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="0C90C7F6" w14:textId="77D1E6FD" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB792E">
+      <w:r w:rsidR="00DB792E" w:rsidRPr="005337B6">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. О совершении </w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">Банком или подконтрольной </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>Банку</w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> организацией, имеющей для него существенное значение,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> сделки, </w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">в совершении которой имеется заинтересованность, соответствующей признакам, указанным в </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00EE245F" w:rsidRPr="00473A7E">
+        <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
           <w:t>пункте 35.1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> Положения Банка России </w:t>
       </w:r>
-      <w:r w:rsidR="00473A7E">
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t>714-П</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144D7ACE" w14:textId="0A9CF1DB" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="144D7ACE" w14:textId="0A9CF1DB" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. Об изменении состава и (или) размера предмета залога по облигациям Банка с залоговым обеспечением</w:t>
       </w:r>
-      <w:r w:rsidR="009E54F9">
+      <w:r w:rsidR="009E54F9" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>а в случае изменения состава и (или) размера предмета залога по облигациям Банка с ипотечным покрытием</w:t>
       </w:r>
-      <w:r w:rsidR="009E54F9">
+      <w:r w:rsidR="009E54F9" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">- сведения о таких изменениях, если они вызваны заменой любого обеспеченного </w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t>залогом</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> требования, составляющего ипотечное покрытие облигаций, или заменой иного имущества, составляющего ипотечное покрытие облигаций, стоимость (денежная оценка) которого составляет 10 или более процентов размера ипотечного покрытия облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5D4FCD" w14:textId="043EBD6F" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="1A5D4FCD" w14:textId="043EBD6F" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00127E83">
+      <w:r w:rsidR="00127E83" w:rsidRPr="005337B6">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. О получении Банком или прекращении у Банка права прямо или косвенно (через подконтрольных ему лиц) самостоятельно или совместно с иными лицами, связанными с Банком договором доверительного управления имуществом, и (или) простого товарищества, и (или) поручения, и (или) акционерным соглашением, и (или) иным соглашением, предметом которого является осуществление прав, удостоверенных акциями (долями) организации, ценные бумаги которой допущены к организованным торгам, распоряжаться определенным количеством голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал указанной организации, если указанное количество голосов составляет </w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> процентов либо стало больше или меньше 5, 10, 15, 20, 25, 30, 50, 75 или 95 процентов общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал такой организации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CB18CF" w14:textId="07D45BD9" w:rsidR="00441271" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="08CB18CF" w14:textId="07D45BD9" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>25</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. О заключении контролирующим </w:t>
       </w:r>
-      <w:r w:rsidR="00EE245F" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00EE245F" w:rsidRPr="005337B6">
         <w:t>Банк</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> лицом или подконтрольной Банку организацией договора, предусматривающего обязанность приобретать ценные бумаги Банка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D43AB7" w14:textId="6AD56B77" w:rsidR="00643B7A" w:rsidRDefault="00643B7A" w:rsidP="00110355">
+    <w:p w14:paraId="78D43AB7" w14:textId="6AD56B77" w:rsidR="00643B7A" w:rsidRPr="005337B6" w:rsidRDefault="00643B7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="1E50C079" w14:textId="124316F1" w:rsidR="00643B7A" w:rsidRPr="00643B7A" w:rsidRDefault="00643B7A" w:rsidP="00110355">
+      <w:r w:rsidRPr="005337B6">
+        <w:t>1.26. О возникновении и (или) прекращении у владельцев облигаций Банка права требовать от Банка досрочного погашения таких облигаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E50C079" w14:textId="124316F1" w:rsidR="00643B7A" w:rsidRPr="00FA77FB" w:rsidRDefault="00643B7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.27. О присвоении рейтинга ценным бумагам и (или) их эмитенту, а также об изменении рейтинга кредитным рейтинговым агентством или иной организацией на основании заключенного с эмитентом договора</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D10B89" w14:textId="7758B625" w:rsidR="00ED3BCD" w:rsidRDefault="00F23D7D" w:rsidP="00110355">
+    <w:p w14:paraId="25D10B89" w14:textId="7758B625" w:rsidR="00ED3BCD" w:rsidRPr="005337B6" w:rsidRDefault="00F23D7D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:t>28</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="00ED3BCD">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A" w:rsidRPr="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> возбуждении производства по делу в суде по спору, связанному с созданием </w:t>
       </w:r>
-      <w:r w:rsidR="002F274A">
+      <w:r w:rsidR="002F274A" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, управлением им или участием в нем (далее - корпоративный спор), или иному спору, истцом или ответчиком по которому является </w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>Банк</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> и размер требований по которому составляет 10 и более процентов балансовой стоимости активов, определенной по данным бухгалтерской (финансовой) отчетности </w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> на последнюю отчетную дату (дату окончания последнего завершенного отчетного периода, предшествующего дате принятия судом искового заявления к производству) (далее - существенный спор), а также о принятии судебного акта, которым заканчивается рассмотрение дела по существу по корпоративному спору или существенному спору, за исключением информации, указанной в </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00ED3BCD" w:rsidRPr="00473A7E">
+        <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
           <w:t>пункте 41.6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002642DC" w:rsidRPr="00473A7E">
-[...5 lines deleted...]
-      <w:r w:rsidR="00473A7E">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> Положения Банка России </w:t>
+      </w:r>
+      <w:r w:rsidR="00473A7E" w:rsidRPr="005337B6">
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002F274A">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t>714-П</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C57F18C" w14:textId="6683490E" w:rsidR="00441271" w:rsidRDefault="00F23D7D" w:rsidP="00110355">
+    <w:p w14:paraId="7C57F18C" w14:textId="6683490E" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00F23D7D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:t>29</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:t>О размещении за пределами Российской Федерации облигаций или иных финансовых инструментов, удостоверяющих заемные обязательства, исполнение которых осуществляется за счет Банка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DA7AA6" w14:textId="60754AB6" w:rsidR="00ED3BCD" w:rsidRPr="00593B81" w:rsidRDefault="00ED3BCD" w:rsidP="00110355">
+    <w:p w14:paraId="54DA7AA6" w14:textId="60754AB6" w:rsidR="00ED3BCD" w:rsidRPr="005337B6" w:rsidRDefault="00ED3BCD">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:t>30</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">. Информация о решении Банка России об освобождении </w:t>
+      </w:r>
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="002642DC">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> от обязанности осуществлять раскрытие информации в соответствии со </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00473A7E">
+        <w:r w:rsidRPr="005337B6">
           <w:t>статьей 30</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00473A7E">
-[...5 lines deleted...]
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> Федеральног</w:t>
+      </w:r>
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">о закона </w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>О рынке ценных бумаг</w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
         <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04912703" w14:textId="19BBEADD" w:rsidR="00441271" w:rsidRPr="00E30B62" w:rsidRDefault="00F23D7D" w:rsidP="00110355">
+    <w:p w14:paraId="04912703" w14:textId="19BBEADD" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00F23D7D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:strike/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:t>31</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">О приобретении (об отчуждении) голосующих акций Банка или </w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002642DC">
-[...5 lines deleted...]
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">депозитарных </w:t>
+      </w:r>
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:t>ценных бумаг, удостоверяющих права в отношении голосующих акций Банка, Банком и (или) подконтрольн</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t>ой</w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> Банку организаци</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t>ей</w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, за исключением </w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002642DC">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">случаев приобретения голосующих акций Банка (депозитарных ценных бумаг, удостоверяющих права в отношении голосующих акций </w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002642DC">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">) в процессе размещения голосующих акций Банка или приобретения (отчуждения) голосующих акций Банка (депозитарных ценных бумаг, удостоверяющих права в отношении голосующих акций </w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3BCD" w:rsidRPr="002642DC">
-[...6 lines deleted...]
-    <w:p w14:paraId="4F924F9E" w14:textId="5DCDE336" w:rsidR="00B84CE9" w:rsidRDefault="00B84CE9" w:rsidP="00110355">
+      <w:r w:rsidR="00ED3BCD" w:rsidRPr="005337B6">
+        <w:t>) брокером и (или) доверительным управляющим, действующими от своего имени, но за счет клиента во исполнение поручения клиента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F924F9E" w14:textId="5DCDE336" w:rsidR="00B84CE9" w:rsidRPr="005337B6" w:rsidRDefault="00B84CE9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О проведении и повестке дня общего собрания владельцев облигаций Банка, о решениях, принятых общим собранием владельцев облигаций Банка</w:t>
       </w:r>
-      <w:r w:rsidR="00E30B62">
+      <w:r w:rsidR="00E30B62" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E30B62" w:rsidRPr="002642DC">
+      <w:r w:rsidR="00E30B62" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">а также об объявлении общего собрания владельцев облигаций </w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>Банк</w:t>
       </w:r>
-      <w:r w:rsidR="00E30B62" w:rsidRPr="002642DC">
+      <w:r w:rsidR="00E30B62" w:rsidRPr="005337B6">
         <w:t>а несостоявшимся</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B053CB6" w14:textId="557F4A9D" w:rsidR="00B84CE9" w:rsidRDefault="00B84CE9" w:rsidP="00110355">
+    <w:p w14:paraId="3B053CB6" w14:textId="557F4A9D" w:rsidR="00B84CE9" w:rsidRPr="005337B6" w:rsidRDefault="00B84CE9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00FF30A6">
+      <w:r w:rsidR="00FF30A6" w:rsidRPr="005337B6">
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Об определении Банком</w:t>
       </w:r>
-      <w:r w:rsidR="00847778">
+      <w:r w:rsidR="00847778" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A314C8" w:rsidRPr="002642DC">
+      <w:r w:rsidR="00A314C8" w:rsidRPr="005337B6">
         <w:t>представителя владельцев облигаций после регистрации выпуска облигаций</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6484F629" w14:textId="05D76CF6" w:rsidR="00A314C8" w:rsidRPr="002642DC" w:rsidRDefault="00A314C8" w:rsidP="00110355">
+    <w:p w14:paraId="6484F629" w14:textId="05D76CF6" w:rsidR="00A314C8" w:rsidRPr="005337B6" w:rsidRDefault="00A314C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002642DC">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00FF30A6">
+      <w:r w:rsidR="00FF30A6" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="002642DC">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidRPr="002642DC">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> дате, с которой представитель владельцев облигаций осуществляет свои полномочия</w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE45D7B" w14:textId="2B351165" w:rsidR="00A314C8" w:rsidRDefault="00A314C8" w:rsidP="00110355">
+    <w:p w14:paraId="5BE45D7B" w14:textId="2B351165" w:rsidR="00A314C8" w:rsidRPr="005337B6" w:rsidRDefault="00A314C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002642DC">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00FF30A6">
+      <w:r w:rsidR="00FF30A6" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="002642DC">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidRPr="002642DC">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> заключении Банком соглашения о новации или предоставлении отступного, влекущего прекращение обязательств по облигациям </w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>Банка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A314C8">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE91933" w14:textId="4F3C97F4" w:rsidR="00D626C3" w:rsidRDefault="00D626C3" w:rsidP="00110355">
+    <w:p w14:paraId="2DE91933" w14:textId="4F3C97F4" w:rsidR="00D626C3" w:rsidRPr="005337B6" w:rsidRDefault="00D626C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.36. О</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> возникновении у владельцев конвертируемых ценных бумаг Банка права требовать от Банка конвертации принадлежащих им конвертируемых ценных бумаг Банка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54626A38" w14:textId="67146647" w:rsidR="00D318C8" w:rsidRDefault="00D318C8" w:rsidP="00E004BE">
+    <w:p w14:paraId="54626A38" w14:textId="67146647" w:rsidR="00D318C8" w:rsidRPr="005337B6" w:rsidRDefault="00D318C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">1.36.1. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Информация об отобранном Банком проекте (проектах), для финансирования и (или) рефинансирования которого (которых) используются (будут использоваться) денежные средства, полученные от размещения облигаций, выпуск (программа) которых дополнительно идентифицирован (идентифицирована) с использованием слов "зеленые облигации", "социальные облигации", "облигации устойчивого развития", "адаптационные облигации" (далее соответственно - зеленые облигации, социальные облигации, облигации устойчивого развития, адаптационные облигации), в случае если такой проект (проекты) не указан в решении о выпуске зеленых облигаций, социальных облигаций, облигаций устойчивого развития, адаптационных облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4C4E29" w14:textId="77D59D23" w:rsidR="00D318C8" w:rsidRDefault="00D318C8" w:rsidP="00E004BE">
+    <w:p w14:paraId="2F4C4E29" w14:textId="77D59D23" w:rsidR="00D318C8" w:rsidRPr="005337B6" w:rsidRDefault="00D318C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.36.2. Информация о проведении и результатах независимой внешней оценки соответствия выпуска (программы) зеленых облигаций, социальных облигаций, облигаций устойчивого развития, облигаций, выпуск (программа) которых дополнительно идентифицирован (идентифицирована) с использованием слов </w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>облигации, связанные с целями устойчивого развития</w:t>
       </w:r>
-      <w:r w:rsidR="00461429">
+      <w:r w:rsidR="00461429" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее - облигации, связанные с целями устойчивого развития), адаптационных облигаций либо политики эмитента по использованию денежных средств, полученных от размещения указанных облигаций, или проекта (проектов), на </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>финансирование (рефинансирование) которого (которых) будут использованы денежные средства, полученные от размещения указанных облигаций, принципам и стандартам финансовых инструментов, указанным в решении о выпуске таких облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC7DDE3" w14:textId="444F71B7" w:rsidR="00D318C8" w:rsidRDefault="00D318C8" w:rsidP="00E004BE">
+    <w:p w14:paraId="0AC7DDE3" w14:textId="444F71B7" w:rsidR="00D318C8" w:rsidRPr="005337B6" w:rsidRDefault="00D318C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.36.3. Информация о проведении и результатах независимой внешней оценки изменений, внесенных в политику эмитента по использованию денежных средств, полученных от размещения зеленых облигаций, социальных облигаций, облигаций устойчивого развития, адаптационных облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3738CBC1" w14:textId="14105AD9" w:rsidR="00D318C8" w:rsidRDefault="00D318C8" w:rsidP="00E004BE">
+    <w:p w14:paraId="3738CBC1" w14:textId="14105AD9" w:rsidR="00D318C8" w:rsidRPr="005337B6" w:rsidRDefault="00D318C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="003B12DB">
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.36.4. Информация о проведении и результатах независимой внешней оценки изменений, внесенных в стратегию климатического перехода (если изменения касаются целевых показателей деятельности эмитента и их промежуточных и конечных значений, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>международно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> признанного сценария изменения климата, являющегося основой для разработки стратегии климатического перехода эмитента, а также влияют на достижимость промежуточных и конечных значений целевых показателей деятельности эмитента путем реализации стратегии климатического перехода эмитента) </w:t>
+      </w:r>
+      <w:r w:rsidR="003B12DB" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>эмитента</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> облигаций, выпуск (программа) которых дополнительно идентифицирован (идентифицирована) с использованием слов </w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>облигации климатического перехода</w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(далее – облигации климатического перехода).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20005727" w14:textId="28B75A8A" w:rsidR="00D318C8" w:rsidRDefault="00D318C8" w:rsidP="00E004BE">
+    <w:p w14:paraId="20005727" w14:textId="28B75A8A" w:rsidR="00D318C8" w:rsidRPr="005337B6" w:rsidRDefault="00D318C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.36.5. Информация о нецелевом использовании денежных средств, полученных от размещения зеленых облигаций, облигаций, выпуск (программа) которых дополнительно идентифицирован (идентифицирована) с использованием слов </w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>инфраструктурные облигации</w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>социальных облигаций, облигаций устойчивого развития, адаптационных облигаций, и о наступлении последствий нецелевого использования указанных денежных средств, предусмотренных решением о выпуске облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B221155" w14:textId="2C589138" w:rsidR="00D318C8" w:rsidRDefault="00D318C8" w:rsidP="00E004BE">
+    <w:p w14:paraId="5B221155" w14:textId="2C589138" w:rsidR="00D318C8" w:rsidRPr="005337B6" w:rsidRDefault="00D318C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.36.6. Информация о нарушении принципов и стандартов финансовых инструментов, указанных в решении о выпуске облигаций, при реализации проекта (проектов), для финансирования и (или) рефинансирования которого (которых) используются денежные средства, полученные от размещения зеленых облигаций, социальных облигаций, облигаций устойчивого развития, адаптационных облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B6D49D" w14:textId="6517577F" w:rsidR="00D318C8" w:rsidRDefault="00D318C8" w:rsidP="00E004BE">
+    <w:p w14:paraId="32B6D49D" w14:textId="6517577F" w:rsidR="00D318C8" w:rsidRPr="005337B6" w:rsidRDefault="00D318C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.36.7. Информация о включении зеленых облигаций, социальных облигаций, облигаций устойчивого развития, адаптационных облигаций в перечень финансовых инструментов устойчивого развития, публикуемый на специализированной странице методологического центра Государственной корпорации развития </w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ВЭБ.РФ</w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">в информационно-телекоммуникационной сети </w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Интернет</w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">или в перечень финансовых инструментов устойчивого развития, ведение которого осуществляется Международной ассоциацией рынков капитала (ICMA) или Международной некоммерческой организацией </w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Инициатива климатических облигаций</w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(CBI), и об исключении таких облигаций из указанного перечня</w:t>
       </w:r>
-      <w:r w:rsidR="003B12DB">
+      <w:r w:rsidR="003B12DB" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0E86E1" w14:textId="04F440CA" w:rsidR="003B12DB" w:rsidRDefault="003B12DB" w:rsidP="00E004BE">
+    <w:p w14:paraId="2C0E86E1" w14:textId="04F440CA" w:rsidR="003B12DB" w:rsidRPr="005337B6" w:rsidRDefault="003B12DB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="629E42DB" w14:textId="3816CDD3" w:rsidR="00D318C8" w:rsidRPr="00A314C8" w:rsidRDefault="003B12DB" w:rsidP="00110355">
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.36.8. Информация о достижении или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>недостижении</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> промежуточных (при наличии) или конечного целевых значений ключевого показателя (показателей) деятельности эмитента облигаций, указанного (указанных) в решении о выпуске облигаций, связанных с целями устойчивого развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629E42DB" w14:textId="3816CDD3" w:rsidR="00D318C8" w:rsidRPr="005337B6" w:rsidRDefault="003B12DB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Парижским </w:t>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.36.9. Информация о достижении или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>недостижении</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> промежуточных или конечных значений целевых показателей деятельности эмитента облигаций климатического перехода, указанных в стратегии эмитента по изменению его деятельности в целях перехода к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>низкоуглеродной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономике (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>энергоперехода</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), предотвращения изменений климата и достижения иных целей, установленных Парижским </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00227E50">
+        <w:r w:rsidRPr="005337B6">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>соглашением</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00227E50">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">принятым </w:t>
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 12 декабря 2015 года, принятым </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00227E50">
+        <w:r w:rsidRPr="005337B6">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>постановлением</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00227E50">
-[...13 lines deleted...]
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 21 сентября 2019 года N 1228 </w:t>
+      </w:r>
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О принятии Парижского соглашения</w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(вступило в силу для Российской Федерации 6 ноября 2019 года).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E328AC" w14:textId="764B93DF" w:rsidR="00847778" w:rsidRDefault="00847778" w:rsidP="00110355">
+    <w:p w14:paraId="62E328AC" w14:textId="764B93DF" w:rsidR="00847778" w:rsidRPr="005337B6" w:rsidRDefault="00847778">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00D626C3">
+      <w:r w:rsidR="00D626C3" w:rsidRPr="005337B6">
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">О принятии уполномоченным органом Банка решения о полном (частичном) прекращении обязательств по выплате основного долга, по невыплаченным процентам и по </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>финансовым санкциям за неисполнение обязательств по субординированным облигационным займам.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9C4B64" w14:textId="31A1A8D3" w:rsidR="0063731F" w:rsidRDefault="006154A2" w:rsidP="00110355">
+    <w:p w14:paraId="3F9C4B64" w14:textId="31A1A8D3" w:rsidR="0063731F" w:rsidRPr="005337B6" w:rsidRDefault="006154A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.3</w:t>
       </w:r>
-      <w:r w:rsidR="00D626C3">
+      <w:r w:rsidR="00D626C3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00847778">
+      <w:r w:rsidR="00847778" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. О принятии уполномоченным органом Банка решения об отказе в одностороннем порядке от уплаты процента (купона) по субордин</w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ированным облигационным займам.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A050D4C" w14:textId="649F85B8" w:rsidR="00B448F8" w:rsidRDefault="00B448F8" w:rsidP="00110355">
+    <w:p w14:paraId="6A050D4C" w14:textId="649F85B8" w:rsidR="00B448F8" w:rsidRPr="005337B6" w:rsidRDefault="00B448F8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00D626C3">
+      <w:r w:rsidR="00D626C3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Составляющая годовую консолидированную финансовую отчетность Банка и промежуточную консолидированную финансовую отчетность Банка за отчетный период, состоящий из </w:t>
       </w:r>
-      <w:r w:rsidR="0063731F">
+      <w:r w:rsidR="0063731F" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> месяцев отчетного года, а также информация, содержащаяся в аудиторских заключениях, подготовленных в отношении указанной отчетности, или ином документе, составляемом по результатам проверки промежуточной консолидированной финансовой отчетности в соответствии со стандартами аудиторской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDC11DF" w14:textId="00F4E2C7" w:rsidR="00B448F8" w:rsidRDefault="00B448F8" w:rsidP="00110355">
+    <w:p w14:paraId="5EDC11DF" w14:textId="00F4E2C7" w:rsidR="00B448F8" w:rsidRPr="005337B6" w:rsidRDefault="00B448F8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00D626C3">
+      <w:r w:rsidR="00D626C3" w:rsidRPr="005337B6">
         <w:t>40</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>. С</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">одержащаяся в годовых отчетах </w:t>
       </w:r>
-      <w:r w:rsidR="000C7004">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Банк</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>а, за исключением информации, которая ранее уже была раскрыта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED0AD03" w14:textId="7B7ECC3A" w:rsidR="00F35B7F" w:rsidRDefault="00F35B7F" w:rsidP="00110355">
+    <w:p w14:paraId="6ED0AD03" w14:textId="7B7ECC3A" w:rsidR="00F35B7F" w:rsidRPr="005337B6" w:rsidRDefault="00F35B7F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.41. </w:t>
       </w:r>
-      <w:r w:rsidR="00306968">
+      <w:r w:rsidR="00306968" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>оставляющая промежуточную бухгалтерскую (финансовую) отчетность эмитента за отчетный период, состоящий из 3, 6 или 9 месяцев отчетного года, вместе с информацией, содержащейся в аудиторских заключениях, подготовленных в отношении указанной отчетности, в случае если в отношении указанной отчетности проведен аудит, а также информация, составляющая годовую бухгалтерскую (финансовую) отчетность эмитента, вместе с аудиторским заключением о ней, если в отношении нее проведен аудит.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF45825" w14:textId="1283C51A" w:rsidR="00B448F8" w:rsidRPr="00593B81" w:rsidRDefault="00B448F8" w:rsidP="00110355">
+    <w:p w14:paraId="7CF45825" w14:textId="1283C51A" w:rsidR="00B448F8" w:rsidRPr="005337B6" w:rsidRDefault="00B448F8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00D626C3">
+      <w:r w:rsidR="00D626C3" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Содержащаяся в отчетах</w:t>
       </w:r>
-      <w:r w:rsidR="004729B3">
+      <w:r w:rsidR="004729B3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> эмитента </w:t>
       </w:r>
-      <w:r w:rsidR="004729B3">
+      <w:r w:rsidR="004729B3" w:rsidRPr="005337B6">
         <w:t>эмиссионных ценных бумаг</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C7004">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidR="004729B3">
+      <w:r w:rsidR="004729B3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004729B3" w:rsidRPr="002642DC">
+      <w:r w:rsidR="004729B3" w:rsidRPr="005337B6">
         <w:t>составленных за отчетные периоды, состоящие из 6 месяцев и 12 месяцев</w:t>
       </w:r>
-      <w:r w:rsidRPr="002642DC">
-[...14 lines deleted...]
-    <w:p w14:paraId="6F5EF8F7" w14:textId="0ED5FE2F" w:rsidR="00441271" w:rsidRDefault="00441271" w:rsidP="00110355">
+      <w:r w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, за исключением информации, которая ранее уже была раскрыта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5EF8F7" w14:textId="0ED5FE2F" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. Содержащаяся в проспекте</w:t>
       </w:r>
-      <w:r w:rsidR="00146F16">
+      <w:r w:rsidR="00146F16" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>ценных бумаг</w:t>
       </w:r>
-      <w:r w:rsidR="00146F16">
+      <w:r w:rsidR="00146F16" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> Банка, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>за исключением информации, которая ранее уже была раскрыта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298215CA" w14:textId="3784D244" w:rsidR="00974715" w:rsidRPr="00593B81" w:rsidRDefault="00974715" w:rsidP="00110355">
+    <w:p w14:paraId="298215CA" w14:textId="3784D244" w:rsidR="00974715" w:rsidRPr="005337B6" w:rsidRDefault="00974715">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidRPr="005337B6">
+        <w:t>. Составляющая условия размещения ценных бумаг, определенные Банком в отдельном документе, за исключением информации, которая ранее уже была раскрыта (в случае отсутствия проспекта ценных бумаг или отсутствия в проспекте ценных бумаг условий их размещения)</w:t>
+      </w:r>
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8ABC2C" w14:textId="5AAEEBC1" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="7E8ABC2C" w14:textId="5AAEEBC1" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>. О заключении Банком договора о стратегическом партнерстве или иного договора</w:t>
       </w:r>
-      <w:r w:rsidR="006E3559">
+      <w:r w:rsidR="006E3559" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> (сделки)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00862851" w:rsidRPr="005337B6">
+        <w:t>а исключением договоров</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3559" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> (сделок)</w:t>
+      </w:r>
+      <w:r w:rsidR="00862851" w:rsidRPr="005337B6">
+        <w:t>, предусм</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
+        <w:t>отренных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> подпунктами 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t>, 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00127E83" w:rsidRPr="005337B6">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t>, 1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00127E83" w:rsidRPr="005337B6">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> настоящего пункта, если заключение </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
+        <w:t>такого договора</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3559" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> (сделки)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E3559" w:rsidRPr="002642DC">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>может оказать существенное влияние на цену ценных бумаг Банка</w:t>
       </w:r>
-      <w:r w:rsidR="000C7004">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000C7004">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>допущенных к организованным торгам (в отношении которых подана заявка о допуске к организованным торгам)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B61E35D" w14:textId="6E4D7813" w:rsidR="00441271" w:rsidRDefault="00F23D7D" w:rsidP="00110355">
+    <w:p w14:paraId="2B61E35D" w14:textId="6E4D7813" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00F23D7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О принятии судом, арбитражным судом,</w:t>
       </w:r>
-      <w:r w:rsidR="000C7004">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C7004">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Федеральной службой судебных приставов</w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> обеспечительных мер</w:t>
       </w:r>
-      <w:r w:rsidR="000C7004">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C7004">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(в том числе наложения ареста) </w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в отношении денежных средств или иного имущества, принадлежащего Банку, контролирующей его организации, подконтрольной Банку организации, имеющей для него существенное значение, либо  предоставившему обеспечение </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00441271" w:rsidRPr="002642DC">
+        <w:t xml:space="preserve"> в отношении денежных средств или иного имущества, принадлежащего Банку, контролирующей его организации, подконтрольной Банку организации, имеющей для него существенное значение, либо  предоставившему обеспечение по</w:t>
+      </w:r>
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>по</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E72A4" w:rsidRPr="002642DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
+        <w:t>допущенным к организованным торгам (в отношении которых подана заявка о допуске к организованным торгам)</w:t>
+      </w:r>
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> облигациям </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Банка лицу</w:t>
+      </w:r>
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E72A4" w:rsidRPr="002642DC">
-[...2 lines deleted...]
-      <w:r w:rsidR="00441271" w:rsidRPr="002642DC">
+      <w:r w:rsidR="000C7004" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>не являющемуся Российской Федерацией, предоставившей государственную гарантию Российской Федерации, субъектом Российской Федерации, предоставившим государственную гарантию субъекта Российской Федерации, или муниципальным образованием, предоставившим муниципальную гарантию,</w:t>
+      </w:r>
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> составляющих 10 или более процентов балансовой стоимости активов указанных лиц на дату окончания последнего завершенного отчетного периода, предшествующего принятию обеспечительных мер.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655C3888" w14:textId="70769035" w:rsidR="00E21535" w:rsidRDefault="00E21535" w:rsidP="00110355">
+    <w:p w14:paraId="655C3888" w14:textId="70769035" w:rsidR="00E21535" w:rsidRPr="005337B6" w:rsidRDefault="00E21535">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">О приобретении лицом или прекращении у лица права прямо или косвенно (через подконтрольных ему лиц) самостоятельно или совместно с иными лицами, связанными с ним договором доверительного управления имуществом, и (или) простого товарищества, и (или) поручения, и (или) акционерным соглашением, и (или) иным соглашением, предметом которого является осуществление прав, удостоверенных акциями (долями) организации, предоставившей поручительство, гарантию или залог по облигациям Банка, допущенным к организованным торгам (в отношении которых подана заявка о </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>допуске к организованным торгам), если лицо, предоставившее такое поручительство, гарантию или залог по таким облигациям, не является Российской Федерацией, предоставившей государственную гарантию Российской Федерации, субъектом Российской Федерации, предоставившим государственную гарантию субъекта Российской Федерации, или муниципальным образованием, предоставившим муниципальную гарантию</w:t>
       </w:r>
-      <w:r w:rsidR="002642DC">
+      <w:r w:rsidR="002642DC" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> распоряжаться определенным количеством голосов, приходящихся на голосующие акции (доли), составляющие</w:t>
       </w:r>
-      <w:r w:rsidR="000E72A4">
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ее</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> уставный капитал, если указанное количество голосов составляет 5 процентов либо стало больше или меньше 5, 10, 15, 20, 25, 30, 50, 75 или 95 процентов общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал указанной организации</w:t>
       </w:r>
-      <w:r w:rsidR="001308BD">
+      <w:r w:rsidR="001308BD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF199C4" w14:textId="42BCE991" w:rsidR="00E21535" w:rsidRDefault="00E21535" w:rsidP="00110355">
+    <w:p w14:paraId="1DF199C4" w14:textId="21A0ADC3" w:rsidR="00E21535" w:rsidRPr="005337B6" w:rsidRDefault="00E21535">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Об обстоятельствах, предусмотренных </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00FF28CD" w:rsidRPr="00862851">
+        <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацем вторым подпункта </w:t>
-[...6 lines deleted...]
-          <w:t>23 пункта 1 статьи 2</w:t>
+          <w:t>абзацем вторым подпункта 23 пункта 1 статьи 2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федерального закона </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3B98">
+      <w:r w:rsidR="00FB3019" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3019" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> 39-ФЗ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3019" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3B98" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О рынке ценных бумаг</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3B98">
+      <w:r w:rsidR="00FB3B98" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
-      <w:r w:rsidR="000E72A4">
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> в зависимости</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
-[...13 lines deleted...]
-      <w:r w:rsidR="000E72A4" w:rsidRPr="000167D0">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от наступления или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ненаступления</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> которых осуществл</w:t>
+      </w:r>
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">яются </w:t>
       </w:r>
-      <w:r w:rsidR="000E72A4" w:rsidRPr="000167D0">
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
         <w:t>либо не осуществляются</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> выплат</w:t>
       </w:r>
-      <w:r w:rsidR="000E72A4">
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ы</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> по структурным облигациям Банка, допущенным к организованным торгам (в отношении которых подана заявка о допуске к организованным торгам) (включая выплаты при погашении структурных облигаций)</w:t>
       </w:r>
-      <w:r w:rsidR="000E72A4">
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E72A4">
+      <w:r w:rsidR="000E72A4" w:rsidRPr="005337B6">
         <w:t>(далее - обстоятельства)</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00476286">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>с указанием</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> числовых значени</w:t>
       </w:r>
-      <w:r w:rsidR="00476286">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>й</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (параметр</w:t>
       </w:r>
-      <w:r w:rsidR="00476286">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, услови</w:t>
       </w:r>
-      <w:r w:rsidR="00476286">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>й</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00476286">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00476286" w:rsidRPr="000167D0">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
         <w:t>обстоятельств или порядка их определения</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, а также о размере</w:t>
       </w:r>
-      <w:r w:rsidR="00476286">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00476286" w:rsidRPr="000167D0">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
         <w:t>выплат по структурной облигации (включая размер выплат при погашении структурной облигации) или порядке его определения</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, за исключением информации, которая ранее уже была раскрыта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4325A8D4" w14:textId="2FC5A946" w:rsidR="00476286" w:rsidRPr="00862851" w:rsidRDefault="00476286" w:rsidP="00110355">
+    <w:p w14:paraId="4325A8D4" w14:textId="13770B6E" w:rsidR="00476286" w:rsidRPr="005337B6" w:rsidRDefault="00476286">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000167D0">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">О числовых значениях (параметрах, условиях) обстоятельств или порядке их определения, а также о размере выплат по структурной облигации (включая размер выплат при погашении структурной облигации) или порядке его определения, если они устанавливаются уполномоченным органом эмитента до начала размещения структурных облигаций в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00F67633">
+        <w:r w:rsidRPr="005337B6">
           <w:t>подпунктами 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F67633">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00F67633">
+        <w:r w:rsidRPr="005337B6">
           <w:t>2 пункта 3 статьи 27.1-1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000167D0">
-[...3 lines deleted...]
-    <w:p w14:paraId="16CA9579" w14:textId="667FA163" w:rsidR="00441271" w:rsidRDefault="00441271" w:rsidP="00110355">
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> Федерального закона</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3019" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3019" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3019" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> 39-ФЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> "О рынке ценных бумаг", за исключением информации, которая ранее уже была раскрыта (в случае если такая информация не содержится в решении о выпуске структурных облигаций).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CA9579" w14:textId="667FA163" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. О возбуждении уголовного дела (поступившая Банку от органов предварительного следствия или органов дознания) в о</w:t>
       </w:r>
-      <w:r w:rsidR="00F23D7D">
+      <w:r w:rsidR="00F23D7D" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">тношении </w:t>
       </w:r>
-      <w:r w:rsidR="00476286" w:rsidRPr="000167D0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidR="00476286" w:rsidRPr="005337B6">
+        <w:t>лица, входящего в состав органов управления Банка,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации,</w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> контролирующей Банка,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> подконтрольной Банку организации, имеющей для него существенное значение, либо лица, предоставившего обеспечение по облигациям </w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Банка, </w:t>
       </w:r>
-      <w:r w:rsidR="00FF28CD">
+      <w:r w:rsidR="00FF28CD" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>допущенным к организованным торгам (в отношении которых подана заявка о допуске к организованным торгам)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B81">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D50F3B" w14:textId="79FFFBA8" w:rsidR="00FF28CD" w:rsidRDefault="00FF28CD" w:rsidP="00110355">
+    <w:p w14:paraId="74D50F3B" w14:textId="4A551B8F" w:rsidR="00FF28CD" w:rsidRPr="005337B6" w:rsidRDefault="00FF28CD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D626C3">
+      <w:r w:rsidR="00D626C3" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Содержащаяся в формах отчетности, указанных</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
-      <w:r w:rsidR="0035423A">
-[...3 lines deleted...]
-    <w:p w14:paraId="2CB64731" w14:textId="134B0E57" w:rsidR="00F438C9" w:rsidRDefault="006154A2" w:rsidP="00110355">
+      <w:r w:rsidR="0035423A" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">17, 18, 22, 23, 25 - 27, 30 - 32, 34 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31C96">
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidR="0035423A" w:rsidRPr="005337B6">
+        <w:t>, 45, 47, 49, 51, 54, 63, 66, 68 - 71, 73, 89, 127 приложения 2 к Указанию Банка России от 10 апреля 2023 года N 6406-У "О формах, сроках, порядке составления и представления отчетности кредитных организаций (банковских групп) в Центральный банк Российской Федерации, а также о перечне информации о деятельности кредитных организаций (банковских групп)"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB64731" w14:textId="134B0E57" w:rsidR="00F438C9" w:rsidRPr="005337B6" w:rsidRDefault="006154A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000167D0" w:rsidRPr="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="000167D0">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">одержащаяся в </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00F438C9" w:rsidRPr="00F67633">
+        <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
           <w:t>приложениях 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="00F67633">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00F438C9" w:rsidRPr="00F67633">
+        <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
           <w:t>5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="00F67633">
-[...5 lines deleted...]
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> к Указанию Банка России от 9 февраля 2009 года </w:t>
+      </w:r>
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="000167D0">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">2181-У </w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="000167D0">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
         <w:t>О порядке представления кредитными организациями информации и документов уполномоченным представителям Банка России</w:t>
       </w:r>
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r w:rsidR="00F67633">
+      <w:r w:rsidR="00F67633" w:rsidRPr="005337B6">
         <w:t>(далее – Указание Банка России №2181-У)</w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="000167D0">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, а также информация, содержащаяся в отчетности, представляемой уполномоченным представителям Банка России в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00F438C9" w:rsidRPr="00F67633">
+        <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
           <w:t>Указанием</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000167D0" w:rsidRPr="00F67633">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F67633">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> Банка России </w:t>
+      </w:r>
+      <w:r w:rsidR="00F67633" w:rsidRPr="005337B6">
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>2181-У.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D5E6E9" w14:textId="476536AC" w:rsidR="00F438C9" w:rsidRDefault="006154A2" w:rsidP="00110355">
+    <w:p w14:paraId="67D5E6E9" w14:textId="4987591A" w:rsidR="00F438C9" w:rsidRPr="005337B6" w:rsidRDefault="006154A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00643B7A">
+      <w:r w:rsidR="00643B7A" w:rsidRPr="005337B6">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000167D0" w:rsidRPr="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">О </w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="000167D0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">с </w:t>
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">принимаемых рисках, процедурах их оценки, управления рисками и капиталом, формируемая в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00F438C9" w:rsidRPr="00F67633">
+        <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
           <w:t>Указанием</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="00F67633">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F67633">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
+        <w:t xml:space="preserve"> Банка России от 7 августа 2017 года </w:t>
+      </w:r>
+      <w:r w:rsidR="00F67633" w:rsidRPr="005337B6">
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="000167D0">
+      <w:r w:rsidR="00F438C9" w:rsidRPr="005337B6">
         <w:t xml:space="preserve">4482-У </w:t>
       </w:r>
-      <w:r w:rsidR="00DD06C0">
+      <w:r w:rsidR="00DD06C0" w:rsidRPr="005337B6">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00F438C9" w:rsidRPr="000167D0">
-[...5 lines deleted...]
-      <w:r w:rsidR="002B04F3">
+      <w:r w:rsidR="00D31C96" w:rsidRPr="00D31C96">
+        <w:t>О форме и порядке раскрытия кредитной организацией (головной кредитной организацией банковской группы) информации о принимаемых рисках, процедурах их оценки, управления рисками и капиталом</w:t>
+      </w:r>
+      <w:r w:rsidR="002B04F3" w:rsidRPr="005337B6">
         <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140856C2" w14:textId="78B17CDF" w:rsidR="00F438C9" w:rsidRDefault="00F438C9" w:rsidP="00110355">
+    <w:p w14:paraId="140856C2" w14:textId="78B17CDF" w:rsidR="00F438C9" w:rsidRPr="005337B6" w:rsidRDefault="00F438C9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:t>4</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">. Информация, содержащаяся в материалах, на основании которых органами управления </w:t>
+      </w:r>
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="000167D0">
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">, за исключением общего собрания акционеров, принимаются решения, которые могут оказать существенное влияние на цену ценных бумаг </w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="000167D0">
+      <w:r w:rsidRPr="005337B6">
         <w:t>, допущенных к организованным торгам (в отношении которых подана заявка о допуске к организованным торгам), за исключением информации, которая ранее уже была раскрыта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF50959" w14:textId="699205AB" w:rsidR="00F438C9" w:rsidRDefault="00F438C9" w:rsidP="00110355">
+    <w:p w14:paraId="1EF50959" w14:textId="699205AB" w:rsidR="00F438C9" w:rsidRPr="005337B6" w:rsidRDefault="00F438C9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006154A2">
+      <w:r w:rsidR="006154A2" w:rsidRPr="005337B6">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00F35B7F">
+      <w:r w:rsidR="00F35B7F" w:rsidRPr="005337B6">
         <w:t>5</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidRPr="005337B6">
+        <w:t xml:space="preserve">. Информация об иных событиях (действиях), оказывающих, по мнению </w:t>
+      </w:r>
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>Банка</w:t>
       </w:r>
-      <w:r w:rsidRPr="000167D0">
+      <w:r w:rsidRPr="005337B6">
         <w:t>, существенное влияние на стоимость или котировки его ценных бумаг</w:t>
       </w:r>
-      <w:r w:rsidR="000167D0">
+      <w:r w:rsidR="000167D0" w:rsidRPr="005337B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39747000" w14:textId="77777777" w:rsidR="00441271" w:rsidRPr="00593B81" w:rsidRDefault="00441271" w:rsidP="00110355">
+    <w:p w14:paraId="39747000" w14:textId="77777777" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00441271">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F99394" w14:textId="77777777" w:rsidR="00441271" w:rsidRPr="00862851" w:rsidRDefault="00F23D7D" w:rsidP="00110355">
+    <w:p w14:paraId="42F99394" w14:textId="77777777" w:rsidR="00441271" w:rsidRPr="005337B6" w:rsidRDefault="00F23D7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="003F061B">
+      <w:r w:rsidR="003F061B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>К инсайдерской информации Публичного акционерного общества «Совкомбанк», осуществляющего в интересах клиентов операции с финансовыми инструментами,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0048209B" w:rsidRPr="00862851">
+        <w:t>К инсайдерской информации Публичного акционерного общества «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t>Совкомбанк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>», осуществляющего в интересах клиентов операции с финансовыми инструментами,</w:t>
+      </w:r>
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0048209B">
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>иностранной валютой и (или) товарами, допущенными к организованным торгам (в отношении которых подана заявка о допуске к организованным торгам),</w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> относится полученная от клиентов</w:t>
       </w:r>
-      <w:r w:rsidR="00615D3B">
+      <w:r w:rsidR="00615D3B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> информация</w:t>
       </w:r>
-      <w:r w:rsidR="00441271" w:rsidRPr="00593B81">
+      <w:r w:rsidR="00441271" w:rsidRPr="005337B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9F7DF6" w14:textId="77777777" w:rsidR="00DB792E" w:rsidRPr="0048209B" w:rsidRDefault="00F23D7D" w:rsidP="00110355">
+    <w:p w14:paraId="7B9F7DF6" w14:textId="77777777" w:rsidR="00DB792E" w:rsidRPr="005337B6" w:rsidRDefault="00F23D7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
-      <w:r w:rsidR="0048209B">
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Содержащаяся в поручениях клиентов на совершение сделок с ценными бумагами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B04778" w14:textId="77777777" w:rsidR="00615D3B" w:rsidRDefault="00615D3B" w:rsidP="00110355">
+    <w:p w14:paraId="30B04778" w14:textId="77777777" w:rsidR="00615D3B" w:rsidRPr="005337B6" w:rsidRDefault="00615D3B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00862851">
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2.2.</w:t>
       </w:r>
-      <w:r w:rsidR="0048209B">
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> С</w:t>
       </w:r>
-      <w:r w:rsidR="0048209B">
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>одержащаяся в поручениях клиентов</w:t>
       </w:r>
-      <w:r w:rsidR="00862851">
+      <w:r w:rsidR="00862851" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>на заключение договоров, являющихся производными финансовыми инструментами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B29F3B" w14:textId="77777777" w:rsidR="00615D3B" w:rsidRDefault="0048209B" w:rsidP="00110355">
+    <w:p w14:paraId="75B29F3B" w14:textId="77777777" w:rsidR="00615D3B" w:rsidRPr="005337B6" w:rsidRDefault="0048209B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DB792E">
+      <w:r w:rsidR="00DB792E" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00615D3B">
+      <w:r w:rsidR="00615D3B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">одержащаяся в поручениях клиентов </w:t>
       </w:r>
-      <w:r w:rsidR="00615D3B">
+      <w:r w:rsidR="00615D3B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>на совершение сделок с товаром</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60939610" w14:textId="77777777" w:rsidR="00DB792E" w:rsidRDefault="00DB792E" w:rsidP="00110355">
+    <w:p w14:paraId="60939610" w14:textId="77777777" w:rsidR="00DB792E" w:rsidRPr="005337B6" w:rsidRDefault="00DB792E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. </w:t>
       </w:r>
-      <w:r w:rsidR="0048209B">
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Содержащаяся в поручениях клиентов</w:t>
       </w:r>
-      <w:r w:rsidR="0048209B">
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>на приобретение (покупку) или продажу иностранной валюты через организаторов торговли</w:t>
       </w:r>
-      <w:r w:rsidR="0048209B">
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F0D8EE" w14:textId="3895E5D8" w:rsidR="0048209B" w:rsidRDefault="005A30FE" w:rsidP="00110355">
+    <w:p w14:paraId="18F0D8EE" w14:textId="42B51345" w:rsidR="0048209B" w:rsidRPr="005337B6" w:rsidRDefault="005A30FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5. </w:t>
       </w:r>
-      <w:r w:rsidR="0048209B">
-[...7 lines deleted...]
-    <w:p w14:paraId="6ABED243" w14:textId="4BCD6000" w:rsidR="0048209B" w:rsidRDefault="0048209B" w:rsidP="00110355">
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Об операциях Банка с иностранной валютой, связанных с проведением банковских операций в интересах клиентов, в случае, если проведение таких операций влечет необходимость для Банка совершать операции на организованных торгах</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31C96">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31C96">
+        <w:t>и проведение указанных операций может оказать существенное влияние на цену иностранной валюты</w:t>
+      </w:r>
+      <w:r w:rsidR="0048209B" w:rsidRPr="005337B6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABED243" w14:textId="4BCD6000" w:rsidR="0048209B" w:rsidRPr="005337B6" w:rsidRDefault="0048209B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6. </w:t>
       </w:r>
-      <w:r w:rsidR="005A30FE" w:rsidRPr="005A30FE">
+      <w:r w:rsidR="005A30FE" w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005337B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Об операциях по счетам депо клиентов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3271AB" w14:textId="77777777" w:rsidR="004C1181" w:rsidRPr="00862851" w:rsidRDefault="004C1181" w:rsidP="00110355">
+    <w:p w14:paraId="3C3271AB" w14:textId="77777777" w:rsidR="004C1181" w:rsidRPr="005337B6" w:rsidRDefault="004C1181">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6524E640" w14:textId="77777777" w:rsidR="00127E83" w:rsidRPr="00593B81" w:rsidRDefault="00127E83" w:rsidP="00110355">
+    <w:p w14:paraId="6524E640" w14:textId="77777777" w:rsidR="00127E83" w:rsidRPr="00FA77FB" w:rsidRDefault="00127E83">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00127E83" w:rsidRPr="00593B81" w:rsidSect="00E004BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00127E83" w:rsidRPr="00FA77FB" w:rsidSect="00E004BE">
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71B2ABC8" w14:textId="77777777" w:rsidR="00A36722" w:rsidRDefault="00A36722" w:rsidP="00C46234">
+    <w:p w14:paraId="3C779270" w14:textId="77777777" w:rsidR="00861831" w:rsidRDefault="00861831" w:rsidP="00C46234">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A21A720" w14:textId="77777777" w:rsidR="00A36722" w:rsidRDefault="00A36722" w:rsidP="00C46234">
+    <w:p w14:paraId="0B8DD258" w14:textId="77777777" w:rsidR="00861831" w:rsidRDefault="00861831" w:rsidP="00C46234">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5070,90 +5198,90 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="28391051"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0E45E5B6" w14:textId="5F5C5809" w:rsidR="000917D5" w:rsidRDefault="000917D5">
+      <w:p w14:paraId="0E45E5B6" w14:textId="09FFF2BA" w:rsidR="000917D5" w:rsidRDefault="000917D5">
         <w:pPr>
           <w:pStyle w:val="ad"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004038DB">
+        <w:r w:rsidR="00FA77FB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A9C3F35" w14:textId="77777777" w:rsidR="00A36722" w:rsidRDefault="00A36722" w:rsidP="00C46234">
+    <w:p w14:paraId="4F1B15F2" w14:textId="77777777" w:rsidR="00861831" w:rsidRDefault="00861831" w:rsidP="00C46234">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07978467" w14:textId="77777777" w:rsidR="00A36722" w:rsidRDefault="00A36722" w:rsidP="00C46234">
+    <w:p w14:paraId="0C5BA08E" w14:textId="77777777" w:rsidR="00861831" w:rsidRDefault="00861831" w:rsidP="00C46234">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13891E99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="431C19EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
@@ -6041,51 +6169,53 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00441271"/>
     <w:rsid w:val="00002F5C"/>
     <w:rsid w:val="000167D0"/>
     <w:rsid w:val="000351F6"/>
     <w:rsid w:val="00042DB4"/>
     <w:rsid w:val="000769EE"/>
     <w:rsid w:val="000917D5"/>
@@ -6095,179 +6225,188 @@
     <w:rsid w:val="000C7004"/>
     <w:rsid w:val="000D0E06"/>
     <w:rsid w:val="000E72A4"/>
     <w:rsid w:val="00110355"/>
     <w:rsid w:val="00127E83"/>
     <w:rsid w:val="001308BD"/>
     <w:rsid w:val="00146F16"/>
     <w:rsid w:val="00150ADC"/>
     <w:rsid w:val="00186805"/>
     <w:rsid w:val="00227E50"/>
     <w:rsid w:val="00233349"/>
     <w:rsid w:val="002477D2"/>
     <w:rsid w:val="00250B98"/>
     <w:rsid w:val="00250C57"/>
     <w:rsid w:val="002642DC"/>
     <w:rsid w:val="00270DBD"/>
     <w:rsid w:val="00272D39"/>
     <w:rsid w:val="00290CA7"/>
     <w:rsid w:val="002A7EA1"/>
     <w:rsid w:val="002B04F3"/>
     <w:rsid w:val="002F274A"/>
     <w:rsid w:val="00306968"/>
     <w:rsid w:val="00321894"/>
     <w:rsid w:val="0035423A"/>
     <w:rsid w:val="0035568D"/>
+    <w:rsid w:val="0037348A"/>
     <w:rsid w:val="00385E86"/>
     <w:rsid w:val="003B12DB"/>
     <w:rsid w:val="003C328D"/>
     <w:rsid w:val="003F061B"/>
     <w:rsid w:val="004038DB"/>
     <w:rsid w:val="00407452"/>
     <w:rsid w:val="004308E0"/>
     <w:rsid w:val="004353F4"/>
     <w:rsid w:val="00441271"/>
     <w:rsid w:val="00446DD6"/>
     <w:rsid w:val="00457502"/>
     <w:rsid w:val="00461429"/>
     <w:rsid w:val="004729B3"/>
     <w:rsid w:val="00473A7E"/>
     <w:rsid w:val="00474BA0"/>
     <w:rsid w:val="00476286"/>
     <w:rsid w:val="00480FF7"/>
     <w:rsid w:val="0048209B"/>
     <w:rsid w:val="004842A1"/>
     <w:rsid w:val="004B79BE"/>
     <w:rsid w:val="004C1181"/>
     <w:rsid w:val="004D19D1"/>
     <w:rsid w:val="004D7D9E"/>
     <w:rsid w:val="004F0A37"/>
+    <w:rsid w:val="005337B6"/>
     <w:rsid w:val="00547FCE"/>
     <w:rsid w:val="00550D35"/>
     <w:rsid w:val="005819CA"/>
     <w:rsid w:val="00593B81"/>
     <w:rsid w:val="005A2D69"/>
     <w:rsid w:val="005A30FE"/>
     <w:rsid w:val="005D5E50"/>
     <w:rsid w:val="005F0144"/>
     <w:rsid w:val="00603E8D"/>
     <w:rsid w:val="006154A2"/>
     <w:rsid w:val="00615D3B"/>
     <w:rsid w:val="0063731F"/>
     <w:rsid w:val="00643B7A"/>
     <w:rsid w:val="00662A40"/>
     <w:rsid w:val="0067582B"/>
     <w:rsid w:val="006C3303"/>
     <w:rsid w:val="006E3559"/>
     <w:rsid w:val="007203D7"/>
     <w:rsid w:val="0078164F"/>
     <w:rsid w:val="0079178E"/>
     <w:rsid w:val="00797BB8"/>
     <w:rsid w:val="007B5367"/>
+    <w:rsid w:val="007B71BD"/>
     <w:rsid w:val="007C50AB"/>
     <w:rsid w:val="007D2CFB"/>
     <w:rsid w:val="007F5268"/>
     <w:rsid w:val="00820A47"/>
     <w:rsid w:val="00822655"/>
     <w:rsid w:val="00844BA5"/>
     <w:rsid w:val="00847778"/>
+    <w:rsid w:val="00861831"/>
     <w:rsid w:val="00862851"/>
     <w:rsid w:val="008716C3"/>
     <w:rsid w:val="00874657"/>
     <w:rsid w:val="00883461"/>
     <w:rsid w:val="00894F22"/>
     <w:rsid w:val="00897BCF"/>
     <w:rsid w:val="008D72BC"/>
     <w:rsid w:val="0091287A"/>
     <w:rsid w:val="009167D1"/>
     <w:rsid w:val="00933174"/>
     <w:rsid w:val="00955786"/>
     <w:rsid w:val="00972264"/>
     <w:rsid w:val="00974715"/>
     <w:rsid w:val="009B2810"/>
     <w:rsid w:val="009E54F9"/>
     <w:rsid w:val="00A20F0D"/>
     <w:rsid w:val="00A3029B"/>
     <w:rsid w:val="00A314C8"/>
     <w:rsid w:val="00A36722"/>
     <w:rsid w:val="00A52423"/>
     <w:rsid w:val="00A57E96"/>
     <w:rsid w:val="00A81AC4"/>
     <w:rsid w:val="00A87011"/>
     <w:rsid w:val="00A900B4"/>
     <w:rsid w:val="00AB1CFE"/>
+    <w:rsid w:val="00AC7318"/>
     <w:rsid w:val="00AD7D66"/>
     <w:rsid w:val="00B07099"/>
     <w:rsid w:val="00B16524"/>
     <w:rsid w:val="00B211C6"/>
     <w:rsid w:val="00B448F8"/>
     <w:rsid w:val="00B5071D"/>
     <w:rsid w:val="00B54D68"/>
     <w:rsid w:val="00B64AB8"/>
     <w:rsid w:val="00B73F47"/>
     <w:rsid w:val="00B84CE9"/>
     <w:rsid w:val="00B97DFA"/>
     <w:rsid w:val="00BB39E8"/>
     <w:rsid w:val="00BE0193"/>
+    <w:rsid w:val="00C0199A"/>
     <w:rsid w:val="00C46234"/>
     <w:rsid w:val="00C734B6"/>
     <w:rsid w:val="00C8519E"/>
     <w:rsid w:val="00CC044E"/>
     <w:rsid w:val="00CE7CDD"/>
     <w:rsid w:val="00D040DD"/>
     <w:rsid w:val="00D318C8"/>
+    <w:rsid w:val="00D31C96"/>
     <w:rsid w:val="00D3300B"/>
     <w:rsid w:val="00D52125"/>
     <w:rsid w:val="00D60A17"/>
     <w:rsid w:val="00D6243E"/>
     <w:rsid w:val="00D626C3"/>
     <w:rsid w:val="00D6313A"/>
     <w:rsid w:val="00DB021C"/>
     <w:rsid w:val="00DB3601"/>
     <w:rsid w:val="00DB792E"/>
     <w:rsid w:val="00DD06C0"/>
     <w:rsid w:val="00E004BE"/>
     <w:rsid w:val="00E0492B"/>
     <w:rsid w:val="00E16605"/>
     <w:rsid w:val="00E21535"/>
     <w:rsid w:val="00E30B62"/>
     <w:rsid w:val="00E3139B"/>
     <w:rsid w:val="00E6592A"/>
     <w:rsid w:val="00E843EC"/>
     <w:rsid w:val="00E926A0"/>
     <w:rsid w:val="00EB393C"/>
     <w:rsid w:val="00ED3BCD"/>
     <w:rsid w:val="00EE245F"/>
     <w:rsid w:val="00F1457A"/>
     <w:rsid w:val="00F23D7D"/>
     <w:rsid w:val="00F35B7F"/>
     <w:rsid w:val="00F438C9"/>
     <w:rsid w:val="00F61EBA"/>
     <w:rsid w:val="00F647FC"/>
     <w:rsid w:val="00F65A19"/>
     <w:rsid w:val="00F67633"/>
     <w:rsid w:val="00F96184"/>
+    <w:rsid w:val="00FA77FB"/>
+    <w:rsid w:val="00FB3019"/>
     <w:rsid w:val="00FB3B98"/>
     <w:rsid w:val="00FD43E1"/>
     <w:rsid w:val="00FD7926"/>
     <w:rsid w:val="00FF28CD"/>
     <w:rsid w:val="00FF30A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -7344,78 +7483,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5309C99E-0620-4083-8884-03978CC1C3C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{522889E1-0964-419D-A954-68FD37EBEE1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>4433</Words>
-  <Characters>25273</Characters>
+  <Words>4517</Words>
+  <Characters>25747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>210</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>214</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ПАО Совкомбанк</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29647</CharactersWithSpaces>
+  <CharactersWithSpaces>30204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Азимова Мария Витальевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>