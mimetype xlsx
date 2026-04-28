--- v0 (2026-04-06)
+++ v1 (2026-04-28)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kamenetsma\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sovcombank.group\fs\msk\Административный аппарат МФ\Азимова Мария\Контролер\Инсайд и манипулирование\документы для редактирования\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="405" yWindow="45" windowWidth="13380" windowHeight="4335"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="92">
   <si>
     <t>краткое наименование</t>
   </si>
   <si>
     <t>Дата регистрации</t>
   </si>
   <si>
     <t>Дата погашения</t>
   </si>
   <si>
     <t>Тип финансового инструмента</t>
   </si>
   <si>
     <t>облигации</t>
   </si>
   <si>
     <t xml:space="preserve">RU000A0ZYJR6 </t>
   </si>
   <si>
     <t>Совкомбанк, БО-05</t>
   </si>
   <si>
     <t>4B020500963B</t>
   </si>
   <si>
@@ -91,62 +91,50 @@
   <si>
     <t xml:space="preserve">RU000A0ZYWZ2 </t>
   </si>
   <si>
     <t>Совкомбанк, 2В03 (суборд)</t>
   </si>
   <si>
     <t>41400963В</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Государственный регистрационный номер</t>
   </si>
   <si>
     <t>RU000A101MB5</t>
   </si>
   <si>
     <t>Совкомбанк, БО-П02</t>
   </si>
   <si>
     <t>4B02-03-00963-B-001P</t>
   </si>
   <si>
-    <t>Совкомбанк, БО-П04</t>
-[...10 lines deleted...]
-  <si>
     <t>Совкомбанк, Т2-01 (суборд)</t>
   </si>
   <si>
     <t>4-15-00963-В</t>
   </si>
   <si>
     <t>RU000A1052C7</t>
   </si>
   <si>
     <t>Совкомбанк, СЗО-01 (суборд)</t>
   </si>
   <si>
     <t>Совкомбанк, СЗО-02 (суборд)</t>
   </si>
   <si>
     <t>Совкомбанк, СЗО-03 (суборд)</t>
   </si>
   <si>
     <t>Совкомбанк, СЗО-04 (суборд)</t>
   </si>
   <si>
     <t>RU000A107B84</t>
   </si>
   <si>
     <t>RU000A107C59</t>
@@ -158,50 +146,200 @@
     <t>RU000A107E99</t>
   </si>
   <si>
     <t>4-17-00963-В</t>
   </si>
   <si>
     <t>4-18-00963-В</t>
   </si>
   <si>
     <t>4-19-00963-В</t>
   </si>
   <si>
     <t>4-20-00963-В</t>
   </si>
   <si>
     <t>10100963В</t>
   </si>
   <si>
     <t>акции</t>
   </si>
   <si>
     <t>Акции обыкновенные бездокументарные именные</t>
   </si>
   <si>
     <t>RU000A0ZZAC4</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-П05</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-04</t>
+  </si>
+  <si>
+    <t>RU000A109VL8</t>
+  </si>
+  <si>
+    <t>RU000A103760</t>
+  </si>
+  <si>
+    <t>Совкомбанк, Т1-01</t>
+  </si>
+  <si>
+    <t>Совкомбанк, 001N-02</t>
+  </si>
+  <si>
+    <t>RU000A107L82</t>
+  </si>
+  <si>
+    <t>RU000A10CMG6</t>
+  </si>
+  <si>
+    <t>Бессрочные</t>
+  </si>
+  <si>
+    <t>18.08.2028 </t>
+  </si>
+  <si>
+    <t>4B02-09-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B020400316B</t>
+  </si>
+  <si>
+    <t>4-08-00316-B</t>
+  </si>
+  <si>
+    <t>4-02-00963-B-001P</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И04</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И05</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И06</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И07</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И08</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И09</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И10</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И11</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И13</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И14</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И15</t>
+  </si>
+  <si>
+    <t>Совкомбанк, БО-И16</t>
+  </si>
+  <si>
+    <t>RU000A10BSQ4</t>
+  </si>
+  <si>
+    <t>RU000A10CQB8</t>
+  </si>
+  <si>
+    <t>RU000A10D4L9</t>
+  </si>
+  <si>
+    <t>RU000A10D5F8</t>
+  </si>
+  <si>
+    <t>RU000A10DB65</t>
+  </si>
+  <si>
+    <t>RU000A10DGA9</t>
+  </si>
+  <si>
+    <t>RU000A10DKS3</t>
+  </si>
+  <si>
+    <t>RU000A10DS82</t>
+  </si>
+  <si>
+    <t>RU000A10E2M0</t>
+  </si>
+  <si>
+    <t>RU000A10E5E0</t>
+  </si>
+  <si>
+    <t>RU000A10E846</t>
+  </si>
+  <si>
+    <t>RU000A10EG77</t>
+  </si>
+  <si>
+    <t>4B02-11-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-12-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-13-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-14-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-15-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-16-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-17-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-18-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-20-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-21-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-22-00963-B-001P</t>
+  </si>
+  <si>
+    <t>4B02-23-00963-B-001P</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -320,94 +458,88 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -695,324 +827,625 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ru.cbonds.info/emissions/?page=1&amp;order=maturity_date" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ru.cbonds.info/emissions/?page=1&amp;order=registration_date" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
-    <col min="2" max="2" width="28.5703125" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="16.42578125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="16.42578125" style="12" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="1"/>
+    <col min="7" max="7" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="39" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="8" t="s">
+      <c r="A2" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="D2" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="E2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="8" t="s">
+      <c r="F2" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="7" t="s">
+      <c r="A3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3">
         <v>41659</v>
       </c>
       <c r="E3" s="4">
         <v>46716</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="3">
         <v>43613</v>
       </c>
       <c r="E4" s="5">
         <v>47255</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D5" s="13">
         <v>43945</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="13">
         <v>47590</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="13">
+        <v>43122</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="13">
+        <v>43122</v>
+      </c>
+      <c r="E7" s="13">
+        <v>47170</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="13">
+        <v>45281</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="13">
+        <v>44698</v>
+      </c>
+      <c r="E9" s="13">
+        <v>47875</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="9" t="s">
-[...28 lines deleted...]
-      <c r="E7" s="6" t="s">
+      <c r="C10" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="13">
+        <v>45247</v>
+      </c>
+      <c r="E10" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...24 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="F10" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="13">
+        <v>45247</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="13">
+        <v>45247</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="9" t="s">
-[...22 lines deleted...]
-      <c r="C10" s="12" t="s">
+      <c r="C13" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="13">
+        <v>45247</v>
+      </c>
+      <c r="E13" s="13">
+        <v>47580</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="13">
+        <v>45586</v>
+      </c>
+      <c r="E14" s="13">
+        <v>46670</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="13">
+        <v>40532</v>
+      </c>
+      <c r="E15" s="13">
+        <v>46174</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="13">
+        <v>45782</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="3">
-[...16 lines deleted...]
-      <c r="C11" s="12" t="s">
+      <c r="D17" s="17">
+        <v>41827</v>
+      </c>
+      <c r="E17" s="18"/>
+      <c r="F17" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="15">
-[...64 lines deleted...]
-        <v>43</v>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="13">
+        <v>45769</v>
+      </c>
+      <c r="E18" s="13">
+        <v>46184</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="13">
+        <v>45880</v>
+      </c>
+      <c r="E19" s="13">
+        <v>46277</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="13">
+        <v>45945</v>
+      </c>
+      <c r="E20" s="13">
+        <v>46326</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="13">
+        <v>45946</v>
+      </c>
+      <c r="E21" s="13">
+        <v>46326</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="13">
+        <v>45957</v>
+      </c>
+      <c r="E22" s="13">
+        <v>46343</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" s="13">
+        <v>45975</v>
+      </c>
+      <c r="E23" s="13">
+        <v>46354</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="13">
+        <v>45980</v>
+      </c>
+      <c r="E24" s="13">
+        <v>46371</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" s="13">
+        <v>45989</v>
+      </c>
+      <c r="E25" s="13">
+        <v>46382</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="13">
+        <v>46010</v>
+      </c>
+      <c r="E26" s="13">
+        <v>46782</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="13">
+        <v>46010</v>
+      </c>
+      <c r="E27" s="13">
+        <v>46799</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="13">
+        <v>46010</v>
+      </c>
+      <c r="E28" s="13">
+        <v>46810</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="13">
+        <v>46085</v>
+      </c>
+      <c r="E29" s="13">
+        <v>46842</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" display="http://ru.cbonds.info/emissions/?page=1&amp;order=registration_date"/>
     <hyperlink ref="E2" r:id="rId2" display="http://ru.cbonds.info/emissions/?page=1&amp;order=maturity_date"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>