--- v0 (2026-04-01)
+++ v1 (2026-04-22)
@@ -5674,105 +5674,362 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Акционерное общество </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004228A2" w:rsidRPr="00E963FC" w:rsidRDefault="004228A2" w:rsidP="004228A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004228A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«Футбольный клуб «ЛОКОМОТИВ»</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004228A2" w:rsidRPr="004228A2" w:rsidRDefault="004228A2" w:rsidP="004228A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004228A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">107553, г. Москва, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004228A2" w:rsidRPr="00E963FC" w:rsidRDefault="004228A2" w:rsidP="004228A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004228A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ул. Большая Черкизовская, д.125, стр.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00347DF4" w:rsidRPr="00832890" w:rsidTr="003736D9">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00347DF4" w:rsidRPr="004228A2" w:rsidRDefault="00347DF4" w:rsidP="004228A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ООО «Сплит </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Фуд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00347DF4" w:rsidRPr="004228A2" w:rsidRDefault="00347DF4" w:rsidP="00347DF4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>121357,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г.Москва</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>вн</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>униципальный</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ожайский</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ул.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Верейская</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="003D7794" w:rsidP="00833C67">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="003D7794" w:rsidRPr="00CA4107">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5798,50 +6055,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D7794"/>
     <w:rsid w:val="000538AD"/>
     <w:rsid w:val="000545A7"/>
     <w:rsid w:val="000B2F07"/>
     <w:rsid w:val="000D0BD9"/>
     <w:rsid w:val="000D1CFF"/>
     <w:rsid w:val="000E6199"/>
     <w:rsid w:val="0010727D"/>
     <w:rsid w:val="001269FB"/>
     <w:rsid w:val="001676E8"/>
     <w:rsid w:val="0017612B"/>
     <w:rsid w:val="00193644"/>
     <w:rsid w:val="001B038E"/>
     <w:rsid w:val="001D1702"/>
     <w:rsid w:val="001E27B3"/>
     <w:rsid w:val="00270281"/>
     <w:rsid w:val="002C4B46"/>
     <w:rsid w:val="003425A9"/>
+    <w:rsid w:val="00347DF4"/>
     <w:rsid w:val="003603E4"/>
     <w:rsid w:val="00361D80"/>
     <w:rsid w:val="003736D9"/>
     <w:rsid w:val="003D7794"/>
     <w:rsid w:val="004228A2"/>
     <w:rsid w:val="004B408C"/>
     <w:rsid w:val="00520F74"/>
     <w:rsid w:val="005443FE"/>
     <w:rsid w:val="00553B1A"/>
     <w:rsid w:val="00575E86"/>
     <w:rsid w:val="005C6955"/>
     <w:rsid w:val="00604333"/>
     <w:rsid w:val="006564CE"/>
     <w:rsid w:val="0068197A"/>
     <w:rsid w:val="006F6E50"/>
     <w:rsid w:val="0072150A"/>
     <w:rsid w:val="0072194F"/>
     <w:rsid w:val="00756468"/>
     <w:rsid w:val="00757FB6"/>
     <w:rsid w:val="007A33E9"/>
     <w:rsid w:val="007D193D"/>
     <w:rsid w:val="007D5FB5"/>
     <w:rsid w:val="00810D1D"/>
     <w:rsid w:val="00824362"/>
     <w:rsid w:val="00832890"/>
@@ -5887,50 +6145,51 @@
     <w:rsid w:val="00FB41FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3F710A99"/>
   <w15:docId w15:val="{1783FC38-FFED-4465-8516-9CD7413A64EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6668,66 +6927,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1315</Words>
-  <Characters>7499</Characters>
+  <Words>1329</Words>
+  <Characters>7581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
+  <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PJSC Sovcombank</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8797</CharactersWithSpaces>
+  <CharactersWithSpaces>8893</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Тимохина Людмила Анатольевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>