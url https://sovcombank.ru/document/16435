--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -4833,808 +4833,877 @@
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00BC3152" w:rsidRDefault="00BC3152" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3152">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>АО «УФТ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC3152" w:rsidRDefault="00BC3152" w:rsidP="00D7752B">
+          <w:p w:rsidR="00163A72" w:rsidRPr="00BC2755" w:rsidRDefault="00163A72" w:rsidP="00163A72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC3152">
+            <w:r w:rsidRPr="00BC2755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">123022, город Москва, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BC3152">
+              <w:t>125124,</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>вн.тер.г</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BC3152">
+              <w:t xml:space="preserve"> Г.МОСКВА, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. муниципального округа Пресненс</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00163A72" w:rsidRPr="00BC2755" w:rsidRDefault="00163A72" w:rsidP="00163A72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>кий, переулок1-й Земельный, дом</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BC3152">
+              <w:t xml:space="preserve">БЕГОВОЙ, УЛ ПРАВДЫ, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Д. 8, К. 7,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BC3152" w:rsidRDefault="00163A72" w:rsidP="00163A72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2755">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ПОМЕЩ. 1/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00BC3152" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3152">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «НЕОТЕХ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC3152" w:rsidRDefault="00BC3152" w:rsidP="00BC3152">
+          <w:p w:rsidR="00163A72" w:rsidRPr="00BC2755" w:rsidRDefault="00163A72" w:rsidP="00163A72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC3152">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">123022, город Москва, </w:t>
+              <w:t xml:space="preserve">125124, Г.МОСКВА, ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2755">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>БЕГОВОЙ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BC3152" w:rsidRDefault="00163A72" w:rsidP="00163A72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">УЛ ПРАВДЫ, Д. 8, К. 7, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2755">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ПОМЕЩ. 1/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00231BFF">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00BC3152" w:rsidP="000538AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ООО</w:t>
+            </w:r>
+            <w:r w:rsidR="00163A72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Правовые технологии»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC3152" w:rsidRDefault="00BC3152" w:rsidP="00D7752B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">630073, Новосибирская область, город Новосибирск, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BC3152">
+            <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>вн.тер.г.муниципального</w:t>
+              <w:t>пр.Карла</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BC3152">
+            <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> округа Пресненский, переулок 1-й Земельный, дом 1</w:t>
+              <w:t xml:space="preserve"> Маркса, 47/2, оф. 512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00231BFF">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «ПРАВОВЫЕ РЕШЕНИЯ»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00E963FC" w:rsidP="00D7752B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">630073, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Новосибирскаяобласть</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, город Новосибирск, пр. Карла Маркса, 47/2, оф. 411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00231BFF">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Совкомбанк страхование жизни»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00E963FC" w:rsidP="00D7752B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">125284, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г.Москва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>вн.тер.г</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. муниципальный округ Беговой, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пр-кт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ленинградский, д. 35 стр.1, этаж 3, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>помещ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E963FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. I, часть комн. 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00BC3152" w:rsidP="000538AD">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> технологии»</w:t>
+              <w:t>ООО «ТЕЛЕКОНТАКТ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC3152" w:rsidRDefault="00BC3152" w:rsidP="00D7752B">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> Маркса, 47/2, оф. 512</w:t>
+          <w:p w:rsidR="00163A72" w:rsidRPr="002832B0" w:rsidRDefault="00163A72" w:rsidP="00163A72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">117218, Г.МОСКВА, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002832B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00163A72" w:rsidP="00163A72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">АКАДЕМИЧЕСКИЙ, УЛ КРЖИЖАНОВСКОГО, Д. 15, К. 1, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002832B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ПОМЕЩ. 2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО «ПРАВОВЫЕ РЕШЕНИЯ»</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">630073, </w:t>
+              <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Новосибирскаяобласть</w:t>
+              <w:t>Совкомкард</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>, город Новосибирск, пр. Карла Маркса, 47/2, оф. 411</w:t>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00163A72" w:rsidRPr="0001517D" w:rsidRDefault="00163A72" w:rsidP="00163A72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">156013, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001517D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КОСТРОМСКАЯ ОБЛАСТЬ, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00163A72" w:rsidP="00163A72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г.О. ГОРОД КОСТРОМА, Г. КОСТРОМА, УЛ. ГОРЬКОГО, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001517D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Д. 8Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО «Совкомбанк страхование жизни»</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">125284, </w:t>
+              <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г.Москва</w:t>
+              <w:t>СовкомФакторинг</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00163A72" w:rsidP="00D7752B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00163A72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">127473, г. Москва, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E963FC">
+            <w:r w:rsidRPr="00163A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>вн.тер.г</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E963FC">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">. муниципальный округ Беговой, </w:t>
+            <w:r w:rsidRPr="00163A72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. муниципальный округ Тверской, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E963FC">
-[...6 lines deleted...]
-              <w:t>пр-кт</w:t>
+            <w:r w:rsidRPr="00163A72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E963FC">
-[...26 lines deleted...]
-              <w:t>. I, часть комн. 48</w:t>
+            <w:r w:rsidRPr="00163A72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Суворовская, д. 1/52, К. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО «ТЕЛЕКОНТАКТ»</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>ООО</w:t>
+            </w:r>
+            <w:r w:rsidR="00163A72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">117218, город </w:t>
+              <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Москва,ул</w:t>
-[...289 lines deleted...]
-              <w:t>ООО«Совкомбанк</w:t>
+              <w:t>Совкомбанк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Технологии»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00E963FC" w:rsidP="00D7752B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -5871,51 +5940,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>. М</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>униципальный</w:t>
+              <w:t>униципальны</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>й</w:t>
             </w:r>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>округ</w:t>
             </w:r>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -5984,52 +6064,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>д</w:t>
             </w:r>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>. 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="003D7794" w:rsidP="00833C67">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="003D7794" w:rsidRPr="00CA4107">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6046,63 +6124,66 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D7794"/>
     <w:rsid w:val="000538AD"/>
     <w:rsid w:val="000545A7"/>
     <w:rsid w:val="000B2F07"/>
     <w:rsid w:val="000D0BD9"/>
     <w:rsid w:val="000D1CFF"/>
     <w:rsid w:val="000E6199"/>
     <w:rsid w:val="0010727D"/>
     <w:rsid w:val="001269FB"/>
+    <w:rsid w:val="00163A72"/>
     <w:rsid w:val="001676E8"/>
     <w:rsid w:val="0017612B"/>
     <w:rsid w:val="00193644"/>
     <w:rsid w:val="001B038E"/>
     <w:rsid w:val="001D1702"/>
     <w:rsid w:val="001E27B3"/>
+    <w:rsid w:val="00231BFF"/>
     <w:rsid w:val="00270281"/>
     <w:rsid w:val="002C4B46"/>
     <w:rsid w:val="003425A9"/>
     <w:rsid w:val="00347DF4"/>
     <w:rsid w:val="003603E4"/>
     <w:rsid w:val="00361D80"/>
     <w:rsid w:val="003736D9"/>
+    <w:rsid w:val="00377613"/>
     <w:rsid w:val="003D7794"/>
     <w:rsid w:val="004228A2"/>
     <w:rsid w:val="004B408C"/>
     <w:rsid w:val="00520F74"/>
     <w:rsid w:val="005443FE"/>
     <w:rsid w:val="00553B1A"/>
     <w:rsid w:val="00575E86"/>
     <w:rsid w:val="005C6955"/>
     <w:rsid w:val="00604333"/>
     <w:rsid w:val="006564CE"/>
     <w:rsid w:val="0068197A"/>
     <w:rsid w:val="006F6E50"/>
     <w:rsid w:val="0072150A"/>
     <w:rsid w:val="0072194F"/>
     <w:rsid w:val="00756468"/>
     <w:rsid w:val="00757FB6"/>
     <w:rsid w:val="007A33E9"/>
     <w:rsid w:val="007D193D"/>
     <w:rsid w:val="007D5FB5"/>
     <w:rsid w:val="00810D1D"/>
     <w:rsid w:val="00824362"/>
     <w:rsid w:val="00832890"/>
     <w:rsid w:val="00833C67"/>
     <w:rsid w:val="008D10A2"/>
     <w:rsid w:val="009101DD"/>
@@ -6145,51 +6226,51 @@
     <w:rsid w:val="00FB41FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3F710A99"/>
+  <w14:docId w14:val="21C0A4B6"/>
   <w15:docId w15:val="{1783FC38-FFED-4465-8516-9CD7413A64EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6924,69 +7005,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1329</Words>
-  <Characters>7581</Characters>
+  <Characters>7579</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PJSC Sovcombank</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8893</CharactersWithSpaces>
+  <CharactersWithSpaces>8891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Тимохина Людмила Анатольевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>