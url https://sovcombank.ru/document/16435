--- v2 (2026-05-13)
+++ v3 (2026-07-15)
@@ -921,106 +921,228 @@
       <w:tr w:rsidR="00C52B85" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C52B85" w:rsidRPr="0010727D" w:rsidRDefault="00E3773D" w:rsidP="0010727D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
+            <w:r w:rsidR="00C74FF9" w:rsidRPr="00C74FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Профессиональная </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C74FF9" w:rsidRPr="00C74FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Коллекторская</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C74FF9" w:rsidRPr="00C74FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Организация</w:t>
+            </w:r>
+            <w:r w:rsidR="00C74FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«ЭОС»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4656" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C52B85" w:rsidRPr="0010727D" w:rsidRDefault="00C52B85" w:rsidP="00CA4107">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">117105, город Москва, Варшавское ш, д. 26, этаж 2 ч. нежил. </w:t>
+          <w:p w:rsidR="00C52B85" w:rsidRPr="0010727D" w:rsidRDefault="00581F4E" w:rsidP="00CA4107">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">117638, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C52B85">
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>г.Москва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>вн.тер.г</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Муниципальный округ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Зюзино</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Одесская, д. 2, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00581F4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>помещ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C52B85">
-[...7 lines deleted...]
-              <w:t>. 8</w:t>
+            <w:r w:rsidRPr="00581F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>. 1/12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B038E" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
         <w:trPr>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001B038E" w:rsidRPr="001B038E" w:rsidRDefault="00E3773D" w:rsidP="0010727D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -5940,337 +6062,635 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>. М</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>униципальны</w:t>
+              <w:t>униципальный</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ожайский</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ул.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Верейская</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0074392E" w:rsidRPr="00832890" w:rsidTr="003736D9">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0074392E" w:rsidRPr="00347DF4" w:rsidRDefault="00FE235E" w:rsidP="004228A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ООО </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>СТРАХОВЫЕ ПАРТНЕРЫ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0074392E" w:rsidRPr="00347DF4" w:rsidRDefault="00DD44F2" w:rsidP="0074392E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">115432, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Г.</w:t>
+            </w:r>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Москва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Вн.Тер.Г</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Муниципальный Округ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Даниловский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пр-Кт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Андропова, Д. 10, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Помещ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. 98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE235E" w:rsidRPr="00832890" w:rsidTr="003736D9">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FE235E" w:rsidRPr="0074392E" w:rsidRDefault="00FE235E" w:rsidP="004228A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ПАО «</w:t>
+            </w:r>
+            <w:r w:rsidR="00E64B56" w:rsidRPr="00E64B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Страховая акционерная компания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «ЭНЕРГОГ</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АРАНТ»»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FE235E" w:rsidRPr="00DD44F2" w:rsidRDefault="00FE235E" w:rsidP="0074392E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">115035, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Верейская</w:t>
+            <w:r w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Г.</w:t>
+            </w:r>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Москва</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00347DF4">
-[...24 lines deleted...]
-              <w:t>. 17</w:t>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, Наб. Садовническая, Д. 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="003D7794" w:rsidP="00833C67">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D7794" w:rsidRPr="00CA4107">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D7794"/>
     <w:rsid w:val="000538AD"/>
     <w:rsid w:val="000545A7"/>
     <w:rsid w:val="000B2F07"/>
     <w:rsid w:val="000D0BD9"/>
     <w:rsid w:val="000D1CFF"/>
     <w:rsid w:val="000E6199"/>
     <w:rsid w:val="0010727D"/>
     <w:rsid w:val="001269FB"/>
     <w:rsid w:val="00163A72"/>
     <w:rsid w:val="001676E8"/>
     <w:rsid w:val="0017612B"/>
     <w:rsid w:val="00193644"/>
     <w:rsid w:val="001B038E"/>
     <w:rsid w:val="001D1702"/>
     <w:rsid w:val="001E27B3"/>
     <w:rsid w:val="00231BFF"/>
     <w:rsid w:val="00270281"/>
     <w:rsid w:val="002C4B46"/>
+    <w:rsid w:val="00321FDE"/>
     <w:rsid w:val="003425A9"/>
     <w:rsid w:val="00347DF4"/>
     <w:rsid w:val="003603E4"/>
     <w:rsid w:val="00361D80"/>
     <w:rsid w:val="003736D9"/>
     <w:rsid w:val="00377613"/>
     <w:rsid w:val="003D7794"/>
     <w:rsid w:val="004228A2"/>
     <w:rsid w:val="004B408C"/>
     <w:rsid w:val="00520F74"/>
     <w:rsid w:val="005443FE"/>
     <w:rsid w:val="00553B1A"/>
     <w:rsid w:val="00575E86"/>
+    <w:rsid w:val="00581F4E"/>
     <w:rsid w:val="005C6955"/>
     <w:rsid w:val="00604333"/>
     <w:rsid w:val="006564CE"/>
     <w:rsid w:val="0068197A"/>
     <w:rsid w:val="006F6E50"/>
     <w:rsid w:val="0072150A"/>
     <w:rsid w:val="0072194F"/>
+    <w:rsid w:val="0074392E"/>
     <w:rsid w:val="00756468"/>
     <w:rsid w:val="00757FB6"/>
     <w:rsid w:val="007A33E9"/>
     <w:rsid w:val="007D193D"/>
     <w:rsid w:val="007D5FB5"/>
     <w:rsid w:val="00810D1D"/>
     <w:rsid w:val="00824362"/>
     <w:rsid w:val="00832890"/>
     <w:rsid w:val="00833C67"/>
+    <w:rsid w:val="008C591F"/>
     <w:rsid w:val="008D10A2"/>
     <w:rsid w:val="009101DD"/>
     <w:rsid w:val="009652AC"/>
     <w:rsid w:val="00980C70"/>
     <w:rsid w:val="009A774E"/>
     <w:rsid w:val="009B47D7"/>
     <w:rsid w:val="00A12136"/>
     <w:rsid w:val="00A7302E"/>
     <w:rsid w:val="00A82EFB"/>
     <w:rsid w:val="00B115D4"/>
     <w:rsid w:val="00B15A51"/>
     <w:rsid w:val="00B31AB1"/>
     <w:rsid w:val="00B93E69"/>
     <w:rsid w:val="00BC3152"/>
     <w:rsid w:val="00BD459B"/>
+    <w:rsid w:val="00BE1A04"/>
     <w:rsid w:val="00C10314"/>
     <w:rsid w:val="00C10CF8"/>
     <w:rsid w:val="00C20A13"/>
     <w:rsid w:val="00C42EB5"/>
     <w:rsid w:val="00C52B85"/>
     <w:rsid w:val="00C6678A"/>
+    <w:rsid w:val="00C74FF9"/>
     <w:rsid w:val="00CA4107"/>
     <w:rsid w:val="00CB5896"/>
     <w:rsid w:val="00D53706"/>
     <w:rsid w:val="00D7752B"/>
     <w:rsid w:val="00DA48A5"/>
+    <w:rsid w:val="00DD44F2"/>
     <w:rsid w:val="00E33641"/>
     <w:rsid w:val="00E3773D"/>
     <w:rsid w:val="00E51F30"/>
+    <w:rsid w:val="00E64B56"/>
     <w:rsid w:val="00E963FC"/>
     <w:rsid w:val="00EA3C69"/>
     <w:rsid w:val="00EB2D66"/>
     <w:rsid w:val="00F143F0"/>
     <w:rsid w:val="00F14B12"/>
     <w:rsid w:val="00F32763"/>
     <w:rsid w:val="00F56780"/>
     <w:rsid w:val="00F830BE"/>
     <w:rsid w:val="00F942C6"/>
     <w:rsid w:val="00FB41FF"/>
+    <w:rsid w:val="00FE235E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="21C0A4B6"/>
+  <w14:docId w14:val="0CDA83AA"/>
   <w15:docId w15:val="{1783FC38-FFED-4465-8516-9CD7413A64EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7005,69 +7425,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1329</Words>
-  <Characters>7579</Characters>
+  <Words>1371</Words>
+  <Characters>7817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PJSC Sovcombank</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8891</CharactersWithSpaces>
+  <CharactersWithSpaces>9170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Тимохина Людмила Анатольевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>