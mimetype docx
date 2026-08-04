--- v3 (2026-07-15)
+++ v4 (2026-08-04)
@@ -44,197 +44,197 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>иные договоры и/или соглашения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в области оказания иных финансовых услуг (далее - Партнеры):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4689"/>
-        <w:gridCol w:w="4656"/>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA4107" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00CA4107" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="00B93E69" w:rsidP="005443FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Полное наименование </w:t>
             </w:r>
             <w:r w:rsidR="005443FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Партнера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="003D7794" w:rsidP="005443FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Адрес</w:t>
             </w:r>
             <w:r w:rsidR="00B93E69" w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> местонахождения </w:t>
             </w:r>
             <w:r w:rsidR="005443FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Партнера</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA4107" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00CA4107" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="0072194F" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акционерное общество «БКС Банк»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="0072194F" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>129110, г. Москва, проспект Мира, 69, стр.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA4107" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00CA4107" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="00E3773D" w:rsidP="007D5FB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«</w:t>
@@ -245,119 +245,119 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЦЕНТР</w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ОБРАБОТКИ ДАННЫХ-ИНТЕГРАТОР»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="0072194F" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">160017, </w:t>
             </w:r>
             <w:r w:rsidR="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вологодская обл., </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>г Вологда, Говоровский проезд, д 33, оф 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5FB5" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="007D5FB5" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007D5FB5" w:rsidRPr="006F6E50" w:rsidRDefault="00553B1A" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Акционерное общество «СЕВЕРГАЗБАНК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007D5FB5" w:rsidRPr="006F6E50" w:rsidRDefault="007D5FB5" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E50">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>160001</w:t>
             </w:r>
             <w:r w:rsidR="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -402,57 +402,57 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Вологда, ул. Благовещенская</w:t>
             </w:r>
             <w:r w:rsidR="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E50">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> д. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA4107" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00CA4107" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="00B93E69" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0072194F" w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -467,486 +467,486 @@
               </w:rPr>
               <w:t xml:space="preserve"> компания «Папа </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0072194F" w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Финанс</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0072194F" w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="0072194F" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4107">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>105082, г. Москва, Спартаковский переулок, д.2, стр.1, помещение н.п.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12136" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00A12136" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A12136" w:rsidRPr="00BD459B" w:rsidRDefault="00E3773D" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«БАНКОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A12136" w:rsidRPr="00BD459B" w:rsidRDefault="00A12136" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD459B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>119034, г. Москва, ул. Остоженка, дом 10, этаж 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD459B" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00BD459B" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BD459B" w:rsidRPr="00BD459B" w:rsidRDefault="00E3773D" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Акционерное общество </w:t>
             </w:r>
             <w:r w:rsidR="00BD459B" w:rsidRPr="00BD459B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>«АЛЬФА-БАНК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BD459B" w:rsidRPr="00BD459B" w:rsidRDefault="007D193D" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>107078, г. Москва, ул. Каланчевская, д. 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD459B" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00BD459B" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BD459B" w:rsidRPr="00BD459B" w:rsidRDefault="00553B1A" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Акционерное общество «ОТП БАНК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BD459B" w:rsidRPr="00BD459B" w:rsidRDefault="007D193D" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>125171, г. Москва, шоссе Ленинградское, д. 16А стр. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010727D" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="0010727D" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0010727D" w:rsidRPr="0010727D" w:rsidRDefault="00E3773D" w:rsidP="00E3773D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Публичное акционерное общество «</w:t>
             </w:r>
             <w:r w:rsidR="0010727D" w:rsidRPr="0010727D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>БАНК ЗЕНИТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r w:rsidR="0010727D" w:rsidRPr="0010727D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0010727D" w:rsidRPr="0010727D" w:rsidRDefault="007D193D" w:rsidP="00E3773D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>117638, г. Москва, ул. Одесская, д. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010727D" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="0010727D" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0010727D" w:rsidRPr="0010727D" w:rsidRDefault="00553B1A" w:rsidP="0010727D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акционерное общество «РЕАЛИСТ БАНК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0010727D" w:rsidRPr="0010727D" w:rsidRDefault="007D193D" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>109004, г. Москва, ул. Станиславского, д. 4 стр. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52B85" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00C52B85" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C52B85" w:rsidRPr="0010727D" w:rsidRDefault="00E3773D" w:rsidP="0010727D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«НАДЕЖНЫЙ ПОСРЕДНИК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C52B85" w:rsidRPr="0010727D" w:rsidRDefault="00C52B85" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52B85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">115114, город Москва, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C52B85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Дербеневская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C52B85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> наб., д. 7 стр. 2, ком. 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52B85" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00C52B85" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C52B85" w:rsidRPr="0010727D" w:rsidRDefault="00E3773D" w:rsidP="0010727D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00C74FF9" w:rsidRPr="00C74FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Профессиональная </w:t>
@@ -967,51 +967,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Организация</w:t>
             </w:r>
             <w:r w:rsidR="00C74FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«ЭОС»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C52B85" w:rsidRPr="0010727D" w:rsidRDefault="00581F4E" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581F4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">117638, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00581F4E">
               <w:rPr>
@@ -1103,88 +1103,88 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00581F4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>помещ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00581F4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>. 1/12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B038E" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="001B038E" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001B038E" w:rsidRPr="001B038E" w:rsidRDefault="00E3773D" w:rsidP="0010727D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«ШКОЛА ДЕЛА»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001B038E" w:rsidRPr="001B038E" w:rsidRDefault="007D193D" w:rsidP="00E3773D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">125124, г. Москва, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007D193D">
               <w:rPr>
@@ -1232,57 +1232,57 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>помещ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007D193D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>/ком V/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B038E" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="001B038E" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001B038E" w:rsidRPr="00E51F30" w:rsidRDefault="00E3773D" w:rsidP="00270281">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Публичное акционерное общество </w:t>
             </w:r>
             <w:r w:rsidR="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акционерный</w:t>
@@ -1317,108 +1317,108 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>МЕТАЛ</w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЛУРГИЧЕСКИЙ ИНВЕСТИЦИОННЫЙ БАНК»</w:t>
             </w:r>
             <w:r w:rsidR="001B038E" w:rsidRPr="00E51F30">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001B038E" w:rsidRPr="00E51F30" w:rsidRDefault="00270281" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>119180, г. Москва, ул. Большая Полянка, д. 47 стр. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E27B3" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="001E27B3" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="947"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E27B3" w:rsidRPr="00E51F30" w:rsidRDefault="001E27B3" w:rsidP="001E27B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E51F30">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Акционерное общество «Аналитический Центр» </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E27B3" w:rsidRPr="00E51F30" w:rsidRDefault="00270281" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">105005, г. Москва, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
@@ -1488,57 +1488,57 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>пом</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>/ком V/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F830BE" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00F830BE" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="793"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F830BE" w:rsidRPr="00E51F30" w:rsidRDefault="00E3773D" w:rsidP="00E3773D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Публичное акционерное общество </w:t>
             </w:r>
             <w:r w:rsidR="00270281" w:rsidRPr="00E51F30">
               <w:rPr>
@@ -1552,276 +1552,276 @@
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>«АБСОЛЮТ БАНК»</w:t>
             </w:r>
             <w:r w:rsidR="00F830BE" w:rsidRPr="00E51F30">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F830BE" w:rsidRPr="00E51F30" w:rsidRDefault="00270281" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>127051, г. Москва, бульвар Цветной, д. 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F830BE" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00F830BE" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F830BE" w:rsidRPr="00E51F30" w:rsidRDefault="00E3773D" w:rsidP="001E27B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Акционерное общество </w:t>
             </w:r>
             <w:r w:rsidR="00270281" w:rsidRPr="00E51F30">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">коммерческий банк </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>«МОДУЛЬБАНК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F830BE" w:rsidRPr="00E51F30" w:rsidRDefault="00270281" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>156005, Костромская обл., г. Кострома, пл. Октябрьская, д. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6955" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="005C6955" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="911"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C6955" w:rsidRPr="00E51F30" w:rsidRDefault="005C6955" w:rsidP="001E27B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E51F30">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью «ЭЦПЛЕГКО.РУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C6955" w:rsidRPr="00E51F30" w:rsidRDefault="00270281" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">123022, г. Москва, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Рочдельская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>, д. 15 стр. 8 этаж 4 пом. I ком. 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E51F30" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00E51F30" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E51F30" w:rsidRPr="00E51F30" w:rsidRDefault="00E3773D" w:rsidP="001E27B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«ТЕНЧАТ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E51F30" w:rsidRPr="00E51F30" w:rsidRDefault="00270281" w:rsidP="00270281">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">121205, г. Москва, тер </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -1843,362 +1843,362 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ентра, ул</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нобеля, д. 7, этаж/помещение 2/III, ком./рабочее место 57/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E51F30" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00E51F30" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E51F30" w:rsidRPr="00E51F30" w:rsidRDefault="00E3773D" w:rsidP="001E27B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«ВБЦ ЛАБ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E51F30" w:rsidRPr="00E51F30" w:rsidRDefault="00270281" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">121205, г. Москва, тер. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сколково</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Инновационного Центра, ул. Нобеля, д. 7 пом. 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E51F30" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00E51F30" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E51F30" w:rsidRPr="00E51F30" w:rsidRDefault="00E3773D" w:rsidP="001E27B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«ВБЦ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E51F30" w:rsidRPr="00E51F30" w:rsidRDefault="00270281" w:rsidP="00CA4107">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>123290, г. Москва, проезд Мукомольный, д. А стр. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00E3773D" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Публичное акционерное общество </w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«ПРОМСВЯЗЬБАНК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00270281" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270281">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>109052, г. Москва, ул. Смирновская, д. 10 стр. 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="817"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00E3773D" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> «СОВКОМБАНК ЛИЗИНГ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00A82EFB" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>123100, г. Москва, Краснопресненская набережная, дом 14, стр. 1, эт. 14, пом. 512</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00CA4107" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00CA4107" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00E3773D" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB" w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СОВКОМБАНК ФАКТОРИНГ</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB" w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002C4B46" w:rsidRPr="002C4B46" w:rsidRDefault="002C4B46" w:rsidP="002C4B46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">127473, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C4B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Г.</w:t>
@@ -2217,95 +2217,95 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002C4B46" w:rsidRPr="00833C67" w:rsidRDefault="002C4B46" w:rsidP="002C4B46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТВЕРСКОЙ, ПЛ СУВОРОВСКАЯ, Д. 1/52, К. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="687"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00E3773D" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акционерное общество</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB" w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> «</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СОВКОМБАНК СТРАХОВАНИЕ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00EB2D66" w:rsidP="00AA36FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB2D66">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">125284, г. Москва, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EB2D66">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>вн.тер.г</w:t>
@@ -2318,844 +2318,844 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. муниципальный округ Беговой, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EB2D66">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EB2D66">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ленинградский, д. 35 стр. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="959"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00E3773D" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акционерное общество</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB" w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> «</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ФИНТЕНДЕР</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB" w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00A82EFB" w:rsidP="00AA36FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>156000, Костромская область, Кострома город, Текстильщиков проспект, дом 46, помещение 1, ком. 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00E3773D" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB" w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> «РТС-</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТЕНДЕР</w:t>
             </w:r>
             <w:r w:rsidR="00A82EFB" w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A82EFB" w:rsidRPr="00833C67" w:rsidRDefault="00A82EFB" w:rsidP="00AA36FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>121151, г. Москва, наб. Тараса Шевченко, д. 23А, 25 этаж, помещение 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00832890" w:rsidRPr="00833C67" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="00832890" w:rsidRPr="00833C67" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00832890" w:rsidRPr="00832890" w:rsidRDefault="00832890" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832890">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "ЦЕНТРОКРЕДИТ" (АКЦИОНЕРНОЕ ОБЩЕСТВО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00832890" w:rsidRPr="00832890" w:rsidRDefault="00832890" w:rsidP="00AA36FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832890">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>119017, ГОРОД МОСКВА, ПЯТНИЦКАЯ УЛИЦА, 31/2, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009652AC" w:rsidRPr="00833C67" w:rsidTr="00757FB6">
+      <w:tr w:rsidR="009652AC" w:rsidRPr="00833C67" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009652AC" w:rsidRPr="00832890" w:rsidRDefault="00553B1A" w:rsidP="00A82EFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью</w:t>
             </w:r>
             <w:r w:rsidR="009652AC" w:rsidRPr="009652AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009652AC" w:rsidRPr="009652AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ФинФэктори</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009652AC" w:rsidRPr="009652AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009652AC" w:rsidRPr="00832890" w:rsidRDefault="009652AC" w:rsidP="00AA36FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009652AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>119435, ГОРОД МОСКВА, БОЛЬШОЙ САВВИНСКИЙ ПЕРЕУЛОК, ДОМ 11, ПОД 2 Э 6 ПОМ II КОМН 3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10CF8" w:rsidRPr="00832890" w:rsidTr="00C10CF8">
+      <w:tr w:rsidR="00C10CF8" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C10CF8" w:rsidRPr="00832890" w:rsidRDefault="00553B1A" w:rsidP="00C10CF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3773D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> «ФЕНИКС»</w:t>
             </w:r>
             <w:r w:rsidR="00C10CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C10CF8" w:rsidRPr="00832890" w:rsidRDefault="00C10CF8" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>107045, Г. МОСКВА, ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ МЕЩАНСКИЙ, ПЕЧАТНИКОВ ПЕР., Д. 19, СТР. 1, ПОМЕЩ. III, ЭТАЖ 1, КОМ. 1-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1702" w:rsidRPr="00832890" w:rsidTr="00C10CF8">
+      <w:tr w:rsidR="001D1702" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001D1702" w:rsidRDefault="001D1702" w:rsidP="00C10CF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1702">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ОБЩЕСТВО С</w:t>
             </w:r>
             <w:r w:rsidR="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ВС-ЭКСПРЕСС»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001D1702" w:rsidRPr="00C10CF8" w:rsidRDefault="001D1702" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1702">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>125080, Г. МОСКВА, ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ СОКОЛ, ВОЛОКОЛАМСКОЕ Ш., Д. 2, ПОМЕЩ. 1, КОМ. 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00824362" w:rsidRPr="00832890" w:rsidTr="00C10CF8">
+      <w:tr w:rsidR="00824362" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00824362" w:rsidRPr="001D1702" w:rsidRDefault="00553B1A" w:rsidP="00824362">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Общество с ограниченной ответственностью</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> «ПРОФИ-ФАКТОРИНГ»</w:t>
             </w:r>
             <w:r w:rsidR="00824362" w:rsidRPr="00824362">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00824362" w:rsidRPr="001D1702" w:rsidRDefault="00824362" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00824362">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>127055, ГОРОД МОСКВА, ИНСТИТУТСКИЙ ПЕРЕУЛОК, ДОМ 2, КОМНАТА 1 ЭТАЖ 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5896" w:rsidRPr="00832890" w:rsidTr="00C10CF8">
+      <w:tr w:rsidR="00CB5896" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB5896" w:rsidRPr="007A33E9" w:rsidRDefault="00CB5896" w:rsidP="007A33E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Акционерное общество «Межрегиональное бюро </w:t>
             </w:r>
             <w:r w:rsidR="007A33E9" w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>коммерческой</w:t>
             </w:r>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> информации» (АО «МБКИ)»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB5896" w:rsidRPr="00824362" w:rsidRDefault="00CB5896" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5896">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>127006, г. Москва, ул. Садовая-Триумфальная, д. 4-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20A13" w:rsidRPr="00832890" w:rsidTr="00C10CF8">
+      <w:tr w:rsidR="00C20A13" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C20A13" w:rsidRPr="007A33E9" w:rsidRDefault="00553B1A" w:rsidP="00C20A13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>КОММЕРЧЕСКИЙ БАНК «ЛОКО-БАНК»</w:t>
             </w:r>
             <w:r w:rsidR="00C20A13" w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (АКЦИОНЕРНОЕ ОБЩЕСТВО)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C20A13" w:rsidRPr="00CB5896" w:rsidRDefault="00C20A13" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20A13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>125167, ГОРОД МОСКВА, ЛЕНИНГРАДСКИЙ ПРОСПЕКТ, ДОМ 39, СТРОЕНИЕ 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553B1A" w:rsidRPr="00832890" w:rsidTr="00C10CF8">
+      <w:tr w:rsidR="00553B1A" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00553B1A" w:rsidRPr="007A33E9" w:rsidRDefault="00553B1A" w:rsidP="00C20A13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГетФинанс</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00553B1A" w:rsidRPr="00C20A13" w:rsidRDefault="00553B1A" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>121151, ГОРОД МОСКВА, ТАРАСА ШЕВЧЕНКО НАБЕРЕЖНАЯ, ДОМ 23А, ЭТАЖ 4 ПОМ IIA КОМ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553B1A" w:rsidRPr="00832890" w:rsidTr="00C10CF8">
+      <w:tr w:rsidR="00553B1A" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00553B1A" w:rsidRPr="007A33E9" w:rsidRDefault="00553B1A" w:rsidP="00C20A13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью «ПРИМУС ФИНАНС»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00553B1A" w:rsidRPr="00C20A13" w:rsidRDefault="00553B1A" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>143362, РОССИЯ, МОСКОВСКАЯ ОБЛ, НАРО-ФОМИНСКИЙ Г.О., АПРЕЛЕВКА Г, ЖАСМИНОВАЯ УЛ, Д. 7, КВ. 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F14B12" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00F14B12" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F14B12" w:rsidRPr="007A33E9" w:rsidRDefault="00F14B12" w:rsidP="00C20A13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью «Межрегиональное бюро </w:t>
             </w:r>
             <w:r w:rsidR="007A33E9" w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>коммерческой</w:t>
             </w:r>
             <w:r w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> информации»</w:t>
             </w:r>
             <w:r w:rsidR="007A33E9" w:rsidRPr="007A33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ООО «МБКИ»)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F14B12" w:rsidRPr="00553B1A" w:rsidRDefault="00F14B12" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14B12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">125130, г. Москва, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F14B12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Приорова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F14B12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, д. 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009101DD" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="009101DD" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009101DD" w:rsidRPr="00E3773D" w:rsidRDefault="009101DD" w:rsidP="009101DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009101DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Акционерное общество </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
@@ -3197,445 +3197,445 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>МСП Банк</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r w:rsidRPr="009101DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009101DD" w:rsidRPr="00F14B12" w:rsidRDefault="009101DD" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009101DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">115035, г. Москва, ул. Садовническая, д. 79  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32763" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00F32763" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F32763" w:rsidRPr="009101DD" w:rsidRDefault="00F32763" w:rsidP="009101DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Финанс</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Консалтинг»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F32763" w:rsidRPr="009101DD" w:rsidRDefault="00F32763" w:rsidP="00B4572C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>606524, НИЖЕГОРОДСКАЯ ОБЛ, ГОРОДЕЦКИЙ Р-Н, ЗАВОЛЖЬЕ Г, ГРУНИНА УЛ, Д. 9, КВАРТИРА 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520F74" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00520F74" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00520F74" w:rsidRPr="00520F74" w:rsidRDefault="00520F74" w:rsidP="009101DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520F74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акционерное общество «Ингосстрах Банк»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00520F74" w:rsidRPr="00520F74" w:rsidRDefault="00520F74" w:rsidP="00520F74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520F74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">127030, г. Москва, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00520F74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сущевская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00520F74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, 27 стр.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3C69" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00EA3C69" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA3C69" w:rsidRPr="00EA3C69" w:rsidRDefault="00EA3C69" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> «ИК </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Диалот</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA3C69" w:rsidRPr="00EA3C69" w:rsidRDefault="00EA3C69" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">125009, г. Москва, Большой </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кисловский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> пер, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3C69" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00EA3C69" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA3C69" w:rsidRPr="00EA3C69" w:rsidRDefault="00EA3C69" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Акционерное общество </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«Кредит Урал Банк»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA3C69" w:rsidRPr="00EA3C69" w:rsidRDefault="00EA3C69" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>455044, Челябинская обл., г. Магнитогорск, ул. Гагарина, д. 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3C69" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00EA3C69" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA3C69" w:rsidRPr="00EA3C69" w:rsidRDefault="00EA3C69" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Поток.Диджитал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA3C69" w:rsidRPr="00EA3C69" w:rsidRDefault="00EA3C69" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3C69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>105066, Москва, ул. Ольховская, д.4, к.1, офис 128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F143F0" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00F143F0" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F143F0" w:rsidRPr="00F143F0" w:rsidRDefault="00F143F0" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F143F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F143F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3650,129 +3650,129 @@
               </w:rPr>
               <w:t xml:space="preserve"> Кредит энд </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F143F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Финанс</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F143F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Банк»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F143F0" w:rsidRPr="00F143F0" w:rsidRDefault="00F143F0" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F143F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>125124, г. Москва, улица Правды, д. 8, кор.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003425A9" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="003425A9" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003425A9" w:rsidRPr="003425A9" w:rsidRDefault="003425A9" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003425A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidRPr="003425A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003425A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДжетЛенд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003425A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003425A9" w:rsidRPr="003425A9" w:rsidRDefault="003425A9" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003425A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1205, г. Москва, тер. </w:t>
             </w:r>
@@ -3783,108 +3783,108 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сколково</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> И</w:t>
             </w:r>
             <w:r w:rsidRPr="003425A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>нновационного центра, ул. Нобеля, д. 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B408C" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="004B408C" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004B408C" w:rsidRPr="004B408C" w:rsidRDefault="004B408C" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B408C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Страховое публичное акционерное общество «Ингосстрах»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004B408C" w:rsidRPr="004B408C" w:rsidRDefault="004B408C" w:rsidP="00EA3C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B408C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>117997, г. Москва, ул. Пятницкая, д. 12, стр.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000538AD" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="000538AD" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003603E4" w:rsidRDefault="003603E4" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>АКЦИОНЕРНОЕ ОБЩЕСТВО «</w:t>
             </w:r>
             <w:r w:rsidRPr="003603E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3972,133 +3972,133 @@
             </w:r>
             <w:r w:rsidRPr="007B0B8D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/исполнения договора страхования</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> по обеспечению кредитного договора/договора предоставления банковской гарантии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000538AD" w:rsidRPr="004B408C" w:rsidRDefault="000538AD" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B0B8D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>123610, город Москва, Краснопресненская наб., д. 12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="longcopy"/>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:color w:val="35383B"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA48A5" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00DA48A5" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00DA48A5" w:rsidRPr="00DA48A5" w:rsidRDefault="00DA48A5" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA48A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA48A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Йофин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA48A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00DA48A5" w:rsidRPr="00DA48A5" w:rsidRDefault="00DA48A5" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA48A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>117342, г. Москва, ул. Бутлерова, д.17, э</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -4124,164 +4124,164 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 160а оф</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA48A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00604333" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="00604333" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00604333" w:rsidRPr="001269FB" w:rsidRDefault="00604333" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лэндэр</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-Инвест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00604333" w:rsidRPr="001269FB" w:rsidRDefault="00604333" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">121087, г. Москва, ул. Барклая, д. 6, стр. 5, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>помещ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. 22а/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B2F07" w:rsidRPr="00832890" w:rsidTr="00F14B12">
+      <w:tr w:rsidR="000B2F07" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000B2F07" w:rsidRPr="001269FB" w:rsidRDefault="000B2F07" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общество с ограниченной ответственностью «ФИНДОСТАВКА»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000B2F07" w:rsidRPr="001269FB" w:rsidRDefault="000B2F07" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">119021, г. Москва, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>вн</w:t>
@@ -4310,105 +4310,105 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">униципальный округ Хамовники, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ул</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001269FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Россолимо, д. 17, стр. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B115D4" w:rsidRPr="00832890" w:rsidTr="00B115D4">
+      <w:tr w:rsidR="00B115D4" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B115D4" w:rsidRPr="00B115D4" w:rsidRDefault="00B115D4" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B115D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эврипей</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B115D4" w:rsidRPr="00B115D4" w:rsidRDefault="00B115D4" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B115D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">664025, г. Иркутск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B115D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Бурлова</w:t>
@@ -4421,426 +4421,426 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B115D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>помещ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B115D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575E86" w:rsidRPr="00832890" w:rsidTr="0072150A">
+      <w:tr w:rsidR="00575E86" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00575E86" w:rsidRPr="00B115D4" w:rsidRDefault="0072150A" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072150A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ПЛАНЕТА"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00575E86" w:rsidRPr="00575E86" w:rsidRDefault="00575E86" w:rsidP="00575E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">119180, Г.МОСКВА, ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ ЯКИМАНКА, </w:t>
             </w:r>
             <w:r w:rsidRPr="00575E86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>УЛ БОЛЬШАЯ ПОЛЯНКА,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00575E86" w:rsidRPr="00B115D4" w:rsidRDefault="00575E86" w:rsidP="00575E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Д. 50/1, СТР. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003736D9" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="003736D9" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003736D9" w:rsidRPr="003736D9" w:rsidRDefault="003736D9" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003736D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Банк ВТБ (публичное акционерное общество)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003736D9" w:rsidRPr="003736D9" w:rsidRDefault="003736D9" w:rsidP="00575E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>191144,</w:t>
             </w:r>
             <w:r w:rsidRPr="003736D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г. Санкт-Петербург, Дегтярный переулок, д. 11, лит. А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003736D9" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="003736D9" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003736D9" w:rsidRPr="003736D9" w:rsidRDefault="003736D9" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003736D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МОРСКОЙ АКЦИОНЕРНЫЙ БАНК (Акционерное Общество)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003736D9" w:rsidRPr="003736D9" w:rsidRDefault="003736D9" w:rsidP="00575E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003736D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">117105, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Москва, Варшавское шоссе, д. </w:t>
             </w:r>
             <w:r w:rsidRPr="003736D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1А, пом.1/5</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003736D9" w:rsidRPr="003736D9" w:rsidRDefault="003736D9" w:rsidP="003736D9">
             <w:pPr>
               <w:ind w:firstLine="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A7302E" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00A7302E" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A7302E" w:rsidRPr="003736D9" w:rsidRDefault="00A7302E" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7302E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РОКЕТ ТЕХ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A7302E" w:rsidRPr="003736D9" w:rsidRDefault="0068197A" w:rsidP="00A7302E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">156000, </w:t>
             </w:r>
             <w:r w:rsidR="00A7302E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КОСТРОМСКАЯ ОБЛАСТЬ, Г.О. ГОРОД КОСТРОМА, Г КОСТРОМА, ПР-КТ ТЕКСТИЛЬЩИКОВ, Д. 40/39, </w:t>
             </w:r>
             <w:r w:rsidR="00A7302E" w:rsidRPr="00A7302E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПОМЕЩ. 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F942C6" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00F942C6" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F942C6" w:rsidRPr="009A774E" w:rsidRDefault="00F942C6" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ </w:t>
             </w:r>
             <w:r w:rsidRPr="00F942C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МИКРОФИНАНСОВАЯ КОМПАНИЯ "ФОРДЕВИНД"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F942C6" w:rsidRDefault="00F942C6" w:rsidP="00F942C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">119034, Г. МОСКВА, ПЕР. ТУРЧАНИНОВ, Д. 6, СТР. 2, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F942C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЭТ 2 ПОМ I КОМ 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F942C6" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00F942C6" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F942C6" w:rsidRPr="009A774E" w:rsidRDefault="00F942C6" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F942C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СРАВНИ.РУ ЛАБС"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F942C6" w:rsidRPr="00F942C6" w:rsidRDefault="00F942C6" w:rsidP="00F942C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">109544, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F942C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Г.</w:t>
             </w:r>
@@ -4858,146 +4858,146 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Д. 2,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F942C6" w:rsidRDefault="00F942C6" w:rsidP="00F942C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F942C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПОМЕЩ. 3/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7752B" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00D7752B" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D7752B" w:rsidRPr="00F942C6" w:rsidRDefault="00D7752B" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7752B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЛАТЁЖНЫЙ СЕРВИС А3"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D7752B" w:rsidRDefault="00D7752B" w:rsidP="00D7752B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">125009, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D7752B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Г.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> МОСКВА, ПЕР. БОЛЬШОЙ КИСЛОВСКИЙ, Д. 6, ЭТАЖ 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00BC3152" w:rsidRDefault="00BC3152" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3152">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>АО «УФТ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00163A72" w:rsidRPr="00BC2755" w:rsidRDefault="00163A72" w:rsidP="00163A72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>125124,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Г.МОСКВА, </w:t>
             </w:r>
@@ -5032,81 +5032,81 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Д. 8, К. 7,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BC3152" w:rsidRDefault="00163A72" w:rsidP="00163A72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПОМЕЩ. 1/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00BC3152" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3152">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «НЕОТЕХ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00163A72" w:rsidRPr="00BC2755" w:rsidRDefault="00163A72" w:rsidP="00163A72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">125124, Г.МОСКВА, ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>БЕГОВОЙ,</w:t>
             </w:r>
@@ -5116,247 +5116,247 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">УЛ ПРАВДЫ, Д. 8, К. 7, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПОМЕЩ. 1/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00231BFF">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00BC3152" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ООО</w:t>
             </w:r>
             <w:r w:rsidR="00163A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«Правовые технологии»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRDefault="00BC3152" w:rsidP="00D7752B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">630073, Новосибирская область, город Новосибирск, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>пр.Карла</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Маркса, 47/2, оф. 512</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00231BFF">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «ПРАВОВЫЕ РЕШЕНИЯ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00E963FC" w:rsidP="00D7752B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">630073, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Новосибирскаяобласть</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>, город Новосибирск, пр. Карла Маркса, 47/2, оф. 411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00231BFF">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «Совкомбанк страхование жизни»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00E963FC" w:rsidP="00D7752B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">125284, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -5416,81 +5416,81 @@
               <w:t xml:space="preserve"> Ленинградский, д. 35 стр.1, этаж 3, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>помещ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>. I, часть комн. 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «ТЕЛЕКОНТАКТ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00163A72" w:rsidRPr="002832B0" w:rsidRDefault="00163A72" w:rsidP="00163A72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">117218, Г.МОСКВА, </w:t>
             </w:r>
             <w:r w:rsidRPr="002832B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -5506,101 +5506,101 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">АКАДЕМИЧЕСКИЙ, УЛ КРЖИЖАНОВСКОГО, Д. 15, К. 1, </w:t>
             </w:r>
             <w:r w:rsidRPr="002832B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ПОМЕЩ. 2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Совкомкард</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00163A72" w:rsidRPr="0001517D" w:rsidRDefault="00163A72" w:rsidP="00163A72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">156013, </w:t>
             </w:r>
             <w:r w:rsidRPr="0001517D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -5616,101 +5616,101 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Г.О. ГОРОД КОСТРОМА, Г. КОСТРОМА, УЛ. ГОРЬКОГО, </w:t>
             </w:r>
             <w:r w:rsidRPr="0001517D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Д. 8Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>СовкомФакторинг</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00163A72" w:rsidP="00D7752B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00163A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">127473, г. Москва, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00163A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5729,57 +5729,57 @@
               <w:t xml:space="preserve">. муниципальный округ Тверской, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00163A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>пл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00163A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Суворовская, д. 1/52, К. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00BC3152" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00D7752B" w:rsidRDefault="00E963FC" w:rsidP="000538AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО</w:t>
             </w:r>
             <w:r w:rsidR="00163A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -5797,215 +5797,215 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Совкомбанк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Технологии»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3152" w:rsidRPr="00E963FC" w:rsidRDefault="00E963FC" w:rsidP="00D7752B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E963FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>143007, Московская область, городской округ Одинцовский, г. Одинцово, ул. Вокзальная, д. 3Б, пом. 49, ком. 307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228A2" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="004228A2" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004228A2" w:rsidRPr="004228A2" w:rsidRDefault="004228A2" w:rsidP="004228A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004228A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Акционерное общество </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004228A2" w:rsidRPr="00E963FC" w:rsidRDefault="004228A2" w:rsidP="004228A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004228A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«Футбольный клуб «ЛОКОМОТИВ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004228A2" w:rsidRPr="004228A2" w:rsidRDefault="004228A2" w:rsidP="004228A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004228A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">107553, г. Москва, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004228A2" w:rsidRPr="00E963FC" w:rsidRDefault="004228A2" w:rsidP="004228A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004228A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ул. Большая Черкизовская, д.125, стр.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00347DF4" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00347DF4" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00347DF4" w:rsidRPr="004228A2" w:rsidRDefault="00347DF4" w:rsidP="004228A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ООО «Сплит </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Фуд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00347DF4" w:rsidRPr="004228A2" w:rsidRDefault="00347DF4" w:rsidP="00347DF4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>121357,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -6168,529 +6168,426 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>д</w:t>
             </w:r>
             <w:r w:rsidRPr="00347DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>. 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074392E" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="00FE235E" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
-[...18 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FE235E" w:rsidRPr="0074392E" w:rsidRDefault="00FE235E" w:rsidP="004228A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00FE235E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>«</w:t>
-[...8 lines deleted...]
-              <w:t>СТРАХОВЫЕ ПАРТНЕРЫ</w:t>
+              <w:t>ПАО «</w:t>
+            </w:r>
+            <w:r w:rsidR="00E64B56" w:rsidRPr="00E64B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Страховая акционерная компания</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE235E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">115432, </w:t>
+              <w:t xml:space="preserve"> «ЭНЕРГОГАРАНТ»»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FE235E" w:rsidRPr="00DD44F2" w:rsidRDefault="00FE235E" w:rsidP="0074392E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">115035, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD44F2">
+            <w:r w:rsidRPr="00FE235E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Г.</w:t>
             </w:r>
-            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00FE235E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Москва</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00321FDE" w:rsidRPr="00DD44F2">
-[...86 lines deleted...]
-              <w:t>. 98</w:t>
+            <w:r w:rsidR="00321FDE" w:rsidRPr="00FE235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, Наб. Садовническая, Д. 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE235E" w:rsidRPr="00832890" w:rsidTr="003736D9">
+      <w:tr w:rsidR="008519AA" w:rsidRPr="00832890" w:rsidTr="00E26850">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4689" w:type="dxa"/>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">115035, </w:t>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008519AA" w:rsidRPr="008519AA" w:rsidRDefault="008519AA" w:rsidP="008519AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008519AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО БАНК "ПЭЙДЖИН"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008519AA" w:rsidRDefault="008519AA" w:rsidP="008519AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008519AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">197046, г. Санкт-Петербург, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE235E">
-[...15 lines deleted...]
-              <w:t>Москва</w:t>
+            <w:r w:rsidRPr="008519AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>вн.тер.г</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00321FDE" w:rsidRPr="00FE235E">
-[...6 lines deleted...]
-              <w:t>, Наб. Садовническая, Д. 23</w:t>
+            <w:r w:rsidRPr="008519AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. муниципальный округ Посадский, наб. Петроградская, д. 22, литера А, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008519AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>помещ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008519AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. 37-Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003D7794" w:rsidRPr="00CA4107" w:rsidRDefault="003D7794" w:rsidP="00833C67">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D7794" w:rsidRPr="00CA4107">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D7794"/>
     <w:rsid w:val="000538AD"/>
     <w:rsid w:val="000545A7"/>
     <w:rsid w:val="000B2F07"/>
     <w:rsid w:val="000D0BD9"/>
     <w:rsid w:val="000D1CFF"/>
     <w:rsid w:val="000E6199"/>
     <w:rsid w:val="0010727D"/>
     <w:rsid w:val="001269FB"/>
     <w:rsid w:val="00163A72"/>
     <w:rsid w:val="001676E8"/>
     <w:rsid w:val="0017612B"/>
     <w:rsid w:val="00193644"/>
     <w:rsid w:val="001B038E"/>
     <w:rsid w:val="001D1702"/>
     <w:rsid w:val="001E27B3"/>
     <w:rsid w:val="00231BFF"/>
     <w:rsid w:val="00270281"/>
     <w:rsid w:val="002C4B46"/>
     <w:rsid w:val="00321FDE"/>
     <w:rsid w:val="003425A9"/>
     <w:rsid w:val="00347DF4"/>
     <w:rsid w:val="003603E4"/>
     <w:rsid w:val="00361D80"/>
     <w:rsid w:val="003736D9"/>
     <w:rsid w:val="00377613"/>
     <w:rsid w:val="003D7794"/>
     <w:rsid w:val="004228A2"/>
     <w:rsid w:val="004B408C"/>
     <w:rsid w:val="00520F74"/>
     <w:rsid w:val="005443FE"/>
     <w:rsid w:val="00553B1A"/>
+    <w:rsid w:val="005644BF"/>
     <w:rsid w:val="00575E86"/>
     <w:rsid w:val="00581F4E"/>
     <w:rsid w:val="005C6955"/>
     <w:rsid w:val="00604333"/>
     <w:rsid w:val="006564CE"/>
     <w:rsid w:val="0068197A"/>
     <w:rsid w:val="006F6E50"/>
     <w:rsid w:val="0072150A"/>
     <w:rsid w:val="0072194F"/>
     <w:rsid w:val="0074392E"/>
     <w:rsid w:val="00756468"/>
     <w:rsid w:val="00757FB6"/>
     <w:rsid w:val="007A33E9"/>
     <w:rsid w:val="007D193D"/>
     <w:rsid w:val="007D5FB5"/>
     <w:rsid w:val="00810D1D"/>
     <w:rsid w:val="00824362"/>
     <w:rsid w:val="00832890"/>
     <w:rsid w:val="00833C67"/>
+    <w:rsid w:val="008519AA"/>
     <w:rsid w:val="008C591F"/>
     <w:rsid w:val="008D10A2"/>
     <w:rsid w:val="009101DD"/>
     <w:rsid w:val="009652AC"/>
     <w:rsid w:val="00980C70"/>
     <w:rsid w:val="009A774E"/>
     <w:rsid w:val="009B47D7"/>
     <w:rsid w:val="00A12136"/>
     <w:rsid w:val="00A7302E"/>
     <w:rsid w:val="00A82EFB"/>
     <w:rsid w:val="00B115D4"/>
     <w:rsid w:val="00B15A51"/>
     <w:rsid w:val="00B31AB1"/>
     <w:rsid w:val="00B93E69"/>
     <w:rsid w:val="00BC3152"/>
     <w:rsid w:val="00BD459B"/>
     <w:rsid w:val="00BE1A04"/>
     <w:rsid w:val="00C10314"/>
     <w:rsid w:val="00C10CF8"/>
     <w:rsid w:val="00C20A13"/>
     <w:rsid w:val="00C42EB5"/>
     <w:rsid w:val="00C52B85"/>
     <w:rsid w:val="00C6678A"/>
     <w:rsid w:val="00C74FF9"/>
     <w:rsid w:val="00CA4107"/>
     <w:rsid w:val="00CB5896"/>
     <w:rsid w:val="00D53706"/>
     <w:rsid w:val="00D7752B"/>
     <w:rsid w:val="00DA48A5"/>
     <w:rsid w:val="00DD44F2"/>
+    <w:rsid w:val="00E26850"/>
     <w:rsid w:val="00E33641"/>
     <w:rsid w:val="00E3773D"/>
     <w:rsid w:val="00E51F30"/>
     <w:rsid w:val="00E64B56"/>
     <w:rsid w:val="00E963FC"/>
     <w:rsid w:val="00EA3C69"/>
     <w:rsid w:val="00EB2D66"/>
     <w:rsid w:val="00F143F0"/>
     <w:rsid w:val="00F14B12"/>
     <w:rsid w:val="00F32763"/>
     <w:rsid w:val="00F56780"/>
     <w:rsid w:val="00F830BE"/>
     <w:rsid w:val="00F942C6"/>
     <w:rsid w:val="00FB41FF"/>
     <w:rsid w:val="00FE235E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0CDA83AA"/>
   <w15:docId w15:val="{1783FC38-FFED-4465-8516-9CD7413A64EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7428,66 +7325,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1371</Words>
-  <Characters>7817</Characters>
+  <Words>1373</Words>
+  <Characters>7832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PJSC Sovcombank</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9170</CharactersWithSpaces>
+  <CharactersWithSpaces>9187</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Тимохина Людмила Анатольевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>