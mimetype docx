--- v0 (2026-04-05)
+++ v1 (2026-05-15)
@@ -2,3369 +2,3079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
-[...25 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4670"/>
-        <w:gridCol w:w="4577"/>
+        <w:gridCol w:w="4995"/>
+        <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
-[...2 lines deleted...]
-            <w:tcW w:w="4788" w:type="dxa"/>
+      <w:tr w:rsidR="00C56AC4" w:rsidRPr="00323132" w14:paraId="0C618C23" w14:textId="77777777" w:rsidTr="00AC55E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="028DDFCD" w14:textId="4284041F" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00323132">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CF7253" w14:textId="4A718BEF" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение №1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56AC4" w:rsidRPr="00A03110" w14:paraId="67015B35" w14:textId="77777777" w:rsidTr="00AC55E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4995" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1549C4C1" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+          </w:p>
+          <w:p w14:paraId="4A0DCFC4" w14:textId="5D9F00F6" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt;На бланке организации&gt; </w:t>
-[...4 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«____» ________________ 202   г.__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE88020" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7274">
-[...52 lines deleted...]
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          </w:p>
+          <w:p w14:paraId="08881103" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...15 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...107 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">В </w:t>
             </w:r>
-            <w:r w:rsidRPr="00502265">
+            <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ПАО «Совкомбанк»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="3A14E628" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="4ECE6792" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00DC7274" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="5F681A1D" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BEAEB7" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC7274">
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00DC7274" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="294176B4" w14:textId="37F4C631" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>о</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7274">
+        <w:t xml:space="preserve">о рассмотрении документов и(или) сведений об отсутствии оснований для принятия решения об отказе от совершения операции </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> рассмотрении документов и(или) сведений об отсутствии оснований для принятия решения об отказе от проведения операции или об отказе от заключения договора банковского счета (вклада)</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об отказе от заключения договора банковского счета (вклада)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="4F739129" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="1F94AD76" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754D43">
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Прошу рассмотреть </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">_______________ (далее – Заявитель) </w:t>
+        <w:t xml:space="preserve">Прошу рассмотреть документы/сведения об отсутствии оснований, в соответствии с которыми в отношении ________________________________________________________________ (далее – Заявитель) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="25CF39FF" w14:textId="49822C32" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00A03110">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
-        <w:ind w:left="1287"/>
+        <w:ind w:left="993" w:right="1842" w:firstLine="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC7274">
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(наименование</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(наименование Заявителя - юридического лица ИНН</w:t>
+      </w:r>
+      <w:r w:rsidR="00147C8A" w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявителя -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7274">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> юридического лица</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>рег. номер иностранной структуры без образования юридического лица</w:t>
+      </w:r>
+      <w:r w:rsidR="00147C8A" w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7274">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ИНН, рег. номер иностранной структуры без образования юридического лица/ Ф.И.О, дата рождения индивидуального предпринимателя, физического лица, или физического лица, занимающегося в установленном законодательством РФ порядке частной практикой, реквизиты платежного документа)</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> Ф.И.О, </w:t>
+      </w:r>
+      <w:r w:rsidR="00616420" w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>ИНН</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>индивидуального предпринимателя</w:t>
+      </w:r>
+      <w:r w:rsidR="00147C8A" w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00147C8A" w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИО, дата рождения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>физического лица, или физического лица, занимающегося в установленном законодательством РФ порядке частной практикой,)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="19F0B2F9" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00A03110">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:ind w:left="993" w:firstLine="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C976D13" w14:textId="26E8AAC6" w:rsidR="001E36BF" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05F47">
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>«___</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ПАО «Совкомбанк» принял следующе</w:t>
+      </w:r>
+      <w:r w:rsidR="001E36BF" w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> (АО) принято решение:</w:t>
+        <w:t>е решение (следующие решения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00DC7274" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
-[...30 lines deleted...]
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00DC7274" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="47C080AB" w14:textId="66D15A07" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="001E36BF" w:rsidP="00C56AC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9106" w:type="dxa"/>
+        <w:tblW w:w="9951" w:type="dxa"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="8539"/>
+        <w:gridCol w:w="9384"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="00C56AC4" w:rsidRPr="00A03110" w14:paraId="2FBC375C" w14:textId="77777777" w:rsidTr="00A03110">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1010"/>
+          <w:trHeight w:hRule="exact" w:val="920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F1504E6" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8539" w:type="dxa"/>
+            <w:tcW w:w="9384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="2469D129" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>об отказе от заключения договора банковского счета (вклада):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A89D110" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="769AE7D1" w14:textId="01BA6DE5" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...21 lines deleted...]
-              <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...40 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>дата принятия решения</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47AA2" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «____» ___________ 20____</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="00C56AC4" w:rsidRPr="00A03110" w14:paraId="0C186D59" w14:textId="77777777" w:rsidTr="00A03110">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1562"/>
+          <w:trHeight w:hRule="exact" w:val="3581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="62A496C4" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8539" w:type="dxa"/>
+            <w:tcW w:w="9384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="5F38CEF1" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
-[...28 lines deleted...]
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          </w:p>
+          <w:p w14:paraId="2167E96A" w14:textId="081CEDB9" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>об отказе в совершении операции</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47AA2" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001E36BF" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>операци</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47AA2" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>й)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7256A2" w14:textId="77777777" w:rsidR="000E7F8F" w:rsidRPr="00A03110" w:rsidRDefault="000E7F8F" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          </w:p>
+          <w:p w14:paraId="7F72577E" w14:textId="486906C0" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>дата принятия решения</w:t>
+            </w:r>
+            <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: «____» ___________ 20___</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60938A63" w14:textId="21B4BCBD" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00DC7274" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>платежный документ № _____ от «____» ___________ 2</w:t>
+            </w:r>
+            <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>____</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1635D" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1730DD7F" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
-              <w:jc w:val="center"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48AE0955" w14:textId="77777777" w:rsidR="000E7F8F" w:rsidRPr="00A03110" w:rsidRDefault="000E7F8F" w:rsidP="000E7F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>дата принятия решения: «____» ___________ 20____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A8E48F" w14:textId="77777777" w:rsidR="000E7F8F" w:rsidRPr="00A03110" w:rsidRDefault="000E7F8F" w:rsidP="000E7F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>платежный документ № _____ от «____» ___________ 20____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05552442" w14:textId="6FC28882" w:rsidR="000E7F8F" w:rsidRPr="00A03110" w:rsidRDefault="000E7F8F" w:rsidP="000E7F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="num" w:pos="900"/>
                 <w:tab w:val="num" w:pos="1070"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="1CA4780E" w14:textId="77777777" w:rsidR="00616420" w:rsidRPr="00A03110" w:rsidRDefault="00616420" w:rsidP="00616420">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="num" w:pos="900"/>
+                <w:tab w:val="num" w:pos="1070"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>дата принятия решения: «____» ___________ 20____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C9E7245" w14:textId="77777777" w:rsidR="00616420" w:rsidRPr="00A03110" w:rsidRDefault="00616420" w:rsidP="00616420">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="num" w:pos="900"/>
+                <w:tab w:val="num" w:pos="1070"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>платежный документ № _____ от «____» ___________ 20____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1592C252" w14:textId="77777777" w:rsidR="00616420" w:rsidRPr="00A03110" w:rsidRDefault="00616420" w:rsidP="00616420">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="num" w:pos="900"/>
+                <w:tab w:val="num" w:pos="1070"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42B9FD75" w14:textId="77777777" w:rsidR="00147C8A" w:rsidRPr="00A03110" w:rsidRDefault="00147C8A" w:rsidP="000E7F8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="num" w:pos="900"/>
+                <w:tab w:val="num" w:pos="1070"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66886761" w14:textId="04518F9B" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00147C8A" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="num" w:pos="900"/>
+                <w:tab w:val="num" w:pos="1070"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(При необходимости таблица может быть продлена)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F2D247" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="num" w:pos="900"/>
+                <w:tab w:val="num" w:pos="1070"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13799FB3" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="num" w:pos="900"/>
+                <w:tab w:val="num" w:pos="1070"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BF04874" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="num" w:pos="900"/>
+                <w:tab w:val="num" w:pos="1070"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="68EE7B01" w14:textId="47FEE907" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="1FF1B7D2" w14:textId="7ED10867" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Настоящим </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7274">
+        <w:t>Настоящим Заявитель подтверждает, что ему известно, что рассмотрение настоящего Заявления осуществляется Банком в объеме документов/сведений, представленных в рамках Заявления, в пределах срока, установленного п. 13.4 ст. 7 Федерально</w:t>
+      </w:r>
+      <w:r w:rsidR="001E36BF" w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заявитель подтверждает, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">что </w:t>
-[...83 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> закона от 07.08.2001 №115-ФЗ для их рассмотрения (7 рабочих дней со дня обращения Заявителя в Банк с документами/сведениями в целях устранения оснований для отказа).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="1725C0B1" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="1E5E1221" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754D43">
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Приложение:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="19EA4EF0" w14:textId="62F8FDF1" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1647"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754D43">
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Документы</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Документы/сведения об отсутствии оснований для принятия решений об отказе от </w:t>
+      </w:r>
+      <w:r w:rsidR="00616420" w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">/сведения </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00754D43">
+        <w:t xml:space="preserve">совершения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">об </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> для принятия решений об отказе от проведения операции/заключении договора банковского счета на _________листах;</w:t>
+        <w:t>операции/заключении договора банковского счета на _________листах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00C05F47" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="4CE30396" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Информация</w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Информация о Заявителе – лице, в отношении которого было принято решение об отказе на _________ листах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="3C0D6663" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="001B17E1">
+    <w:p w14:paraId="691DB616" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4760" w:type="pct"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3691"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2417"/>
+        <w:gridCol w:w="4026"/>
+        <w:gridCol w:w="3053"/>
+        <w:gridCol w:w="2637"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B17E1" w:rsidRPr="008D5DA4" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="00C56AC4" w:rsidRPr="00A03110" w14:paraId="589EA174" w14:textId="77777777" w:rsidTr="00963C3C">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00D07D85" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="17AD0EE1" w14:textId="77777777" w:rsidR="000E7F8F" w:rsidRPr="00A03110" w:rsidRDefault="000E7F8F" w:rsidP="000E7F8F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Заявитель/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65209BBD" w14:textId="193E8278" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="000E7F8F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Руководитель/Представитель</w:t>
             </w:r>
-            <w:r w:rsidRPr="00626409">
+            <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Заявителя</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008D5DA4">
+              <w:t>Заявителя, действующий на основании</w:t>
+            </w:r>
+            <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> действующий на основании</w:t>
+              <w:t xml:space="preserve"> _____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00D07D85" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="2F037EDF" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1357" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00D07D85" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="3427095A" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="00C56AC4" w:rsidRPr="00A03110" w14:paraId="63A7DEB2" w14:textId="77777777" w:rsidTr="00963C3C">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="008D5DA4" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="58A4BE39" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008D5DA4">
+              <w:t>(наименование должности/ документа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43227DCE" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>наименование должности/ документа</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D410D4C" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56AC4" w:rsidRPr="00323132" w14:paraId="2B52179D" w14:textId="77777777" w:rsidTr="00963C3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A173472" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>М.П.</w:t>
+            </w:r>
+            <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="008D5DA4" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2743D4D4" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1357" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
-[...61 lines deleted...]
-          <w:p w:rsidR="001B17E1" w:rsidRPr="00754D43" w:rsidRDefault="001B17E1" w:rsidP="002C4D23">
+          <w:p w14:paraId="70489391" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="0760B848" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="001E1465" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248A5842" w14:textId="61B06874" w:rsidR="005D18B2" w:rsidRDefault="00C87132"/>
+    <w:p w14:paraId="47A41DD4" w14:textId="7E19393C" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="335353B8" w14:textId="1C25367A" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Приложение №2</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="001B17E1">
+    <w:p w14:paraId="5AA79AC5" w14:textId="77777777" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754D43">
+    </w:p>
+    <w:p w14:paraId="1971D3A0" w14:textId="6AE95719" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00323132">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Информация о Заявителе – физическом лице</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="3ED06FBA" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4813" w:type="pct"/>
         <w:tblInd w:w="257" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5102"/>
-        <w:gridCol w:w="3893"/>
+        <w:gridCol w:w="5567"/>
+        <w:gridCol w:w="4248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="06546836" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+          <w:p w14:paraId="5D5AFACD" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="183"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="310" w:right="2720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Информация о Заявителе – физическом лице</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="7DA1FBC7" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="6F2E9C02" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество (последнее при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="6A23E200" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:right="4989"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="3CA52C4B" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="4A450312" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ИНН (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="54939417" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:right="4989"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="000D189E" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="27A10F57" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="68D64B21" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:right="4989"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="4279C4B5" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="117620E5" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место рождения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="a3"/>
+            <w:r w:rsidRPr="00323132">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="7BD8AD35" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:right="4989"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="18BC5BBE" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="547C1E28" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="389DCC88" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:right="4989"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="18D3F400" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="0D1855CD" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Страховой номер индивидуального лицевого счета (СНИЛС) (указывается по усмотрению Заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="79A061C6" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:right="4989"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="7DB2C6A9" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="16445C46" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сведения о должности Заявителя, являющегося публичным должностным лицом</w:t>
             </w:r>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="5794ACB7" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:right="4989"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="335B42F7" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="4E7C4DF6" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сведения о документе, удостоверяющем личность гражданина Российской Федерации, иностранного гражданина или лица без гражданства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="11C7A6EB" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:right="4989"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="5F782B36" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="4F24BD0B" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сведения о документе, подтверждающем право на пребывание (проживание) в Российской Федерации иностранного гражданина или лица без гражданства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="4F753B7E" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="175"/>
                 <w:tab w:val="left" w:pos="316"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="33"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="2A9A3A4A" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="201E99AD" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес регистрации (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="50FA3A45" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="175"/>
                 <w:tab w:val="left" w:pos="316"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="33"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="3965C2F7" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="79BAFED3" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754D43">
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес места жительства (места пребывания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="15CECB9B" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="175"/>
                 <w:tab w:val="left" w:pos="316"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="33"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="0FF5466A" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754D43">
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Настоящим подтверждаем, что указанная информация является полной и достоверной</w:t>
       </w:r>
-      <w:r w:rsidRPr="00754D43">
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. При изменении любой информации, указанной в данном Приложении, обязуемся предоставить сведения в течение 5 рабочих дней с момента изменений.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4760" w:type="pct"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3691"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2417"/>
+        <w:gridCol w:w="4026"/>
+        <w:gridCol w:w="3053"/>
+        <w:gridCol w:w="2637"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="008D5DA4" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="5B3BE364" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00D07D85" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="4F9B0B53" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Заявитель/Представитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00D07D85" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="0A0E5F8C" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1357" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00D07D85" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="64744304" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidTr="002C4D23">
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="4DE2778B" w14:textId="77777777" w:rsidTr="00E86168">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="008D5DA4" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="238F6599" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008D5DA4">
+              <w:t>(наименование документа для представителя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F395222" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>наименование документа</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6510BAFD" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> для представителя)</w:t>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0978" w:rsidRPr="00323132" w14:paraId="0BF7FBDE" w14:textId="77777777" w:rsidTr="00E86168">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0410DE1A" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00323132">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="008D5DA4" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="16252D51" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1357" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
-[...61 lines deleted...]
-          <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="002C4D23">
+          <w:p w14:paraId="2B4833CD" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00E86168">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
-[...13 lines deleted...]
-    <w:p w:rsidR="00BA6D43" w:rsidRDefault="00BA6D43" w:rsidP="00A40EA8">
+    <w:p w14:paraId="28B5B03B" w14:textId="56C6A9C9" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="1E6C79F6" w14:textId="428F8219" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="167EC79C" w14:textId="18BC6CF0" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="0FABEEAF" w14:textId="51F06B97" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="0F5C6CA8" w14:textId="67C1129D" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="74F409F7" w14:textId="512F4F60" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="1F04FF74" w14:textId="1DC8B5FF" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="37FABB99" w14:textId="28FBACC2" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="5A1F4F97" w14:textId="7E3D27C6" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="0B2BC18E" w14:textId="28AD2A59" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="163E4FEF" w14:textId="6F8D2EC1" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="1647A564" w14:textId="55A0A9CB" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="0F9EC0FE" w14:textId="585E877F" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="3D80E7F5" w14:textId="154F6D29" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="231B787E" w14:textId="6FEA2EE5" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="0615FF15" w14:textId="14E76DB9" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="0D690250" w14:textId="108A8212" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="2CAC9933" w14:textId="747DF6E4" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="1F757FF7" w14:textId="79BAF960" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="14FDBF21" w14:textId="659A1427" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
+    <w:p w14:paraId="0D24A721" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Приложение№ 3</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6D43" w:rsidRDefault="00BA6D43" w:rsidP="00A40EA8">
-[...49 lines deleted...]
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="4A7C7B61" w14:textId="14BF4AA1" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="099EAF60" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACCD15E" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E88D8B7" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754D43">
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Документы, прилагаемые к заявлению физического лица:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="62EECEF4" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>К</w:t>
-[...8 lines deleted...]
-        <w:t>опия документа, удостоверяющего личность гражданина РФ, иностранного гражданина или лица без гражданства;</w:t>
+        <w:t>Копия документа, удостоверяющего личность гражданина РФ, иностранного гражданина или лица без гражданства;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="7E8644D2" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>К</w:t>
-[...17 lines deleted...]
-        <w:t>ся);</w:t>
+        <w:t>Копия документа, подтверждающего право на пребывание (проживание) в РФ (для граждан РФ не представляется);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="008277DA" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="000B38DC" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>К</w:t>
-[...8 lines deleted...]
-        <w:t>опия доверенности или иного документа, на основании которого физическое лицо выступает в качестве представителя физического лица (в случае наличия представителя);</w:t>
+        <w:t>Копия доверенности или иного документа, на основании которого физическое лицо выступает в качестве представителя физического лица (в случае наличия представителя);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="4990FA1B" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Д</w:t>
-[...63 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Документы, которые, по мнению физического лица, свидетельствуют об отсутствии оснований для принятия Банком решения об отказе от выполнения распоряжения физического лица от проведения операции или об отказе от заключения договора банковского счета (вклада) (представляются по усмотрению физического лица);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00754D43" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="59D7C1C3" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00323132">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Иные документы для рассмотрения Заявления по существу (при наличии)</w:t>
       </w:r>
-      <w:r w:rsidR="001B17E1">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="002220E5" w:rsidRDefault="002220E5"/>
-    <w:sectPr w:rsidR="002220E5">
+    <w:p w14:paraId="31D634AE" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="003D0978">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007E1A5A" w:rsidSect="00AC55E0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="566" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009F456C" w:rsidRDefault="009F456C" w:rsidP="00A40EA8">
+    <w:p w14:paraId="4F8912C3" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="007E1A5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009F456C" w:rsidRDefault="009F456C" w:rsidP="00A40EA8">
+    <w:p w14:paraId="5F3CD754" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="007E1A5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009F456C" w:rsidRDefault="009F456C" w:rsidP="00A40EA8">
+    <w:p w14:paraId="0CCE4ED0" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="007E1A5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009F456C" w:rsidRDefault="009F456C" w:rsidP="00A40EA8">
+    <w:p w14:paraId="637F2904" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="007E1A5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00A40EA8" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="4386368F" w14:textId="77777777" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a3"/>
+          <w:rStyle w:val="ab"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A639CB">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Не является обязательным реквизитом, согласно Положению 499-П</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00A40EA8" w:rsidRPr="00A50CC8" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="0EE7EDA9" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00A50CC8" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B5F3F">
         <w:rPr>
-          <w:rStyle w:val="a3"/>
-          <w:sz w:val="16"/>
+          <w:rStyle w:val="ab"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B5F3F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A50CC8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>иностранное публичное должностное лицо, должностное лицо публичной международной организаций, а также лицо, замещающее (занимающее) государственные должности Российской Федерации, должности членов Совета директоров Центрального банка Российской Федерации, должности федеральной государственной службы, назначение на которые и освобождение от которых осуществляются Президентом Российской Федерации или Правительством Российской Федерации, должности в Центральном банке Российской Федерации, государственных корпорациях и иных организациях, включенные в перечни должностей, определяемые Президентом Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40EA8" w:rsidRDefault="00A40EA8" w:rsidP="00A40EA8">
+    <w:p w14:paraId="72951A79" w14:textId="77777777" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C211A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E1C46FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="823" w:hanging="360"/>
       </w:pPr>
@@ -3573,165 +3283,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5863" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6583" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="368846B5"/>
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D77433B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4886A9EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
@@ -3809,51 +3404,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78CF7197"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B78E333A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3951,51 +3546,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3447"/>
         </w:tabs>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3807"/>
         </w:tabs>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AA72AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D0C00F4"/>
     <w:lvl w:ilvl="0" w:tplc="2730A81A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1543" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4066,126 +3661,138 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5863" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6583" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A40EA8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BA6D43"/>
+    <w:rsidRoot w:val="00C56AC4"/>
+    <w:rsid w:val="00037005"/>
+    <w:rsid w:val="000E7F8F"/>
+    <w:rsid w:val="00147C8A"/>
+    <w:rsid w:val="001E36BF"/>
+    <w:rsid w:val="00314A2B"/>
+    <w:rsid w:val="003D0978"/>
+    <w:rsid w:val="00616420"/>
+    <w:rsid w:val="007E1A5A"/>
+    <w:rsid w:val="0087398B"/>
+    <w:rsid w:val="008D425C"/>
+    <w:rsid w:val="00A03110"/>
+    <w:rsid w:val="00A51634"/>
+    <w:rsid w:val="00AC55E0"/>
+    <w:rsid w:val="00C1635D"/>
+    <w:rsid w:val="00C42797"/>
+    <w:rsid w:val="00C56AC4"/>
+    <w:rsid w:val="00C87132"/>
+    <w:rsid w:val="00CC10AA"/>
+    <w:rsid w:val="00D37720"/>
+    <w:rsid w:val="00E74F23"/>
+    <w:rsid w:val="00F47AA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2BE78765"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BE015C9B-6D62-4E50-922B-D2B84E5F2D9F}"/>
+  <w15:docId w15:val="{7C12A3D5-DACC-4704-A42D-45098EAA1A6F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4538,126 +4145,239 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A40EA8"/>
+    <w:rsid w:val="00C56AC4"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C56AC4"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C56AC4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C56AC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a4"/>
+    <w:next w:val="a4"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C56AC4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="a5"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C56AC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C56AC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C56AC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E7F8F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Знак сноски 1,Знак сноски-FN,Ciae niinee-FN,Referencia nota al pie,fr,Used by Word for Help footnote symbols,ftref,сноска,Знак сноски Даша,вески,SUPERS,ХИА_ЗС,Текст сноски Знак2 Знак Знак1,Текст сноски Знак1 Знак Знак Знак1,ftre"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A40EA8"/>
+    <w:rsid w:val="007E1A5A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Знак8,Table_Footnote_last,Текст сноски Знак2,Текст сноски Знак Знак1,Текст сноски Знак1 Знак,Текст сноски Знак Знак Знак,Текст сноски Знак Знак Знак1,Текст сноски Знак Знак2,Текст сноски Знак Знак,З,Знак2,Зна,Знак31,Знак2 Знак3,Зн,Текст сно"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A40EA8"/>
+    <w:rsid w:val="007E1A5A"/>
     <w:pPr>
       <w:keepLines/>
       <w:autoSpaceDE w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Текст сноски Знак"/>
     <w:aliases w:val="Знак8 Знак,Table_Footnote_last Знак,Текст сноски Знак2 Знак,Текст сноски Знак Знак1 Знак,Текст сноски Знак1 Знак Знак,Текст сноски Знак Знак Знак Знак,Текст сноски Знак Знак Знак1 Знак,Текст сноски Знак Знак2 Знак,З Знак,Знак2 Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A40EA8"/>
+    <w:rsid w:val="007E1A5A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -4902,69 +4622,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>609</Words>
-  <Characters>3476</Characters>
+  <Words>615</Words>
+  <Characters>3507</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>PJSC Sovcombank</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4077</CharactersWithSpaces>
+  <CharactersWithSpaces>4114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Пахомова Екатерина Юрьевна</dc:creator>
+  <dc:creator>Ко Наок Наталья</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>