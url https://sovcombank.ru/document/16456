--- v1 (2026-05-15)
+++ v2 (2026-06-24)
@@ -48,73 +48,63 @@
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00323132">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="17CF7253" w14:textId="4A718BEF" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="00963C3C">
+          <w:p w14:paraId="17CF7253" w14:textId="3091AD02" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C56AC4" w:rsidRPr="00A03110" w14:paraId="67015B35" w14:textId="77777777" w:rsidTr="00AC55E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1549C4C1" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00323132" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A0DCFC4" w14:textId="5D9F00F6" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00963C3C">
             <w:pPr>
@@ -167,51 +157,73 @@
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">В </w:t>
             </w:r>
             <w:r w:rsidRPr="00A03110">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ПАО «Совкомбанк»</w:t>
+              <w:t>ПАО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Совкомбанк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A03110">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A14E628" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ECE6792" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
@@ -397,52 +409,50 @@
       </w:r>
       <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ф.И.О, </w:t>
       </w:r>
       <w:r w:rsidR="00616420" w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ИНН</w:t>
       </w:r>
       <w:r w:rsidR="000E7F8F" w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>индивидуального предпринимателя</w:t>
       </w:r>
       <w:r w:rsidR="00147C8A" w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00147C8A" w:rsidRPr="00A03110">
@@ -471,51 +481,67 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C976D13" w14:textId="26E8AAC6" w:rsidR="001E36BF" w:rsidRPr="00A03110" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ПАО «Совкомбанк» принял следующе</w:t>
+        <w:t>ПАО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Совкомбанк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A03110">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» принял следующе</w:t>
       </w:r>
       <w:r w:rsidR="001E36BF" w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>е решение (следующие решения)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C080AB" w14:textId="66D15A07" w:rsidR="00C56AC4" w:rsidRPr="00A03110" w:rsidRDefault="001E36BF" w:rsidP="00C56AC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03110">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1525,75 +1551,86 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0760B848" w14:textId="77777777" w:rsidR="00C56AC4" w:rsidRPr="001E1465" w:rsidRDefault="00C56AC4" w:rsidP="00C56AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="248A5842" w14:textId="61B06874" w:rsidR="005D18B2" w:rsidRDefault="00C87132"/>
+    <w:p w14:paraId="248A5842" w14:textId="61B06874" w:rsidR="005D18B2" w:rsidRDefault="00A928F2"/>
     <w:p w14:paraId="47A41DD4" w14:textId="7E19393C" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
-    <w:p w14:paraId="335353B8" w14:textId="1C25367A" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+    <w:p w14:paraId="335353B8" w14:textId="22235AB4" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Приложение №2</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Приложение №</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA79AC5" w14:textId="77777777" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1971D3A0" w14:textId="6AE95719" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -2602,493 +2639,1375 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28B5B03B" w14:textId="56C6A9C9" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="1E6C79F6" w14:textId="428F8219" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="167EC79C" w14:textId="18BC6CF0" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="0FABEEAF" w14:textId="51F06B97" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="0F5C6CA8" w14:textId="67C1129D" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="74F409F7" w14:textId="512F4F60" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="1F04FF74" w14:textId="1DC8B5FF" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="37FABB99" w14:textId="28FBACC2" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="5A1F4F97" w14:textId="7E3D27C6" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="0B2BC18E" w14:textId="28AD2A59" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="163E4FEF" w14:textId="6F8D2EC1" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="1647A564" w14:textId="55A0A9CB" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="0F9EC0FE" w14:textId="585E877F" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="3D80E7F5" w14:textId="154F6D29" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="231B787E" w14:textId="6FEA2EE5" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="0615FF15" w14:textId="14E76DB9" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="0D690250" w14:textId="108A8212" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="2CAC9933" w14:textId="747DF6E4" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="1F757FF7" w14:textId="79BAF960" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
     <w:p w14:paraId="14FDBF21" w14:textId="659A1427" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A"/>
-    <w:p w14:paraId="0D24A721" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+    <w:p w14:paraId="099EAF60" w14:textId="0E009439" w:rsidR="003D0978" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323132">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Приложение№ 3</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A7C7B61" w14:textId="14BF4AA1" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+        <w:t>Приложение№ 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACCD15E" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="099EAF60" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
-[...34 lines deleted...]
-    <w:p w14:paraId="7E88D8B7" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+    <w:p w14:paraId="335A0620" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="60" w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323132">
+      <w:r w:rsidRPr="00EE3F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Документы, прилагаемые к заявлению физического лица:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EECEF4" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+    <w:p w14:paraId="1FA9B8B8" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323132">
+      <w:r w:rsidRPr="00EE3F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Копия документа, удостоверяющего личность гражданина РФ, иностранного гражданина или лица без гражданства;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8644D2" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+    <w:p w14:paraId="4D201C12" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323132">
+      <w:r w:rsidRPr="00EE3F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Копия документа, подтверждающего право на пребывание (проживание) в РФ (для граждан РФ не представляется);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000B38DC" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+    <w:p w14:paraId="63E1C557" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323132">
+      <w:r w:rsidRPr="00EE3F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Копия доверенности или иного документа, на основании которого физическое лицо выступает в качестве представителя физического лица (в случае наличия представителя);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4990FA1B" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+    <w:p w14:paraId="675C7C89" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323132">
+      <w:r w:rsidRPr="00EE3F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Документы, которые, по мнению физического лица, свидетельствуют об отсутствии оснований для принятия Банком решения об отказе от выполнения распоряжения физического лица от проведения операции или об отказе от заключения договора банковского счета (вклада) (представляются по усмотрению физического лица);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59D7C1C3" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00323132" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+        <w:t xml:space="preserve">Документы, которые, по мнению физического лица, свидетельствуют об отсутствии оснований для принятия Банком решения об отказе от проведения операции, в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на основании распоряжения клиента-физического лица в том числе, но не ограничиваясь (из числа ранее не представленных в Банк): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62227D1E" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Письменное пояснение экономического смысла проводимых операций по счету:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6026D092" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разъяснения о характере и цели проводимых операций; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1C67BA" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>в случае внесения средств на счет наличными: пояснение необходимости расчета наличными, полное Ф.И.О и дату рождения отправителя (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вносителя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) денежных средств, сведения о наличии родственных связей с отправителем (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вносителем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) с приложением подтверждающих документов, документы, подтверждающие операцию по внесению/переводу наличных денежных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C4199E" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документы, подтверждающие договорные отношения получателя с отправителем (договоры, акты приема-передачи товаров/работ/услуг, накладные, счета фактуры) в случае, если зачисленные денежные средства поступили в рамках расчетов по ним. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1617B471" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26721836" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Письменное и документальное подтверждение источников происхождения денежных средств, зачисленных на счет получателя (представляется в зависимости от источника)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:rStyle w:val="ab"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:rStyle w:val="ab"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02179C33" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">справка о доходах и суммах налога физического лица по форме 2-НДФЛ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECFF611" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">налоговая декларация по налогу на доходы физических лиц по форме 3-НДФЛ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1FC417" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копия договора (соглашения/контракта и т.п.) купли-продажи/дарения недвижимого имущества или иного актива; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB29600" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кредитный договор на потребительские цели, а также банковский документ, подтверждающий получение наличных денежных средств по данному кредитному договору; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A314A5B" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>выписка(и) со счета(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), вклада(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) отправителя денежных средств за последние 3 месяца, заверенная(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) банком, в котором открыт счет(а), вклад(ы); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFE3C0E" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>иные документы, раскрывающие источник происхождения по поступившим на счет денежным средствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1752CB5E" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E50864D" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>При</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проведении операций, связанных с куплей-продажей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>криптовалюты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, дополнительно к указанным выше документам необходимо предоставить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523D17CE" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>адреса интернет ресурсов (биржи/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>обменника</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), на которых производилась купля-продажа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>криптовалюты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC71FE4" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пользовательское имя или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>никнейм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nickname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), которое использовалось для совершения данных сделок; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1F3070" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">скриншот (справка/выгрузка) «Профиля» личного кабинета, позволяющий однозначно определить владельца аккаунта; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9224E3" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">история транзакций купли-продажи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>криптовалюты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в формате выгрузки выписки с указанием даты сделки, курса, количества купленной/проданной </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>криптовалюты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9DD709" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PNL-отчет (отчет о прибылях и убытках по результатам торговли </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>криптовалютой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) по каждой цифровой валюте по закрытым позициям по всем площадкам, где проводились сделки покупки и продажи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>криптовалюты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644F1B15" w14:textId="366D180F" w:rsidR="00EE3F2D" w:rsidRPr="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="220" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323132">
+      <w:r w:rsidRPr="00EE3F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Иные документы для рассмотрения Заявления по существу (при наличии)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31D634AE" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="003D0978">
+        <w:t>Иные документы для рассмотрения существу рассматриваемого вопроса</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2BCB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3F2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D634AE" w14:textId="4742FFDC" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="003D0978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007E1A5A" w:rsidSect="00AC55E0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="566" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F8912C3" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="007E1A5A">
+    <w:p w14:paraId="138C9554" w14:textId="77777777" w:rsidR="00A928F2" w:rsidRDefault="00A928F2" w:rsidP="007E1A5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F3CD754" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="007E1A5A">
+    <w:p w14:paraId="04608F84" w14:textId="77777777" w:rsidR="00A928F2" w:rsidRDefault="00A928F2" w:rsidP="007E1A5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CCE4ED0" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="007E1A5A">
+    <w:p w14:paraId="749E5F1E" w14:textId="77777777" w:rsidR="00A928F2" w:rsidRDefault="00A928F2" w:rsidP="007E1A5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="637F2904" w14:textId="77777777" w:rsidR="007E1A5A" w:rsidRDefault="007E1A5A" w:rsidP="007E1A5A">
+    <w:p w14:paraId="662BF7EA" w14:textId="77777777" w:rsidR="00A928F2" w:rsidRDefault="00A928F2" w:rsidP="007E1A5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4386368F" w14:textId="77777777" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
+    <w:p w14:paraId="4386368F" w14:textId="363F95AC" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:pStyle w:val="ac"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DB2BCB">
         <w:rPr>
           <w:rStyle w:val="ab"/>
+          <w:i w:val="0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A639CB">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Не является обязательным реквизитом, согласно Положению 499-П</w:t>
       </w:r>
+      <w:r w:rsidR="00DB2BCB">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0EE7EDA9" w14:textId="77777777" w:rsidR="003D0978" w:rsidRPr="00A50CC8" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B5F3F">
+      <w:r w:rsidRPr="00DB2BCB">
         <w:rPr>
           <w:rStyle w:val="ab"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000B5F3F">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DB2BCB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A50CC8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>иностранное публичное должностное лицо, должностное лицо публичной международной организаций, а также лицо, замещающее (занимающее) государственные должности Российской Федерации, должности членов Совета директоров Центрального банка Российской Федерации, должности федеральной государственной службы, назначение на которые и освобождение от которых осуществляются Президентом Российской Федерации или Правительством Российской Федерации, должности в Центральном банке Российской Федерации, государственных корпорациях и иных организациях, включенные в перечни должностей, определяемые Президентом Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72951A79" w14:textId="77777777" w:rsidR="003D0978" w:rsidRDefault="003D0978" w:rsidP="003D0978">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="1E57DD52" w14:textId="1240BA83" w:rsidR="00EE3F2D" w:rsidRPr="00030878" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030878">
+        <w:rPr>
+          <w:rStyle w:val="ab"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00030878">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Срок действия указанных документов не должен превышать 12 месяцев</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2BCB">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030878" w:rsidDel="006332CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD24811" w14:textId="77777777" w:rsidR="00EE3F2D" w:rsidRDefault="00EE3F2D" w:rsidP="00EE3F2D">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02A2403B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3BC0836"/>
+    <w:lvl w:ilvl="0" w:tplc="7C8460C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C211A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E1C46FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1209" w:hanging="585"/>
@@ -3167,51 +4086,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3030" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3551" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C6B1F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="016026CE"/>
     <w:lvl w:ilvl="0" w:tplc="048A890A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1543" w:hanging="360"/>
       </w:pPr>
@@ -3282,51 +4201,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5863" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6583" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D77433B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4886A9EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
@@ -3404,51 +4323,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78CF7197"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B78E333A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3546,51 +4465,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3447"/>
         </w:tabs>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3807"/>
         </w:tabs>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AA72AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D0C00F4"/>
     <w:lvl w:ilvl="0" w:tplc="2730A81A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1543" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3661,110 +4580,117 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5863" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6583" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C56AC4"/>
     <w:rsid w:val="00037005"/>
     <w:rsid w:val="000E7F8F"/>
     <w:rsid w:val="00147C8A"/>
     <w:rsid w:val="001E36BF"/>
     <w:rsid w:val="00314A2B"/>
     <w:rsid w:val="003D0978"/>
     <w:rsid w:val="00616420"/>
     <w:rsid w:val="007E1A5A"/>
     <w:rsid w:val="0087398B"/>
     <w:rsid w:val="008D425C"/>
     <w:rsid w:val="00A03110"/>
     <w:rsid w:val="00A51634"/>
+    <w:rsid w:val="00A928F2"/>
     <w:rsid w:val="00AC55E0"/>
     <w:rsid w:val="00C1635D"/>
     <w:rsid w:val="00C42797"/>
     <w:rsid w:val="00C56AC4"/>
     <w:rsid w:val="00C87132"/>
     <w:rsid w:val="00CC10AA"/>
     <w:rsid w:val="00D37720"/>
+    <w:rsid w:val="00DB2BCB"/>
+    <w:rsid w:val="00E60422"/>
     <w:rsid w:val="00E74F23"/>
+    <w:rsid w:val="00EE3F2D"/>
     <w:rsid w:val="00F47AA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3799,60 +4725,60 @@
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4300,90 +5226,109 @@
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000E7F8F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Знак сноски 1,Знак сноски-FN,Ciae niinee-FN,Referencia nota al pie,fr,Used by Word for Help footnote symbols,ftref,сноска,Знак сноски Даша,вески,SUPERS,ХИА_ЗС,Текст сноски Знак2 Знак Знак1,Текст сноски Знак1 Знак Знак Знак1,ftre"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="CharChar1CharCharCharChar1CharCharCharCharCharCharCharChar"/>
     <w:qFormat/>
     <w:rsid w:val="007E1A5A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Знак8,Table_Footnote_last,Текст сноски Знак2,Текст сноски Знак Знак1,Текст сноски Знак1 Знак,Текст сноски Знак Знак Знак,Текст сноски Знак Знак Знак1,Текст сноски Знак Знак2,Текст сноски Знак Знак,З,Знак2,Зна,Знак31,Знак2 Знак3,Зн,Текст сно"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ad"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="007E1A5A"/>
     <w:pPr>
       <w:keepLines/>
       <w:autoSpaceDE w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Текст сноски Знак"/>
     <w:aliases w:val="Знак8 Знак,Table_Footnote_last Знак,Текст сноски Знак2 Знак,Текст сноски Знак Знак1 Знак,Текст сноски Знак1 Знак Знак,Текст сноски Знак Знак Знак Знак,Текст сноски Знак Знак Знак1 Знак,Текст сноски Знак Знак2 Знак,З Знак,Знак2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="007E1A5A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char"/>
+    <w:aliases w:val="Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE3F2D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4622,69 +5567,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>615</Words>
-  <Characters>3507</Characters>
+  <Words>957</Words>
+  <Characters>5458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4114</CharactersWithSpaces>
+  <CharactersWithSpaces>6403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ко Наок Наталья</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>