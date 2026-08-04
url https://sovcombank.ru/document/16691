--- v0 (2026-04-05)
+++ v1 (2026-08-04)
@@ -1,567 +1,862 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00B7702C" w:rsidRDefault="00B7702C" w:rsidP="00D831D4">
+    <w:p w14:paraId="5E558AAA" w14:textId="34CFE59B" w:rsidR="006E5FBD" w:rsidRDefault="006E5FBD" w:rsidP="006E5FBD">
       <w:pPr>
         <w:pStyle w:val="1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc66692995"/>
       <w:bookmarkStart w:id="1" w:name="_Toc138668541"/>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006E5FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>УСЛОВИЯ АКЦИИ «БИЗНЕС ПОД ЗАЩИТОЙ +»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRPr="00417ECA" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
-[...1 lines deleted...]
-        <w:ind w:firstLine="426"/>
+    <w:p w14:paraId="26A82F92" w14:textId="77777777" w:rsidR="006E5FBD" w:rsidRPr="006E5FBD" w:rsidRDefault="006E5FBD" w:rsidP="006E5FBD"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="53281C59" w14:textId="41AC7457" w:rsidR="00866864" w:rsidRPr="00417ECA" w:rsidRDefault="005812BE" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc364930714"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Настоящий Паспорт Акции определяет порядок, условия, место и сроки проведения Акции, размер скидки, сроки и порядок ее получения (далее - Условия). </w:t>
+        <w:t xml:space="preserve">Настоящий Паспорт </w:t>
+      </w:r>
+      <w:r w:rsidR="005E00EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кции определяет порядок, условия, место и сроки проведения Акции</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45CEC" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, размер скидки,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF69B2" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сроки и порядок ее</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5C" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получения (далее </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3879" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- У</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5C" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>словия).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRPr="009051F1" w:rsidRDefault="00B7702C" w:rsidP="00D831D4">
+    <w:p w14:paraId="00ACA5FC" w14:textId="77777777" w:rsidR="00554443" w:rsidRPr="009051F1" w:rsidRDefault="00554443" w:rsidP="00171DD3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-      </w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc364930714"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc364930881"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc364932611"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc66692996"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc138668542"/>
       <w:r w:rsidRPr="009051F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ТЕРМИНЫ, </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="009051F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СОКРАЩЕНИЯ</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="009051F1">
-        <w:t>СОКРАЩЕНИЯ</w:t>
+      <w:r w:rsidR="00FF5330" w:rsidRPr="009051F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> И ОПРЕДЕЛЕНИЯ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="009051F1">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7A685D61" w14:textId="6B603F6D" w:rsidR="005812BE" w:rsidRPr="00417ECA" w:rsidRDefault="005812BE" w:rsidP="00C227BE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc66693045"/>
+      <w:r w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В настоящем </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5C" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аспорте </w:t>
+      </w:r>
+      <w:r w:rsidR="005E00EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кции используются следующие термины</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56E39" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и сокращения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с соответствующими определениями</w:t>
+      </w:r>
+      <w:r w:rsidR="006723EE" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6798"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B7702C" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="005812BE" w:rsidRPr="00417ECA" w14:paraId="7DD42301" w14:textId="77777777" w:rsidTr="00633661">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B7702C" w:rsidRPr="00417ECA" w:rsidRDefault="00B7702C" w:rsidP="002D70F0">
+          <w:p w14:paraId="10D35238" w14:textId="77777777" w:rsidR="005812BE" w:rsidRPr="00417ECA" w:rsidRDefault="005812BE" w:rsidP="00D41105">
             <w:pPr>
-              <w:pStyle w:val="a5"/>
+              <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc66693045"/>
             <w:r w:rsidRPr="00417ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Термин/Сокращение</w:t>
+              <w:t>Термин</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF5330" w:rsidRPr="00417ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Сокращение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B7702C" w:rsidRPr="00417ECA" w:rsidRDefault="00B7702C" w:rsidP="002D70F0">
+          <w:p w14:paraId="1605F6A7" w14:textId="77777777" w:rsidR="005812BE" w:rsidRPr="00417ECA" w:rsidRDefault="005812BE" w:rsidP="00D41105">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Определение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="00CB273B" w:rsidRPr="00417ECA" w14:paraId="48E3BF96" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="43A329EC" w14:textId="77777777" w:rsidR="00CB273B" w:rsidRPr="00EB7BD8" w:rsidRDefault="00CB273B" w:rsidP="00D41105">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7BD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="658C0D36" w14:textId="67F97069" w:rsidR="00CB273B" w:rsidRPr="00417ECA" w:rsidRDefault="005C3B52" w:rsidP="00B74F66">
             <w:pPr>
               <w:pStyle w:val="Standarduser"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00417ECA">
               <w:t xml:space="preserve">Рекламное стимулирующее мероприятие, понимаемое в рамках ст. 9 </w:t>
             </w:r>
             <w:r w:rsidRPr="00417ECA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Федерального</w:t>
             </w:r>
             <w:r w:rsidRPr="00417ECA">
               <w:t xml:space="preserve"> закона от 13.03.2006 № 38-ФЗ «О рекламе». Акция не является публичным конкурсом в смысле гл. 57 Гражданского кодекса РФ и не является лотереей в смысле Федерального закона от 11.11.2003 № 138-ФЗ «О лотереях». Акция направлена на увеличение активности клиентов в приобретении банковских услуг ПАО «Совкомбанк».</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="00CB273B" w:rsidRPr="00417ECA" w14:paraId="3C4A5111" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="6439B7B4" w14:textId="2E073C54" w:rsidR="00CB273B" w:rsidRPr="00EB7BD8" w:rsidRDefault="00CB273B" w:rsidP="00D41105">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Базовая ставка  </w:t>
+              <w:t>Базовая ставка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="154968E8" w14:textId="2C1173E8" w:rsidR="00CB273B" w:rsidRPr="00417ECA" w:rsidRDefault="00CB273B" w:rsidP="009A3BEF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Процентная ставка по Кредиту до подключения Клиента к Акции.</w:t>
+              <w:t>Процентная ставка по Кредиту, установленная Клиенту согласно условиям Паспорта продукта «Экспресс-кредит»,</w:t>
+            </w:r>
+            <w:r w:rsidR="000315CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Возобновляемая кредитная линия для малого бизнеса»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>подключения</w:t>
+            </w:r>
+            <w:r w:rsidR="00264C67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Клиента </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Акции</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="00CB273B" w:rsidRPr="00417ECA" w14:paraId="2432693B" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="0A14C947" w14:textId="77777777" w:rsidR="00CB273B" w:rsidRPr="00EB7BD8" w:rsidRDefault="00CB273B" w:rsidP="00D41105">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7BD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Банк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="5A7A62F0" w14:textId="66A21BE9" w:rsidR="00CB273B" w:rsidRPr="00417ECA" w:rsidRDefault="00CB273B" w:rsidP="00B746D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Публичное Акционерное Общество «Совкомбанк» (ПАО «Совкомбанк»); Генеральная лицензия Банка России № 963 от 05.12.2014 г., местонахождение: 156000, г. Кострома, пр-т Текстильщиков, д.46, ОГРН 1144400000425, ИНН 4401116480.</w:t>
+              <w:t xml:space="preserve">Публичное </w:t>
+            </w:r>
+            <w:r w:rsidR="005E00EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кционерное </w:t>
+            </w:r>
+            <w:r w:rsidR="005E00EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бщество «Совкомбанк» (ПАО «Совкомбанк»); Генеральная лицензия Банка России № 963 от 05.12.2014 г., местонахождение: 156000, г. Кострома, пр-т Текстильщиков, д.46, ОГРН 1144400000425, ИНН 4401116480.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="000315CE" w:rsidRPr="00417ECA" w14:paraId="2A6445DF" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="3CFBC052" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00EB7BD8" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="00EB7BD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Информационная система</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="210DD2FF" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00417ECA" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92FCB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Программно-аппаратный комплекс и информационные сервисы, имеющие адрес в сети Интернет </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00E92FCB">
                 <w:rPr>
-                  <w:rStyle w:val="ad"/>
+                  <w:rStyle w:val="ae"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>www.fintender.ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E92FCB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, с помощью которых Банк и Клиент осуществляют обмен электронными документами и сведениями, связанными с заключением Договора и выдачей кредитов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="000315CE" w:rsidRPr="00417ECA" w14:paraId="50662839" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="63D94F8E" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00EB7BD8" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7BD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Клиент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="22CDE8BC" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00417ECA" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92FCB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юридическое лицо (ЮЛ)/Индивидуальный предприниматель (ИП).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="000315CE" w:rsidRPr="00417ECA" w14:paraId="5B3A93C2" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="7A21E7D3" w14:textId="36B54C31" w:rsidR="000315CE" w:rsidRPr="00EB7BD8" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кредит</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00E92FCB" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="01C770AF" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00E92FCB" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92FCB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Денежные средства, предоставляемые Банком Клиенту по Кредитному договору на условиях платности, срочности и возвратности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="000315CE" w:rsidRPr="00417ECA" w14:paraId="7BD096AE" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidDel="00883BD6" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="3B1518D5" w14:textId="5017CDC1" w:rsidR="000315CE" w:rsidRPr="00EB7BD8" w:rsidDel="00883BD6" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Клиентский менеджер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00E92FCB" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="33666F82" w14:textId="5A605F41" w:rsidR="000315CE" w:rsidRPr="00E92FCB" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
             <w:r w:rsidRPr="002D410D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -602,1360 +897,2099 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Банка</w:t>
             </w:r>
             <w:r w:rsidRPr="002D410D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, в которое обратился Клиент</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="000315CE" w:rsidRPr="00417ECA" w14:paraId="7CBD21A4" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...63 lines deleted...]
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="19076BFE" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00EB7BD8" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7BD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Организатор Акции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="4CC6ABE4" w14:textId="1A20601C" w:rsidR="000315CE" w:rsidRPr="00417ECA" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Публичное Акционерное Общество «Совкомбанк», местонахождение: 156000, г. Кострома, пр-т Текстильщиков, д.46, ОГРН 1144400000425, ИНН 4401116480.</w:t>
+              <w:t xml:space="preserve">Публичное </w:t>
+            </w:r>
+            <w:r w:rsidR="00C227BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кционерное </w:t>
+            </w:r>
+            <w:r w:rsidR="00C227BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бщество «Совкомбанк», местонахождение: 156000, г. Кострома, пр-т Текстильщиков, д.46, ОГРН 1144400000425, ИНН 4401116480.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="000315CE" w:rsidRPr="00331BA5" w14:paraId="1AA3F06A" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="7EC08C48" w14:textId="741598BA" w:rsidR="000315CE" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Период охлаждения </w:t>
+              <w:t>Период охлаждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00331BA5" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="3BD2A22A" w14:textId="7B9104AA" w:rsidR="000315CE" w:rsidRPr="00331BA5" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Период, в течении которого Клиент может отказаться от Страхового продукта и вернуть уплаченную за него стоимость</w:t>
+              <w:t xml:space="preserve">Период, в течении которого Клиент может отказаться от Страхового продукта и вернуть уплаченную за него стоимость, согласно п.3.2 Паспорта продукта </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00331BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>«Бизнес под защитой».</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Период охлаждения составляет 10 рабочих дней. </w:t>
+              <w:t xml:space="preserve"> Период охлаждения составляет 10 рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="000315CE" w:rsidRPr="00417ECA" w14:paraId="61DA5758" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="1E4ACD1B" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00EB7BD8" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00333241">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Предложение Банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="005846C7" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="36AB39EF" w14:textId="74CC453A" w:rsidR="000315CE" w:rsidRPr="005846C7" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00333241">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электронный документ, направляемый Банком Клиенту, от которого получена </w:t>
+              <w:t xml:space="preserve">Электронный документ, направляемый Банком Клиенту, от которого </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D831D4">
+            <w:r w:rsidRPr="006119D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Заявка на получение Кредита, средствами</w:t>
+              <w:t>получена Заявка на получение Кредита,</w:t>
             </w:r>
             <w:r w:rsidRPr="00333241">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Информационной системы, содержащий условия (параметры) на которых Банк готов предоставить Кредит с проектом Договора. Подписание (акцепт) Клиентом Предложения Банка (Договор</w:t>
+              <w:t xml:space="preserve"> средствами Информационной системы, содержащий условия (параметры) на которых Банк готов предоставить Кредит с проектом Договора. Подписание (акцепт) Клиентом Предложения Банка (Договор</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00333241">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>) с помощью ЭП средствами Информационной системы означает согласие Клиента на получение Кредита на условиях, указанных в Предложении Банка.</w:t>
+              <w:t xml:space="preserve">) с помощью ЭП средствами Информационной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00333241">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>системы означает согласие Клиента на получение Кредита на условиях, указанных в Предложении Банка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidTr="002D70F0">
+      <w:tr w:rsidR="000315CE" w:rsidRPr="00417ECA" w14:paraId="3D35236A" w14:textId="77777777" w:rsidTr="00D41105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00EB7BD8" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="1055BCCA" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00EB7BD8" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7BD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Регламент ЭДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+          <w:p w14:paraId="4438417D" w14:textId="77777777" w:rsidR="000315CE" w:rsidRPr="00417ECA" w:rsidRDefault="000315CE" w:rsidP="000315CE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Регламент электронного документооборота в Информационной системе, размещенный в сети Интернет по адресу: www.fintender.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B7702C" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
+    <w:p w14:paraId="716977B8" w14:textId="552619D2" w:rsidR="006F1364" w:rsidRPr="00E92B2F" w:rsidRDefault="006F1364">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRDefault="00B7702C" w:rsidP="00D831D4">
+    <w:p w14:paraId="0B287135" w14:textId="2E5F25A7" w:rsidR="009F52CE" w:rsidRDefault="005812BE" w:rsidP="00024FC6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc137205317"/>
       <w:bookmarkStart w:id="10" w:name="_Toc138668543"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="009051F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ПАРАМЕТРЫ АКЦИИ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRPr="001A56D2" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
+    <w:p w14:paraId="5FBD6764" w14:textId="7990CC9E" w:rsidR="001D02B1" w:rsidRPr="001A56D2" w:rsidRDefault="005812BE" w:rsidP="001A56D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc94536722"/>
       <w:bookmarkStart w:id="12" w:name="_Toc94710544"/>
       <w:bookmarkStart w:id="13" w:name="_Toc94710587"/>
       <w:bookmarkStart w:id="14" w:name="_Toc94710628"/>
       <w:bookmarkStart w:id="15" w:name="_Toc103694459"/>
       <w:bookmarkStart w:id="16" w:name="_Toc138668544"/>
       <w:r w:rsidRPr="00D203D5">
         <w:rPr>
           <w:rStyle w:val="10"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наименование Акции:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="001A56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D831D4" w:rsidRPr="002D410D">
-[...5 lines deleted...]
-        <w:t>«Бизнес под защитой+».</w:t>
+      <w:r w:rsidR="001E174A" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92FCB" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Бизнес под защитой</w:t>
+      </w:r>
+      <w:r w:rsidR="00276A4A" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3FD5" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00276A4A" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRPr="00D203D5" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="22700CDE" w14:textId="056CD995" w:rsidR="001D02B1" w:rsidRPr="00D203D5" w:rsidRDefault="001D02B1" w:rsidP="001A56D2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Цель акции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Увеличение выдач </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кредитов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за счет предоставления </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пониженной процентной ставки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для Клиентов, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF74A2" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подавших заявку на получение </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кредита</w:t>
+      </w:r>
+      <w:r w:rsidR="00034C39" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посредством </w:t>
+      </w:r>
+      <w:r w:rsidR="00793862" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Информационной системы</w:t>
+      </w:r>
+      <w:r w:rsidR="00034C39" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74F66" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">через </w:t>
+      </w:r>
+      <w:r w:rsidR="00276A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Клиентского менеджера</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> целью извлечения прибыли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715EAB62" w14:textId="4C49E5B3" w:rsidR="005812BE" w:rsidRPr="001110C5" w:rsidRDefault="005812BE" w:rsidP="001A56D2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D203D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Продукты, участвующие в Акции: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D831D4">
+        <w:t>Продукт</w:t>
+      </w:r>
+      <w:r w:rsidR="006723EE" w:rsidRPr="00D203D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, участвующи</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D48" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Акции: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00D831D4">
+      <w:r w:rsidR="00E92FCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Экспресс-Кредит».</w:t>
+        <w:t>Экспресс-Кредит»</w:t>
+      </w:r>
+      <w:r w:rsidR="00994540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, «Возобновляемая кредитная линия для малого бизнеса» </w:t>
+      </w:r>
+      <w:r w:rsidR="00994540" w:rsidRPr="007944BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(вместе и по отдельности именуются «Кредитный продукт»)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA038B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRPr="001A56D2" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
+    <w:p w14:paraId="57E1D060" w14:textId="36DF64EF" w:rsidR="005812BE" w:rsidRPr="001A56D2" w:rsidRDefault="005812BE" w:rsidP="001A56D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc94536723"/>
       <w:bookmarkStart w:id="18" w:name="_Toc94710545"/>
       <w:bookmarkStart w:id="19" w:name="_Toc94710588"/>
       <w:bookmarkStart w:id="20" w:name="_Toc94710629"/>
       <w:bookmarkStart w:id="21" w:name="_Toc103694460"/>
       <w:bookmarkStart w:id="22" w:name="_Toc138668545"/>
       <w:r w:rsidRPr="00D203D5">
         <w:rPr>
           <w:rStyle w:val="10"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Территория проведения Акции:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="001A56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> все регионы присутствия Банка.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E174A" w:rsidRPr="001A56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>все регионы присутствия Банка</w:t>
+      </w:r>
+      <w:r w:rsidR="00537D3B" w:rsidRPr="001A56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRPr="001A56D2" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
-      <w:pPr>
+    <w:p w14:paraId="0D03E3CC" w14:textId="31C65EA2" w:rsidR="00FF5330" w:rsidRPr="00D203D5" w:rsidRDefault="00FF5330" w:rsidP="001A56D2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Целевая аудитория</w:t>
+      </w:r>
+      <w:r w:rsidR="001E174A" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3FD5" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЮЛ и ИП, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3FD5" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выполнившие </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3FD5" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="00D203D5" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ериод </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3FD5" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проведения акции</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3FD5" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> условия, указанные в п. 4.1 настоящего Паспорта</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3F49" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E00EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3F49" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кции</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3838" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3909EA7E" w14:textId="0E0A49DB" w:rsidR="00866864" w:rsidRPr="005C3B52" w:rsidRDefault="00BB3F49" w:rsidP="001110C5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc103694461"/>
       <w:bookmarkStart w:id="24" w:name="_Toc94536725"/>
       <w:bookmarkStart w:id="25" w:name="_Toc94710546"/>
       <w:bookmarkStart w:id="26" w:name="_Toc94710589"/>
       <w:bookmarkStart w:id="27" w:name="_Toc94710630"/>
       <w:bookmarkStart w:id="28" w:name="_Toc138668546"/>
       <w:r w:rsidRPr="00D203D5">
         <w:rPr>
           <w:rStyle w:val="10"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Период проведения Акции</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Период</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5C" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005812BE" w:rsidRPr="00D203D5">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проведения Акции</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="00D203D5">
-[...6 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:r w:rsidRPr="00D203D5">
+      <w:r w:rsidR="005C3B52">
         <w:rPr>
           <w:rStyle w:val="10"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006119D4" w:rsidRPr="001110C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>19.07.2026 -</w:t>
+      </w:r>
+      <w:r w:rsidR="00035BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D831D4" w:rsidRPr="005C3B52">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="006119D4" w:rsidRPr="001110C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>30.07.2027</w:t>
+      </w:r>
+      <w:r w:rsidR="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D831D4" w:rsidRPr="001A56D2">
-[...5 lines deleted...]
-        <w:t>(обе даты включительно).</w:t>
+      <w:r w:rsidR="001E174A" w:rsidRPr="001A56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(обе даты включительно)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D723FB" w:rsidRPr="001A56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRPr="00024FC6" w:rsidRDefault="00B7702C" w:rsidP="00D831D4">
+    <w:p w14:paraId="11B06798" w14:textId="214BFD40" w:rsidR="001E174A" w:rsidRPr="00024FC6" w:rsidRDefault="00CA12C1" w:rsidP="00B93A04">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc138668547"/>
       <w:r w:rsidRPr="009051F1">
-        <w:t>ОБЩИЕ УСЛОВИЯ АКЦИИ</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="005812BE" w:rsidRPr="009051F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>БЩИЕ УСЛОВИЯ АКЦИИ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="5B8CAE82" w14:textId="721D3190" w:rsidR="00563D41" w:rsidRPr="00417ECA" w:rsidRDefault="00BE563C" w:rsidP="00C227BE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc137205323"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Данная </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B44AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>кция распространяется на</w:t>
       </w:r>
       <w:r w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> продукты, указанные в п.3 при одновременном выполнении </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8720D" w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">продукты, указанные в п.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00563D41" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B85" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одновременном</w:t>
+      </w:r>
+      <w:r w:rsidR="00563D41" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B85" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выполнении </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">следующих </w:t>
       </w:r>
-      <w:r w:rsidRPr="00417ECA">
+      <w:r w:rsidR="00563D41" w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>услови</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE0C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">й </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00417ECA">
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00417ECA" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D203D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:r w:rsidRPr="00417ECA">
+      <w:r w:rsidR="00417ECA" w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ериод проведения Акции:</w:t>
+        <w:t>ериод проведения Акции</w:t>
+      </w:r>
+      <w:r w:rsidR="00563D41" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="007E1C1C" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="4BB5365A" w14:textId="29CCC6BA" w:rsidR="007E1C1C" w:rsidRPr="007E1C1C" w:rsidRDefault="001B44AA" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D410D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Клиентом направлена заявка на Кредитный продукт</w:t>
+        <w:t xml:space="preserve">Клиентом направлена заявка </w:t>
+      </w:r>
+      <w:r w:rsidR="00563D41" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidRPr="002D410D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кредитный продукт</w:t>
+      </w:r>
+      <w:r w:rsidR="00276A4A" w:rsidRPr="001110C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D410D">
+      <w:r w:rsidR="007B3E3F" w:rsidRPr="002D410D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(далее – Заявка) в Банк посредством Информационной системы </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D410D">
+        <w:t xml:space="preserve">(далее – Заявка) </w:t>
+      </w:r>
+      <w:r w:rsidR="00563D41" w:rsidRPr="002D410D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002D410D">
+        </w:rPr>
+        <w:t xml:space="preserve">в Банк </w:t>
+      </w:r>
+      <w:r w:rsidR="002D406A" w:rsidRPr="002D410D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>intender.ru</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>посредством Информационной системы</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, в размере 300 000,00 – 10 000 000,00 (триста тысяч – десять миллионов) рублей</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D410D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>в размере</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00994540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,00</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 10 000 000,00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00994540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сто</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083592E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тысяч</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="001C730C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>есять миллионов) рублей</w:t>
+      </w:r>
+      <w:r w:rsidR="007F73F8" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="007C3820" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="6B6FBBF3" w14:textId="51664B57" w:rsidR="00333241" w:rsidRPr="007C3820" w:rsidRDefault="00333241" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Кли</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ентом оплачена стоимость Страхового продукта по реквизитам АО «Совкомбанк страхование», что является подтверждением об участии в Акции.</w:t>
+        <w:t xml:space="preserve">ентом оплачена стоимость Страхового </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5E3B" w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>продукта</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA038B" w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по реквизитам </w:t>
+      </w:r>
+      <w:r w:rsidR="00236427" w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АО «Совкомбанк страхование»</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA038B" w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, что является подтверждением об участии в Акции.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="007C3820" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="6A974073" w14:textId="03D80CC5" w:rsidR="00435990" w:rsidRPr="007C3820" w:rsidRDefault="004D047B" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Клиентом принято Предложение Банка (подписан Кредитный Договор) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C3820" w:rsidDel="00417ECA">
+        <w:t xml:space="preserve">Клиентом принято </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE709C" w:rsidRPr="007C3820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>посредством Информационной системы Fintender.ru</w:t>
+        <w:t>П</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>редложение</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7F45" w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Банка</w:t>
+      </w:r>
+      <w:r w:rsidR="007959FE" w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (подписан </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7737" w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кредитный Договор</w:t>
+      </w:r>
+      <w:r w:rsidR="007959FE" w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="007959FE" w:rsidRPr="007C3820" w:rsidDel="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>посредством Информационной системы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3820">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00754923" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="1A07028E" w14:textId="126E88AF" w:rsidR="005C3B52" w:rsidRPr="00754923" w:rsidRDefault="005C3B52" w:rsidP="00C227BE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc137205323"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc138668548"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00754923">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Участником Акции признается </w:t>
+        <w:t>Участником Акции признается Клиент, выполнивший условия п. 4.1.1–4.1.3 настоящего Паспорта и не отказавшийся от Страхового продукта в течение Периода охлаждения. В случае отказа Клиента от Страхового продукта в Период охлаждения, Акция прекращает свое действие, процентная ставка повышается до Базовой ставки.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="ac"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Клиент, выполнивший условия п. 3.1.1–3</w:t>
-[...18 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRDefault="00B7702C" w:rsidP="00D831D4">
+    <w:p w14:paraId="7F62BBE7" w14:textId="35D24E31" w:rsidR="00BB6C76" w:rsidRPr="006119D4" w:rsidRDefault="005812BE" w:rsidP="00024FC6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009051F1">
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>УСЛОВИЯ УЧАСТИЯ В АКЦИИ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="7FDD07E2" w14:textId="2FF09354" w:rsidR="00B1517E" w:rsidRPr="006119D4" w:rsidRDefault="002A1815">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
-[...262 lines deleted...]
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D831D4">
+      <w:r w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Для Кредитных продуктов, по которым выполнены условия, указанные в п. 4.1. настоящего Паспорта Акции, размер процентной ставки по Кредиту понижается на 5 % (пять процентов)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D831D4">
+        <w:t>Для К</w:t>
+      </w:r>
+      <w:r w:rsidR="0092282C" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>редитных продуктов</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1517E" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, по которым </w:t>
+      </w:r>
+      <w:r w:rsidR="001D02B1" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>выполн</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1517E" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ены </w:t>
+      </w:r>
+      <w:r w:rsidR="001D02B1" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>услови</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1517E" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="001D02B1" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, указанн</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1517E" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r w:rsidR="001D02B1" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в п. 4.1 настоящего </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1041A" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Паспорта </w:t>
+      </w:r>
+      <w:r w:rsidR="005E00EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1041A" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кции</w:t>
+      </w:r>
+      <w:r w:rsidR="001D02B1" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, размер</w:t>
+      </w:r>
+      <w:r w:rsidR="002F02B8" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процентной ставки по Кредиту</w:t>
+      </w:r>
+      <w:r w:rsidR="00384EFB" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> понижается</w:t>
+      </w:r>
+      <w:r w:rsidR="001D02B1" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7737" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3B52" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7737" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % </w:t>
+      </w:r>
+      <w:r w:rsidR="00994540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п.п. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7737" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001C730C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3B52" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ять </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7737" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>процент</w:t>
+      </w:r>
+      <w:r w:rsidR="00994540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ных пунктов</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7737" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6279" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rStyle w:val="ac"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D831D4">
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00384EFB" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – (далее - Скидка).    </w:t>
+        <w:t xml:space="preserve"> – (далее - Скидка).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="7CA9C866" w14:textId="0AA7BC6F" w:rsidR="001E174A" w:rsidRPr="006119D4" w:rsidRDefault="001E174A" w:rsidP="00D203D5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417ECA">
+      <w:r w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Размер </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001D7737" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>процентной ставки</w:t>
       </w:r>
-      <w:r w:rsidRPr="00417ECA">
+      <w:r w:rsidR="009846A4" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с учетом Скидки:</w:t>
+        <w:t xml:space="preserve"> с учетом </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1517E" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="009846A4" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кидки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00B80C5E" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="69BD5D94" w14:textId="454AABB3" w:rsidR="00B80C5E" w:rsidRPr="006119D4" w:rsidRDefault="00B80C5E" w:rsidP="00B80C5E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <m:t>P=</m:t>
@@ -1967,1189 +3001,1894 @@
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>Pбаз</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <m:t xml:space="preserve">- </m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>S</m:t>
         </m:r>
       </m:oMath>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00417ECA">
+      <w:r w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, где </w:t>
+        <w:t>, где</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="78DD01B8" w14:textId="45A57BC6" w:rsidR="009846A4" w:rsidRPr="006119D4" w:rsidRDefault="00B80C5E" w:rsidP="00D203D5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <m:t>P</m:t>
         </m:r>
       </m:oMath>
-      <w:r>
+      <w:r w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00417ECA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0839" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009846A4" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C92CE8" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A32" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тоговый</w:t>
+      </w:r>
+      <w:r w:rsidR="004740C1" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0839" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>размер процентной ставки</w:t>
       </w:r>
-      <w:r w:rsidRPr="00417ECA">
+      <w:r w:rsidR="00B1517E" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с учетом Скидки в</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> с учетом Скидки </w:t>
+      </w:r>
+      <w:r w:rsidR="009846A4" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0839" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> процентах годовых;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="0E18C092" w14:textId="5CA9D89A" w:rsidR="000F0839" w:rsidRPr="006119D4" w:rsidRDefault="00B80C5E" w:rsidP="000F0839">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
+          <w:lastRenderedPageBreak/>
           <m:t>Pбаз</m:t>
         </m:r>
       </m:oMath>
-      <w:r>
+      <w:r w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00417ECA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0839" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009846A4" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C92CE8" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ставка по Кредиту без учета Скидки </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00417ECA">
+        <w:t>Базовая</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92CE8" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000F0839" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ставка по Кредиту без учета Скидки</w:t>
+      </w:r>
+      <w:r w:rsidR="00930F32" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0839" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в процентах годовых</w:t>
+      </w:r>
+      <w:r w:rsidR="00671382" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="3BE0CE80" w14:textId="3C51924F" w:rsidR="009846A4" w:rsidRDefault="00B80C5E" w:rsidP="000F0839">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>S</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidRPr="000F0839">
+      <w:r w:rsidR="009846A4" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004740C1" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00321500" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>скидка в размере</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D8463C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004740C1" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5 процентных пунктов.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>скидк</w:t>
+      </w:r>
+      <w:r w:rsidR="00384EFB" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, при выполнении условий п.4.1 Паспорта Акции</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00730A15">
+        <w:t xml:space="preserve">а в </w:t>
+      </w:r>
+      <w:r w:rsidR="00145D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>размере</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB015F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00417ECA">
+      <w:r w:rsidR="00145D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>в процентах годовых</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00321500" w:rsidRPr="006119D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00145D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (пяти)</w:t>
+      </w:r>
+      <w:r w:rsidR="001110C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процент</w:t>
+      </w:r>
+      <w:r w:rsidR="00994540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ных пунктов</w:t>
+      </w:r>
+      <w:r w:rsidR="00321500" w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004740C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при выполнении условий </w:t>
+      </w:r>
+      <w:r w:rsidR="00384EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п.4.1 Паспорта </w:t>
+      </w:r>
+      <w:r w:rsidR="005E00EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="004740C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кции</w:t>
+      </w:r>
+      <w:r w:rsidR="00384EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="001878BD" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+    <w:p w14:paraId="575DF715" w14:textId="1A66CE22" w:rsidR="00994540" w:rsidRPr="006E5FBD" w:rsidRDefault="00994540" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При присоединении Клиента к Акции, в подпункт А) пункта «Процентная ставка» Договора добавляются абзацы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADCB752" w14:textId="7D6E48A0" w:rsidR="00994540" w:rsidRPr="00FE4DB7" w:rsidRDefault="00994540" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«При подключении к Акции «Бизнес под защитой+» процентная ставка за пользование Кредитом по Дату возврата Кредита составляет – «_____ (__________) процент(а/ов) годовых (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3333FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Процентная ставка за пользование кредитными средствами согласно</w:t>
+      </w:r>
+      <w:r w:rsidR="00860BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3333FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3333FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3333FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00860BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3333FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>07.02.67_Тарифы на предоставления и обслуживание кредитов линейки малого бизнеса в ПАО «Совкомбанк»</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3333FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3333FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, сниженная на 5 (Пять) процентных пункт</w:t>
+      </w:r>
+      <w:r w:rsidR="00463B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3333FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1071A4B3" w14:textId="77777777" w:rsidR="00994540" w:rsidRPr="00FE4DB7" w:rsidRDefault="00994540" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При отключении от Акции «Бизнес под защитой+» в период до 10 рабочих дней с момента подключения, процентная ставка будет рассчитана со дня выдачи Кредита по Дату возврата Кредита по абзацу 1 подпункта А) пункта «Процентная ставка» Договора. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C82DAF" w14:textId="77777777" w:rsidR="00994540" w:rsidRPr="00FE4DB7" w:rsidRDefault="00994540" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если при этом ДОГОВОР был досрочно погашен в этот же период, процентная ставка будет рассчитана со дня выдачи Кредита по Дату возврата Кредита по абзацу 2 подпункта А) пункта «Процентная ставка» Договора. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574203C2" w14:textId="5AA990CB" w:rsidR="001878BD" w:rsidRPr="001878BD" w:rsidRDefault="00994540" w:rsidP="00C227BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE4DB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5.3 При присоединении Клиента к Акции, в Кредитный договор в пункт «А» п. 1.1.9 добавляется формулировка: «</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001878BD">
+        <w:t>Под Акцией «Бизнес под защитой+» в рамках настоящего ДОГОВОРА понимается Рекламное стимулирующее мероприятие, понимаемое в рамках ст. 9 Федерального закона от 13.03.2006 № 38-ФЗ «О рекламе». Акция не является публичным конкурсом в смысле гл. 57 Гражданского кодекса РФ и не является лотереей в смысле Федерального закона от 11.11.2003 № 138-ФЗ «О лотереях». Акция направлена на увеличение активности клиентов в приобретении банковских услуг ПАО «Совкомбанк»</w:t>
+      </w:r>
+      <w:r w:rsidR="00607623">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">При подключении к Акции «Бизнес под защитой+» процентная ставка за пользование Кредитом по Дату возврата Кредита составляет - _____ (__________) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D8463C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BB3511" w14:textId="77502413" w:rsidR="00384EFB" w:rsidRPr="002D410D" w:rsidRDefault="00384EFB" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">процентных пунктов </w:t>
-[...18 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="001878BD" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...93 lines deleted...]
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00171DD3" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
+    <w:p w14:paraId="4B90E5B0" w14:textId="2265472C" w:rsidR="005812BE" w:rsidRPr="00171DD3" w:rsidRDefault="00A71304" w:rsidP="006E5FBD">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc375238779"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc138668549"/>
       <w:r w:rsidRPr="00171DD3">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ПРАВА И ОБЯЗАННОСТИ УЧАСТНИКОВ И ОРГАНИЗАТОРОВ АКЦИИ</w:t>
-      </w:r>
+        <w:t>ПРА</w:t>
+      </w:r>
+      <w:r w:rsidR="005812BE" w:rsidRPr="00171DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ВА И ОБЯЗАННОСТИ УЧАСТНИКОВ И ОРГАНИЗАТОРОВ АКЦИИ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="10C87DBD" w14:textId="431BC0AC" w:rsidR="005812BE" w:rsidRPr="00417ECA" w:rsidRDefault="005812BE" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участники Акции имеют права и несут обязанности, установленные действующим законодательством РФ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="06196C2B" w14:textId="77777777" w:rsidR="00EE0DA0" w:rsidRDefault="00A26C5C" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Каждый Участник Акции вправе отказаться или воздержаться от участия в Акции.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005812BE" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Каждый Участник Акции вправе отказаться или воздержаться от участия в Акции.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00EE0DA0" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="2CF29F9A" w14:textId="0CC23165" w:rsidR="009324B9" w:rsidRPr="00EE0DA0" w:rsidRDefault="009324B9" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE0DA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>В случае отказа Клиента от участия в Акции в Период охлаждения, Организатор имеет право повысить процентную ставку по Кредиту до Базовой</w:t>
+        <w:t xml:space="preserve">В случае отказа Клиента от участия в Акции </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3B52" w:rsidRPr="00EE0DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в Период охлаждения</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0DA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Организатор имеет право повысить процентную ставку по Кредиту до Базовой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001110C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0DA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ставки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00394894" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="0314F476" w14:textId="71BBB79C" w:rsidR="005812BE" w:rsidRPr="00394894" w:rsidRDefault="005812BE" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00394894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Организатор Акции не отвечает за какие-либо последствия ошибок, совершенных Участником Акции.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="55F30CF0" w14:textId="059C444F" w:rsidR="005812BE" w:rsidRPr="00417ECA" w:rsidRDefault="00121890" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Информация о проведении Акции доводится до Клиентов с использованием информационной системы Fintender в ПАО «Совкомбанк».</w:t>
+        <w:t xml:space="preserve">Информация о проведении Акции доводится до </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7202" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Клиентов</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35740">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7736" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с использованием </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35740">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7736" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нформационной систе</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3524" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мы в ПАО «Совкомбанк»</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7736" w:rsidRPr="00417ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00417ECA" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="61172575" w14:textId="0405D2F5" w:rsidR="005812BE" w:rsidRPr="00417ECA" w:rsidRDefault="005812BE" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Во всем, что не предусмотрено настоящими Условиями, Организатор и Участники Акции руководствуются действующим законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D831D4" w:rsidRPr="00077563" w:rsidRDefault="00D831D4" w:rsidP="00D831D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="5FA56F65" w14:textId="63FEA199" w:rsidR="00554443" w:rsidRPr="00633661" w:rsidRDefault="00121890" w:rsidP="006E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="002060"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006119D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Банк имеет право в одностороннем внесудебном порядке изменить условия или досрочно прекратить настоящую Акцию по</w:t>
+      </w:r>
       <w:r w:rsidRPr="006036F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Банк имеет </w:t>
-[...7 lines deleted...]
-        <w:t>право в одностороннем</w:t>
+        <w:t xml:space="preserve"> своему усмотрению с предварительным уведомлением </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE69F7" w:rsidRPr="006036F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Клиента </w:t>
       </w:r>
       <w:r w:rsidRPr="006036F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> внесудебном порядке изменить условия </w:t>
-[...7 lines deleted...]
-        <w:t>или досро</w:t>
+        <w:t xml:space="preserve">посредством </w:t>
+      </w:r>
+      <w:r w:rsidR="001C730C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32444" w:rsidRPr="006036F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нформационной системы </w:t>
       </w:r>
       <w:r w:rsidRPr="006036F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">чно </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> по своему усмотрению с предварительным уведомлением Клиента посредством информационной системы Fintender в электронной </w:t>
+        <w:t xml:space="preserve">в электронной </w:t>
       </w:r>
       <w:r w:rsidRPr="00077563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>форме. При этом процентная ставка по уже заключенным в период действия Акции Кредитным договорам будет действовать до конца срока действия Кредитного договора  в соответствии с условиями Кредитного договора.</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>форме.</w:t>
+      </w:r>
+      <w:r w:rsidR="006036F0" w:rsidRPr="00077563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При этом процентная ставка по уже заключенным в период действия Акции Кредитным договорам будет действовать до конца срока действия Кредитного договора в соответствии с условиями Кредитного договора.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Toc375238779"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc375238958"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w:rsidR="00B7702C" w:rsidRPr="00633661" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00554443" w:rsidRPr="00633661" w:rsidSect="006E5FBD">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="850" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AB5767" w:rsidRDefault="00AB5767" w:rsidP="00B7702C">
+    <w:p w14:paraId="0723D307" w14:textId="77777777" w:rsidR="008D4078" w:rsidRDefault="008D4078" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AB5767" w:rsidRDefault="00AB5767" w:rsidP="00B7702C">
+    <w:p w14:paraId="76038A82" w14:textId="77777777" w:rsidR="008D4078" w:rsidRDefault="008D4078" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0428B2E3" w14:textId="77777777" w:rsidR="008D4078" w:rsidRDefault="008D4078">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="200609160"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...4 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00024FC6" w:rsidRPr="00AE558E" w:rsidRDefault="00EE1BA9">
+      <w:p w14:paraId="4FD85438" w14:textId="3B21CB80" w:rsidR="00024FC6" w:rsidRDefault="00024FC6">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="right"/>
-          <w:rPr>
-[...2 lines deleted...]
-          </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00AE558E">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00AE558E">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00AE558E">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006B051B">
+        <w:r w:rsidR="006E5FBD">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AE558E">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00024FC6" w:rsidRDefault="00AB5767" w:rsidP="003C531B">
+  <w:p w14:paraId="3923C52E" w14:textId="77777777" w:rsidR="00024FC6" w:rsidRDefault="00024FC6" w:rsidP="003C531B">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="clear" w:pos="9355"/>
         <w:tab w:val="left" w:pos="7200"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AB5767" w:rsidRDefault="00AB5767" w:rsidP="00B7702C">
+    <w:p w14:paraId="71079A6C" w14:textId="77777777" w:rsidR="008D4078" w:rsidRDefault="008D4078" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AB5767" w:rsidRDefault="00AB5767" w:rsidP="00B7702C">
+    <w:p w14:paraId="0933B045" w14:textId="77777777" w:rsidR="008D4078" w:rsidRDefault="008D4078" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...19 lines deleted...]
-      </w:r>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0F53A5C0" w14:textId="77777777" w:rsidR="008D4078" w:rsidRDefault="008D4078">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00B7702C" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
+    <w:p w14:paraId="2DFE2FF0" w14:textId="77777777" w:rsidR="005C3B52" w:rsidRDefault="005C3B52" w:rsidP="005C3B52">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B1DB4">
-[...4 lines deleted...]
-        <w:t>Размер комиссии к возврату определяется стандартным тарифом в соответствии с документом 07.01.58_Тарифы на предоставление и обслуживание кредитов и банковских гарантий для клиентов юридических лиц и индивидуальных предпринимателей, кредитуемых с использованием информационной системы «FINTENDER» в ПАО «Совкомбанк»</w:t>
+      <w:r w:rsidRPr="00A90226">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Условие о повышении процентной ставки до базового значения при отказе от страхового продукта не применяется, если кредитный договор был досрочно погашен (возвращен) в течение периода </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>охлаждения по страховому продукту.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00B7702C" w:rsidRPr="00D45846" w:rsidRDefault="00B7702C" w:rsidP="00B7702C">
+    <w:p w14:paraId="0FB71338" w14:textId="5884DD25" w:rsidR="005B6279" w:rsidRPr="002D410D" w:rsidRDefault="005B6279">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D45846">
-[...15 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При этом </w:t>
+      </w:r>
+      <w:r w:rsidR="00215492" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">остальные параметры и условия </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2411E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кредитного и </w:t>
+      </w:r>
+      <w:r w:rsidR="00215492" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Страхового продукт</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2411E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidR="00215492" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> остаются неизменными, согласно Паспортам продуктов «Экспресс-Кредит»</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B49" w:rsidRPr="00DD5B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D45846">
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> остаются неизменными, согласно Паспортам продуктов «Экспресс-Кредит» и «Бизнес под защитой».</w:t>
+      <w:r w:rsidR="00DD5B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Возобновляемая кредитная линия для малого бизнеса» </w:t>
+      </w:r>
+      <w:r w:rsidR="00215492" w:rsidRPr="002D410D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и «Бизнес под защитой».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="33C0F08B" w14:textId="77777777" w:rsidR="003D1AFA" w:rsidRDefault="003D1AFA">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="015D7886"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="562A110E"/>
+    <w:lvl w:ilvl="0" w:tplc="42CE331E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="028B4833"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A330F620"/>
+    <w:lvl w:ilvl="0" w:tplc="32B49A7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="7.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05EB3CE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A6D60CBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="835" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2855" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3925" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4640" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07E05EB3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38CE9D6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="105716A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD707B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3229,173 +4968,486 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4243" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22206387"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13891E99"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BA34011E"/>
+    <w:tmpl w:val="DBE2F516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="a"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="1004" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="1430" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13D91930"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9F04DC40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="716" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1497" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1648778E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="562A110E"/>
+    <w:lvl w:ilvl="0" w:tplc="42CE331E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248130E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4574FE0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1572" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1998" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3210" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3996" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4422" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5208" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285C172E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBCE1952"/>
     <w:lvl w:ilvl="0" w:tplc="C71297E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1932" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3441,51 +5493,1616 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5532" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6252" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6972" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A5E15C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C49651B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E79068E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="788860AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E9130EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="562A110E"/>
+    <w:lvl w:ilvl="0" w:tplc="42CE331E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C176C94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B621962"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="418F4E91"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3C63C94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2138" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2847" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3916" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4625" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5694" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6403" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422A1973"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD707B12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1778" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2127" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2836" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3894" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4243" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47555CAB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89E2119A"/>
+    <w:lvl w:ilvl="0" w:tplc="C0B6AEF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E8D372A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B65EC706"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4046" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7E7356"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7F074CA"/>
+    <w:lvl w:ilvl="0" w:tplc="E200C09A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.1.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C501476"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A4E1B4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E8D65D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7A1032EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA15E41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7523802"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10578" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11298" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="12018" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="12738" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="13458" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="14178" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="14898" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="15618" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71836ED2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18C49C18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73096D00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="515A4804"/>
+    <w:lvl w:ilvl="0" w:tplc="521ECDC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="743319D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23EC6598"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78145815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="396C6AEC"/>
     <w:lvl w:ilvl="0" w:tplc="4D9A847E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -3530,126 +7147,1018 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793E140F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E70CF2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00611E91"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00EE1BA9"/>
+    <w:rsidRoot w:val="00554443"/>
+    <w:rsid w:val="00005837"/>
+    <w:rsid w:val="000074F1"/>
+    <w:rsid w:val="0001088A"/>
+    <w:rsid w:val="00023286"/>
+    <w:rsid w:val="00024FC6"/>
+    <w:rsid w:val="000315CE"/>
+    <w:rsid w:val="000320BF"/>
+    <w:rsid w:val="00032F84"/>
+    <w:rsid w:val="000349DF"/>
+    <w:rsid w:val="00034C39"/>
+    <w:rsid w:val="00035BE1"/>
+    <w:rsid w:val="00042FFF"/>
+    <w:rsid w:val="0004582C"/>
+    <w:rsid w:val="00045ACD"/>
+    <w:rsid w:val="00045BA9"/>
+    <w:rsid w:val="000540E6"/>
+    <w:rsid w:val="00055C3D"/>
+    <w:rsid w:val="00056A6B"/>
+    <w:rsid w:val="00057B6A"/>
+    <w:rsid w:val="00066637"/>
+    <w:rsid w:val="00067046"/>
+    <w:rsid w:val="00077563"/>
+    <w:rsid w:val="00082BCB"/>
+    <w:rsid w:val="0009504E"/>
+    <w:rsid w:val="000C2F88"/>
+    <w:rsid w:val="000C3C34"/>
+    <w:rsid w:val="000D4602"/>
+    <w:rsid w:val="000D7043"/>
+    <w:rsid w:val="000E6848"/>
+    <w:rsid w:val="000F0839"/>
+    <w:rsid w:val="001110C5"/>
+    <w:rsid w:val="00115003"/>
+    <w:rsid w:val="001207F1"/>
+    <w:rsid w:val="00121890"/>
+    <w:rsid w:val="001234DC"/>
+    <w:rsid w:val="00125CC4"/>
+    <w:rsid w:val="00126F82"/>
+    <w:rsid w:val="0012785A"/>
+    <w:rsid w:val="0013278E"/>
+    <w:rsid w:val="001359FE"/>
+    <w:rsid w:val="00136D4B"/>
+    <w:rsid w:val="00137E8B"/>
+    <w:rsid w:val="00140412"/>
+    <w:rsid w:val="00143F57"/>
+    <w:rsid w:val="00145D13"/>
+    <w:rsid w:val="00155D73"/>
+    <w:rsid w:val="0016240A"/>
+    <w:rsid w:val="00171DD3"/>
+    <w:rsid w:val="00173927"/>
+    <w:rsid w:val="00177445"/>
+    <w:rsid w:val="001878BD"/>
+    <w:rsid w:val="00193C76"/>
+    <w:rsid w:val="001A0D8B"/>
+    <w:rsid w:val="001A1A60"/>
+    <w:rsid w:val="001A56D2"/>
+    <w:rsid w:val="001B44AA"/>
+    <w:rsid w:val="001B46A3"/>
+    <w:rsid w:val="001B4AB2"/>
+    <w:rsid w:val="001C0C07"/>
+    <w:rsid w:val="001C3A81"/>
+    <w:rsid w:val="001C3F9C"/>
+    <w:rsid w:val="001C517B"/>
+    <w:rsid w:val="001C730C"/>
+    <w:rsid w:val="001D02B1"/>
+    <w:rsid w:val="001D2689"/>
+    <w:rsid w:val="001D4346"/>
+    <w:rsid w:val="001D7737"/>
+    <w:rsid w:val="001E174A"/>
+    <w:rsid w:val="001E54D6"/>
+    <w:rsid w:val="001F3CCF"/>
+    <w:rsid w:val="001F4FAD"/>
+    <w:rsid w:val="00203090"/>
+    <w:rsid w:val="0020781E"/>
+    <w:rsid w:val="00215492"/>
+    <w:rsid w:val="0021700C"/>
+    <w:rsid w:val="002175BE"/>
+    <w:rsid w:val="00221914"/>
+    <w:rsid w:val="002335F2"/>
+    <w:rsid w:val="002349E7"/>
+    <w:rsid w:val="0023530B"/>
+    <w:rsid w:val="00236427"/>
+    <w:rsid w:val="00237DDB"/>
+    <w:rsid w:val="00242DC6"/>
+    <w:rsid w:val="00251432"/>
+    <w:rsid w:val="00261031"/>
+    <w:rsid w:val="00264C67"/>
+    <w:rsid w:val="00273914"/>
+    <w:rsid w:val="00276A4A"/>
+    <w:rsid w:val="00286B4A"/>
+    <w:rsid w:val="00294321"/>
+    <w:rsid w:val="0029515F"/>
+    <w:rsid w:val="0029598C"/>
+    <w:rsid w:val="0029773A"/>
+    <w:rsid w:val="002A083B"/>
+    <w:rsid w:val="002A1815"/>
+    <w:rsid w:val="002B3DBB"/>
+    <w:rsid w:val="002C3315"/>
+    <w:rsid w:val="002C3F8B"/>
+    <w:rsid w:val="002C5CBF"/>
+    <w:rsid w:val="002D3763"/>
+    <w:rsid w:val="002D3E05"/>
+    <w:rsid w:val="002D406A"/>
+    <w:rsid w:val="002D410D"/>
+    <w:rsid w:val="002D5A37"/>
+    <w:rsid w:val="002D784A"/>
+    <w:rsid w:val="002E2DCC"/>
+    <w:rsid w:val="002E5B30"/>
+    <w:rsid w:val="002E7ED3"/>
+    <w:rsid w:val="002F02B8"/>
+    <w:rsid w:val="002F5AE0"/>
+    <w:rsid w:val="002F6A03"/>
+    <w:rsid w:val="00301C08"/>
+    <w:rsid w:val="00315D7D"/>
+    <w:rsid w:val="00321500"/>
+    <w:rsid w:val="0032204C"/>
+    <w:rsid w:val="00324C4D"/>
+    <w:rsid w:val="00327DF5"/>
+    <w:rsid w:val="00331BA5"/>
+    <w:rsid w:val="00333241"/>
+    <w:rsid w:val="00347D33"/>
+    <w:rsid w:val="00355BDA"/>
+    <w:rsid w:val="003566B1"/>
+    <w:rsid w:val="00357641"/>
+    <w:rsid w:val="003621C8"/>
+    <w:rsid w:val="00362981"/>
+    <w:rsid w:val="00372D9B"/>
+    <w:rsid w:val="00380404"/>
+    <w:rsid w:val="00383766"/>
+    <w:rsid w:val="00384EFB"/>
+    <w:rsid w:val="00385998"/>
+    <w:rsid w:val="0038668B"/>
+    <w:rsid w:val="00394894"/>
+    <w:rsid w:val="003A092C"/>
+    <w:rsid w:val="003A4F8C"/>
+    <w:rsid w:val="003B7736"/>
+    <w:rsid w:val="003C45B2"/>
+    <w:rsid w:val="003C531B"/>
+    <w:rsid w:val="003D1AFA"/>
+    <w:rsid w:val="003D2DCD"/>
+    <w:rsid w:val="003D325A"/>
+    <w:rsid w:val="003D3A69"/>
+    <w:rsid w:val="003E3A3E"/>
+    <w:rsid w:val="003E3DB2"/>
+    <w:rsid w:val="003F445A"/>
+    <w:rsid w:val="003F6202"/>
+    <w:rsid w:val="003F7D48"/>
+    <w:rsid w:val="00405425"/>
+    <w:rsid w:val="00405839"/>
+    <w:rsid w:val="00405CE6"/>
+    <w:rsid w:val="00412073"/>
+    <w:rsid w:val="0041509A"/>
+    <w:rsid w:val="0041576B"/>
+    <w:rsid w:val="004169C4"/>
+    <w:rsid w:val="00417ECA"/>
+    <w:rsid w:val="00430770"/>
+    <w:rsid w:val="004318B4"/>
+    <w:rsid w:val="004329C0"/>
+    <w:rsid w:val="004335C6"/>
+    <w:rsid w:val="00435990"/>
+    <w:rsid w:val="00436322"/>
+    <w:rsid w:val="00436EAC"/>
+    <w:rsid w:val="00444AD6"/>
+    <w:rsid w:val="00445773"/>
+    <w:rsid w:val="0044698E"/>
+    <w:rsid w:val="004477CC"/>
+    <w:rsid w:val="00460A52"/>
+    <w:rsid w:val="00463B2E"/>
+    <w:rsid w:val="00465589"/>
+    <w:rsid w:val="00465A2E"/>
+    <w:rsid w:val="0047110E"/>
+    <w:rsid w:val="0047159A"/>
+    <w:rsid w:val="0047291D"/>
+    <w:rsid w:val="004740C1"/>
+    <w:rsid w:val="00480611"/>
+    <w:rsid w:val="00482F06"/>
+    <w:rsid w:val="00484B64"/>
+    <w:rsid w:val="00487DD0"/>
+    <w:rsid w:val="0049674F"/>
+    <w:rsid w:val="004A1808"/>
+    <w:rsid w:val="004A2CB7"/>
+    <w:rsid w:val="004A30AC"/>
+    <w:rsid w:val="004A338B"/>
+    <w:rsid w:val="004A58FC"/>
+    <w:rsid w:val="004B2642"/>
+    <w:rsid w:val="004B459E"/>
+    <w:rsid w:val="004C20B9"/>
+    <w:rsid w:val="004D047B"/>
+    <w:rsid w:val="004D49AD"/>
+    <w:rsid w:val="004D4BF3"/>
+    <w:rsid w:val="004D5008"/>
+    <w:rsid w:val="004E18A3"/>
+    <w:rsid w:val="004F3838"/>
+    <w:rsid w:val="005002B0"/>
+    <w:rsid w:val="00500936"/>
+    <w:rsid w:val="00503DFB"/>
+    <w:rsid w:val="005045FF"/>
+    <w:rsid w:val="00505737"/>
+    <w:rsid w:val="005077AA"/>
+    <w:rsid w:val="005132C2"/>
+    <w:rsid w:val="00520D28"/>
+    <w:rsid w:val="00520F46"/>
+    <w:rsid w:val="00524EB8"/>
+    <w:rsid w:val="00525E57"/>
+    <w:rsid w:val="00531663"/>
+    <w:rsid w:val="00534CB3"/>
+    <w:rsid w:val="00537D3B"/>
+    <w:rsid w:val="005442E8"/>
+    <w:rsid w:val="0054498C"/>
+    <w:rsid w:val="00546F82"/>
+    <w:rsid w:val="00547967"/>
+    <w:rsid w:val="00551509"/>
+    <w:rsid w:val="00554443"/>
+    <w:rsid w:val="00557D33"/>
+    <w:rsid w:val="00562E3C"/>
+    <w:rsid w:val="00563D41"/>
+    <w:rsid w:val="005671C9"/>
+    <w:rsid w:val="00567502"/>
+    <w:rsid w:val="0057227A"/>
+    <w:rsid w:val="00572DDB"/>
+    <w:rsid w:val="00572E25"/>
+    <w:rsid w:val="00576D7D"/>
+    <w:rsid w:val="005812BE"/>
+    <w:rsid w:val="005846C7"/>
+    <w:rsid w:val="00590B9D"/>
+    <w:rsid w:val="005912D0"/>
+    <w:rsid w:val="00593564"/>
+    <w:rsid w:val="005943DF"/>
+    <w:rsid w:val="00594792"/>
+    <w:rsid w:val="005958EC"/>
+    <w:rsid w:val="005B12DE"/>
+    <w:rsid w:val="005B3D1F"/>
+    <w:rsid w:val="005B6279"/>
+    <w:rsid w:val="005C09B6"/>
+    <w:rsid w:val="005C3B52"/>
+    <w:rsid w:val="005C511D"/>
+    <w:rsid w:val="005C5E7B"/>
+    <w:rsid w:val="005C6F36"/>
+    <w:rsid w:val="005C71A6"/>
+    <w:rsid w:val="005D61A5"/>
+    <w:rsid w:val="005D70D0"/>
+    <w:rsid w:val="005E00EC"/>
+    <w:rsid w:val="005E1E49"/>
+    <w:rsid w:val="005E7F45"/>
+    <w:rsid w:val="005F32A3"/>
+    <w:rsid w:val="005F334D"/>
+    <w:rsid w:val="005F39DA"/>
+    <w:rsid w:val="00603190"/>
+    <w:rsid w:val="006036F0"/>
+    <w:rsid w:val="00606478"/>
+    <w:rsid w:val="00607623"/>
+    <w:rsid w:val="0061025A"/>
+    <w:rsid w:val="006119D4"/>
+    <w:rsid w:val="00633661"/>
+    <w:rsid w:val="0063607E"/>
+    <w:rsid w:val="00641E31"/>
+    <w:rsid w:val="00642ECD"/>
+    <w:rsid w:val="00650941"/>
+    <w:rsid w:val="00667E80"/>
+    <w:rsid w:val="00671382"/>
+    <w:rsid w:val="006723EE"/>
+    <w:rsid w:val="00674DEB"/>
+    <w:rsid w:val="006845BC"/>
+    <w:rsid w:val="00685001"/>
+    <w:rsid w:val="006A4B8B"/>
+    <w:rsid w:val="006B3C80"/>
+    <w:rsid w:val="006B6FF0"/>
+    <w:rsid w:val="006C3806"/>
+    <w:rsid w:val="006C6586"/>
+    <w:rsid w:val="006C7442"/>
+    <w:rsid w:val="006D0400"/>
+    <w:rsid w:val="006D0DBC"/>
+    <w:rsid w:val="006D2F54"/>
+    <w:rsid w:val="006D453E"/>
+    <w:rsid w:val="006D48D1"/>
+    <w:rsid w:val="006E0984"/>
+    <w:rsid w:val="006E471D"/>
+    <w:rsid w:val="006E5FBD"/>
+    <w:rsid w:val="006F1364"/>
+    <w:rsid w:val="00705459"/>
+    <w:rsid w:val="00705BB7"/>
+    <w:rsid w:val="00705CE0"/>
+    <w:rsid w:val="0071095C"/>
+    <w:rsid w:val="0071288E"/>
+    <w:rsid w:val="00717145"/>
+    <w:rsid w:val="00717986"/>
+    <w:rsid w:val="0072305F"/>
+    <w:rsid w:val="00724FB7"/>
+    <w:rsid w:val="00726628"/>
+    <w:rsid w:val="007302BE"/>
+    <w:rsid w:val="00730A15"/>
+    <w:rsid w:val="0073192D"/>
+    <w:rsid w:val="00732B37"/>
+    <w:rsid w:val="007367A1"/>
+    <w:rsid w:val="007467D0"/>
+    <w:rsid w:val="00750FCE"/>
+    <w:rsid w:val="00756D28"/>
+    <w:rsid w:val="00774737"/>
+    <w:rsid w:val="00781450"/>
+    <w:rsid w:val="007821C1"/>
+    <w:rsid w:val="00782D96"/>
+    <w:rsid w:val="00792BB2"/>
+    <w:rsid w:val="00793862"/>
+    <w:rsid w:val="00793EC1"/>
+    <w:rsid w:val="007954C6"/>
+    <w:rsid w:val="007959FE"/>
+    <w:rsid w:val="00797838"/>
+    <w:rsid w:val="007B0232"/>
+    <w:rsid w:val="007B16C2"/>
+    <w:rsid w:val="007B2F08"/>
+    <w:rsid w:val="007B3E3F"/>
+    <w:rsid w:val="007C2814"/>
+    <w:rsid w:val="007C3820"/>
+    <w:rsid w:val="007C4B9D"/>
+    <w:rsid w:val="007D5669"/>
+    <w:rsid w:val="007D7870"/>
+    <w:rsid w:val="007E1C1C"/>
+    <w:rsid w:val="007E1D78"/>
+    <w:rsid w:val="007F28F8"/>
+    <w:rsid w:val="007F73F8"/>
+    <w:rsid w:val="008006BD"/>
+    <w:rsid w:val="008104E3"/>
+    <w:rsid w:val="00811D81"/>
+    <w:rsid w:val="008134DE"/>
+    <w:rsid w:val="00813588"/>
+    <w:rsid w:val="008137B2"/>
+    <w:rsid w:val="00815B4D"/>
+    <w:rsid w:val="00816B7A"/>
+    <w:rsid w:val="0082323C"/>
+    <w:rsid w:val="008241D9"/>
+    <w:rsid w:val="0083592E"/>
+    <w:rsid w:val="00835E18"/>
+    <w:rsid w:val="0083623F"/>
+    <w:rsid w:val="00837C85"/>
+    <w:rsid w:val="00845E6A"/>
+    <w:rsid w:val="00847CC7"/>
+    <w:rsid w:val="00854867"/>
+    <w:rsid w:val="0085493C"/>
+    <w:rsid w:val="0085639F"/>
+    <w:rsid w:val="00857F19"/>
+    <w:rsid w:val="00860BD6"/>
+    <w:rsid w:val="00863D68"/>
+    <w:rsid w:val="00866864"/>
+    <w:rsid w:val="00867E46"/>
+    <w:rsid w:val="00875B7F"/>
+    <w:rsid w:val="008760E6"/>
+    <w:rsid w:val="00877898"/>
+    <w:rsid w:val="00880B47"/>
+    <w:rsid w:val="00880C59"/>
+    <w:rsid w:val="00883BD6"/>
+    <w:rsid w:val="008853FA"/>
+    <w:rsid w:val="00885FBA"/>
+    <w:rsid w:val="008912EB"/>
+    <w:rsid w:val="00891765"/>
+    <w:rsid w:val="00892E69"/>
+    <w:rsid w:val="00894B9A"/>
+    <w:rsid w:val="008A1E9F"/>
+    <w:rsid w:val="008A36F9"/>
+    <w:rsid w:val="008A5A23"/>
+    <w:rsid w:val="008A5CAD"/>
+    <w:rsid w:val="008B397B"/>
+    <w:rsid w:val="008B67E7"/>
+    <w:rsid w:val="008C0C53"/>
+    <w:rsid w:val="008C3786"/>
+    <w:rsid w:val="008C787F"/>
+    <w:rsid w:val="008D4078"/>
+    <w:rsid w:val="008D5C00"/>
+    <w:rsid w:val="008D5E3B"/>
+    <w:rsid w:val="008D65B2"/>
+    <w:rsid w:val="008D7B7A"/>
+    <w:rsid w:val="008E19C6"/>
+    <w:rsid w:val="008E548E"/>
+    <w:rsid w:val="008E6123"/>
+    <w:rsid w:val="008F1722"/>
+    <w:rsid w:val="008F439F"/>
+    <w:rsid w:val="009051F1"/>
+    <w:rsid w:val="0091272F"/>
+    <w:rsid w:val="0092282C"/>
+    <w:rsid w:val="00922D6A"/>
+    <w:rsid w:val="00924E5D"/>
+    <w:rsid w:val="00925E4E"/>
+    <w:rsid w:val="00930F32"/>
+    <w:rsid w:val="009324B9"/>
+    <w:rsid w:val="00932B9F"/>
+    <w:rsid w:val="009342BA"/>
+    <w:rsid w:val="00944E1E"/>
+    <w:rsid w:val="00950019"/>
+    <w:rsid w:val="0095412A"/>
+    <w:rsid w:val="00955D35"/>
+    <w:rsid w:val="00960FD9"/>
+    <w:rsid w:val="00965271"/>
+    <w:rsid w:val="00965DEF"/>
+    <w:rsid w:val="00971609"/>
+    <w:rsid w:val="00980BBA"/>
+    <w:rsid w:val="00980D1A"/>
+    <w:rsid w:val="009846A4"/>
+    <w:rsid w:val="00994540"/>
+    <w:rsid w:val="009A00BF"/>
+    <w:rsid w:val="009A2F5E"/>
+    <w:rsid w:val="009A3BEF"/>
+    <w:rsid w:val="009A3CAF"/>
+    <w:rsid w:val="009A5E31"/>
+    <w:rsid w:val="009A7487"/>
+    <w:rsid w:val="009B2B8B"/>
+    <w:rsid w:val="009C1384"/>
+    <w:rsid w:val="009C3B1D"/>
+    <w:rsid w:val="009C3C8E"/>
+    <w:rsid w:val="009D39A0"/>
+    <w:rsid w:val="009D3AB2"/>
+    <w:rsid w:val="009D51A8"/>
+    <w:rsid w:val="009D63E0"/>
+    <w:rsid w:val="009D7FD6"/>
+    <w:rsid w:val="009E0CEE"/>
+    <w:rsid w:val="009E1453"/>
+    <w:rsid w:val="009E6B6F"/>
+    <w:rsid w:val="009F27ED"/>
+    <w:rsid w:val="009F37A7"/>
+    <w:rsid w:val="009F52CE"/>
+    <w:rsid w:val="009F7FDD"/>
+    <w:rsid w:val="00A0315C"/>
+    <w:rsid w:val="00A036E8"/>
+    <w:rsid w:val="00A04F8E"/>
+    <w:rsid w:val="00A0623F"/>
+    <w:rsid w:val="00A07984"/>
+    <w:rsid w:val="00A1034A"/>
+    <w:rsid w:val="00A1725D"/>
+    <w:rsid w:val="00A2411E"/>
+    <w:rsid w:val="00A26C5C"/>
+    <w:rsid w:val="00A310B1"/>
+    <w:rsid w:val="00A372E7"/>
+    <w:rsid w:val="00A40838"/>
+    <w:rsid w:val="00A46480"/>
+    <w:rsid w:val="00A5245E"/>
+    <w:rsid w:val="00A55582"/>
+    <w:rsid w:val="00A56E39"/>
+    <w:rsid w:val="00A62158"/>
+    <w:rsid w:val="00A67FA3"/>
+    <w:rsid w:val="00A71304"/>
+    <w:rsid w:val="00A738CF"/>
+    <w:rsid w:val="00A87349"/>
+    <w:rsid w:val="00A90226"/>
+    <w:rsid w:val="00A90452"/>
+    <w:rsid w:val="00A91DBD"/>
+    <w:rsid w:val="00A92DA2"/>
+    <w:rsid w:val="00A93688"/>
+    <w:rsid w:val="00A955F2"/>
+    <w:rsid w:val="00A96E36"/>
+    <w:rsid w:val="00AA1116"/>
+    <w:rsid w:val="00AA397D"/>
+    <w:rsid w:val="00AB015F"/>
+    <w:rsid w:val="00AB3FA7"/>
+    <w:rsid w:val="00AB45F0"/>
+    <w:rsid w:val="00AB676D"/>
+    <w:rsid w:val="00AB6D27"/>
+    <w:rsid w:val="00AC0176"/>
+    <w:rsid w:val="00AC5286"/>
+    <w:rsid w:val="00AC605B"/>
+    <w:rsid w:val="00AD009E"/>
+    <w:rsid w:val="00AD3F34"/>
+    <w:rsid w:val="00AD6817"/>
+    <w:rsid w:val="00AE557A"/>
+    <w:rsid w:val="00AE709C"/>
+    <w:rsid w:val="00AF2A6C"/>
+    <w:rsid w:val="00AF3FB2"/>
+    <w:rsid w:val="00B07FDB"/>
+    <w:rsid w:val="00B11F9D"/>
+    <w:rsid w:val="00B122D4"/>
+    <w:rsid w:val="00B1481C"/>
+    <w:rsid w:val="00B1517E"/>
+    <w:rsid w:val="00B178C0"/>
+    <w:rsid w:val="00B206A2"/>
+    <w:rsid w:val="00B20F84"/>
+    <w:rsid w:val="00B266E9"/>
+    <w:rsid w:val="00B27A32"/>
+    <w:rsid w:val="00B27C20"/>
+    <w:rsid w:val="00B30A1A"/>
+    <w:rsid w:val="00B432FB"/>
+    <w:rsid w:val="00B4340B"/>
+    <w:rsid w:val="00B43544"/>
+    <w:rsid w:val="00B54EA3"/>
+    <w:rsid w:val="00B55E12"/>
+    <w:rsid w:val="00B57CD9"/>
+    <w:rsid w:val="00B61C28"/>
+    <w:rsid w:val="00B62747"/>
+    <w:rsid w:val="00B70E0E"/>
+    <w:rsid w:val="00B72A0E"/>
+    <w:rsid w:val="00B72C19"/>
+    <w:rsid w:val="00B746D2"/>
+    <w:rsid w:val="00B74F66"/>
+    <w:rsid w:val="00B75C74"/>
+    <w:rsid w:val="00B80563"/>
+    <w:rsid w:val="00B80C5E"/>
+    <w:rsid w:val="00B833E6"/>
+    <w:rsid w:val="00B83CD6"/>
+    <w:rsid w:val="00B84734"/>
+    <w:rsid w:val="00B8720D"/>
+    <w:rsid w:val="00B8721F"/>
+    <w:rsid w:val="00B925EA"/>
+    <w:rsid w:val="00B92BE1"/>
+    <w:rsid w:val="00B93A04"/>
+    <w:rsid w:val="00BA038B"/>
+    <w:rsid w:val="00BA15CB"/>
+    <w:rsid w:val="00BA5F34"/>
+    <w:rsid w:val="00BA625D"/>
+    <w:rsid w:val="00BB1AEC"/>
+    <w:rsid w:val="00BB3F49"/>
+    <w:rsid w:val="00BB65C6"/>
+    <w:rsid w:val="00BB6C76"/>
+    <w:rsid w:val="00BC1D62"/>
+    <w:rsid w:val="00BC4485"/>
+    <w:rsid w:val="00BD2950"/>
+    <w:rsid w:val="00BD475A"/>
+    <w:rsid w:val="00BD5EFB"/>
+    <w:rsid w:val="00BE0C36"/>
+    <w:rsid w:val="00BE3DEE"/>
+    <w:rsid w:val="00BE40E6"/>
+    <w:rsid w:val="00BE563C"/>
+    <w:rsid w:val="00BE5BC8"/>
+    <w:rsid w:val="00BE69F7"/>
+    <w:rsid w:val="00BE6DB4"/>
+    <w:rsid w:val="00BE7202"/>
+    <w:rsid w:val="00BF189B"/>
+    <w:rsid w:val="00BF3524"/>
+    <w:rsid w:val="00BF38F4"/>
+    <w:rsid w:val="00BF6B8C"/>
+    <w:rsid w:val="00C01E5D"/>
+    <w:rsid w:val="00C01FB5"/>
+    <w:rsid w:val="00C01FDB"/>
+    <w:rsid w:val="00C021A0"/>
+    <w:rsid w:val="00C04031"/>
+    <w:rsid w:val="00C07855"/>
+    <w:rsid w:val="00C1030B"/>
+    <w:rsid w:val="00C21D03"/>
+    <w:rsid w:val="00C227BE"/>
+    <w:rsid w:val="00C26B2C"/>
+    <w:rsid w:val="00C45CEC"/>
+    <w:rsid w:val="00C525B7"/>
+    <w:rsid w:val="00C5514F"/>
+    <w:rsid w:val="00C56E50"/>
+    <w:rsid w:val="00C575CD"/>
+    <w:rsid w:val="00C61C3D"/>
+    <w:rsid w:val="00C660B9"/>
+    <w:rsid w:val="00C7045B"/>
+    <w:rsid w:val="00C768F5"/>
+    <w:rsid w:val="00C85FAF"/>
+    <w:rsid w:val="00C870AC"/>
+    <w:rsid w:val="00C8793B"/>
+    <w:rsid w:val="00C92CE8"/>
+    <w:rsid w:val="00C96AB3"/>
+    <w:rsid w:val="00CA12C1"/>
+    <w:rsid w:val="00CA2511"/>
+    <w:rsid w:val="00CA3F14"/>
+    <w:rsid w:val="00CA5FD9"/>
+    <w:rsid w:val="00CB273B"/>
+    <w:rsid w:val="00CB52DD"/>
+    <w:rsid w:val="00CB57B9"/>
+    <w:rsid w:val="00CB5C93"/>
+    <w:rsid w:val="00CB6D5B"/>
+    <w:rsid w:val="00CE5EBD"/>
+    <w:rsid w:val="00CF66E6"/>
+    <w:rsid w:val="00CF7578"/>
+    <w:rsid w:val="00D02F78"/>
+    <w:rsid w:val="00D11DA1"/>
+    <w:rsid w:val="00D1293A"/>
+    <w:rsid w:val="00D203D5"/>
+    <w:rsid w:val="00D23CA9"/>
+    <w:rsid w:val="00D255AF"/>
+    <w:rsid w:val="00D26315"/>
+    <w:rsid w:val="00D35B26"/>
+    <w:rsid w:val="00D36158"/>
+    <w:rsid w:val="00D404C8"/>
+    <w:rsid w:val="00D406D4"/>
+    <w:rsid w:val="00D40D31"/>
+    <w:rsid w:val="00D41105"/>
+    <w:rsid w:val="00D4165D"/>
+    <w:rsid w:val="00D45FFF"/>
+    <w:rsid w:val="00D5164C"/>
+    <w:rsid w:val="00D52000"/>
+    <w:rsid w:val="00D5563D"/>
+    <w:rsid w:val="00D576A5"/>
+    <w:rsid w:val="00D60A4B"/>
+    <w:rsid w:val="00D60D87"/>
+    <w:rsid w:val="00D64066"/>
+    <w:rsid w:val="00D64A56"/>
+    <w:rsid w:val="00D67230"/>
+    <w:rsid w:val="00D723FB"/>
+    <w:rsid w:val="00D75520"/>
+    <w:rsid w:val="00D808D9"/>
+    <w:rsid w:val="00D83873"/>
+    <w:rsid w:val="00D84559"/>
+    <w:rsid w:val="00D87ABF"/>
+    <w:rsid w:val="00D93F18"/>
+    <w:rsid w:val="00D9756B"/>
+    <w:rsid w:val="00DA08B3"/>
+    <w:rsid w:val="00DA10BE"/>
+    <w:rsid w:val="00DB1E64"/>
+    <w:rsid w:val="00DB3EEF"/>
+    <w:rsid w:val="00DB5CD6"/>
+    <w:rsid w:val="00DC2D67"/>
+    <w:rsid w:val="00DD0844"/>
+    <w:rsid w:val="00DD5B49"/>
+    <w:rsid w:val="00DE3FD5"/>
+    <w:rsid w:val="00DE4858"/>
+    <w:rsid w:val="00DE72B5"/>
+    <w:rsid w:val="00DF3615"/>
+    <w:rsid w:val="00DF422C"/>
+    <w:rsid w:val="00DF6FF0"/>
+    <w:rsid w:val="00E00563"/>
+    <w:rsid w:val="00E1041A"/>
+    <w:rsid w:val="00E142E0"/>
+    <w:rsid w:val="00E16BD0"/>
+    <w:rsid w:val="00E215FB"/>
+    <w:rsid w:val="00E22EC1"/>
+    <w:rsid w:val="00E330CC"/>
+    <w:rsid w:val="00E33829"/>
+    <w:rsid w:val="00E34B49"/>
+    <w:rsid w:val="00E35740"/>
+    <w:rsid w:val="00E43846"/>
+    <w:rsid w:val="00E46D44"/>
+    <w:rsid w:val="00E60E8F"/>
+    <w:rsid w:val="00E631E8"/>
+    <w:rsid w:val="00E648F4"/>
+    <w:rsid w:val="00E67AEB"/>
+    <w:rsid w:val="00E70428"/>
+    <w:rsid w:val="00E71ED6"/>
+    <w:rsid w:val="00E73B8F"/>
+    <w:rsid w:val="00E774DF"/>
+    <w:rsid w:val="00E82D70"/>
+    <w:rsid w:val="00E833F9"/>
+    <w:rsid w:val="00E848A7"/>
+    <w:rsid w:val="00E85D07"/>
+    <w:rsid w:val="00E91B4B"/>
+    <w:rsid w:val="00E92B2F"/>
+    <w:rsid w:val="00E92E13"/>
+    <w:rsid w:val="00E92FCB"/>
+    <w:rsid w:val="00E9760D"/>
+    <w:rsid w:val="00EA0E68"/>
+    <w:rsid w:val="00EA657D"/>
+    <w:rsid w:val="00EA7900"/>
+    <w:rsid w:val="00EB0A1A"/>
+    <w:rsid w:val="00EB7BD8"/>
+    <w:rsid w:val="00ED4F8D"/>
+    <w:rsid w:val="00ED52CE"/>
+    <w:rsid w:val="00EE0DA0"/>
+    <w:rsid w:val="00EF3879"/>
+    <w:rsid w:val="00EF69B2"/>
+    <w:rsid w:val="00EF784E"/>
+    <w:rsid w:val="00F01B3D"/>
+    <w:rsid w:val="00F034DE"/>
+    <w:rsid w:val="00F15058"/>
+    <w:rsid w:val="00F21EA2"/>
+    <w:rsid w:val="00F30A9E"/>
+    <w:rsid w:val="00F30E86"/>
+    <w:rsid w:val="00F31C0B"/>
+    <w:rsid w:val="00F32444"/>
+    <w:rsid w:val="00F349CC"/>
+    <w:rsid w:val="00F36C41"/>
+    <w:rsid w:val="00F5147D"/>
+    <w:rsid w:val="00F622C6"/>
+    <w:rsid w:val="00F664FA"/>
+    <w:rsid w:val="00F721F5"/>
+    <w:rsid w:val="00F72B19"/>
+    <w:rsid w:val="00F73529"/>
+    <w:rsid w:val="00F75CEE"/>
+    <w:rsid w:val="00F94B85"/>
+    <w:rsid w:val="00F9799F"/>
+    <w:rsid w:val="00FA50F7"/>
+    <w:rsid w:val="00FB3CDD"/>
+    <w:rsid w:val="00FB4429"/>
+    <w:rsid w:val="00FB7B9C"/>
+    <w:rsid w:val="00FC1B7E"/>
+    <w:rsid w:val="00FC39EE"/>
+    <w:rsid w:val="00FC4198"/>
+    <w:rsid w:val="00FD0E39"/>
+    <w:rsid w:val="00FD3E17"/>
+    <w:rsid w:val="00FD793E"/>
+    <w:rsid w:val="00FF0C60"/>
+    <w:rsid w:val="00FF1FCC"/>
+    <w:rsid w:val="00FF52FA"/>
+    <w:rsid w:val="00FF5330"/>
+    <w:rsid w:val="00FF73DE"/>
+    <w:rsid w:val="00FF74A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6BC460ED"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BFCC1077-A0B5-49DD-8C9B-B67F5D7CA228}"/>
+  <w15:docId w15:val="{7CC0E3FB-6BBB-474B-937B-B6B6295B56FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3708,51 +8217,51 @@
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3999,406 +8508,676 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B7702C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a0"/>
-    <w:next w:val="a0"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:link w:val="10"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D831D4"/>
+    <w:rsid w:val="00554443"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a1">
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90226"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a2">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a3">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...57 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Heading Bullet"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="00554443"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00554443"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00554443"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Абзац списка Знак"/>
     <w:aliases w:val="Heading Bullet Знак"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="00554443"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:rsid w:val="00554443"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="00554443"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Обычный1"/>
+    <w:rsid w:val="00724FB7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C531B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C531B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="003C531B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="003C531B"/>
   </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="00D40D31"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="009D63E0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст сноски Знак"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="009D63E0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="009D63E0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+    <w:name w:val="Стиль4"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="40"/>
+    <w:rsid w:val="00D45FFF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="600"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Стиль4 Знак"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="00D45FFF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A3CAF"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D576A5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="440"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9345"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A3CAF"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF3615"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3615"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="005812BE"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF5330"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF5330"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF5330"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af2"/>
+    <w:next w:val="af2"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF5330"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="af3"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF5330"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
     <w:name w:val="Standard (user)"/>
-    <w:rsid w:val="00B7702C"/>
+    <w:rsid w:val="00121890"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ad">
-[...1 lines deleted...]
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00C575CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ae">
-[...1 lines deleted...]
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="paragraph" w:styleId="af7">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D831D4"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D831D4"/>
+    <w:rsid w:val="008A5CAD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
-[...2 lines deleted...]
-    <w:link w:val="af"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D831D4"/>
+    <w:rsid w:val="008A5CAD"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D831D4"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008A5CAD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
-[...16 lines deleted...]
-    <w:link w:val="af4"/>
+  <w:style w:type="paragraph" w:styleId="afa">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D831D4"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009846A4"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
-[...2 lines deleted...]
-    <w:link w:val="af3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D831D4"/>
+    <w:rsid w:val="009846A4"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90226"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="124351279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="127482190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="662006848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1069889816">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fintender.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fintender.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4618,74 +9397,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F360063E-3722-45FC-95AD-ED89C692DCD7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6269</Characters>
+  <Pages>3</Pages>
+  <Words>1120</Words>
+  <Characters>6385</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>53</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7354</CharactersWithSpaces>
+  <CharactersWithSpaces>7491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Нащанская Снежана Андреевна</dc:creator>
+  <dc:creator>Четверикова Екатерина Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>