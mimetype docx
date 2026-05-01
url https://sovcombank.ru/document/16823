--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -2,3626 +2,3748 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="4536" w:firstLine="567"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc140676165"/>
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ на подключение услуги</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="830" w:tblpY="618"/>
-        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="345"/>
         <w:gridCol w:w="3546"/>
-        <w:gridCol w:w="6594"/>
+        <w:gridCol w:w="6316"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="009A7C1B">
-[...2 lines deleted...]
-            <w:tcW w:w="345" w:type="dxa"/>
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Полное наименование Клиента</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6594" w:type="dxa"/>
+            <w:tcW w:w="6316" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>_____________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="009A7C1B">
-[...2 lines deleted...]
-            <w:tcW w:w="345" w:type="dxa"/>
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ИНН/КИО</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6594" w:type="dxa"/>
+            <w:tcW w:w="6316" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="009A7C1B">
-[...2 lines deleted...]
-            <w:tcW w:w="345" w:type="dxa"/>
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ОГРН/ОГРНИП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6594" w:type="dxa"/>
+            <w:tcW w:w="6316" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="009A7C1B">
-[...2 lines deleted...]
-            <w:tcW w:w="345" w:type="dxa"/>
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес местонахождения (регистрации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6594" w:type="dxa"/>
+            <w:tcW w:w="6316" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="009A7C1B">
-[...2 lines deleted...]
-            <w:tcW w:w="345" w:type="dxa"/>
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Краткое наименование Клиента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6594" w:type="dxa"/>
+            <w:tcW w:w="6316" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-            <w:pPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="009A7C1B" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Технологическое взаимодействие с «1С:Предприятие» при проведении платежей» </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>Просим Вас в рамках Договора на предоставление услуг системы дистанционного банковского обслуживания «Совкомбанк Бизнес» для юридических лиц, индивидуальных предпринимателей и физических лиц, занимающихся в установленном законодательством Российской Федерации порядке частной практикой, в ПАО «Совкомбанк» (Филиал «Корпоративный») подключить услугу «1</w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Просим Вас в рамках Договора на предоставление услуг системы дистанционного банковского обслуживания «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Совкомбанк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бизнес» для юридических лиц, индивидуальных предпринимателей и физических лиц, занимающихся в установленном законодательством Российской Федерации порядке частной практикой, в ПАО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Совкомбанк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» (Филиал «Корпоративный») подключить услугу «1</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>С:Предприятие</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>» при проведении платежей» и выдать ключевые носители следующим пользователям:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-10" w:tblpY="166"/>
-        <w:tblW w:w="10507" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="166"/>
+        <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="481"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2432"/>
+        <w:gridCol w:w="612"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1967"/>
+        <w:gridCol w:w="3233"/>
+        <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="009A7C1B">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2431" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ФИО (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2731" w:type="dxa"/>
+            <w:tcW w:w="3233" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Паспортные данные (серия, номер, дата, место выдачи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="009A7C1B">
-[...2 lines deleted...]
-            <w:tcW w:w="481" w:type="dxa"/>
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="175"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2431" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2731" w:type="dxa"/>
+            <w:tcW w:w="3233" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="009A7C1B">
-[...2 lines deleted...]
-            <w:tcW w:w="481" w:type="dxa"/>
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-14" w:firstLine="175"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2431" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2731" w:type="dxa"/>
+            <w:tcW w:w="3233" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00383F6C" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383F6C">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Характеристики выпускаемых ключей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00383F6C" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="20"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383F6C">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F071"/>
+      </w:r>
+      <w:r w:rsidRPr="00383F6C">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Выпустить ключ без возможности извлечения (стандартный выпуск)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00383F6C" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="20"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383F6C">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F071"/>
+      </w:r>
+      <w:r w:rsidRPr="00383F6C">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Выпустить ключ с возможностью извлечения (по запросу Клиента)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="20"/>
+        <w:ind w:right="-2" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Признаем, что обслуживание по услуге «Технологическое взаимодействие с «1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>С:Предприятие</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» при проведении платежей» Банк производит только при установлении ограничений на Канал ЭДО. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Просим произвести подключение из «1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>С:Предприятие</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>к Системе ДБО с одним из следующих ограничений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:left="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Разрешить доступ с указанных в настоящем Заявлении </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>IP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-адресов. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:firstLine="567"/>
-[...143 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:leftChars="322" w:left="773"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Список разрешенных </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-адресов:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:leftChars="322" w:left="773"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Включить ограничения по внешним </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-адресам</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4973" w:type="dxa"/>
+        <w:tblW w:w="4721" w:type="dxa"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="352"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="302"/>
         <w:gridCol w:w="252"/>
-        <w:gridCol w:w="252"/>
         <w:gridCol w:w="296"/>
         <w:gridCol w:w="308"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="251"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="311"/>
         <w:gridCol w:w="251"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="307"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="252" w:type="dxa"/>
+            <w:r w:rsidRPr="00DA6284">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...5 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...17 lines deleted...]
-            <w:tcW w:w="308" w:type="dxa"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...17 lines deleted...]
-            <w:tcW w:w="301" w:type="dxa"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...126 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="252" w:type="dxa"/>
+            <w:r w:rsidRPr="00DA6284">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...5 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...67 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...126 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="252" w:type="dxa"/>
+            <w:r w:rsidRPr="00DA6284">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...5 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...14 lines deleted...]
-            <w:tcW w:w="308" w:type="dxa"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...14 lines deleted...]
-            <w:tcW w:w="301" w:type="dxa"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...7 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...77 lines deleted...]
-            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...47 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="252" w:type="dxa"/>
+            <w:r w:rsidRPr="00DA6284">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...5 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...14 lines deleted...]
-            <w:tcW w:w="308" w:type="dxa"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...14 lines deleted...]
-            <w:tcW w:w="301" w:type="dxa"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...7 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...77 lines deleted...]
-            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...47 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="252" w:type="dxa"/>
+            <w:r w:rsidRPr="00DA6284">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...5 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...14 lines deleted...]
-            <w:tcW w:w="308" w:type="dxa"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...14 lines deleted...]
-            <w:tcW w:w="301" w:type="dxa"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...7 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...77 lines deleted...]
-            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...47 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:leftChars="322" w:left="773"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA6284">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Либо по диапазону по внешним </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -3641,937 +3763,972 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="277"/>
         <w:gridCol w:w="277"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="237"/>
         <w:gridCol w:w="278"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="293"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="289"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-108" w:right="-136"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-108" w:right="-136"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>по</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="-93" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:leftChars="322" w:left="773"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:leftChars="322" w:left="773"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Настоящим согласны с тем, что:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:leftChars="322" w:left="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Осуществление доступа из «1</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
@@ -4604,57 +4761,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>в Систему и</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284" w:rsidDel="00D4112C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">отправка ЭД в Банк с каких-либо иных IP -адресов, не указанных в настоящем Заявлении, Банком не допускается. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:leftChars="322" w:left="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае изменения по </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
@@ -4702,487 +4860,497 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">-адресу производится не позднее третьего банковского дня следующего за днем принятия Банком Заявления по форме 15 Приложения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Подтверждаем, что ознакомлены и согласны с действующими Тарифами, Правилами ДБО, Регламентом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00623F14" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="16"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00623F14">
-[...27 lines deleted...]
-        <w:t>__________</w:t>
+      <w:r w:rsidRPr="00DA6284">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Дата: «____» ______________ 20___г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9475" w:type="dxa"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
         <w:tblInd w:w="208" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3046"/>
         <w:gridCol w:w="2336"/>
         <w:gridCol w:w="4093"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="159"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Руководитель</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidTr="008C3CDF">
+      <w:tr w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidTr="00383F6C">
         <w:trPr>
           <w:trHeight w:val="85"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">М.П.              </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA6284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="008C3CDF">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00383F6C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:pict>
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ОТМЕТКИ БАНКА</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
@@ -5192,115 +5360,119 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О ПРИЕМЕ ЗАЯВЛЕНИЯ:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(дата приема, штамп, Ф.И.О. и подпись сотрудника):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:pict>
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>____</w:t>
@@ -5334,51 +5506,51 @@
         <w:t>_________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00DA6284" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
@@ -5397,588 +5569,533 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     подпись                          расшифровка подписи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F3778" w:rsidRDefault="009A7C1B" w:rsidP="00623F14">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9923"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="x-none" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="x-none" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6284">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003F3778" w:rsidSect="00623F14">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4153"/>
+          <w:tab w:val="right" w:pos="8306"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00DA6284" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00411977" w:rsidRDefault="00411977">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00411977">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="567" w:bottom="568" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00722784" w:rsidRDefault="00722784" w:rsidP="009A7C1B">
+    <w:p w:rsidR="000F3CDE" w:rsidRDefault="000F3CDE" w:rsidP="00AF2E33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00722784" w:rsidRDefault="00722784" w:rsidP="009A7C1B">
+    <w:p w:rsidR="000F3CDE" w:rsidRDefault="000F3CDE" w:rsidP="00AF2E33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00722784" w:rsidRDefault="00722784" w:rsidP="009A7C1B">
+    <w:p w:rsidR="000F3CDE" w:rsidRDefault="000F3CDE" w:rsidP="00AF2E33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00722784" w:rsidRDefault="00722784" w:rsidP="009A7C1B">
+    <w:p w:rsidR="000F3CDE" w:rsidRDefault="000F3CDE" w:rsidP="00AF2E33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00605677" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00340CD4" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605677">
+      <w:r w:rsidRPr="00340CD4">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00605677">
+      <w:r w:rsidRPr="00340CD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Код иностранной организации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00605677">
+      <w:r w:rsidRPr="00340CD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> указывается для юридических лиц нерезидентов, не имеющих ИНН и (или) ОГРН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00605677">
+      <w:r w:rsidRPr="00340CD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="009A7C1B" w:rsidRPr="00605677" w:rsidRDefault="009A7C1B" w:rsidP="009A7C1B">
+    <w:p w:rsidR="00AF2E33" w:rsidRPr="00F42153" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605677">
+      <w:r w:rsidRPr="00F42153">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00605677">
+      <w:r w:rsidRPr="00F42153">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Применимо только для Клиентов, имеющих де</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Применимо только для Клиентов, имеющих действующий расчетный/специальный счет в Банке.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w:rsidR="00AF2E33" w:rsidRDefault="00AF2E33" w:rsidP="00AF2E33">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00383F6C">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>йствующий расчетный/специальный счет в Банке.</w:t>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00383F6C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42153">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Клиент ознакомлен, согласен и принимает риски компрометации ключевой информации, получаемой на ключевом носителе с возможностью извлечения.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54EE641E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="19C4C896"/>
+    <w:tmpl w:val="46B4FF32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="1778" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="2127" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="2836" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="3185" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="3894" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="4243" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="4952" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009A7C1B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F96E1F"/>
+    <w:rsidRoot w:val="000C64FF"/>
+    <w:rsid w:val="000C64FF"/>
+    <w:rsid w:val="000F3CDE"/>
+    <w:rsid w:val="00411977"/>
+    <w:rsid w:val="00AF2E33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6AFC9EBE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{99D136B8-CF24-435C-A04E-7175E9C928A7}"/>
+  <w15:docId w15:val="{B6C83A30-F0DB-46C5-9ECC-0FDB95F97C2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6331,121 +6448,120 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A7C1B"/>
+    <w:rsid w:val="00AF2E33"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Текст сноски Знак2,Текст сноски Знак1 Знак,Текст сноски Знак Знак Знак,Текст сноски Знак Знак Знак Знак Знак,Текст сноски Знак Знак1 Знак,Текст сноски Знак1 Знак Знак Знак,Текст сноски Знак Знак Знак Знак Знак Знак Знак"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009A7C1B"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF2E33"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст сноски Знак"/>
     <w:aliases w:val="Текст сноски Знак2 Знак,Текст сноски Знак1 Знак Знак,Текст сноски Знак Знак Знак Знак,Текст сноски Знак Знак Знак Знак Знак Знак,Текст сноски Знак Знак1 Знак Знак,Текст сноски Знак1 Знак Знак Знак Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009A7C1B"/>
+    <w:rsid w:val="00AF2E33"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009A7C1B"/>
+    <w:rsid w:val="00AF2E33"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6683,72 +6799,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2228</Characters>
+  <Pages>2</Pages>
+  <Words>410</Words>
+  <Characters>2343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>PJSC Sovcombank</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2613</CharactersWithSpaces>
+  <CharactersWithSpaces>2748</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Ревазова Залина Борисовна</dc:creator>
+  <dc:creator>Шарикова Ольга Михайловна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>