--- v0 (2026-04-08)
+++ v1 (2026-07-16)
@@ -16,78 +16,72 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" tabRatio="814" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" tabRatio="814" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="КнК Зарплатникам" sheetId="15" r:id="rId1"/>
     <sheet name="Ипотека ЗП" sheetId="3" r:id="rId2"/>
     <sheet name="Вклад МД ЗП" sheetId="4" r:id="rId3"/>
     <sheet name="Халва Base" sheetId="6" r:id="rId4"/>
     <sheet name="Extended_Premium_VIP" sheetId="14" r:id="rId5"/>
     <sheet name="Зарплатная дебетовая МИР" sheetId="11" r:id="rId6"/>
     <sheet name="ЗП дебетовая МИР нерезидентам" sheetId="16" r:id="rId7"/>
     <sheet name="MC Black Edition , MIR (X-CARD)" sheetId="12" r:id="rId8"/>
     <sheet name="MC Black Edition MC World" sheetId="13" r:id="rId9"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'КнК Зарплатникам'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'КнК Зарплатникам'!$A$1:$XFC$51</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2159" uniqueCount="932">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2189" uniqueCount="961">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование финансового продукта</t>
   </si>
   <si>
     <t>Полная стоимость кредита на момент заключения Договора, в % годовых</t>
   </si>
   <si>
     <t>Размер МОП, руб.</t>
   </si>
   <si>
     <t>Условия досрочного погашения кредита</t>
   </si>
   <si>
     <t>Основания для взимания неустойки (штрафа, пени)</t>
   </si>
   <si>
     <t>Размер неустойки (штрафа, пени)</t>
   </si>
   <si>
     <t>В соответствии с  Договором потребительского кредита</t>
   </si>
   <si>
@@ -832,168 +826,138 @@
   <si>
     <t>Комиссия за  обслуживание при вторичном оформлении  банковской карты по инициативе Банка</t>
   </si>
   <si>
     <t>Комиссия за обслуживание счёта, взимаемая ежегодно</t>
   </si>
   <si>
     <t>В устройстве самообслуживания Банка</t>
   </si>
   <si>
     <t>1.13</t>
   </si>
   <si>
     <t>В устройстве самообслуживания сторонних Банков</t>
   </si>
   <si>
     <t>1.14</t>
   </si>
   <si>
     <t>Срок действия карты</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
-    <t>Снятие наличных (сумма получения наличных средств с карты)</t>
-[...1 lines deleted...]
-  <si>
     <t>300 000 руб.</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>1 000 000 руб.</t>
   </si>
   <si>
     <t>1.17</t>
   </si>
   <si>
-    <t>Безналичные операции (сумма на любые покупки и оплату услуг по карте)</t>
-[...1 lines deleted...]
-  <si>
     <t>1.18</t>
   </si>
   <si>
     <t>10 000 000 руб.</t>
   </si>
   <si>
     <t>1.19</t>
   </si>
   <si>
     <t>1.20</t>
   </si>
   <si>
     <t>1.21</t>
   </si>
   <si>
     <t>1.22</t>
   </si>
   <si>
-    <t>Операции в Интернет (сумма на покупки и переводы в Интернете)</t>
-[...1 lines deleted...]
-  <si>
     <t>1.23</t>
   </si>
   <si>
-    <t>Получение наличных денежных средств с текущего счёта по карте (в % от суммы операции)</t>
-[...1 lines deleted...]
-  <si>
     <t>В банкоматах Банка</t>
   </si>
   <si>
     <t>В пунктах выдачи наличных денежных средств Банка</t>
   </si>
   <si>
     <t>В банкоматах и пунктах выдачи наличных денежных средств  сторонних банков</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>Через устройство самообслуживания Банка с применением карты</t>
-[...1 lines deleted...]
-  <si>
     <t>3.5</t>
   </si>
   <si>
     <t>Зачисление поступивших в безналичном порядке денежных средств на счет</t>
   </si>
   <si>
     <t xml:space="preserve">Бесплатно </t>
   </si>
   <si>
-    <t>при совершении операции</t>
-[...1 lines deleted...]
-  <si>
     <t>3.6</t>
   </si>
   <si>
     <t>3.7</t>
   </si>
   <si>
     <t xml:space="preserve">Прочие зачисления, в том числе при получении (в наличии у Банка) подтверждающих документов </t>
   </si>
   <si>
     <t>3.8</t>
   </si>
   <si>
     <t xml:space="preserve"> Для дальнейшего погашения кредита</t>
   </si>
   <si>
-    <t>3.9</t>
-[...1 lines deleted...]
-  <si>
     <t>Согласно решению комиссии  по трудовым спорам для дальнейшего получения заработной платы сотрудниками предприятия</t>
   </si>
   <si>
-    <t>3.10</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>Безналичные переводы</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>СМС-уведомления о совершённых операциях по карте</t>
   </si>
   <si>
-    <t xml:space="preserve">Установка индивидуального лимита расходных операций по карте </t>
-[...1 lines deleted...]
-  <si>
     <t>100 руб.</t>
   </si>
   <si>
     <t>При выдаче документов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Постановка карты в международный стоп-лист (один регион) по заявлению Клиента (на одну неделю)</t>
   </si>
   <si>
     <t>4.5</t>
   </si>
   <si>
     <t>Инициирование Клиентом расследования по претензионному заявлению (опротестование транзакции), признанному впоследствии необоснованным</t>
   </si>
   <si>
     <t xml:space="preserve">Максимально возможные лимиты
 (клиент сможем поменять в ОМП)
 </t>
   </si>
   <si>
     <t>Лимиты (максимальные)</t>
   </si>
   <si>
     <t>30 000 000 руб.</t>
   </si>
   <si>
     <t>За одну операцию</t>
   </si>
   <si>
     <t>Предоставление по запросу клиента справки по кредиту по форме Клиента (с предоставлением инструкции по заполнению)</t>
   </si>
   <si>
@@ -1346,152 +1310,106 @@
 Комиссия за переход в режим оплаты задолженности в сумме, не менее размера МОП - 3,9% от ссудной задолженности по Договору (начисляется ежемесячно при условии оплаты МОПами). </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(5)</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <r>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">  При сумме остатка до 400 000 руб.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Дополнительная Опция "Все и везде" подключается только при наличии Подписки "Халва. Десятка" и при наличии предоставленного лимита кредитования не менее 45 000 рублей </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(для карт "Социальная Халва" - не менее 30 000 рублей)</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>. 
  Сумма комиссии включается в минимальные обязательные платежи.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">При подключении Тарифного плана увеличенный срок рассрочки устанавливается с момента увеличения лимита кредитования на совершение покупки. С момента увеличения лимита кредитования срок рассрочки устанавливается на 18 месяцев. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">При получении дополнительных услуг в рамках "Ипотечного кредитования" за счет увеличенного лимита кредитования по карте "Халва" Заемщику устанавливается единый срок рассрочки равный 12 месяцам. </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Увеличенный лимит кредитования действует до полного погашения и в последующем не возобновляется.  </t>
     </r>
   </si>
   <si>
-    <t>Получение наличных денежных средств за счёт средств установленного лимита кредитования</t>
-[...1 lines deleted...]
-  <si>
     <t>Получение наличных денежных средств, размещенных сверх лимита кредитования (собственные средства)</t>
   </si>
   <si>
     <t>В банкоматах и пунктах выдачи наличных денежных средств сторонних Банков (в т.ч. АО "Альфабанк", ПАО "Росбанк", ПАО Банк "ФК Открытие", АО "Райффайзенбанк", Банк ВТБ)</t>
   </si>
   <si>
     <t>При оплате за счет средств, размещенных сверх лимита кредитования (собственные средства), в любых торгово-сервисных предприятиях</t>
   </si>
   <si>
     <t>При оплате за счет средств лимита кредитования в торгово-сервисных предприятиях, включенных в Партнерскую сеть Банка</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
   <si>
     <t>На счета, открытые в иных Банках</t>
   </si>
   <si>
     <t>Mмаркетинговое информирование</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <r>
       <t>До 1 млн. руб.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
@@ -1559,78 +1477,69 @@
   <si>
     <r>
       <t xml:space="preserve">Комиссия за обслуживание при оформлении </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>дополнительной</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> банковской карты </t>
     </r>
   </si>
   <si>
-    <t>999 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Комиссия списывается в момент оформления карты за счет собственных средств, размещенных на счете клиента.</t>
   </si>
   <si>
     <t xml:space="preserve">Комиссия за подключение годовой Подписки "Халва. Десятка" </t>
   </si>
   <si>
     <t>Комиссия за подключение ежемесячной Подписки "Халва. Десятка"</t>
   </si>
   <si>
     <t>2.18</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
-    <t>2.20</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">5,75% годовых </t>
   </si>
   <si>
     <t xml:space="preserve">Согласно программе лояльности </t>
-  </si>
-[...1 lines deleted...]
-    <t>3.11</t>
   </si>
   <si>
     <t>Код документа 10.00.01_129</t>
   </si>
   <si>
     <t>Халва Extended</t>
   </si>
   <si>
     <t>Халва Premium</t>
   </si>
   <si>
     <t>Халва VIP</t>
   </si>
   <si>
     <r>
       <t>500 000  руб.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="18"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -2859,305 +2768,203 @@
     <t>Плата за проход в VIP-зал аэропорта (за каждого прошедшего)</t>
   </si>
   <si>
     <t>В день получения Банком информации о посещении клиентом VIP-зала</t>
   </si>
   <si>
     <r>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Минимальная гарантированная ставка</t>
     </r>
   </si>
   <si>
     <t>Процентная ставка (% годовых), рубли*</t>
   </si>
   <si>
-    <t>Безналичные переводы с карточного счета с использованием Мобильного приложения "Халва-Совкомбанк" или Личный кабинет</t>
-[...1 lines deleted...]
-  <si>
     <t>1.24</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>2 посещения бесплатно/в 3 месяца</t>
-  </si>
-[...4 lines deleted...]
-    <t>5 лет (60 месяцев)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">До 150 000 руб. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>за отчетный период</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> - без комиссии, 
 при сумме свыше 150 000 руб. - 1,9% на сумму превышения лимита на снятие</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">По прочим переводам через Мобильное приложение/Личный кабинет ПАО Совкомбанк </t>
   </si>
   <si>
     <t>Комиссия взимается в момент совершения операции</t>
   </si>
   <si>
     <t>Оплата дополнительных услуг ПАО "Совкомбанк" в рамках продукта "АвтоСтиль-Особый" на основании отдельного заявления Клиента</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t xml:space="preserve">При оплате заемными средствами предоставляется рассрочка на 2 месяца. </t>
   </si>
   <si>
     <t>Тарифы размещены на сайте ПАО Совкомбанк - https://sovcombank.ru/cards</t>
   </si>
   <si>
     <t>Понижающий коэффициент (дисконт) для Зарплатных клиентов/Агентов (в процентных пунктах)</t>
   </si>
   <si>
     <t xml:space="preserve">При подключении Тарифного плана (специального лимита) увеличенный срок рассрочки устанавливается с момента увеличения лимита кредитования на совершение покупки. Количество месяцев рассрочки устанавливается в зависимости от Магазина-партнера, где совершается покупка. </t>
   </si>
   <si>
-    <t>Комиссия за обслуживание и использование платежного стикера "Cтикер Sovcom Pay" при первичном получении</t>
-[...4 lines deleted...]
-  <si>
     <t>999 руб. (единоразово)</t>
   </si>
   <si>
-    <t>2.21</t>
-[...4 lines deleted...]
-  <si>
     <t>Оплата по категориям услуг, размещенным в разделе «Оплата услуг», а также при оплате по QR</t>
-  </si>
-[...4 lines deleted...]
-    <t>Оплата по категориям услуг, размещенным в разделе «Оплата услуг»:Кредиты, Перевод юридическому лицу по реквизитам.</t>
   </si>
   <si>
     <t>Стикер выдается клиенту в единичном экземпляре</t>
   </si>
   <si>
     <t>Исключение составляют поставщики, комиссия по услугам которых указана в Приложении №1 к Тарифам по финансовому продукту «Карта «Халва зарплатная».</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  Тарифы по финансовому продукту «Премиальная Халва» </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(1)                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="60"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> 1/24 от общей суммы, направленной  на рефинансирование задолженности, но не менее минимальной суммы в размере 4 999 руб.</t>
-[...7 lines deleted...]
-  <si>
     <t>В соответствии с Таблицей №1</t>
   </si>
   <si>
     <t>36 мес.</t>
   </si>
   <si>
     <t>48 мес.</t>
   </si>
   <si>
     <t>60 мес.</t>
   </si>
   <si>
     <t>200 000 - 299 999</t>
   </si>
   <si>
     <t>9,05% / 12,18%</t>
   </si>
   <si>
     <t>300 000 - 599 999</t>
   </si>
   <si>
     <t>7,86% / 10,57%</t>
   </si>
   <si>
     <t>600 000 - 5 000 000</t>
   </si>
   <si>
     <t>6,09% / 8,19%</t>
   </si>
   <si>
     <t>Действуют с "10" июля 2022 года</t>
   </si>
   <si>
     <t>с 28.06.2020</t>
   </si>
   <si>
-    <t>Срок рассрочки в рамках Акции "Рефинансирование на Халву"</t>
-[...4 lines deleted...]
-  <si>
     <t>В банкоматах/устройствах самообслуживания Банка</t>
   </si>
   <si>
     <t xml:space="preserve">В кассах Банка </t>
   </si>
   <si>
-    <t>Пополнение с карты стороннего Банка с указанием ее номера</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1% от суммы перевода не менее 50 руб., но не более 1500 руб. </t>
-  </si>
-[...4 lines deleted...]
-    <t>3.15</t>
   </si>
   <si>
     <t>1,5 % от суммы перевода, 
 но не более 1500 руб. за один перевод</t>
   </si>
   <si>
-    <t>Перевод с карты на карту (операции Р2Р)</t>
-[...1 lines deleted...]
-  <si>
     <t>0.5% от суммы перевода, но не менее 50 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Исключение составляют поставщики, комиссия по услугам которых указана в Приложении №1 к Тарифам. </t>
   </si>
   <si>
-    <t>В случае автоматического пополнения счетов в Банке с карт, эмитированных иными кредитными организациями (услуга "Автосписание" в мобильном приложении "Халва - Совкомбанк" и личном кабинете https://halvacard.ru/lk (далее - Автоматические пополнения), при получении Клиентом за данные операции от Банков-эмитентов вознаграждения выплат (кэшбэк и т.п.), Клиент обязан уплатить Банку 2% от общей суммы Автоматических пополнений.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah </t>
   </si>
   <si>
     <t>Код документа 10.00.01_120</t>
-  </si>
-[...27 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Оплата по категориям услуг "Кредиты", "Перевод юридическому лицу по реквизитам", размещенным в разделе «Оплата услуг» в Мобильном приложение «Халва-Совкомбанк» и в Личном кабинете на сайте halvacard.ru.</t>
   </si>
   <si>
     <t>Оплата по категориям услуг "Мобильная связь", "Интернет", "Платное ТВ", "ЖКХ", "Транспорт", "Штрафы", "Налоги", "Госпошлины", "Зарубежные операторы", "Охранные системы", "Образовательные услуги",  "Прочее", размещенным в разделе «Оплата услуг», а также при оплате по QR в Мобильном приложение «Халва-Совкомбанк» и в Личном кабинете на сайте halvacard.ru.</t>
   </si>
   <si>
     <t>Переводы со счета Клиента через сотрудника Банка</t>
   </si>
   <si>
     <t>6.5</t>
   </si>
   <si>
     <t xml:space="preserve">Лимиты по терминалам </t>
   </si>
   <si>
     <t xml:space="preserve">Тип цикла </t>
   </si>
   <si>
     <t xml:space="preserve">Длина цикла </t>
   </si>
   <si>
     <t xml:space="preserve">Пороговое значение </t>
   </si>
@@ -3173,53 +2980,50 @@
   </si>
   <si>
     <t>1% от суммы перевода, но не менее 50 руб., но не более 1500 руб.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Начисление процентов на остаток собственных средств </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(7)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> При пополнении суммы свыше 150 000 руб. в отчетном периоде - 1% на сумму превышения</t>
   </si>
   <si>
-    <t xml:space="preserve">Суммы комиссий включаются в минимальные обязательные платежи. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">При подключении Специальных лимитов/Тарифных планов сумма увеличенного лимита кредитования действует до момента полного погашения задолженности и в последующем не возобновляется. Данные Специальные лимиты, Тарифные планы не пролонгируются. 
 На операции, совершенные за счет невозобновляемого специального лимита  "Супер Рассрочка", "Спец Рассрочка Халва", при оплате дополнительных услуг в рамках "Ипотечного кредитования", ТП «Товары в рассрочку»  действие Подписки «Халва.Десятка» и/или иных акций не распространяется.  
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">до 60 месяцев (на социально-значимые нужды:
  лечение, обучение, благотворительность) в первый отчетный период </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>По операциям, совершенным с использованием карты (покупки по карте/телефону/стикеру/QR), по операциям в ОМП (при оплате услуг по системе "Город"/СБП/QR).</t>
   </si>
   <si>
     <r>
@@ -3257,171 +3061,120 @@
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> при активации Клиентом</t>
     </r>
   </si>
   <si>
     <t>Комиссия при первичном подключении после активации с  Суперопции  в течение бесплатного периода действия за первый отчетный период составляет 0 (ноль) рублей, а при вторичном подключении и за второй и последующие отчетные периоды 798 руб. (для карт "Социальная Халва" 598 руб.) ежемесячно.</t>
   </si>
   <si>
     <t>Комиссия списывается при активации за счет собственных/заемных денежных средств с Банковского счета Клиента согласно распоряжения.</t>
   </si>
   <si>
     <t xml:space="preserve">3799 руб. (единоразово) за 12 полных отчетных периодов
 (для карт "Социальная Халва" комиссия за подключение Подписки - 2799 руб.). </t>
   </si>
   <si>
     <t>0 руб. за первый отчетный период (при условии первичного оформления Подписки с опцией),
 399 руб. за второй и последующие отчетные периоды (для карт "Социальная Халва" - 299 руб.).</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>*</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
     <t>В течение года клиент может воспользоваться опцией без дополнительного согласования с Банком в удобные для себя отчетные периоды. Банк оставляет за собой право отказать в подключении опции. Если клиент воспользовался опцией несколько раз подряд (согласно приведенной таблице ниже), на погашение остатка задолженности будет автоматически предоставлена рассрочка на 12 месяцев, за исключением сумм начисленных комиссий, которые в полном объеме включаются в ближайший платеж. Клиент будет обязан придерживаться данного графика рассрочки. В случае если Клиент не доплатил 10% и менее до Платежа по рассрочке, то такой платеж не засчитывается как оплата МОПом и не учитывается как условие для пересчета графика рассрочки. Пересчету графика рассрочки не подлежат Договоры, имеющие просроченную задолженность, невозобновляемый лимит  при подключении Тарифных планов "Авто в рассрочку", "Товары в рассрочку", "Спец Рассрочка Халва",  специальных лимитов "Супер Рассрочка", "Спец Рассрочка Халва", "Недвижимость в рассрочку", при оплате дополнительных услуг в рамках "Ипотечного кредитования". Погашение задолженности по таким Договорам производится в стандартном порядке.</t>
   </si>
   <si>
-    <t xml:space="preserve">Получение наличных денежных средств с текущего счёта по карте </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">При превышении снятия суммы свыше 150 000 руб. накопительным итогом  за календарный  месяц взимается 1,9% от суммы превышения </t>
   </si>
   <si>
     <t>Комиссия за подключение опции "Всё и везде" с Подпиской "Халва. Десятка"</t>
   </si>
   <si>
     <t>На счета физ.лиц внутри Банка</t>
   </si>
   <si>
     <t>в момент совершения операции сверх суммы перевода, при недостаточности средств операция отклоняется</t>
   </si>
   <si>
     <t>(1) в момент совершения сверх суммы операции, при недостаточности средств операция отклоняется / (2) онлайн: сверх суммы перевода</t>
   </si>
   <si>
     <t>4.7</t>
   </si>
   <si>
-    <t xml:space="preserve">Пополнение с карты стороннего Банка с указанием ее номера. В мобильном приложении «Халва-Совкомбанк» или в Личном кабинет на сайте https://halvacard.ru </t>
-[...1 lines deleted...]
-  <si>
     <t>4.8</t>
   </si>
   <si>
     <t>4.9</t>
   </si>
   <si>
     <t xml:space="preserve">1%, но не менее 50 руб., макс 1500 руб. </t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t xml:space="preserve">5. </t>
   </si>
   <si>
     <t>****</t>
   </si>
   <si>
     <t>Условия по минимальному обороту для Тарифных планов/Спец.лимитов: совершение в каждом отчетном периоде расходных операций на сумму не менее 1000 руб. К расходным операциям не относятся: переводы/операции по снятию собственных средств, переводы заемных средств через СБП, отменённых операции и/или возвраты.</t>
   </si>
   <si>
     <t>(1)Лимит кредитования может быть возобновлен и/или увеличен Банком путем принятия (акцепта) Заемщиком оферты Банка о возобновлении и/или увеличении лимита кредитования.</t>
   </si>
   <si>
     <t>(2)Под Программой финансовой защитой понимается подключение Заемщика к Программе добровольной финансовой и страховой защиты заемщиков, которая включает в себя страхование от возможности наступления страховых случаев, предусмотренных Программой страхования. Максимальный срок страхования 36 месяцев.</t>
   </si>
   <si>
-    <t>(3)Процентная ставка устанавливается, в случае не поступления заработной платы на банковский счет Заемщика в течение 60 (шестидесяти) дней или если сумма поступившей заработной платы меньше 50% от суммы заработной платы, указанной при подаче заявки на кредит, либо меньше 10 000 руб, начиная с отчетного периода, следующего за отчетным периодом, в котором истекли 60 (шестьдесят) дней и снижается до первоначального размера с отчетного периода, следующего за отчетным периодом, в котором заработная плата поступила на банковский счет Заемщика, открытый в Банке, но не менее вышеуказанных сумм заработной платы, если отсутствуют иные основания для увеличения процентной ставки.</t>
-[...1 lines deleted...]
-  <si>
     <t>(4)Под целевым использованием понимается использование по назначению суммы, направленной на погашение кредитов, ранее предоставленных Заемщику по договорам потребительского кредита, указанным Заемщиком в Заявлении о предоставлении транша, и полное погашение задолженности по вышеуказанным кредитам в первом отчетном периоде по Договору потребительского кредита. Банк вправе запросить у Заемщика документы, подтверждающие погашение задолженности по вышеуказанным кредитам. Процентная ставка увеличивается с даты установления Лимита кредитования.</t>
   </si>
   <si>
     <t>*Окончательное решение по установлению размера платы за включение в программу финансовой защиты принимается Банком.</t>
   </si>
   <si>
     <t>Таблица №1: Размер платы за включение в программу финансовой защиты Заемщиков (единовременная), в % (рассчитывается от лимита кредита)*:</t>
   </si>
   <si>
-    <t>При нецелевом использование кредитных средств</t>
-[...21 lines deleted...]
-  <si>
     <t>Комиссии взимается в момент совершения операции</t>
   </si>
   <si>
     <t>Переводы прочим клиентам в сторонние банки  с использованием  Системы быстрых платежей (СБП)</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> На сумму превышающую 150 000 руб. за отчетный период  - 0,5% , но не более  1500 руб. </t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>(*)</t>
   </si>
   <si>
     <t xml:space="preserve">На сумму превышающую 30 000 000 руб. за календарный месяц  - 0,5% , но не более  1500 руб. </t>
   </si>
   <si>
     <r>
       <t>Снятие наличных при совершении покупки в</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
@@ -3514,201 +3267,108 @@
     <t>Комиссия списывается за счет заемных или собственных средств (при наличии денежных средств достаточных для оплаты комиссии в полном объеме). 
 При оплате заемными средствами предоставляется рассрочка на 4 месяца. При отсутствии денежных средств на счете на неоплаченную сумму комиссии предоставляется рассрочка 4 месяца и включается в будущие платежи/в минимальные обязательные платежи. При неоплате выставленной комиссии годовая Подписка отключается.</t>
   </si>
   <si>
     <t>7.7</t>
   </si>
   <si>
     <t>Лимит на оплату сотовой связи</t>
   </si>
   <si>
     <t>Одна операция</t>
   </si>
   <si>
     <t>В сутки</t>
   </si>
   <si>
     <t>15 000</t>
   </si>
   <si>
     <t>7.8</t>
   </si>
   <si>
     <t>Лимит на оплату услуг</t>
   </si>
   <si>
-    <t>Образовательные услуги, интернет, платное TV, пополнение транспортных карт, гос пошлина, охранные системы, кредиты, агентство недвижимости, благотворительность</t>
-[...1 lines deleted...]
-  <si>
     <t>100 000</t>
   </si>
   <si>
     <t>Совокупный лимит на оплату всех услуг, в т.ч. сотовой связи</t>
   </si>
   <si>
     <t>7.9</t>
   </si>
   <si>
     <t>Лимит на оплату по QR покупок через СБП</t>
   </si>
   <si>
     <t>1 000 000</t>
   </si>
   <si>
-    <t xml:space="preserve">Лимит кредитования может быть увеличен до 700 000 руб. по специальному предложению от Банка. Для уменьшения лимита кредита по действующему договору Карта «Халва» клиенту необходимо обратиться в Контакт-центр или написать в Чате в Мобильном приложении «Халва-Совкомбанк».
-[...4 lines deleted...]
-  <si>
     <t>Код документа: 10.00.01_109</t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-  <si>
     <t xml:space="preserve">Лимит на оплату налогов </t>
   </si>
   <si>
     <t xml:space="preserve">В месяц </t>
   </si>
   <si>
     <t>Лимит кредита (1), руб.</t>
   </si>
   <si>
-    <t xml:space="preserve">При соблюдении выше указанных условий, а также при отсутствии просроченной задолженности по любым кредитам в Банке, по вкладу в конце срока увеличивается процентная ставка на 1,0% годовых. В перечне операций для повышения процентной ставки учитываются операции, указанные в паспорте «Программа лояльности для держателей Карт «Халва».
-[...4 lines deleted...]
-  <si>
     <t>дебетовая зарплатная карта МИР BLACK</t>
   </si>
   <si>
     <t>Тарифный план Зарплатная карта MasterCard Black Edition, MasterCard World (RUR)</t>
-  </si>
-[...30 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Master Card World архивный с 28.06.2021                                                                         Master Card Gold</t>
   </si>
   <si>
     <t>0% годовых</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Снятие наличных при совершении покупки в </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>ТСП*</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">На сумму превышающую 30 000 000 руб. за календарный месяц - 0,5% , но не более  1500 руб. </t>
   </si>
   <si>
-    <t>3.16</t>
-[...1 lines deleted...]
-  <si>
     <t>(1) в момент совершения сверх суммы операции, при недостаточности средств операция отклоняется           / (2) онлайн: сверх суммы перевода</t>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  Тарифы по финансовому продукту «Карта «Халва зарплатная» </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -3750,63 +3410,54 @@
   <si>
     <t>Лимиты (1)(6)</t>
   </si>
   <si>
     <t xml:space="preserve">Прием денежных средств на текущий банковский счет от юридических лиц и индивидуальных предпринимателей </t>
   </si>
   <si>
     <t>Мобильное приложение и Личный кабинет на сайте halvacard.ru (3)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Мобильная связь, Интернет, Платное ТВ, ЖКХ, Транспорт, Штрафы, Налоги, Госпошлины, Зарубежные операторы, Охранные системы, Образовательные услуги </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(4)</t>
     </r>
   </si>
   <si>
-    <t>Лимиты (1)</t>
-[...1 lines deleted...]
-  <si>
     <t>Прием денежных средств на текущий банковский счет от юридических лиц и индивидуальных предпринимателей</t>
   </si>
   <si>
-    <t>Проходы в VIP-Залы (3)</t>
-[...1 lines deleted...]
-  <si>
     <t>4% годовых (5)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лимиты (1)(5)</t>
   </si>
   <si>
     <r>
       <t>Мобильная связь, Интернет, Платное ТВ, ЖКХ, Транспорт, Штрафы, Налоги, Госпошлины, Зарубежные операторы, Охранные системы, Образовательные услуги</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> (3)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">При оплате за счет средств лимита кредитования в торгово-сервисных предприятиях, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color indexed="8"/>
@@ -3969,79 +3620,73 @@
   <si>
     <r>
       <t xml:space="preserve">100 тыс. руб. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="18"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(24)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">0 руб. за первый отчетный период (при условии первичного оформления Подписки),
 399 руб. за второй и последующие отчетные периоды (для карт "Социальная Халва" комиссия за подключение Подписки - 299 руб.).  </t>
   </si>
   <si>
     <t>Услуга "Зарплата в любой день"</t>
   </si>
   <si>
-    <t xml:space="preserve">199 руб.  </t>
-[...1 lines deleted...]
-  <si>
     <t>Комиссия взимается за каждый запрос на оказание услуги</t>
   </si>
   <si>
     <t>199 руб.</t>
   </si>
   <si>
     <t>Комиссия за предоставление дополнительной расчетной услуги</t>
   </si>
   <si>
     <t>Счета, открываемые в рамках Договоров на обслуживание зарплатных проектов, заключаемых между организациями и ПАО "Совкомбанк", а также счета, открытые Клиентам групп компаний ПАО "Совкомбанк" для зачисления заработной платы. 
 По Договору с Клиентом, физическим лицом, предусмотрена безналичная оплата товаров (работ, услуг) с использованием расчетной карты в  торгово-сервисных предприятиях, включенных в Партнерскую сеть Банка на территории Российской Федерации.                                                                                                                   
 В Мобильном приложении "Халва-Совкомбанк" и личном кабинете на halvacard.ru клиенту доступен выбор приоритета для совершения операций: либо за счет собственных средств, либо за счет лимита кредитования.
 Лимиты на снятие наличных по карте «Халва», а также лимиты на совершение денежных переводов устанавливаются по усмотрению Банка.
 Карты ПС "Мир" оформляются не именные.</t>
   </si>
   <si>
     <t xml:space="preserve">Пополнение в устройстве самообслуживания сторонних Банков     </t>
   </si>
   <si>
     <t xml:space="preserve">взимается в дату отчётного периода </t>
   </si>
   <si>
     <t xml:space="preserve">Пополнение в устройстве самообслуживания сторонних Банков    </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Лимит на пополнение карт в устройствах самообслуживания сторонних Банков </t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">В момент совершения операции
 </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Лимит на перевод заёмных средств: в день - 30 000 руб., за календарный месяц - 60 000 руб. (совокупно во всех каналах переводов заемных средств).</t>
     </r>
   </si>
   <si>
     <t>При совершении операции предоставляется рассрочка в размере 1 месяц на сумму перечисления денежных средств (с Подпиской "Халва.Десятка срок рассрочки увеличивается до 3 месяцев).  При недостаточности заемных средств для проведения операции расчет производится за счет собственных средств клиента.</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -4339,78 +3984,50 @@
   </si>
   <si>
     <t>Рефинансирование кредитов по картам Банка с беспроцентным периодом до 12 и до 18 месяцев</t>
   </si>
   <si>
     <t xml:space="preserve">1,5% ежемесячно от суммы использованных кредитных средств для совершения операции </t>
   </si>
   <si>
     <t>При подключении  Тарифного плана "Товары в рассрочку", специальных лимитов "Супер Рассрочка", при оплате дополнительных услуг в рамках "Ипотечного кредитования" за счет увеличенного лимита,  по договорам потребительского кредита, перешедших на условия продукта "Карта "Халва"  - коэффициент для расчёта минимального платежа составляет 1/36 от суммы полной задолженности по Договору. Условия действуют до момента  полного погашения приобретенной задолженности, окончания срока действия  тарифного плана/подключенного специального лимита/невозобновляемого лимита.  
 При подключении специального лимита в рамках "Спец Рассрочка Халва"  - коэффициент для расчёта минимального платежа на период действия подключенного специального лимита составляет 1/25 от суммы полной задолженности по Договору.</t>
   </si>
   <si>
     <t xml:space="preserve">При подключении Тарифного плана "Товары в рассрочку", специальных лимитов "Супер Рассрочка", при оплате дополнительных услуг в рамках "Ипотечного кредитования" за счет увеличенного лимита комиссия за переход в режим оплаты задолженности МОПами составляет  - 1,9% от ссудной задолженности по Договору.  При подключении специального лимита в рамках "Спец Рассрочка Халва" комиссия за переход в режим оплаты задолженности МОПами составляет  - 3,5% от ссудной задолженности по Договору. По договорам потребительского кредита,  перешедших на условия продукта "Карта "Халва" - 2.9% от ссудной задолженности по Договору согласно Паспорту акции для клиентов, перешедших из ООО «ХКФ Банк»» (паспорт акции размещается на сайте ПАО "Совкомбанк"). Условия действуют до момента  полного погашения приобретенной задолженности, окончания срока действия  тарифного плана/подключенного специального лимита/невозобновляемого лимита. </t>
   </si>
   <si>
     <t>Комиссия взимается по договорам потребительского кредита, перешедших по Соглашению об уступке прав (требований) и передаче прав и обязанностей, заключенного между Обществом с ограниченной ответственностью "Хоум Кредит энд Финанс Банк" и ПАО "Совкомбанк".</t>
   </si>
   <si>
     <t>Срок рассрочки не пересчитывается по договорам с реструктуризацией, по операциям в рамках акции «Рефинансирование на Халву», по покупкам в рамках акции «Рассрочка на 24 мес.», по договорам потребительского кредита, где срок рассрочки установлен в рамках цессии с ООО «ХКФ Банк»», по покупкам со сроком рассрочки менее 3-ех месяцев, по договорам потребительского кредита с подключенными Спец.лимитами или Тарифными планами (ТП «Авто в рассрочку», «Спец.рассрочка» и др.).</t>
   </si>
   <si>
     <t>Приложение №5</t>
   </si>
   <si>
     <t>к Приказу №752/ОД от 08.07.2022</t>
-  </si>
-[...26 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Не предусмотрено</t>
   </si>
   <si>
     <r>
       <t>0 руб. с Подпиской "Халва.Десятка"  
 (без Подписки "Халва.Десятка" 999 руб.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(8)</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
@@ -4487,430 +4104,196 @@
       <t>Параметры и подключение специальных лимитов</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(12)</t>
     </r>
   </si>
   <si>
-    <r>
-[...23 lines deleted...]
-  <si>
     <t>По действующим и ранее оформленным договорам "Карта "Халва" проценты на остаток собственных средств не начисляются с "12" февраля 2025 года.</t>
   </si>
   <si>
-    <r>
-[...68 lines deleted...]
-  <si>
     <t xml:space="preserve">От 10 руб. до 50 000 руб.   </t>
   </si>
   <si>
     <t>До 10 000 руб.</t>
   </si>
   <si>
     <t>Лимит в сутки суммарно на все номера телефонов. Лимит на количество оплат - не более 3-ех на 1 (один) номер в течение 60 минут. Лимит увеличению не подлежит.</t>
   </si>
   <si>
     <t>Лимит на оплату сотовой связи своего номера телефона</t>
   </si>
   <si>
     <t>До 50 000 руб.</t>
   </si>
   <si>
     <t>При перечислении собственных и заемных средств комиссия начисляется только за использование заемных средств согласно Тарифам.</t>
   </si>
   <si>
-    <t>(27)</t>
-[...1 lines deleted...]
-  <si>
     <t>Задолженность, возникающая в случае превышения суммы операции, совершенной клиентом, над фактически доступной суммой денежных средств. В случае полного погашения несанкционированной задолженности в течение 5 (пяти) дней с момента ее образования проценты не начисляются.</t>
   </si>
   <si>
-    <t>Комиссия за использование заемных средств (по номеру карты/переводы с карты на карту/при перечислении с использованием  Системы быстрых платежей (СБП))</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">На счета в сторонние Банки </t>
   </si>
   <si>
     <t>Переводы по номеру телефона -&gt; СБП</t>
   </si>
   <si>
-    <t>Переводы через Мобильное приложение сторонних Банков, переводы с карты на карту (в т.ч. через сайт Банка)</t>
-[...1 lines deleted...]
-  <si>
     <t>Переводы прочим клиентам в сторонние Банки  с использованием  Системы быстрых платежей (СБП)</t>
   </si>
   <si>
     <t xml:space="preserve">Переводы через сотрудника Банка                                                              со счёта Клиента, на счета открытые в иных Банках   </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Пополнение с карты стороннего Банка с указанием ее номера В мобильном приложении «Халва-Совкомбанк» или в Личном кабинет на сайте https://halvacard.ru </t>
   </si>
   <si>
     <t>2% от суммы перевода, но не менее 99 руб., 
 и не более 1500 руб. (5)</t>
   </si>
   <si>
     <t xml:space="preserve"> В дату отчётного периода </t>
   </si>
   <si>
     <t xml:space="preserve">По прочим переводам через Мобильное приложение/Личный кабинет ПАО  Совкомбанк </t>
   </si>
   <si>
     <t xml:space="preserve">1% от суммы перевода и не менее 50 руб., но не более 1500 руб. </t>
   </si>
   <si>
     <t>1) в момент совершения сверх суммы операции, 
 при недостаточности средств операция отклоняется 
  2) онлайн: сверх суммы перевода</t>
   </si>
   <si>
     <t>Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Переводы через сотрудника Банка со счёта Клиента, на счета открытые в иных Банках   </t>
   </si>
   <si>
     <t>2% от суммы перевода, но не менее 99 руб., 
 и не более 1500 руб. (6)</t>
   </si>
   <si>
     <t>Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) (6)</t>
-  </si>
-[...8 lines deleted...]
-    <t>3.18</t>
   </si>
   <si>
     <t xml:space="preserve">Код документа: 07.04.03_10_01.04 Стандарты программ кредитования «Кредит на приобретение недвижимости»,  </t>
   </si>
   <si>
     <t>Перечисление собственных средств самому себе на общую сумму 30 000 000 руб. в календарном месяце осуществляется без комиссии. На сумму превышения взимается комиссия: при перечислении по реквизитам - 1%  не менее 50 руб., но не более 1500 руб.; при перечислении по СБП - 0,5%, но не более  1500 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">В общий лимит бесплатных переводов на сумму 30 000 000 руб. включаются все счета клиента, открытые в ПАО «Совкомбанк». 
 При перечислении денежных средств самому себе по номеру телефона или на счета в другие Банки с обязательным указанием ФИО  - номер телефона, ФИО отправителя и получателя должны совпадать для возможности идентификации Клиента. При совершении перевода за счет заемных средств взимается комиссия за их использование согласно Тарифам. В день расходный лимит составляет 30 000 000 руб., при этом без комиссии в совокупности ежемесячно не более 30 000 000 руб. </t>
   </si>
   <si>
     <t>Номер документа: 07.04.01_81_01.19 Стандарты КнК "Зарплатникам" (часть 2)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Открытие счета. </t>
     </r>
   </si>
   <si>
     <t>Лимит/срок кредита</t>
   </si>
   <si>
-    <t>Безналичное перечисление денежных средств на счета других клиентов сторонних Банков с использованием  Системы быстрых платежей (СБП)</t>
-[...1 lines deleted...]
-  <si>
     <t>Тарифный план Зарплатная дебетовая карта МИР нерезидентам (RUR)</t>
   </si>
   <si>
     <t>дебетовая зарплатная карта МИР 
 (нерезидентам) 
 (дата ввода ТП с 01.06.2025)</t>
   </si>
   <si>
     <t xml:space="preserve">Текущий счёт </t>
   </si>
   <si>
     <t xml:space="preserve">Обслуживание </t>
-  </si>
-[...27 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Снятие наличных при совершении покупки в</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> ТСП*</t>
     </r>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-  <si>
     <t xml:space="preserve">По прочим переводам через Мобильное приложение/Личный кабинет ПАО Совкомбанк 
 </t>
   </si>
   <si>
     <t>(2) в момент совершения сверх суммы операции, при недостаточности средств операция отклоняется  (3) онлайн: сверх суммы перевода</t>
   </si>
   <si>
     <t>(2) в момент совершения сверх суммы операции, при недостаточности средств операция отклоняется (3) онлайн: сверх суммы перевода</t>
   </si>
   <si>
     <t xml:space="preserve">Постоянный общий остаток- средний остаток собственных денежных средств на картсчетах, вкладах, накопительных счетах и в инвестициях на последнее число месяца 23:59. Если клиент совершил разовое пополнение на сумму, удовлетворяющую условиям, то комиссия не списывается </t>
   </si>
   <si>
     <t xml:space="preserve">ТСП - торгово-сервисное предприятие  </t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>5 000 000</t>
   </si>
   <si>
     <t>Изменение лимита, в пределах максимальных значений, доступно в Мобильном приложении "Халва-Совкомбанк". Для увеличения лимита клиенту необходимо сделать запрос в чате Мобильное приложение "Халва-Совкомбанк" либо обратиться в офис.</t>
-  </si>
-[...35 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Комиссия начисляется на покупку при сумме свыше 100 руб. в момент совершения операции.
 Комиссия не начисляется на операции, в результате обработки которых возникла несанкционированная задолженность, и ее списание проведено за счет средств лимита кредитования.
 Комиссия не начисляется, если подключена Подписка "Халва.Десятка" с опцией "Все и везде" </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="22"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(11)  </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -4985,1024 +4368,1784 @@
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>МСС-код</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> - MCC-код (Merchant Category Code, код категории ТСП) - четырехзначный цифровой код, присвоенный ТСП кредитной организацией (эквайером), обслуживающей ТСП,
 в соответствии с правилами, установленными платежными системами.
 "Молодежная социальная карта "Халва"" оформляется клиентам с возрастом от 18 до 25 лет (включительно). При превышении предельного возраста карта "Молодежная социальная карта "Халва"" автоматически переходит на стандартные условия "Карта "Халва"". "Молодежная социальная карта "Халва"" оформляется на территории: город Воронеж, переулок Красноармейский, дом 3а.</t>
     </r>
   </si>
   <si>
     <t>При недостаточности собственных средств на оплату комиссии, задолженность по комиссии списывается за счет заемных средств клиента. При недостаточности собственных и заемных средств,  задолженность погашается автоматически при любом поступлении денежных средств на счет клиента.</t>
   </si>
   <si>
-    <t xml:space="preserve">Код документа 07.04.03_10_01.03 Стандарты программы кредитования «Рефинансирование ипотечного кредита», </t>
-[...8 lines deleted...]
-  <si>
     <t xml:space="preserve">Код документа: 07.04.03_10_01.08 Стандарты программы кредитования «Новостройка», </t>
   </si>
   <si>
     <t xml:space="preserve">300 000 руб. </t>
   </si>
   <si>
     <t>В соответствии с платежным поведением Клиента размеры лимитов могут быть изменены Банком в пределах следующих диапазонов:
 - за одну операцию: от 40 тыс. руб. до 250 тыс. руб.
 - в день: от 40 тыс. руб. до 500 тыс. руб.
 - в месяц: от 300 тыс. руб. до 1 млн. руб.
 Изменение лимита, в пределах максимальных значений, доступно в Мобильном приложении «Халва-Совкомбанк». Для увеличения лимита клиенту необходимо позвонить в Контакт-центр или сделать запрос в чате Мобильное приложение «Халва-Совкомбанк».</t>
   </si>
   <si>
-    <t>Дата ввода в действие с 15.09.2025</t>
-[...6 lines deleted...]
-      <t>Параметры и условия Акции "</t>
+    <t xml:space="preserve">
+Комиссия начисляется в момент совершения операции
+</t>
+  </si>
+  <si>
+    <t>Комиссия начисляется в момент совершения операции.
+При недостаточности средств на оплату комиссии операция отклоняется.</t>
+  </si>
+  <si>
+    <t>Комиссия начисляется в момент совершения операции</t>
+  </si>
+  <si>
+    <t>Перечисление собственных средств на счета других клиентов сторонних Банков на общую сумму 30 000 000 руб. в календарном месяце осуществляется без комиссии. На сумму превышения взимается комиссия 0,5%, но не более  1500 руб.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">От 10 руб. до 300 000 руб.  </t>
+  </si>
+  <si>
+    <t>Условия по минимальному обороту для Тарифных планов/Спец.лимитов: совершение в каждом отчетном периоде 10 (десять) и более расходных операций в любых торгово-сервисных предприятиях; совокупная сумма покупок от 20 000 руб. как за счет собственных, так и за счет средств из лимита кредитования. За исключением переводов/операций по снятию собственных средств, переводов заемных средств через СБП, отменённых операций и/или возвратов.</t>
+  </si>
+  <si>
+    <t>Снятие со счета в кассе Банка поступившей суммы в качестве кредитов АКБ "Ноосфера" (АО) осуществляется без комиссии, а также перевод со счета в погашение АКБ "Ноосфера" (АО) осуществляется без комиссии. Снятие денежных средств в кассах торгово-сервисных предприятий, включенных в Партнерскую сеть Банка осуществляется без комиссии.</t>
+  </si>
+  <si>
+    <t>В соответствии с платежным поведением Клиента размеры лимитов могут быть изменены Банком в пределах следующих диапазонов:
+- в день: от 300 тыс. руб. до 500 тыс. руб.
+- в месяц: от 300 тыс. руб. до 1,5 млн. руб.</t>
+  </si>
+  <si>
+    <t>Процентная ставка по кредиту как с рефинансированием, так и без рефинансирования на момент заключения Договора с участием в  Программе (2) финансовой защиты , в % годовых</t>
+  </si>
+  <si>
+    <t>Процентная ставка по кредиту как с рефинансированием, так и без рефинансирования на момент заключения Договора без участия в Программе финансовой защиты (2) или при выходе из Программы (2), в % годовых</t>
+  </si>
+  <si>
+    <t>Процентная ставка по кредиту в случае не поступления заработной платы на банковский счет Заемщика (3), а также при нарушении целевого использования (4), в % годовых</t>
+  </si>
+  <si>
+    <t>Услуга "Деньги до зарплаты"</t>
+  </si>
+  <si>
+    <t>Комиссия за расчетную услугу по переводу денежных средств.</t>
+  </si>
+  <si>
+    <t>Комиссия взимается по факту оказания услуги.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) </t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="20"/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>Рефинансирование на Халву</t>
+      <t>(7)</t>
+    </r>
+  </si>
+  <si>
+    <t>Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета,  СБП) (7)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Безналичные переводы между своими счетами (по номеру телефона, по номеру счета, СБП) -  Расходный лимит - 30 000 000 руб. в день **, при этом без комиссии в совокупности ежемесячно не более 30 000 000 рублей. 
+* Важно. Номер телефона / ФИО отправителя и получателя должны совпадать для возможности идентифицировать клиента.
+** В общий лимит бесплатных переводов на сумму 30 000 000 руб. включаются все счета клиента, открытые в ПАО «Совкомбанк».  При превышении установленной суммы, комиссия взимается в соответствии с утверждённым тарифом.  
+Лимит переводов за одну операцию по СБП 30 000 000 руб. 
+</t>
+  </si>
+  <si>
+    <r>
+      <t>199 руб. при постоянном общем остатке</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> менее 30 000 руб. 
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2% от суммы перевода, но не менее 99 руб., 
+и не более 1500 руб. </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Мобильная связь, Интернет, Платное ТВ, ЖКХ, Транспорт, Штрафы, Налоги, Госпошлины, Зарубежные операторы, Охранные системы, Образовательные услуги </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(8)</t>
+    </r>
+  </si>
+  <si>
+    <t>Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета, СБП) (5)</t>
+  </si>
+  <si>
+    <t>Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета, СБП) (6)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Безналичные переводы между своими счетами (по номеру телефона, по номеру счета, СБП) -  Расходный лимит - 30 000 000 руб. в день **, при этом без комиссии в совокупности ежемесячно не более 30 000 000 рублей. 
+* Важно. Номер телефона / ФИО отправителя и получателя должны совпадать для возможности идентифицировать клиента.
+** В общий лимит бесплатных переводов на сумму 30 000 000 руб. включаются все счета клиента, открытые в ПАО «Совкомбанк».  При превышении установленной суммы, комиссия взимается в соответствии с утверждённым тарифом.  
+Лимит переводов за одну операцию по СБП 30 000 000 руб. 
+ </t>
+  </si>
+  <si>
+    <t>Обслуживание банковского счёта и карт</t>
+  </si>
+  <si>
+    <t>Оформление и обслуживание банковского счёта</t>
+  </si>
+  <si>
+    <t>999 руб. (в т.ч. НДС)</t>
+  </si>
+  <si>
+    <t>599 руб. (единоразово)</t>
+  </si>
+  <si>
+    <t>Запрос баланса по банковскому счету</t>
+  </si>
+  <si>
+    <t>Получение наличных денежных средств с банковского счета Клиента (за исключением собственных средств)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Получение наличных денежных средств за счёт средств лимита кредитования с банковского счёта без применения карты </t>
+  </si>
+  <si>
+    <t>Пополнение банковского счета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перевод денежных средств с банковского счета по распоряжению Клиента в рамках лимита кредитования </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перевод денежных средств с банковского счета по распоряжению Клиента </t>
+  </si>
+  <si>
+    <t>Безналичный перевод денежных средств на счета других клиентов сторонних Банков с использованием  электронного средства платежа (Система быстрых платежей)</t>
+  </si>
+  <si>
+    <t>Комиссия за переводы с банковского счета Клиента, связанным с обслуживанием банковских карт</t>
+  </si>
+  <si>
+    <t>Комиссия за переводы с банковского счета Клиента через Мобильное приложение сторонних Банков (в т.ч. через сайт Банка)</t>
+  </si>
+  <si>
+    <t>Совершение расходных операций по банковскому счету, связанным с обслуживанием банковских карт, по QR в день (суммарно собственными и заемными средствами)</t>
+  </si>
+  <si>
+    <t>Совершение расходных операций по банковскому счету, связанным с обслуживанием банковских карт, по QR в месяц (суммарно собственными и заемными средствами)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лимит на пополнение банковского счета в устройствах самообслуживания сторонних Банков </t>
+  </si>
+  <si>
+    <t>Безналичные переводы с банковского счета с использованием Мобильного приложения "Халва-Совкомбанк" или Личный кабинет</t>
+  </si>
+  <si>
+    <t>Запрос баланса по банковскому счёту</t>
+  </si>
+  <si>
+    <t>Снятие наличных (сумма получения наличных средств с банковского счёта)</t>
+  </si>
+  <si>
+    <t>Безналичные операции (сумма на любые покупки и оплату услуг по банковскому счёту)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Получение наличных денежных средств с банковского счёта </t>
+  </si>
+  <si>
+    <t>Пополнение банковского счёта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Через устройство самообслуживания Банка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Переводы через Мобильное приложение сторонних Банков (в т.ч. через сайт Банка) </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Комиссия за переводы с банковского счета Клиента в Мобильном приложении "Халва-Совкомбанк" или в Личном кабинете на сайте https://halvacard.ru</t>
+  </si>
+  <si>
+    <t>Комиссия за пополнение банковского счета со счета/на счет стороннего Банка</t>
+  </si>
+  <si>
+    <t>Установка индивидуального лимита расходных операций по банковскому счету</t>
+  </si>
+  <si>
+    <t>Постановка карты в международный стоп-лист (один регион) по заявлению Клиента (на одну неделю) (в т.ч. НДС)</t>
+  </si>
+  <si>
+    <t>Снятие наличных (сумма получения наличных средств банковского счёта)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Срок действия карты</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета, по СБП) </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+  </si>
+  <si>
+    <t>Через устройство самообслуживания Банка</t>
+  </si>
+  <si>
+    <t>Комиссия за переводы с банковского счета Клиента в Мобильном приложении "Халва-Совкомбанк" или в Личном кабинете на сайте https://halvacard.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Безналичные переводы с использованием счёта  в другой Банк, а также в сторонние сервисы. </t>
+  </si>
+  <si>
+    <t>Мобильное приложение и Личный кабинет на сайте halvacard.ru</t>
+  </si>
+  <si>
+    <t>4.1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Постановка карты в международный стоп-лист (один регион) по заявлению Клиента (на одну неделю) (в т.ч. НДС) </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Безналичные переводы на свои счета в сторонние банки   (по номеру телефона, по номеру счета, СБП) </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Лимиты </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(1)(5)</t>
+    </r>
+  </si>
+  <si>
+    <t>Стандарты  программы кредитования "Кредит на карту "Зарплатникам"</t>
+  </si>
+  <si>
+    <t>Срок транша (6), мес.</t>
+  </si>
+  <si>
+    <t>Приложение №3</t>
+  </si>
+  <si>
+    <t>Комиссия по операциям по банковскому счету, служащему для расчетов по банковской карте/Безналичные переводы с банковского счета в т.ч. по Системе быстрых платежей (СБП)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Лимитированный стикер</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> -  платежный стикер с ограниченным тиражом и эксклюзивным дизайном, выпускаемый в рамках действующих условий обслуживания</t>
+    </r>
+  </si>
+  <si>
+    <t>Базовая ставка по договору - 0,001% годовых.
+Ставка льготного периода кредитования - 0%.</t>
+  </si>
+  <si>
+    <t>Начисление процентов начинается со дня, следующего за днем фактического использования средств, по дату их возврата Клиентом включительно.Плата за кредит по договору потребительского кредита не может превышать 0,8 процента в день.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">0,1 % от суммы просроченной задолженности за каждый день нарушения обязательств </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(6)</t>
+    </r>
+  </si>
+  <si>
+    <t>Начисление производится с 6-го дня выноса на просроченную задолженность при сумме задолженности свыше 500 руб.</t>
+  </si>
+  <si>
+    <r>
+      <t>В рамках Тарифного плана при несоблюдении условий</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>**</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> взимается ежемесячно:
+при рассрочке на 3 мес. - 1,2%/1,35%/1,55%/1,7%/2%/2,1%/2,2% от суммы увеличенного лимита;
+при рассрочке на 6 мес. - 0,7%/0,75%/0,8%/0,85%/ 0,9%/0,95%/1%/1,05%/1,1%/1,15%/1,2%/1,25%/1,3%/1,35%/1,4%/1,45%/1,5%/1,55%/1,75%/1,85%/1,95% от суммы увеличенного лимита; 
+при рассрочке на 8 мес. - 1,9%
+при рассрочке на 10 мес. - 0,68%/0,73%/0,75%/0,8%/0,85%/ 0,9%/0,95%/1%/1,05%/1,1%/1,15%/1,2%/1,25%/1,3%/1,35%/1,4%/1,45%/1,7%/1,8%/1,9% от суммы увеличенного лимита;
+при рассрочке на 12/18 мес. - 0,65%/0,7%/0,75%/0,8%/0,85%/0,9%/0,95%/1%/1,05%/1,1%/1,15%/1,2%/1,25%/1,3%/1,35%/1,4%/1,45%/1,7%/1,8%/1,9% от суммы увеличенного лимита;
+при рассрочке на 15 мес. - 1,9%
+при рассрочке на 24 мес. - 0,45%/0,65%/0,7%/0,75%/0,8%/0,85%/0,9%/0,95%/1%/1,05%/1,1%/1,15%/1,2%/1,25%/1,3%/1,35%/1,4%/1,45%/1,7%/1,8%/1,9% от суммы увеличенного лимита;
+при рассрочке на 36 мес. - 0,65%/0,7%/0,75%/0,8%/0,85%/ 0,9%/0,95%/1%/1,05%/1,1%/1,15%/1,2%/1,25%/1,3%/1,35%/1,4%/1,5%/1,75%/1,9%/2% от суммы увеличенного лимита.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>В рамках Тарифного плана при несоблюдении условий</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">*** </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">" </t>
+      <t xml:space="preserve">взимается ежемесячно:
+при рассрочке от 3 мес. до 36 мес. 1% от суммы увеличенного лимита. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Параметры и условия услуг, оформленных в ООО «ХКФ Банк»» </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(13)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Параметры и условия услуг, оформленных в ООО «ХКФ Банк»» </t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Операции с наличными денежными средствами </t>
+      <t xml:space="preserve">399 руб. за каждую операцию в рассрочку на 3 месяца с Подпиской "Халва.Десятка (без Подписки "Халва.Десятка"  в рассрочку на 2 месяца) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(15)</t>
     </r>
-  </si>
-[...2 lines deleted...]
-      <t xml:space="preserve">399 руб. за каждую операцию в рассрочку на 3 месяца с Подпиской "Халва.Десятка (без Подписки "Халва.Десятка"  в рассрочку на 2 месяца) </t>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+Максимально допустимая сумма к выдаче за одну операцию — 30 000 руб.     </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Получение наличных денежных средств с банковского счета Клиента </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(16)</t>
     </r>
-    <r>
-[...37 lines deleted...]
-      <t xml:space="preserve">) </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Не предоставляется </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(17)</t>
     </r>
   </si>
   <si>
-    <t>Комиссия начисляется в момент совершения операции.
-[...4 lines deleted...]
-      <t xml:space="preserve">Не предоставляется </t>
+    <r>
+      <t xml:space="preserve">99 руб. за каждую покупку в рассрочку на 3 месяца с Подпиской "Халва.Десятка" (без Подписки "Халва.Десятка" в рассрочку на 2 месяца) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="20"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(15)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">399 руб. за каждую операцию в рассрочку на 3 месяца с Подпиской "Халва.Десятка (без Подписки "Халва.Десятка"  в рассрочку на 2 месяца) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="20"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(15)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">В соответствии с тарифами Федеральной Системы «Город» 
+комиссия составляет 1% минимум 50 руб. в момент совершения операции </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(18)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Безналичные операции </t>
-[...61 lines deleted...]
-комиссия составляет 1% минимум 50 руб. в момент совершения операции </t>
+      <t xml:space="preserve">Безналичный перевод денежных средств на свои счета сторонних Банков по реквизитам или с использованием электронного средства платежа (Система быстрых платежей) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(19)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Безналичное перечисление денежных средств на свои счета сторонних Банков по реквизитам или с использованием  Системы быстрых платежей (СБП) </t>
+      <t xml:space="preserve">1% от суммы перевода не менее 50 руб., но не более 1500 руб.
+При наличии Подписки "Халва. Десятка" переводы собственных средств на общую сумму до 50 000 руб. за отчетный период осуществляются без комиссии </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(15) (20)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Комиссия за пополнение банковского счета со счета стороннего Банка </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(21)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2% минимум 99 руб., но не более 1500 руб.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> (15)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Операции по банковскому счету, связанным с обслуживанием банковских карт (токена) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(20)</t>
-[...11 lines deleted...]
-При наличии Подписки "Халва. Десятка" переводы собственных средств на общую сумму до 50 000 руб. за отчетный период осуществляются без комиссии </t>
+      <t>(22) (24)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Переводы денежных средств с банковского счета по распоряжению Клиента в другой Банк, а так же через сторонние сервисы (суммарно собственными и заемными средствами) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(21)</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">2% минимум 99 руб., но не более 1500 руб. </t>
+      <t>(23) (24)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Безналичные переводы собственных, собственных и заемных средств самому себе (на счета, открытые в иных Банках по реквизитам, с использованием электронного средства платежа (Система быстрых платежей) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(22)</t>
-[...13 lines deleted...]
-      <t xml:space="preserve">Операции с использованием карты или токена </t>
+      <t>(19)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Безналичные переводы с использованием  Системы быстрых платежей (СБП) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(23) (25)</t>
-[...81 lines deleted...]
-При отказе от Суперопции/неактивации Суперопции Клиент имеет право на подключение Подписки "Халва.Десятка", опции "Все и везде". Подписка "Халва.Десятка", опция "Все и везде", подключенные в дальнейшем в рамках ежемесячной или годовой Подписки автоматически пролонгируются на условиях, действующих на момент пролонгации ежемесячно или ежегодно, соответственно. 
+      <t>(24)</t>
+    </r>
+  </si>
+  <si>
+    <t>В соответствии с положениями пункта 21 статьи 5 Федерального закона от 21.12.2013 № 353-ФЗ «О потребительском кредите (займе)».
+Информация в бюро кредитных историй передается  с 1-го дня выноса на просроченную задолженность.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Возврат стоимости баллами не осуществляется по годовой Подписке «Халва. Десятка», подключенной или пролонгированной на новый срок 01.01.2024г. и после 01.01.2024г. Для впервые подключенной годовой Подписки «Халва. Десятка» с 22.02.2024г. по 31.12.2026г. доступен возврат стоимости баллами в рамках акции «Возврат стоимости годовой Подписки «Халва. Десятка»». Паспорт акции размещён на сайте ПАО "Совкомбанк" -https://sovcombank.ru/pages/vse-aktsii-karti-halva- 
+Возврат стоимости баллами не осуществляется по ежемесячной Подписке «Халва. Десятка», подключенной или пролонгированной на новый срок 01.08.2022г. и после 01.08.2022г. </t>
+  </si>
+  <si>
+    <t>От 0% до 14,205%</t>
+  </si>
+  <si>
+    <t>2.20</t>
+  </si>
+  <si>
+    <t>2.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лимит кредитования может быть увеличен до 700 000 руб. по специальному предложению от Банка. Для уменьшения лимита кредита по действующему договору Карта «Халва» клиенту необходимо обратиться в Контакт-центр или написать в Чате в Мобильном приложении «Халва-Совкомбанк».
+При подключении Тарифных планов "Товары в рассрочку", "Спец Рассрочка Халва" лимит кредитования может быть увеличен до 1 500 000 руб. Сумма лимита устанавливается в зависимости от Партнера Банка.  Сумма увеличенного лимита кредитования действует до момента полного погашения задолженности и в последующем не возобновляется. 
 </t>
-    </r>
-[...368 lines deleted...]
-      <t xml:space="preserve">Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) </t>
+  </si>
+  <si>
+    <t>(3)Процентная ставка устанавливается, в случае не поступления заработной платы на банковский счет Заемщика в течение 60 (шестидесяти) дней или если сумма поступившей заработной платы меньше 50% от суммы заработной платы, указанной при подаче заявки на кредит, либо меньше 10 000 руб, за исключением случаев нахождения Заемщика в отпуске по беременности и родам и/или отпуске по уходу за ребенком с предоставлением в Банк в течение вышеуказанных 60 (шестидесяти) дней справки от работодателя о нахождении Заемщика в соответствующем отпуске. Процентная ставка увеличивается с отчетного периода, следующего за отчетным периодом, в котором истекли вышеуказанные 60 (шестьдесят) дней, и снижается до первоначального размера с отчетного периода, следующего за отчетным периодом, в котором заработная плата поступила на банковский счет Заемщика, открытый в Банке, но не менее вышеуказанных сумм заработной платы, либо Заемщиком предоставлены документы, подтверждающие его нахождение в отпуске по беременности и родам и/или отпуске по уходу за ребенком, если отсутствуют иные основания для увеличения процентной ставки.</t>
+  </si>
+  <si>
+    <t>Код документа 07.04.03_10_01.03 Стандарты программы кредитования «Рефинансирование ипотечного кредита»,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">При пополнении суммы свыше 150 000 руб. в отчётном периоде - 1% на сумму превышения </t>
+  </si>
+  <si>
+    <t>По типам операций: "Безналичные операции" в соответствии с платежным поведением Клиента размеры лимитов могут быть изменены Банком в пределах установленных пороговых значений.
+Изменение лимита, в пределах максимальных значений, доступно в Мобильном приложении "Халва-Совкомбанк". Для увеличения лимита клиенту необходимо сделать запрос в чате Мобильное приложение "Халва-Совкомбанк".</t>
+  </si>
+  <si>
+    <t>Максимально возможные лимиты (клиент сможем поменять в ОМП)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лимиты сервиса переводов (переводы со счета на карту в МП Банка) </t>
+  </si>
+  <si>
+    <t>По типам операций:  "Безналичные операции" в соответствии с платежным поведением Клиента размеры лимитов могут быть изменены Банком в пределах установленных пороговых значений.
+Изменение лимита, в пределах максимальных значений, доступно в Мобильном приложении "Халва-Совкомбанк". Для увеличения лимита клиенту необходимо сделать запрос в чате Мобильное приложение "Халва-Совкомбанк".</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета,  СБП) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(7)</t>
     </r>
   </si>
   <si>
-    <t>Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета,  СБП) (7)</t>
-[...6 lines deleted...]
-</t>
+    <t>Оплата по категориям услуг, размещенным в разделе «Оплата услуг": Кредиты, Перевод юридическому лицу по реквизитам.</t>
+  </si>
+  <si>
+    <t>В случае автоматического пополнения счетов в Банке с карт, эмитированных иными кредитными организациями (услуга "Автосписание" в мобильном приложении "Халва - Совкомбанк" и личном кабинете https://halvacard.ru/lk (далее - Автоматические пополнения), при получении Клиентом за данные операции от Банков-эмитентов вознаграждения выплат (кешбэк и т.п.), Клиент обязан уплатить Банку 2% от общей суммы Автоматических пополнений.</t>
   </si>
   <si>
     <r>
       <t>Бесплатно, 
-при постоянном общем остатоке</t>
+при постоянном общем остатке</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(1) </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">не менее 30 000 руб. на картсчетах, вкладах, накопительных и инвестиционных счетах </t>
     </r>
   </si>
   <si>
-    <r>
-      <t>199 руб. при постоянном общем остатке</t>
+    <t xml:space="preserve">Комиссия списывается ежемесячно 1го числа на следующий месяц после открытия счета если ДС не хватает, то комиссия спишется при достаточной сумме денежных средств, комиссия не делится. </t>
+  </si>
+  <si>
+    <r>
+      <t>Лимиты</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(1)</t>
+      <t xml:space="preserve"> (2) (4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Безналичные переводы с использованием</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> менее 30 000 руб. 
-[...8 lines deleted...]
-      <t xml:space="preserve">Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) </t>
+      <t xml:space="preserve">счёта  в другой Банк, а также в сторонние сервисы. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Мобильное приложение и Личный кабинет на сайте halvacard.ru </t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-[...14 lines deleted...]
-      <rPr>
+        <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(7)</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Мобильная связь, Интернет, Платное ТВ, ЖКХ, Транспорт, Штрафы, Налоги, Госпошлины, Зарубежные операторы, Охранные системы, Образовательные услуги </t>
+      <t>(6)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Безналичные переводы с использованием счёта в другой Банк, а также в сторонние сервисы. </t>
+  </si>
+  <si>
+    <t>MasterCard Black Edition                (X-CARD ЗП)                       архивный с 26.02.2022</t>
+  </si>
+  <si>
+    <t>МИР Supreme (X-CARD ЗП Самолет) 
+(с 13.04.2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Безналичные переводы между своими счетами (по номеру телефона, по номеру счета, СБП) -  Расходный лимит - 30 000 000 руб. в день **, при этом без комиссии в совокупности ежемесячно не более 30 000 000 рублей. 
+* Важно. Номер телефона / ФИО отправителя и получателя должны совпадать для возможности идентифицировать клиента.
+** В общий лимит бесплатных переводов на сумму 30 000 000 руб. включаются все счета клиента, открытые в ПАО «Совкомбанк».  При превышении установленной суммы, комиссия взимается в соответствии с утверждённым тарифом.  
+Лимит переводов за одну операцию по СБП 30 000 000 руб.  </t>
+  </si>
+  <si>
+    <t>MasterCard Black Edition       архивный с 28.06.2021</t>
+  </si>
+  <si>
+    <t>MasterCard Black Edition для ФК "Ростов"                                 архивный с 28.06.2021</t>
+  </si>
+  <si>
+    <r>
+      <t>Безналичные переводы с использованием</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <strike/>
+        <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(8)</t>
-[...13 lines deleted...]
-Лимит переводов за одну операцию по СБП 30 000 000 руб. 
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">счёта в другой Банк, а также в сторонние сервисы. </t>
+    </r>
+  </si>
+  <si>
+    <t>2% от суммы перевода, но не менее 99 руб.,
+ и не более 1500 руб. (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">При соблюдении выше указанных условий, а также при отсутствии просроченной задолженности по любым иным договорам с Банком, по вкладу в конце срока увеличивается процентная ставка на 1,0 % годовых. 
+Если суммарная величина вкладов, открытых в БАНКЕ, превышает 1 500 000 рублей, то проценты по повышенной ставке будут начислены согласно календарной очередности по времени поступления средств на сумму равную 1 500 000 рублей. При этом, на сумму, превышающую 1 500 000 рублей проценты будут начисляться по ставке договора.
+При невыполнении условий повышения ставки хотя бы в одном отчетном периоде, ставка по вкладу не повышается.
 </t>
   </si>
   <si>
-    <t>Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета, СБП) (6)</t>
-[...24 lines deleted...]
-    <t>к Приказу №1926_ОД от 14.11.2025 г.</t>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Для повышения ставки за выполнение условий по подписке «Халва.Десятка» или по подписке «Оптима» необходимо выполнение следующих условий.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+По подписке «Халва.Десятка»:
+- на момент оформления настоящего заявления-оферты Вкладчик является держателем «Карта «Халва» или должен оформить «Карта «Халва» в течение 14 календарных дней со дня открытия вклада.
+- подключена услуга «Подписка «Халва.Десятка» в момент оформления «Карта «Халва» либо в течение 14 календарных дней со дня открытия вклада на весь срок действия настоящего Договора.
+- Вкладчик должен осуществлять не менее 10 безналичных расчетов по «Карта «Халва» в торгово-сервисных предприятиях, ежемесячно в каждом отчетном периоде действия вклада, в сумме не менее 20 000 рублей (по карте «Социальная Халва» - 10 000 рублей). В перечне операций для повышения процентной ставки учитываются операции, указанные в паспорте «Программа лояльности для держателей Карт «Халва». Обороты по карте «Халва» анализируются с даты (числа) капитализации процентов по указанной карте.
+По подписке «Оптима»:
+- подключена Подписка «Оптима» на дату открытия вклада либо в течение 14 календарных дней со дня открытия вклада.
+- Подписка непрерывно действует на протяжении всего срока вклада.
+- Вкладчик осуществляет не менее 10 расходных Операций на общую сумму от 20 000 рублей (для социальной категории клиентов - от 10 000 рублей) в совокупности по всем картам, перечень которых указан в Тарифах Подписки, ежемесячно в каждом отчетном периоде действия вклада. Обороты по вышеуказанным картам анализируются с даты ближайшей капитализации по договору одной из карт, на которую распространяется действие Подписки, от даты подключения Подписки.
+Под отчетным периодом понимается полный месяц в период действия вклада. Надбавки за выполнение условий по подпискам не суммируются. Надбавка по подписке определяется в зависимости от очередности выполнения условий, по которой было выполнено первым. Размер надбавки фиксируется на весь срок действия вклада.
+</t>
+    </r>
+  </si>
+  <si>
+    <t>20,001% - 31,499%</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Лимиты </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета, СБП) </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+  </si>
+  <si>
+    <t>Запрос баланса по счёту банковской карты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оплата по категориям услуг, размещенным в разделе «Оплата услуг», а также при оплате по QR code </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Запрос баланса по счёту банковской карты </t>
+  </si>
+  <si>
+    <t>Оплата по категориям услуг, размещенным в разделе «Оплата услуг», а также при оплате по QR code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТСП - торгово-сервисное предприятие </t>
+  </si>
+  <si>
+    <t>До востребования</t>
+  </si>
+  <si>
+    <t>Срок возврата кредита по Договору указывается Банком в письменном уведомлении, направленном Клиенту при принятии Банком решения о востребовании суммы полной задолженности в связи с нарушением или ненадлежащим исполнением Клиенту Договора.</t>
+  </si>
+  <si>
+    <r>
+      <t>Комиссия за ведение счета на условиях использования платежного стикера и использование Лимитированного стикера</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">**** </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>при первичном получении</t>
+    </r>
+  </si>
+  <si>
+    <t>Комиссия за ведение счета на условиях использования платежного стикера при повторном получении по инициативе Клиента</t>
+  </si>
+  <si>
+    <r>
+      <t>Комиссия за ведение счета на условиях использования Лимитированного платежного стикера при первичном получении</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>****</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Комиссия за ведение счета на условиях использования Лимитированного платежного стикера за повторный выпуск по инициативе Клиента</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>****</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">В банкоматах и пунктах выдачи наличных денежных средств </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">сторонних Банков  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(в том числе Альфа-Банк, Райффайзенбанк, Банк ВТБ)</t>
+    </r>
+  </si>
+  <si>
+    <t>В банкоматах/устройствах самообслуживания сторонних Банков (в том числе Альфа-Банк, Райффайзенбанк, Банк ВТБ)</t>
+  </si>
+  <si>
+    <t>Интернет, платное TV, пополнение транспортных карт, гос пошлина, охранные системы, кредиты, агентство недвижимости, благотворительность</t>
+  </si>
+  <si>
+    <t>Образовательные услуги, штрафы, услуги ЖКХ (если иной лимит не установлен платежным агрегатором)</t>
+  </si>
+  <si>
+    <r>
+      <t>Для неначисления комиссии необходимо выполнять условие по минимальному обороту</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>**</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> в течение  3 (трех) полных отчетных периодов после оформления  платежного стикера, в случае отключения Подписки "Халва.Десятка" - в течение  3 (трех) полных отчетных периодов после ее отключения.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Суперопция подключается к одному договору потребительского кредита и активируется Клиентом самостоятельно в течение срока действия договора потребительского кредита. Подписка «Халва. Десятка», а также опция "Все и везде" пролонгируются на условиях, действующих на момент пролонгации при активации Суперопции за счет заемных или собственных средств (при наличии денежных средств достаточных для оплаты комиссии в полном размере). Активация Суперопции производится в офисе Банке, а так же с помощью каналов дистанционного банковского обслуживания. Клиент имеет право на отказ от Суперопции после активации без оплаты комиссии за подключение, в течение 30 (тридцати) календарных дней с момента подключения, обратившись в Банк с заявлением. Отказ от Суперопции после активации возможен в любое время, с оплатой комиссии за подключение за отчетный период (при условии использования полного отчетного периода), в котором Клиент обратился с заявлением в Банк, при использовании Суперопции неполный отчетный период комиссия не взимается. 
+При отказе от Суперопции/неактивации Суперопции Клиент имеет право на подключение Подписки "Халва.Десятка", опции "Все и везде". Подписка "Халва.Десятка", опция "Все и везде", подключенные в дальнейшем в рамках ежемесячной или годовой Подписки автоматически пролонгируются на условиях, действующих на момент пролонгации ежемесячно или ежегодно, соответственно. 
+Отключение ежемесячной/годовой Подписки производится клиентом в любом отделении Банка, в мобильном приложении «Халва-Совкомбанк» или в личном кабинете на сайте https://halvacard.ru. 
+Ежемесячная Подписка автоматически отключается (не пролонгируется) в случае, если клиентом не совершались покупки в течение первого отчётного периода действия Подписки или, если клиент не оплачивает выставленную комиссию за Подписки.
+При отключении ежемесячной Подписки в течение платного или льготного (бесплатного) периода действие ежемесячной Подписки прекращается с момента отключения. При отключении годовой Подписки - Подписка прекращает свое действие с момента отключения, если отключение происходит в течении первого отчетного периода, подключенной первично с возвратом ее стоимости. При отключении пролонгации в последующие периоды действия годовой Подписки -  стоимость Подписки не возвращается, но Подписка остаётся активной до окончания периода ее действия со всеми доступными опциями и на новый период не пролонгируется.
+При отключении ежемесячной Подписки в течение платного периода ее действия происходит пересчет повышенного кэшбека. Пересчет производится по всем операциям, совершенным в текущем периоде, в котором было произведено отключение на стандартные условия начисления кэшбека по окончанию текущего отчетного периода. При отключении ежемесячной Подписки и подключения годовой Подписки  в течение платного периода действия ежемесячной Подписки, пересчет повышенного кэшбека не производится.
+При отключении Подписок (ежемесячной в льготном (бесплатном) периоде, а годовой в первый отчетный период ее действия) сроки рассрочек по покупкам, совершенным в Партнерской сети с участием Подписки восстанавливается до (базовых) сроков рассрочек, предоставленным Партнерами на момент совершения покупок. При отключении ежемесячной Подписки в последующем (платном) периоде либо после повторного подключения происходит пересчет сроков рассрочек по окончанию отчетного периода на 3 (три) месяца по всем</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="18"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(25)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> операциям, совершенным ранее в Партнерской сети Банка вне зависимости от того совершались ли они первоначально с участием Подписки или нет. Срок рассрочки не пересчитывается по операциям, если на момент пересчета оставшийся срок по операциям менее или равен 3 (трем) месяцам.
+При пролонгации Годовой Подписки на сумму комиссии предоставляется рассрочка 4 месяца и включается в будущие платежи. При неоплате выставленной комиссии (при подключении/после пролонгации) годовая/ежемесячная Подписка отключается и происходит пересчет сроков рассрочки по окончанию отчетного периода на 3 (три) месяца по всем</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="18"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(25)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> операциям, совершенным ранее в Партнерской сети Банка вне зависимости от того совершались ли они первоначально с участием Подписки или нет. Срок рассрочки не пересчитывается по операциям, если на момент пересчета оставшийся срок по операциям менее или равен 3 (трем) месяцам.
+При отключении опции «Всё и везде» действие ежемесячной/годовой Подписки «Халва. Десятка» продолжается, опция «Всё и везде» действует до конца отчетного периода. При отключении ежемесячной/годовой Подписки «Халва». Десятка» опция «Всё и везде» отключается автоматически.
+При непрерывном пользовании годовой Подписки «Халва. Десятка» </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="18"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(26)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> по окончанию срока действия подписки (через 12 полных отчетных периодов) клиент может вернуть стоимость Подписки баллами кешбэка в рамках Программы лояльности для держателей карт «Халва». Купон на возврат выдается на следующий день после окончания срока действия подписки.
+ Возврат стоимости осуществляется при одновременном выполнении условий в течение 1 года:
+- ежемесячно с момента подключения подписки необходимо делать от 10 (десяти) покупок (или платежей в разделе «Оплата услуг» в приложении «Халва - Совкомбанк» или в Личном кабинете, или переводов заёмных средств (кроме СБП), или операций по снятию заёмных средств) на общую сумму не менее 20 000 руб. (для карт «Социальная Халва» от 10 000 руб.);
+- не отключать Подписку в течение года, обязательно пролонгировать её на новый срок и не отключать в течение 30 дней после пролонгации (проверка пролонгации проходит автоматически);
+- не допускать просроченной задолженности по любым продуктам банка (в т.ч. по комиссии за подписку).
+Подписка не подключается при продуктах: Кредитная карта «Халва», «Карта покупок», «Халвенок/Халвау», карта «Халва Халяль», «Виртуальная/Моментальная Халва».
+Подписка не подключается и не пролонгируется: при отсутствии карты, при архивной карте, с установленными ограничениями по карте, с выявленными фактами мошеннических действий, при наличии «Кредитных каникул». 
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">С даты подключения </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Подписки "Халва. Десятка"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  в рамках расчетно-гарантийных услуг  устанавливаются следующие условия:
+- увеличенный срок рассрочки -  от 10 месяцев рассрочки/от 300 дней на все покупки, совершенные в торгово-сервисных предприятиях Партнерской сети Банка за счет лимита кредитования. Если базовый срок рассрочки у Партнера составляет более 10 мес., то на покупки устанавливается базовый срок рассрочки Партнера;
+- повышенный кешбэк по карте «Халва» начисляется по операциям, совершенным в Партнерской сети Банка, предусмотренного в рамках Программы лояльности для держателей «Карта «Халва»;
+- переводы денежных средств без комиссий в Мобильном приложении "Халва-Совкомбанк" и личном кабинете на сайте https://halvacard.ru;
+- защита жизни и здоровья от «Совкомбанк страхование» (согласно Памятке застрахованного);
+- защита покупок по карте "Халва" и защита прав покупателя (согласно Программе страхования покупок);
+- повышение процентной ставки по срочному вкладу при ежемесячном выполнении условий по минимальному обороту (подробная информация содержится на сайте «Совкомбанк» https://sovcombank.ru/deposits);
+- на снятие, переводы, покупки вне Партнерской сети Банка, на операции по оплате услуг в мобильном приложении «Халва-Совкомбанк»  и Личном кабинете на сайте https://halvacard.ru за счет средств лимита кредитования предоставляется рассрочка 3 месяца;
+- бесплатный платежный стикер для удобной оплаты телефоном и получения повышенного кешбэка.
+</t>
+    </r>
+  </si>
+  <si>
+    <t>В случае автоматического пополнения счетов в Банке с карт, эмитированных иными кредитными организациями (услуга "Автосписание" в мобильном приложении "Халва - Совкомбанк" и личном кабинете https://halvacard.ru/lk (далее - Автоматические пополнения), при получении Клиентом за данные операции от Банков-эмитентов вознаграждения в виде бонусных миль и иных выплат (кешбэк и т.п.), Клиент обязан уплатить Банку 2% от общей суммы Автоматических пополнений.</t>
+  </si>
+  <si>
+    <t>В банкоматах/устройствах самообслуживания сторонних Банков (в том числе Альфа-Банк, Райффайзенбанк, Банк «ВТБ»)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перевод денежных средств в бюджетную систему РФ через (СБП)  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Без комиссии </t>
+  </si>
+  <si>
+    <t>4.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перевод денежных средств в бюджетную систему РФ через (СБП)   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Без комиссии </t>
+  </si>
+  <si>
+    <t>4.7.</t>
+  </si>
+  <si>
+    <t>Привилегии предоставляются в случае присоединения клиента к Пакету Услуг " Wealth Management Private"</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Безлимитно в год </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(9)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2 привилегии в месяц в месяц на выбор</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> (9) </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">(9) </t>
+  </si>
+  <si>
+    <t>17,90% - 25,90%</t>
+  </si>
+  <si>
+    <t>(5) Договор потребительского кредита действует до полного выполнения Заемщиком и Банком своих обязательств по Договору, в том числе в совокупности: погашения в полном объеме задолженности по Договору и закрытия Банковского счета. Лимит кредитования предоставляется на условиях "до востребования".</t>
+  </si>
+  <si>
+    <t>к Приказу №1174_ОД от 23.06.2026</t>
+  </si>
+  <si>
+    <t>Дата ввода в действие: 01.07.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">299 руб.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата ввода в действие: 01.07.2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">к Приказу №1174_ОД от 23.06.2026 </t>
+  </si>
+  <si>
+    <t>·ON·PASS (3)</t>
+  </si>
+  <si>
+    <t>·ON·PASS PREMIUM (4)</t>
+  </si>
+  <si>
+    <t>·ON·FOOD, ·ON·PACK, ·ON·TRACK (5)</t>
+  </si>
+  <si>
+    <r>
+      <t>Ознакомится со списком бизнес-залов, участвующих в программе можно на сайте:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> https://privetmir.ru/business-lounge/·ON·PASS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - привилегия доступа в залы ожидания транспорта, реализуемая АО «НСПК»*****, которая позволяет держателям Карт получать доступ в определенные залы ожидания аэропортов, железнодорожных вокзалов и прочих объектов транспортной инфраструктуры, перечень которых и информация о которых (наименование, местонахождение и пр.) указаны на сайте АО «НСПК»:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> https://vamprivet.ru/business-lounge/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, и пользоваться привилегиями и услугами, которые предоставляются во время нахождения в таких бизнес-залах, независимо от класса путешествия или компании. 
+Безлимитные бесплатные доступы в бизнес-залы (определенные залы ожидания аэропортов, железнодорожных вокзалов и прочих объектов транспортной инфраструктуры, перечень которых и информация о которых (наименование, местонахождение и пр.) указаны на сайте АО «НСПК»***** </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>https://vamprivet.ru/business-lounge/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>) в течение года, но не более 4-х человек за одно посещение</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">·ON·PASS PREMIUM </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">- привилегия доступа в залы ожидания транспорта, реализуемая АО «НСПК»*****, которая позволяет держателям Карт получать доступ в премиальные бизнес-залы ожидания аэропортов, перечень которых и информация о которых (наименование, местонахождение и пр.) указаны на сайте АО «НСПК»: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>https://vamprivet.ru/business-lounge/,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> и пользоваться привилегиями и услугами, которые предоставляются во время нахождения в таких бизнес-залах, независимо от класса путешествия или компании.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">·ON·FOOD </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">- привилегия посещения ресторанов со скидкой в аэропортах на территории России, перечень которых и информация о которых (наименование, местонахождение и пр.) указаны на сайте АО «НСПК»*****
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>https://vamprivet.ru/business-lounge</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">/. Список ресторанов актуален на дату просмотра и может меняться в режиме онлайн/
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>·ON·PACK</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - привилегия упаковки багажа в аэропортах, реализуемая АО «НСПК»*****, на территории России. По одному QR-коду предоставляется две упаковки стандартного багажа. Перечень аэропортов предоставления услуги и подробная информация указаны на сайте АО «НСПК»*****:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>https://vamprivet.ru/business-lounge/.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Стандартным багажом считается одна сумка, чемодан, свёрток, коробка или иной подобный предмет, закрытый надлежащим образом и готовый к транспортировке. Если два предмета багажа упакованы в одну упаковку, это считается двойной упаковкой, независимо от их размеров. Крупногабаритным считается багаж, превышающий 203 см в сумме трёх измерений. Негабаритным считается багаж: лыжное и хоккейное оборудование, велосипеды, детские и инвалидные коляски, оборудование для рыбалки, гольфа и т. д
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>·ON·TRACK</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - привилегия быстрой регистрации на рейс в аэропортах, реализуемая АО «НСПК»*****, на территории России. В неё входят: Приоритетная регистрация, сдача багажа и прохождение паспортного контроля. Перечень аэропортов предоставления услуги и подробная информация указаны на сайте АО «НСПК»*****</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>:https://vamprivet.ru/business-lounge/.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Приложение №16
+к Приказу №1182_ОД от 23.06.2026
+Дата ввода в действие: 28.06.2026</t>
+  </si>
+  <si>
+    <t>Дата ввода в действие: 03.07.2026</t>
+  </si>
+  <si>
+    <t>утвержденные Приказом №1236_ОД от 30.06.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">к Приказу №1269_ОД от 01.07.2026 </t>
+  </si>
+  <si>
+    <t>Приложение</t>
+  </si>
+  <si>
+    <t>к Приказу №1132_ОД от 18.06.2026</t>
+  </si>
+  <si>
+    <t>Параметры и условия Акции "Рефинансирование на Халву"</t>
+  </si>
+  <si>
+    <t>Срок рассрочки в рамках Акции "Рефинансирование на Халву"</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">24 месяца </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+на сумму, переведенную на рефинансирование задолженности  при соблюдении условий по минимальному обороту</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*****</t>
+    </r>
+  </si>
+  <si>
+    <t>При использовании кредитных средств в целях, отличных от рефинансирования</t>
+  </si>
+  <si>
+    <t>Комиссия за использование кредитных средств в целях, отличных от рефинансирования</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1/24</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> от общей суммы, направленной  на рефинансирование задолженности, но не менее минимальной суммы в размере </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">4 999 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>руб.</t>
+    </r>
+  </si>
+  <si>
+    <t>В течение 45 дней с даты оформления Акции, Участник Акции обязан закрыть договора в стороннем банке</t>
+  </si>
+  <si>
+    <t>Пересчет срока рассрочки</t>
+  </si>
+  <si>
+    <t>В зависимости от наличия или отсутствия Подписки "Халва. Десятка":
+- при отсутствии Подписки "Халва.Десятка" - пересчет на 6 мес.; 
+- при наличии Подписки "Халва.Десятка" -  пересчет на 10 мес.</t>
+  </si>
+  <si>
+    <t>299 руб.</t>
+  </si>
+  <si>
+    <t>2.22</t>
+  </si>
+  <si>
+    <t>Комиссия за осуществление перевода денежных средств с банковского счета по распоряжению Клиента в рамках лимита кредитования, за исключением: переводов по расходным операциям, совершаемых в рамках обязательств Банку по договору потребительского кредита</t>
+  </si>
+  <si>
+    <t>*****</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Условия по минимальному обороту: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>осуществление 10 (десяти) и более расходных операций в любых торгово-сервисных предприятиях; совокупная сумма покупок от 20 000 руб. (для карт "Социальная Халва" / "Молодежная социальная карта "Халва"" - от 10 000 рублей) как за счет собственных, так и за счет средств из лимита кредитования. За исключением переводов/операций по снятию собственных средств, переводов заемных средств через СБП, отменённых операций и/или возвратов.
+Паспорт акции размещается на сайте Банка в разделе "Все акции карты "Халва" - https://sovcombank.ru/pages/vse-aktsii-karti-halva-</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="100" x14ac:knownFonts="1">
+  <fonts count="92" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -6145,72 +6288,59 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -6293,58 +6423,50 @@
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="20"/>
       <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="20"/>
-      <name val="Times New Roman"/>
-[...6 lines deleted...]
-      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="60"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -6491,130 +6613,52 @@
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...68 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="20"/>
       <color indexed="60"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <name val="Times New Roman"/>
@@ -6633,192 +6677,220 @@
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
-    </font>
-[...68 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="22"/>
       <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="16"/>
+      <color indexed="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="18"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.39997558519241921"/>
+        <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="81">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -7809,4973 +7881,5101 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="1675">
+  <cellXfs count="1713">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="24" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="49" fontId="32" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="30" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="49" fontId="39" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="49" fontId="37" fillId="4" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="49" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="50" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="47" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="45" fillId="4" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="54" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="54" fillId="4" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="51" fillId="4" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="48" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="54" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="2" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="54" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="54" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="4" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="48" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="48" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="48" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="48" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="68" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="70" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="70" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="67" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="67" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="10" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="27" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="6" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="71" fillId="9" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="6" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="69" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="69" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="69" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="66" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="14" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="14" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="24" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="63" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="53" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="53" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="8" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="53" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="27" fillId="8" borderId="53" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="89" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="20" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="15" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="11" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="20" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="15" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="20" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="20" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="19" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="14" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="21" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="6" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="80" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="80" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="75" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="80" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="77" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="72" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="52" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="52" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="48" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="52" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="51" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="54" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="52" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="74" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="74" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="77" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="48" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="48" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="22" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="23" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="6" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="6" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="6" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="27" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="35" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="8" borderId="2" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="8" borderId="3" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="8" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="32" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="33" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="36" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="75" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="66" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="66" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="66" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="1" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="64" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="36" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="75" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="37" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="39" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="6" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="6" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="6" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="12" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="16" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="22" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="1" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="23" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="64" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="9" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="66" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="73" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="29" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="31" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="5" borderId="1" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="5" borderId="14" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="5" borderId="69" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="5" borderId="64" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="5" borderId="9" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="6" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="6" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="6" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="32" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="33" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="64" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="24" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="64" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="69" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="1" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="23" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...56 lines deleted...]
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="87" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="5" borderId="14" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1050 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="2" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2619 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="14" builtinId="29"/>
     <cellStyle name="Гиперссылка" xfId="28" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="8"/>
     <cellStyle name="Обычный 11" xfId="15"/>
     <cellStyle name="Обычный 12" xfId="18"/>
     <cellStyle name="Обычный 13" xfId="20"/>
     <cellStyle name="Обычный 14" xfId="22"/>
     <cellStyle name="Обычный 15" xfId="10"/>
     <cellStyle name="Обычный 16" xfId="24"/>
     <cellStyle name="Обычный 17" xfId="12"/>
     <cellStyle name="Обычный 18" xfId="26"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2" xfId="11"/>
     <cellStyle name="Обычный 23" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="6"/>
     <cellStyle name="Обычный 7" xfId="13"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="16"/>
@@ -12811,879 +13011,349 @@
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>101745</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2333625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>30842</xdr:rowOff>
+      <xdr:colOff>1978170</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>1600201</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Рисунок 1"/>
+        <xdr:cNvPr id="9" name="Рисунок 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="742950" y="157333950"/>
-          <a:ext cx="6172200" cy="1600200"/>
+          <a:off x="844695" y="150828376"/>
+          <a:ext cx="5715001" cy="1600200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>23812</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1071562</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>80096</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="71438" y="280987"/>
+          <a:ext cx="5700712" cy="827809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>101745</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2333625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>30842</xdr:rowOff>
+      <xdr:colOff>1978169</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>1609726</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Рисунок 1"/>
+        <xdr:cNvPr id="6" name="Рисунок 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="742950" y="155448000"/>
-[...612 lines deleted...]
-          <a:ext cx="6010275" cy="952500"/>
+          <a:off x="968520" y="155543251"/>
+          <a:ext cx="5715000" cy="1600200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>581371</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>154248</xdr:rowOff>
+      <xdr:colOff>547687</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>952500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>6365923</xdr:colOff>
+      <xdr:colOff>4778905</xdr:colOff>
       <xdr:row>193</xdr:row>
-      <xdr:rowOff>469431</xdr:rowOff>
+      <xdr:rowOff>59624</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21" name="Скругленный прямоугольник 20"/>
+        <xdr:cNvPr id="7" name="Скругленный прямоугольник 6"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="581371" y="183100923"/>
-          <a:ext cx="29082702" cy="1810608"/>
+          <a:off x="547687" y="186851925"/>
+          <a:ext cx="28415193" cy="1631249"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
-          <a:avLst/>
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10521"/>
+          </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0"/>
+          <a:pPr lvl="0">
+            <a:lnSpc>
+              <a:spcPts val="1900"/>
+            </a:lnSpc>
+          </a:pPr>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>- Никому (в том числе сотруднику Банка) не сообщайте PIN-код, CVC/CVV (код на обороте карты), одноразовые коды (пароли) из СМС-сообщений.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr lvl="0"/>
+          <a:pPr lvl="0">
+            <a:lnSpc>
+              <a:spcPts val="1900"/>
+            </a:lnSpc>
+          </a:pPr>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>- Не оставляйте карту без присмотра, не передавайте ее третьим лицам.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr lvl="0"/>
+          <a:pPr lvl="0">
+            <a:lnSpc>
+              <a:spcPts val="1900"/>
+            </a:lnSpc>
+          </a:pPr>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>- При утрате или похищении карты немедленно сообщите в Банк по тел. 8-800-100-00-0</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>6</a:t>
           </a:r>
           <a:r>
@@ -13699,173 +13369,113 @@
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>и заблокируйте карту в мобильном приложении.</a:t>
           </a:r>
           <a:endParaRPr lang="ru-RU" sz="1800" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr lvl="0"/>
+          <a:pPr lvl="0">
+            <a:lnSpc>
+              <a:spcPts val="1900"/>
+            </a:lnSpc>
+          </a:pPr>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>-</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>При возникновении сомнений относительно добросовестности контрагента в рамках телефонного разговора следует прекратить телефонный разговор и при необходимости самостоятельно позвонить в Банк по тел. 8-800-100-00-06.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr lvl="0"/>
+          <a:pPr lvl="0">
+            <a:lnSpc>
+              <a:spcPts val="1800"/>
+            </a:lnSpc>
+          </a:pPr>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>- За подробной памяткой о безопасности и правилах использования карты обращайтесь в Банк.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
-    <xdr:clientData/>
-[...66 lines deleted...]
-    </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1785409</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>139699</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -13917,147 +13527,147 @@
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>70756</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>149678</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1156607</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>68035</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPr id="8" name="Рисунок 7"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="70756" y="149678"/>
           <a:ext cx="4410076" cy="680357"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1601</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>35219</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>599272</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>122464</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Скругленный прямоугольник 4"/>
+        <xdr:cNvPr id="9" name="Скругленный прямоугольник 8"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1601" y="37363694"/>
+          <a:off x="1601" y="35677769"/>
           <a:ext cx="16142471" cy="1039745"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>- Никому (в том числе сотруднику Банка) не сообщайте PIN-код, CVC/CVV (код на обороте карты), одноразовые коды (пароли) из СМС-сообщений.</a:t>
+            <a:t>- Никому (в том числе сотруднику Банка) не сообщайте ПИН-код, код на обороте карты (CVC/CVV), одноразовые коды (пароли) из СМС-сообщений.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- Не оставляйте карту без присмотра, не передавайте ее третьим лицам.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
@@ -14157,206 +13767,159 @@
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- За подробной памяткой о безопасности и правилах использования карты обращайтесь в Банк.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>70756</xdr:colOff>
+      <xdr:colOff>82662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>149679</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2914650</xdr:colOff>
+      <xdr:colOff>2926556</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
+        <xdr:cNvPr id="7" name="Рисунок 6"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="70756" y="149679"/>
-[...47 lines deleted...]
-          <a:ext cx="6168119" cy="602796"/>
+          <a:off x="82662" y="149679"/>
+          <a:ext cx="6165738" cy="602796"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1601</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>35219</xdr:rowOff>
+      <xdr:colOff>49226</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>59032</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>599272</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>122464</xdr:rowOff>
+      <xdr:colOff>646897</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>157163</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="Скругленный прямоугольник 9"/>
+        <xdr:cNvPr id="12" name="Скругленный прямоугольник 11"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1601" y="36268319"/>
-          <a:ext cx="12808721" cy="1039745"/>
+          <a:off x="49226" y="34813376"/>
+          <a:ext cx="12801577" cy="1241131"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>- Никому (в том числе сотруднику Банка) не сообщайте PIN-код, CVC/CVV (код на обороте карты), одноразовые коды (пароли) из СМС-сообщений.</a:t>
+            <a:t>- Никому (в том числе сотруднику Банка) не сообщайте ПИН-код, код на обороте карты (CVC/CVV), одноразовые коды (пароли) из СМС-сообщений.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- Не оставляйте карту без присмотра, не передавайте ее третьим лицам.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
@@ -14426,298 +13989,51 @@
             </a:rPr>
             <a:t>-</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>При возникновении сомнений относительно добросовестности контрагента в рамках телефонного разговора следует прекратить телефонный разговор и при необходимости самостоятельно позвонить в Банк по тел. 8-800-100-00-06.</a:t>
-[...246 lines deleted...]
-            <a:t>При возникновении сомнений относительно добросовестности контрагента в рамках телефонного разговора следует прекратить телефонный разговор и при необходимости самостоятельно                                           позвонить в Банк по тел. 8-800-100-00-06.</a:t>
+            <a:t>При возникновении сомнений относительно добросовестности контрагента в рамках телефонного разговора следует прекратить телефонный разговор и при необходимости самостоятельно                                                                            позвонить в Банк по тел. 8-800-100-00-06.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- За подробной памяткой о безопасности и правилах использования карты обращайтесь в Банк.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14749,113 +14065,113 @@
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="149678"/>
           <a:ext cx="4412796" cy="673213"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>11906</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>17319</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>133133</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>71437</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>2118231</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>192664</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Скругленный прямоугольник 4"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1" y="35444906"/>
-          <a:ext cx="13332619" cy="1421606"/>
+          <a:off x="407844" y="39604733"/>
+          <a:ext cx="15035862" cy="1421606"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>- Никому (в том числе сотруднику Банка) не сообщайте PIN-код, CVC/CVV (код на обороте карты), одноразовые коды (пароли) из СМС-сообщений.</a:t>
+            <a:t>- Никому (в том числе сотруднику Банка) не сообщайте ПИН-код, код на обороте карты (CVC/CVV одноразовые коды (пароли) из СМС-сообщений.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- Не оставляйте карту без присмотра, не передавайте ее третьим лицам.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
@@ -14967,147 +14283,147 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>40822</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>81643</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1605643</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>54429</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Рисунок 4"/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="40822" y="81643"/>
           <a:ext cx="5270046" cy="734786"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>68036</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>210910</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>110218</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="Скругленный прямоугольник 5"/>
+        <xdr:cNvPr id="5" name="Скругленный прямоугольник 4"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="285750" y="34967636"/>
+          <a:off x="285750" y="33557936"/>
           <a:ext cx="15498535" cy="1375682"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>- Никому (в том числе сотруднику Банка) не сообщайте PIN-код, CVC/CVV (код на обороте карты), одноразовые коды (пароли) из СМС-сообщений.</a:t>
+            <a:t>- Никому (в том числе сотруднику Банка) не сообщайте ПИН-код, код на обороте карты (CVC/CVV), одноразовые коды (пароли) из СМС-сообщений.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- Не оставляйте карту без присмотра, не передавайте ее третьим лицам.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
@@ -15528,1864 +14844,1842 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:IT27"/>
+  <dimension ref="A1:IT25"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="K7" sqref="K7:K8"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="29" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="17" width="10" style="26" customWidth="1"/>
+    <col min="1" max="1" width="3.28515625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" style="26" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="26" customWidth="1"/>
+    <col min="4" max="4" width="23.5703125" style="26" customWidth="1"/>
+    <col min="5" max="16" width="28.42578125" style="26" customWidth="1"/>
+    <col min="17" max="17" width="2.5703125" style="26" customWidth="1"/>
     <col min="18" max="18" width="30.5703125" style="26" customWidth="1"/>
     <col min="19" max="19" width="31.5703125" style="26" customWidth="1"/>
     <col min="20" max="20" width="27.42578125" style="26" customWidth="1"/>
-    <col min="21" max="21" width="25.28515625" style="26" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="264" max="264" width="13.42578125" style="26" customWidth="1"/>
+    <col min="21" max="21" width="25.140625" style="26" customWidth="1"/>
+    <col min="22" max="22" width="17.28515625" style="26" customWidth="1"/>
+    <col min="23" max="261" width="9.140625" style="26"/>
+    <col min="262" max="262" width="53.7109375" style="26" customWidth="1"/>
+    <col min="263" max="263" width="15.85546875" style="26" customWidth="1"/>
+    <col min="264" max="264" width="13.28515625" style="26" customWidth="1"/>
     <col min="265" max="265" width="16" style="26" customWidth="1"/>
     <col min="266" max="266" width="16.5703125" style="26" customWidth="1"/>
     <col min="267" max="267" width="19.42578125" style="26" customWidth="1"/>
-    <col min="268" max="268" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="520" max="520" width="13.42578125" style="26" customWidth="1"/>
+    <col min="268" max="268" width="17.85546875" style="26" customWidth="1"/>
+    <col min="269" max="517" width="9.140625" style="26"/>
+    <col min="518" max="518" width="53.7109375" style="26" customWidth="1"/>
+    <col min="519" max="519" width="15.85546875" style="26" customWidth="1"/>
+    <col min="520" max="520" width="13.28515625" style="26" customWidth="1"/>
     <col min="521" max="521" width="16" style="26" customWidth="1"/>
     <col min="522" max="522" width="16.5703125" style="26" customWidth="1"/>
     <col min="523" max="523" width="19.42578125" style="26" customWidth="1"/>
-    <col min="524" max="524" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="776" max="776" width="13.42578125" style="26" customWidth="1"/>
+    <col min="524" max="524" width="17.85546875" style="26" customWidth="1"/>
+    <col min="525" max="773" width="9.140625" style="26"/>
+    <col min="774" max="774" width="53.7109375" style="26" customWidth="1"/>
+    <col min="775" max="775" width="15.85546875" style="26" customWidth="1"/>
+    <col min="776" max="776" width="13.28515625" style="26" customWidth="1"/>
     <col min="777" max="777" width="16" style="26" customWidth="1"/>
     <col min="778" max="778" width="16.5703125" style="26" customWidth="1"/>
     <col min="779" max="779" width="19.42578125" style="26" customWidth="1"/>
-    <col min="780" max="780" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="1032" max="1032" width="13.42578125" style="26" customWidth="1"/>
+    <col min="780" max="780" width="17.85546875" style="26" customWidth="1"/>
+    <col min="781" max="1029" width="9.140625" style="26"/>
+    <col min="1030" max="1030" width="53.7109375" style="26" customWidth="1"/>
+    <col min="1031" max="1031" width="15.85546875" style="26" customWidth="1"/>
+    <col min="1032" max="1032" width="13.28515625" style="26" customWidth="1"/>
     <col min="1033" max="1033" width="16" style="26" customWidth="1"/>
     <col min="1034" max="1034" width="16.5703125" style="26" customWidth="1"/>
     <col min="1035" max="1035" width="19.42578125" style="26" customWidth="1"/>
-    <col min="1036" max="1036" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="1288" max="1288" width="13.42578125" style="26" customWidth="1"/>
+    <col min="1036" max="1036" width="17.85546875" style="26" customWidth="1"/>
+    <col min="1037" max="1285" width="9.140625" style="26"/>
+    <col min="1286" max="1286" width="53.7109375" style="26" customWidth="1"/>
+    <col min="1287" max="1287" width="15.85546875" style="26" customWidth="1"/>
+    <col min="1288" max="1288" width="13.28515625" style="26" customWidth="1"/>
     <col min="1289" max="1289" width="16" style="26" customWidth="1"/>
     <col min="1290" max="1290" width="16.5703125" style="26" customWidth="1"/>
     <col min="1291" max="1291" width="19.42578125" style="26" customWidth="1"/>
-    <col min="1292" max="1292" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="1544" max="1544" width="13.42578125" style="26" customWidth="1"/>
+    <col min="1292" max="1292" width="17.85546875" style="26" customWidth="1"/>
+    <col min="1293" max="1541" width="9.140625" style="26"/>
+    <col min="1542" max="1542" width="53.7109375" style="26" customWidth="1"/>
+    <col min="1543" max="1543" width="15.85546875" style="26" customWidth="1"/>
+    <col min="1544" max="1544" width="13.28515625" style="26" customWidth="1"/>
     <col min="1545" max="1545" width="16" style="26" customWidth="1"/>
     <col min="1546" max="1546" width="16.5703125" style="26" customWidth="1"/>
     <col min="1547" max="1547" width="19.42578125" style="26" customWidth="1"/>
-    <col min="1548" max="1548" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="1800" max="1800" width="13.42578125" style="26" customWidth="1"/>
+    <col min="1548" max="1548" width="17.85546875" style="26" customWidth="1"/>
+    <col min="1549" max="1797" width="9.140625" style="26"/>
+    <col min="1798" max="1798" width="53.7109375" style="26" customWidth="1"/>
+    <col min="1799" max="1799" width="15.85546875" style="26" customWidth="1"/>
+    <col min="1800" max="1800" width="13.28515625" style="26" customWidth="1"/>
     <col min="1801" max="1801" width="16" style="26" customWidth="1"/>
     <col min="1802" max="1802" width="16.5703125" style="26" customWidth="1"/>
     <col min="1803" max="1803" width="19.42578125" style="26" customWidth="1"/>
-    <col min="1804" max="1804" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="2056" max="2056" width="13.42578125" style="26" customWidth="1"/>
+    <col min="1804" max="1804" width="17.85546875" style="26" customWidth="1"/>
+    <col min="1805" max="2053" width="9.140625" style="26"/>
+    <col min="2054" max="2054" width="53.7109375" style="26" customWidth="1"/>
+    <col min="2055" max="2055" width="15.85546875" style="26" customWidth="1"/>
+    <col min="2056" max="2056" width="13.28515625" style="26" customWidth="1"/>
     <col min="2057" max="2057" width="16" style="26" customWidth="1"/>
     <col min="2058" max="2058" width="16.5703125" style="26" customWidth="1"/>
     <col min="2059" max="2059" width="19.42578125" style="26" customWidth="1"/>
-    <col min="2060" max="2060" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="2312" max="2312" width="13.42578125" style="26" customWidth="1"/>
+    <col min="2060" max="2060" width="17.85546875" style="26" customWidth="1"/>
+    <col min="2061" max="2309" width="9.140625" style="26"/>
+    <col min="2310" max="2310" width="53.7109375" style="26" customWidth="1"/>
+    <col min="2311" max="2311" width="15.85546875" style="26" customWidth="1"/>
+    <col min="2312" max="2312" width="13.28515625" style="26" customWidth="1"/>
     <col min="2313" max="2313" width="16" style="26" customWidth="1"/>
     <col min="2314" max="2314" width="16.5703125" style="26" customWidth="1"/>
     <col min="2315" max="2315" width="19.42578125" style="26" customWidth="1"/>
-    <col min="2316" max="2316" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="2568" max="2568" width="13.42578125" style="26" customWidth="1"/>
+    <col min="2316" max="2316" width="17.85546875" style="26" customWidth="1"/>
+    <col min="2317" max="2565" width="9.140625" style="26"/>
+    <col min="2566" max="2566" width="53.7109375" style="26" customWidth="1"/>
+    <col min="2567" max="2567" width="15.85546875" style="26" customWidth="1"/>
+    <col min="2568" max="2568" width="13.28515625" style="26" customWidth="1"/>
     <col min="2569" max="2569" width="16" style="26" customWidth="1"/>
     <col min="2570" max="2570" width="16.5703125" style="26" customWidth="1"/>
     <col min="2571" max="2571" width="19.42578125" style="26" customWidth="1"/>
-    <col min="2572" max="2572" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="2824" max="2824" width="13.42578125" style="26" customWidth="1"/>
+    <col min="2572" max="2572" width="17.85546875" style="26" customWidth="1"/>
+    <col min="2573" max="2821" width="9.140625" style="26"/>
+    <col min="2822" max="2822" width="53.7109375" style="26" customWidth="1"/>
+    <col min="2823" max="2823" width="15.85546875" style="26" customWidth="1"/>
+    <col min="2824" max="2824" width="13.28515625" style="26" customWidth="1"/>
     <col min="2825" max="2825" width="16" style="26" customWidth="1"/>
     <col min="2826" max="2826" width="16.5703125" style="26" customWidth="1"/>
     <col min="2827" max="2827" width="19.42578125" style="26" customWidth="1"/>
-    <col min="2828" max="2828" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="3080" max="3080" width="13.42578125" style="26" customWidth="1"/>
+    <col min="2828" max="2828" width="17.85546875" style="26" customWidth="1"/>
+    <col min="2829" max="3077" width="9.140625" style="26"/>
+    <col min="3078" max="3078" width="53.7109375" style="26" customWidth="1"/>
+    <col min="3079" max="3079" width="15.85546875" style="26" customWidth="1"/>
+    <col min="3080" max="3080" width="13.28515625" style="26" customWidth="1"/>
     <col min="3081" max="3081" width="16" style="26" customWidth="1"/>
     <col min="3082" max="3082" width="16.5703125" style="26" customWidth="1"/>
     <col min="3083" max="3083" width="19.42578125" style="26" customWidth="1"/>
-    <col min="3084" max="3084" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="3336" max="3336" width="13.42578125" style="26" customWidth="1"/>
+    <col min="3084" max="3084" width="17.85546875" style="26" customWidth="1"/>
+    <col min="3085" max="3333" width="9.140625" style="26"/>
+    <col min="3334" max="3334" width="53.7109375" style="26" customWidth="1"/>
+    <col min="3335" max="3335" width="15.85546875" style="26" customWidth="1"/>
+    <col min="3336" max="3336" width="13.28515625" style="26" customWidth="1"/>
     <col min="3337" max="3337" width="16" style="26" customWidth="1"/>
     <col min="3338" max="3338" width="16.5703125" style="26" customWidth="1"/>
     <col min="3339" max="3339" width="19.42578125" style="26" customWidth="1"/>
-    <col min="3340" max="3340" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="3592" max="3592" width="13.42578125" style="26" customWidth="1"/>
+    <col min="3340" max="3340" width="17.85546875" style="26" customWidth="1"/>
+    <col min="3341" max="3589" width="9.140625" style="26"/>
+    <col min="3590" max="3590" width="53.7109375" style="26" customWidth="1"/>
+    <col min="3591" max="3591" width="15.85546875" style="26" customWidth="1"/>
+    <col min="3592" max="3592" width="13.28515625" style="26" customWidth="1"/>
     <col min="3593" max="3593" width="16" style="26" customWidth="1"/>
     <col min="3594" max="3594" width="16.5703125" style="26" customWidth="1"/>
     <col min="3595" max="3595" width="19.42578125" style="26" customWidth="1"/>
-    <col min="3596" max="3596" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="3848" max="3848" width="13.42578125" style="26" customWidth="1"/>
+    <col min="3596" max="3596" width="17.85546875" style="26" customWidth="1"/>
+    <col min="3597" max="3845" width="9.140625" style="26"/>
+    <col min="3846" max="3846" width="53.7109375" style="26" customWidth="1"/>
+    <col min="3847" max="3847" width="15.85546875" style="26" customWidth="1"/>
+    <col min="3848" max="3848" width="13.28515625" style="26" customWidth="1"/>
     <col min="3849" max="3849" width="16" style="26" customWidth="1"/>
     <col min="3850" max="3850" width="16.5703125" style="26" customWidth="1"/>
     <col min="3851" max="3851" width="19.42578125" style="26" customWidth="1"/>
-    <col min="3852" max="3852" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="4104" max="4104" width="13.42578125" style="26" customWidth="1"/>
+    <col min="3852" max="3852" width="17.85546875" style="26" customWidth="1"/>
+    <col min="3853" max="4101" width="9.140625" style="26"/>
+    <col min="4102" max="4102" width="53.7109375" style="26" customWidth="1"/>
+    <col min="4103" max="4103" width="15.85546875" style="26" customWidth="1"/>
+    <col min="4104" max="4104" width="13.28515625" style="26" customWidth="1"/>
     <col min="4105" max="4105" width="16" style="26" customWidth="1"/>
     <col min="4106" max="4106" width="16.5703125" style="26" customWidth="1"/>
     <col min="4107" max="4107" width="19.42578125" style="26" customWidth="1"/>
-    <col min="4108" max="4108" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="4360" max="4360" width="13.42578125" style="26" customWidth="1"/>
+    <col min="4108" max="4108" width="17.85546875" style="26" customWidth="1"/>
+    <col min="4109" max="4357" width="9.140625" style="26"/>
+    <col min="4358" max="4358" width="53.7109375" style="26" customWidth="1"/>
+    <col min="4359" max="4359" width="15.85546875" style="26" customWidth="1"/>
+    <col min="4360" max="4360" width="13.28515625" style="26" customWidth="1"/>
     <col min="4361" max="4361" width="16" style="26" customWidth="1"/>
     <col min="4362" max="4362" width="16.5703125" style="26" customWidth="1"/>
     <col min="4363" max="4363" width="19.42578125" style="26" customWidth="1"/>
-    <col min="4364" max="4364" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="4616" max="4616" width="13.42578125" style="26" customWidth="1"/>
+    <col min="4364" max="4364" width="17.85546875" style="26" customWidth="1"/>
+    <col min="4365" max="4613" width="9.140625" style="26"/>
+    <col min="4614" max="4614" width="53.7109375" style="26" customWidth="1"/>
+    <col min="4615" max="4615" width="15.85546875" style="26" customWidth="1"/>
+    <col min="4616" max="4616" width="13.28515625" style="26" customWidth="1"/>
     <col min="4617" max="4617" width="16" style="26" customWidth="1"/>
     <col min="4618" max="4618" width="16.5703125" style="26" customWidth="1"/>
     <col min="4619" max="4619" width="19.42578125" style="26" customWidth="1"/>
-    <col min="4620" max="4620" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="4872" max="4872" width="13.42578125" style="26" customWidth="1"/>
+    <col min="4620" max="4620" width="17.85546875" style="26" customWidth="1"/>
+    <col min="4621" max="4869" width="9.140625" style="26"/>
+    <col min="4870" max="4870" width="53.7109375" style="26" customWidth="1"/>
+    <col min="4871" max="4871" width="15.85546875" style="26" customWidth="1"/>
+    <col min="4872" max="4872" width="13.28515625" style="26" customWidth="1"/>
     <col min="4873" max="4873" width="16" style="26" customWidth="1"/>
     <col min="4874" max="4874" width="16.5703125" style="26" customWidth="1"/>
     <col min="4875" max="4875" width="19.42578125" style="26" customWidth="1"/>
-    <col min="4876" max="4876" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5128" max="5128" width="13.42578125" style="26" customWidth="1"/>
+    <col min="4876" max="4876" width="17.85546875" style="26" customWidth="1"/>
+    <col min="4877" max="5125" width="9.140625" style="26"/>
+    <col min="5126" max="5126" width="53.7109375" style="26" customWidth="1"/>
+    <col min="5127" max="5127" width="15.85546875" style="26" customWidth="1"/>
+    <col min="5128" max="5128" width="13.28515625" style="26" customWidth="1"/>
     <col min="5129" max="5129" width="16" style="26" customWidth="1"/>
     <col min="5130" max="5130" width="16.5703125" style="26" customWidth="1"/>
     <col min="5131" max="5131" width="19.42578125" style="26" customWidth="1"/>
-    <col min="5132" max="5132" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5384" max="5384" width="13.42578125" style="26" customWidth="1"/>
+    <col min="5132" max="5132" width="17.85546875" style="26" customWidth="1"/>
+    <col min="5133" max="5381" width="9.140625" style="26"/>
+    <col min="5382" max="5382" width="53.7109375" style="26" customWidth="1"/>
+    <col min="5383" max="5383" width="15.85546875" style="26" customWidth="1"/>
+    <col min="5384" max="5384" width="13.28515625" style="26" customWidth="1"/>
     <col min="5385" max="5385" width="16" style="26" customWidth="1"/>
     <col min="5386" max="5386" width="16.5703125" style="26" customWidth="1"/>
     <col min="5387" max="5387" width="19.42578125" style="26" customWidth="1"/>
-    <col min="5388" max="5388" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5640" max="5640" width="13.42578125" style="26" customWidth="1"/>
+    <col min="5388" max="5388" width="17.85546875" style="26" customWidth="1"/>
+    <col min="5389" max="5637" width="9.140625" style="26"/>
+    <col min="5638" max="5638" width="53.7109375" style="26" customWidth="1"/>
+    <col min="5639" max="5639" width="15.85546875" style="26" customWidth="1"/>
+    <col min="5640" max="5640" width="13.28515625" style="26" customWidth="1"/>
     <col min="5641" max="5641" width="16" style="26" customWidth="1"/>
     <col min="5642" max="5642" width="16.5703125" style="26" customWidth="1"/>
     <col min="5643" max="5643" width="19.42578125" style="26" customWidth="1"/>
-    <col min="5644" max="5644" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5896" max="5896" width="13.42578125" style="26" customWidth="1"/>
+    <col min="5644" max="5644" width="17.85546875" style="26" customWidth="1"/>
+    <col min="5645" max="5893" width="9.140625" style="26"/>
+    <col min="5894" max="5894" width="53.7109375" style="26" customWidth="1"/>
+    <col min="5895" max="5895" width="15.85546875" style="26" customWidth="1"/>
+    <col min="5896" max="5896" width="13.28515625" style="26" customWidth="1"/>
     <col min="5897" max="5897" width="16" style="26" customWidth="1"/>
     <col min="5898" max="5898" width="16.5703125" style="26" customWidth="1"/>
     <col min="5899" max="5899" width="19.42578125" style="26" customWidth="1"/>
-    <col min="5900" max="5900" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6152" max="6152" width="13.42578125" style="26" customWidth="1"/>
+    <col min="5900" max="5900" width="17.85546875" style="26" customWidth="1"/>
+    <col min="5901" max="6149" width="9.140625" style="26"/>
+    <col min="6150" max="6150" width="53.7109375" style="26" customWidth="1"/>
+    <col min="6151" max="6151" width="15.85546875" style="26" customWidth="1"/>
+    <col min="6152" max="6152" width="13.28515625" style="26" customWidth="1"/>
     <col min="6153" max="6153" width="16" style="26" customWidth="1"/>
     <col min="6154" max="6154" width="16.5703125" style="26" customWidth="1"/>
     <col min="6155" max="6155" width="19.42578125" style="26" customWidth="1"/>
-    <col min="6156" max="6156" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6408" max="6408" width="13.42578125" style="26" customWidth="1"/>
+    <col min="6156" max="6156" width="17.85546875" style="26" customWidth="1"/>
+    <col min="6157" max="6405" width="9.140625" style="26"/>
+    <col min="6406" max="6406" width="53.7109375" style="26" customWidth="1"/>
+    <col min="6407" max="6407" width="15.85546875" style="26" customWidth="1"/>
+    <col min="6408" max="6408" width="13.28515625" style="26" customWidth="1"/>
     <col min="6409" max="6409" width="16" style="26" customWidth="1"/>
     <col min="6410" max="6410" width="16.5703125" style="26" customWidth="1"/>
     <col min="6411" max="6411" width="19.42578125" style="26" customWidth="1"/>
-    <col min="6412" max="6412" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6664" max="6664" width="13.42578125" style="26" customWidth="1"/>
+    <col min="6412" max="6412" width="17.85546875" style="26" customWidth="1"/>
+    <col min="6413" max="6661" width="9.140625" style="26"/>
+    <col min="6662" max="6662" width="53.7109375" style="26" customWidth="1"/>
+    <col min="6663" max="6663" width="15.85546875" style="26" customWidth="1"/>
+    <col min="6664" max="6664" width="13.28515625" style="26" customWidth="1"/>
     <col min="6665" max="6665" width="16" style="26" customWidth="1"/>
     <col min="6666" max="6666" width="16.5703125" style="26" customWidth="1"/>
     <col min="6667" max="6667" width="19.42578125" style="26" customWidth="1"/>
-    <col min="6668" max="6668" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6920" max="6920" width="13.42578125" style="26" customWidth="1"/>
+    <col min="6668" max="6668" width="17.85546875" style="26" customWidth="1"/>
+    <col min="6669" max="6917" width="9.140625" style="26"/>
+    <col min="6918" max="6918" width="53.7109375" style="26" customWidth="1"/>
+    <col min="6919" max="6919" width="15.85546875" style="26" customWidth="1"/>
+    <col min="6920" max="6920" width="13.28515625" style="26" customWidth="1"/>
     <col min="6921" max="6921" width="16" style="26" customWidth="1"/>
     <col min="6922" max="6922" width="16.5703125" style="26" customWidth="1"/>
     <col min="6923" max="6923" width="19.42578125" style="26" customWidth="1"/>
-    <col min="6924" max="6924" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7176" max="7176" width="13.42578125" style="26" customWidth="1"/>
+    <col min="6924" max="6924" width="17.85546875" style="26" customWidth="1"/>
+    <col min="6925" max="7173" width="9.140625" style="26"/>
+    <col min="7174" max="7174" width="53.7109375" style="26" customWidth="1"/>
+    <col min="7175" max="7175" width="15.85546875" style="26" customWidth="1"/>
+    <col min="7176" max="7176" width="13.28515625" style="26" customWidth="1"/>
     <col min="7177" max="7177" width="16" style="26" customWidth="1"/>
     <col min="7178" max="7178" width="16.5703125" style="26" customWidth="1"/>
     <col min="7179" max="7179" width="19.42578125" style="26" customWidth="1"/>
-    <col min="7180" max="7180" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7432" max="7432" width="13.42578125" style="26" customWidth="1"/>
+    <col min="7180" max="7180" width="17.85546875" style="26" customWidth="1"/>
+    <col min="7181" max="7429" width="9.140625" style="26"/>
+    <col min="7430" max="7430" width="53.7109375" style="26" customWidth="1"/>
+    <col min="7431" max="7431" width="15.85546875" style="26" customWidth="1"/>
+    <col min="7432" max="7432" width="13.28515625" style="26" customWidth="1"/>
     <col min="7433" max="7433" width="16" style="26" customWidth="1"/>
     <col min="7434" max="7434" width="16.5703125" style="26" customWidth="1"/>
     <col min="7435" max="7435" width="19.42578125" style="26" customWidth="1"/>
-    <col min="7436" max="7436" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7688" max="7688" width="13.42578125" style="26" customWidth="1"/>
+    <col min="7436" max="7436" width="17.85546875" style="26" customWidth="1"/>
+    <col min="7437" max="7685" width="9.140625" style="26"/>
+    <col min="7686" max="7686" width="53.7109375" style="26" customWidth="1"/>
+    <col min="7687" max="7687" width="15.85546875" style="26" customWidth="1"/>
+    <col min="7688" max="7688" width="13.28515625" style="26" customWidth="1"/>
     <col min="7689" max="7689" width="16" style="26" customWidth="1"/>
     <col min="7690" max="7690" width="16.5703125" style="26" customWidth="1"/>
     <col min="7691" max="7691" width="19.42578125" style="26" customWidth="1"/>
-    <col min="7692" max="7692" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7944" max="7944" width="13.42578125" style="26" customWidth="1"/>
+    <col min="7692" max="7692" width="17.85546875" style="26" customWidth="1"/>
+    <col min="7693" max="7941" width="9.140625" style="26"/>
+    <col min="7942" max="7942" width="53.7109375" style="26" customWidth="1"/>
+    <col min="7943" max="7943" width="15.85546875" style="26" customWidth="1"/>
+    <col min="7944" max="7944" width="13.28515625" style="26" customWidth="1"/>
     <col min="7945" max="7945" width="16" style="26" customWidth="1"/>
     <col min="7946" max="7946" width="16.5703125" style="26" customWidth="1"/>
     <col min="7947" max="7947" width="19.42578125" style="26" customWidth="1"/>
-    <col min="7948" max="7948" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8200" max="8200" width="13.42578125" style="26" customWidth="1"/>
+    <col min="7948" max="7948" width="17.85546875" style="26" customWidth="1"/>
+    <col min="7949" max="8197" width="9.140625" style="26"/>
+    <col min="8198" max="8198" width="53.7109375" style="26" customWidth="1"/>
+    <col min="8199" max="8199" width="15.85546875" style="26" customWidth="1"/>
+    <col min="8200" max="8200" width="13.28515625" style="26" customWidth="1"/>
     <col min="8201" max="8201" width="16" style="26" customWidth="1"/>
     <col min="8202" max="8202" width="16.5703125" style="26" customWidth="1"/>
     <col min="8203" max="8203" width="19.42578125" style="26" customWidth="1"/>
-    <col min="8204" max="8204" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8456" max="8456" width="13.42578125" style="26" customWidth="1"/>
+    <col min="8204" max="8204" width="17.85546875" style="26" customWidth="1"/>
+    <col min="8205" max="8453" width="9.140625" style="26"/>
+    <col min="8454" max="8454" width="53.7109375" style="26" customWidth="1"/>
+    <col min="8455" max="8455" width="15.85546875" style="26" customWidth="1"/>
+    <col min="8456" max="8456" width="13.28515625" style="26" customWidth="1"/>
     <col min="8457" max="8457" width="16" style="26" customWidth="1"/>
     <col min="8458" max="8458" width="16.5703125" style="26" customWidth="1"/>
     <col min="8459" max="8459" width="19.42578125" style="26" customWidth="1"/>
-    <col min="8460" max="8460" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8712" max="8712" width="13.42578125" style="26" customWidth="1"/>
+    <col min="8460" max="8460" width="17.85546875" style="26" customWidth="1"/>
+    <col min="8461" max="8709" width="9.140625" style="26"/>
+    <col min="8710" max="8710" width="53.7109375" style="26" customWidth="1"/>
+    <col min="8711" max="8711" width="15.85546875" style="26" customWidth="1"/>
+    <col min="8712" max="8712" width="13.28515625" style="26" customWidth="1"/>
     <col min="8713" max="8713" width="16" style="26" customWidth="1"/>
     <col min="8714" max="8714" width="16.5703125" style="26" customWidth="1"/>
     <col min="8715" max="8715" width="19.42578125" style="26" customWidth="1"/>
-    <col min="8716" max="8716" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8968" max="8968" width="13.42578125" style="26" customWidth="1"/>
+    <col min="8716" max="8716" width="17.85546875" style="26" customWidth="1"/>
+    <col min="8717" max="8965" width="9.140625" style="26"/>
+    <col min="8966" max="8966" width="53.7109375" style="26" customWidth="1"/>
+    <col min="8967" max="8967" width="15.85546875" style="26" customWidth="1"/>
+    <col min="8968" max="8968" width="13.28515625" style="26" customWidth="1"/>
     <col min="8969" max="8969" width="16" style="26" customWidth="1"/>
     <col min="8970" max="8970" width="16.5703125" style="26" customWidth="1"/>
     <col min="8971" max="8971" width="19.42578125" style="26" customWidth="1"/>
-    <col min="8972" max="8972" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9224" max="9224" width="13.42578125" style="26" customWidth="1"/>
+    <col min="8972" max="8972" width="17.85546875" style="26" customWidth="1"/>
+    <col min="8973" max="9221" width="9.140625" style="26"/>
+    <col min="9222" max="9222" width="53.7109375" style="26" customWidth="1"/>
+    <col min="9223" max="9223" width="15.85546875" style="26" customWidth="1"/>
+    <col min="9224" max="9224" width="13.28515625" style="26" customWidth="1"/>
     <col min="9225" max="9225" width="16" style="26" customWidth="1"/>
     <col min="9226" max="9226" width="16.5703125" style="26" customWidth="1"/>
     <col min="9227" max="9227" width="19.42578125" style="26" customWidth="1"/>
-    <col min="9228" max="9228" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9480" max="9480" width="13.42578125" style="26" customWidth="1"/>
+    <col min="9228" max="9228" width="17.85546875" style="26" customWidth="1"/>
+    <col min="9229" max="9477" width="9.140625" style="26"/>
+    <col min="9478" max="9478" width="53.7109375" style="26" customWidth="1"/>
+    <col min="9479" max="9479" width="15.85546875" style="26" customWidth="1"/>
+    <col min="9480" max="9480" width="13.28515625" style="26" customWidth="1"/>
     <col min="9481" max="9481" width="16" style="26" customWidth="1"/>
     <col min="9482" max="9482" width="16.5703125" style="26" customWidth="1"/>
     <col min="9483" max="9483" width="19.42578125" style="26" customWidth="1"/>
-    <col min="9484" max="9484" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9736" max="9736" width="13.42578125" style="26" customWidth="1"/>
+    <col min="9484" max="9484" width="17.85546875" style="26" customWidth="1"/>
+    <col min="9485" max="9733" width="9.140625" style="26"/>
+    <col min="9734" max="9734" width="53.7109375" style="26" customWidth="1"/>
+    <col min="9735" max="9735" width="15.85546875" style="26" customWidth="1"/>
+    <col min="9736" max="9736" width="13.28515625" style="26" customWidth="1"/>
     <col min="9737" max="9737" width="16" style="26" customWidth="1"/>
     <col min="9738" max="9738" width="16.5703125" style="26" customWidth="1"/>
     <col min="9739" max="9739" width="19.42578125" style="26" customWidth="1"/>
-    <col min="9740" max="9740" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9992" max="9992" width="13.42578125" style="26" customWidth="1"/>
+    <col min="9740" max="9740" width="17.85546875" style="26" customWidth="1"/>
+    <col min="9741" max="9989" width="9.140625" style="26"/>
+    <col min="9990" max="9990" width="53.7109375" style="26" customWidth="1"/>
+    <col min="9991" max="9991" width="15.85546875" style="26" customWidth="1"/>
+    <col min="9992" max="9992" width="13.28515625" style="26" customWidth="1"/>
     <col min="9993" max="9993" width="16" style="26" customWidth="1"/>
     <col min="9994" max="9994" width="16.5703125" style="26" customWidth="1"/>
     <col min="9995" max="9995" width="19.42578125" style="26" customWidth="1"/>
-    <col min="9996" max="9996" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10248" max="10248" width="13.42578125" style="26" customWidth="1"/>
+    <col min="9996" max="9996" width="17.85546875" style="26" customWidth="1"/>
+    <col min="9997" max="10245" width="9.140625" style="26"/>
+    <col min="10246" max="10246" width="53.7109375" style="26" customWidth="1"/>
+    <col min="10247" max="10247" width="15.85546875" style="26" customWidth="1"/>
+    <col min="10248" max="10248" width="13.28515625" style="26" customWidth="1"/>
     <col min="10249" max="10249" width="16" style="26" customWidth="1"/>
     <col min="10250" max="10250" width="16.5703125" style="26" customWidth="1"/>
     <col min="10251" max="10251" width="19.42578125" style="26" customWidth="1"/>
-    <col min="10252" max="10252" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10504" max="10504" width="13.42578125" style="26" customWidth="1"/>
+    <col min="10252" max="10252" width="17.85546875" style="26" customWidth="1"/>
+    <col min="10253" max="10501" width="9.140625" style="26"/>
+    <col min="10502" max="10502" width="53.7109375" style="26" customWidth="1"/>
+    <col min="10503" max="10503" width="15.85546875" style="26" customWidth="1"/>
+    <col min="10504" max="10504" width="13.28515625" style="26" customWidth="1"/>
     <col min="10505" max="10505" width="16" style="26" customWidth="1"/>
     <col min="10506" max="10506" width="16.5703125" style="26" customWidth="1"/>
     <col min="10507" max="10507" width="19.42578125" style="26" customWidth="1"/>
-    <col min="10508" max="10508" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10760" max="10760" width="13.42578125" style="26" customWidth="1"/>
+    <col min="10508" max="10508" width="17.85546875" style="26" customWidth="1"/>
+    <col min="10509" max="10757" width="9.140625" style="26"/>
+    <col min="10758" max="10758" width="53.7109375" style="26" customWidth="1"/>
+    <col min="10759" max="10759" width="15.85546875" style="26" customWidth="1"/>
+    <col min="10760" max="10760" width="13.28515625" style="26" customWidth="1"/>
     <col min="10761" max="10761" width="16" style="26" customWidth="1"/>
     <col min="10762" max="10762" width="16.5703125" style="26" customWidth="1"/>
     <col min="10763" max="10763" width="19.42578125" style="26" customWidth="1"/>
-    <col min="10764" max="10764" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11016" max="11016" width="13.42578125" style="26" customWidth="1"/>
+    <col min="10764" max="10764" width="17.85546875" style="26" customWidth="1"/>
+    <col min="10765" max="11013" width="9.140625" style="26"/>
+    <col min="11014" max="11014" width="53.7109375" style="26" customWidth="1"/>
+    <col min="11015" max="11015" width="15.85546875" style="26" customWidth="1"/>
+    <col min="11016" max="11016" width="13.28515625" style="26" customWidth="1"/>
     <col min="11017" max="11017" width="16" style="26" customWidth="1"/>
     <col min="11018" max="11018" width="16.5703125" style="26" customWidth="1"/>
     <col min="11019" max="11019" width="19.42578125" style="26" customWidth="1"/>
-    <col min="11020" max="11020" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11272" max="11272" width="13.42578125" style="26" customWidth="1"/>
+    <col min="11020" max="11020" width="17.85546875" style="26" customWidth="1"/>
+    <col min="11021" max="11269" width="9.140625" style="26"/>
+    <col min="11270" max="11270" width="53.7109375" style="26" customWidth="1"/>
+    <col min="11271" max="11271" width="15.85546875" style="26" customWidth="1"/>
+    <col min="11272" max="11272" width="13.28515625" style="26" customWidth="1"/>
     <col min="11273" max="11273" width="16" style="26" customWidth="1"/>
     <col min="11274" max="11274" width="16.5703125" style="26" customWidth="1"/>
     <col min="11275" max="11275" width="19.42578125" style="26" customWidth="1"/>
-    <col min="11276" max="11276" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11528" max="11528" width="13.42578125" style="26" customWidth="1"/>
+    <col min="11276" max="11276" width="17.85546875" style="26" customWidth="1"/>
+    <col min="11277" max="11525" width="9.140625" style="26"/>
+    <col min="11526" max="11526" width="53.7109375" style="26" customWidth="1"/>
+    <col min="11527" max="11527" width="15.85546875" style="26" customWidth="1"/>
+    <col min="11528" max="11528" width="13.28515625" style="26" customWidth="1"/>
     <col min="11529" max="11529" width="16" style="26" customWidth="1"/>
     <col min="11530" max="11530" width="16.5703125" style="26" customWidth="1"/>
     <col min="11531" max="11531" width="19.42578125" style="26" customWidth="1"/>
-    <col min="11532" max="11532" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11784" max="11784" width="13.42578125" style="26" customWidth="1"/>
+    <col min="11532" max="11532" width="17.85546875" style="26" customWidth="1"/>
+    <col min="11533" max="11781" width="9.140625" style="26"/>
+    <col min="11782" max="11782" width="53.7109375" style="26" customWidth="1"/>
+    <col min="11783" max="11783" width="15.85546875" style="26" customWidth="1"/>
+    <col min="11784" max="11784" width="13.28515625" style="26" customWidth="1"/>
     <col min="11785" max="11785" width="16" style="26" customWidth="1"/>
     <col min="11786" max="11786" width="16.5703125" style="26" customWidth="1"/>
     <col min="11787" max="11787" width="19.42578125" style="26" customWidth="1"/>
-    <col min="11788" max="11788" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12040" max="12040" width="13.42578125" style="26" customWidth="1"/>
+    <col min="11788" max="11788" width="17.85546875" style="26" customWidth="1"/>
+    <col min="11789" max="12037" width="9.140625" style="26"/>
+    <col min="12038" max="12038" width="53.7109375" style="26" customWidth="1"/>
+    <col min="12039" max="12039" width="15.85546875" style="26" customWidth="1"/>
+    <col min="12040" max="12040" width="13.28515625" style="26" customWidth="1"/>
     <col min="12041" max="12041" width="16" style="26" customWidth="1"/>
     <col min="12042" max="12042" width="16.5703125" style="26" customWidth="1"/>
     <col min="12043" max="12043" width="19.42578125" style="26" customWidth="1"/>
-    <col min="12044" max="12044" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12296" max="12296" width="13.42578125" style="26" customWidth="1"/>
+    <col min="12044" max="12044" width="17.85546875" style="26" customWidth="1"/>
+    <col min="12045" max="12293" width="9.140625" style="26"/>
+    <col min="12294" max="12294" width="53.7109375" style="26" customWidth="1"/>
+    <col min="12295" max="12295" width="15.85546875" style="26" customWidth="1"/>
+    <col min="12296" max="12296" width="13.28515625" style="26" customWidth="1"/>
     <col min="12297" max="12297" width="16" style="26" customWidth="1"/>
     <col min="12298" max="12298" width="16.5703125" style="26" customWidth="1"/>
     <col min="12299" max="12299" width="19.42578125" style="26" customWidth="1"/>
-    <col min="12300" max="12300" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12552" max="12552" width="13.42578125" style="26" customWidth="1"/>
+    <col min="12300" max="12300" width="17.85546875" style="26" customWidth="1"/>
+    <col min="12301" max="12549" width="9.140625" style="26"/>
+    <col min="12550" max="12550" width="53.7109375" style="26" customWidth="1"/>
+    <col min="12551" max="12551" width="15.85546875" style="26" customWidth="1"/>
+    <col min="12552" max="12552" width="13.28515625" style="26" customWidth="1"/>
     <col min="12553" max="12553" width="16" style="26" customWidth="1"/>
     <col min="12554" max="12554" width="16.5703125" style="26" customWidth="1"/>
     <col min="12555" max="12555" width="19.42578125" style="26" customWidth="1"/>
-    <col min="12556" max="12556" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12808" max="12808" width="13.42578125" style="26" customWidth="1"/>
+    <col min="12556" max="12556" width="17.85546875" style="26" customWidth="1"/>
+    <col min="12557" max="12805" width="9.140625" style="26"/>
+    <col min="12806" max="12806" width="53.7109375" style="26" customWidth="1"/>
+    <col min="12807" max="12807" width="15.85546875" style="26" customWidth="1"/>
+    <col min="12808" max="12808" width="13.28515625" style="26" customWidth="1"/>
     <col min="12809" max="12809" width="16" style="26" customWidth="1"/>
     <col min="12810" max="12810" width="16.5703125" style="26" customWidth="1"/>
     <col min="12811" max="12811" width="19.42578125" style="26" customWidth="1"/>
-    <col min="12812" max="12812" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13064" max="13064" width="13.42578125" style="26" customWidth="1"/>
+    <col min="12812" max="12812" width="17.85546875" style="26" customWidth="1"/>
+    <col min="12813" max="13061" width="9.140625" style="26"/>
+    <col min="13062" max="13062" width="53.7109375" style="26" customWidth="1"/>
+    <col min="13063" max="13063" width="15.85546875" style="26" customWidth="1"/>
+    <col min="13064" max="13064" width="13.28515625" style="26" customWidth="1"/>
     <col min="13065" max="13065" width="16" style="26" customWidth="1"/>
     <col min="13066" max="13066" width="16.5703125" style="26" customWidth="1"/>
     <col min="13067" max="13067" width="19.42578125" style="26" customWidth="1"/>
-    <col min="13068" max="13068" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13320" max="13320" width="13.42578125" style="26" customWidth="1"/>
+    <col min="13068" max="13068" width="17.85546875" style="26" customWidth="1"/>
+    <col min="13069" max="13317" width="9.140625" style="26"/>
+    <col min="13318" max="13318" width="53.7109375" style="26" customWidth="1"/>
+    <col min="13319" max="13319" width="15.85546875" style="26" customWidth="1"/>
+    <col min="13320" max="13320" width="13.28515625" style="26" customWidth="1"/>
     <col min="13321" max="13321" width="16" style="26" customWidth="1"/>
     <col min="13322" max="13322" width="16.5703125" style="26" customWidth="1"/>
     <col min="13323" max="13323" width="19.42578125" style="26" customWidth="1"/>
-    <col min="13324" max="13324" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13576" max="13576" width="13.42578125" style="26" customWidth="1"/>
+    <col min="13324" max="13324" width="17.85546875" style="26" customWidth="1"/>
+    <col min="13325" max="13573" width="9.140625" style="26"/>
+    <col min="13574" max="13574" width="53.7109375" style="26" customWidth="1"/>
+    <col min="13575" max="13575" width="15.85546875" style="26" customWidth="1"/>
+    <col min="13576" max="13576" width="13.28515625" style="26" customWidth="1"/>
     <col min="13577" max="13577" width="16" style="26" customWidth="1"/>
     <col min="13578" max="13578" width="16.5703125" style="26" customWidth="1"/>
     <col min="13579" max="13579" width="19.42578125" style="26" customWidth="1"/>
-    <col min="13580" max="13580" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13832" max="13832" width="13.42578125" style="26" customWidth="1"/>
+    <col min="13580" max="13580" width="17.85546875" style="26" customWidth="1"/>
+    <col min="13581" max="13829" width="9.140625" style="26"/>
+    <col min="13830" max="13830" width="53.7109375" style="26" customWidth="1"/>
+    <col min="13831" max="13831" width="15.85546875" style="26" customWidth="1"/>
+    <col min="13832" max="13832" width="13.28515625" style="26" customWidth="1"/>
     <col min="13833" max="13833" width="16" style="26" customWidth="1"/>
     <col min="13834" max="13834" width="16.5703125" style="26" customWidth="1"/>
     <col min="13835" max="13835" width="19.42578125" style="26" customWidth="1"/>
-    <col min="13836" max="13836" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14088" max="14088" width="13.42578125" style="26" customWidth="1"/>
+    <col min="13836" max="13836" width="17.85546875" style="26" customWidth="1"/>
+    <col min="13837" max="14085" width="9.140625" style="26"/>
+    <col min="14086" max="14086" width="53.7109375" style="26" customWidth="1"/>
+    <col min="14087" max="14087" width="15.85546875" style="26" customWidth="1"/>
+    <col min="14088" max="14088" width="13.28515625" style="26" customWidth="1"/>
     <col min="14089" max="14089" width="16" style="26" customWidth="1"/>
     <col min="14090" max="14090" width="16.5703125" style="26" customWidth="1"/>
     <col min="14091" max="14091" width="19.42578125" style="26" customWidth="1"/>
-    <col min="14092" max="14092" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14344" max="14344" width="13.42578125" style="26" customWidth="1"/>
+    <col min="14092" max="14092" width="17.85546875" style="26" customWidth="1"/>
+    <col min="14093" max="14341" width="9.140625" style="26"/>
+    <col min="14342" max="14342" width="53.7109375" style="26" customWidth="1"/>
+    <col min="14343" max="14343" width="15.85546875" style="26" customWidth="1"/>
+    <col min="14344" max="14344" width="13.28515625" style="26" customWidth="1"/>
     <col min="14345" max="14345" width="16" style="26" customWidth="1"/>
     <col min="14346" max="14346" width="16.5703125" style="26" customWidth="1"/>
     <col min="14347" max="14347" width="19.42578125" style="26" customWidth="1"/>
-    <col min="14348" max="14348" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14600" max="14600" width="13.42578125" style="26" customWidth="1"/>
+    <col min="14348" max="14348" width="17.85546875" style="26" customWidth="1"/>
+    <col min="14349" max="14597" width="9.140625" style="26"/>
+    <col min="14598" max="14598" width="53.7109375" style="26" customWidth="1"/>
+    <col min="14599" max="14599" width="15.85546875" style="26" customWidth="1"/>
+    <col min="14600" max="14600" width="13.28515625" style="26" customWidth="1"/>
     <col min="14601" max="14601" width="16" style="26" customWidth="1"/>
     <col min="14602" max="14602" width="16.5703125" style="26" customWidth="1"/>
     <col min="14603" max="14603" width="19.42578125" style="26" customWidth="1"/>
-    <col min="14604" max="14604" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14856" max="14856" width="13.42578125" style="26" customWidth="1"/>
+    <col min="14604" max="14604" width="17.85546875" style="26" customWidth="1"/>
+    <col min="14605" max="14853" width="9.140625" style="26"/>
+    <col min="14854" max="14854" width="53.7109375" style="26" customWidth="1"/>
+    <col min="14855" max="14855" width="15.85546875" style="26" customWidth="1"/>
+    <col min="14856" max="14856" width="13.28515625" style="26" customWidth="1"/>
     <col min="14857" max="14857" width="16" style="26" customWidth="1"/>
     <col min="14858" max="14858" width="16.5703125" style="26" customWidth="1"/>
     <col min="14859" max="14859" width="19.42578125" style="26" customWidth="1"/>
-    <col min="14860" max="14860" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15112" max="15112" width="13.42578125" style="26" customWidth="1"/>
+    <col min="14860" max="14860" width="17.85546875" style="26" customWidth="1"/>
+    <col min="14861" max="15109" width="9.140625" style="26"/>
+    <col min="15110" max="15110" width="53.7109375" style="26" customWidth="1"/>
+    <col min="15111" max="15111" width="15.85546875" style="26" customWidth="1"/>
+    <col min="15112" max="15112" width="13.28515625" style="26" customWidth="1"/>
     <col min="15113" max="15113" width="16" style="26" customWidth="1"/>
     <col min="15114" max="15114" width="16.5703125" style="26" customWidth="1"/>
     <col min="15115" max="15115" width="19.42578125" style="26" customWidth="1"/>
-    <col min="15116" max="15116" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15368" max="15368" width="13.42578125" style="26" customWidth="1"/>
+    <col min="15116" max="15116" width="17.85546875" style="26" customWidth="1"/>
+    <col min="15117" max="15365" width="9.140625" style="26"/>
+    <col min="15366" max="15366" width="53.7109375" style="26" customWidth="1"/>
+    <col min="15367" max="15367" width="15.85546875" style="26" customWidth="1"/>
+    <col min="15368" max="15368" width="13.28515625" style="26" customWidth="1"/>
     <col min="15369" max="15369" width="16" style="26" customWidth="1"/>
     <col min="15370" max="15370" width="16.5703125" style="26" customWidth="1"/>
     <col min="15371" max="15371" width="19.42578125" style="26" customWidth="1"/>
-    <col min="15372" max="15372" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15624" max="15624" width="13.42578125" style="26" customWidth="1"/>
+    <col min="15372" max="15372" width="17.85546875" style="26" customWidth="1"/>
+    <col min="15373" max="15621" width="9.140625" style="26"/>
+    <col min="15622" max="15622" width="53.7109375" style="26" customWidth="1"/>
+    <col min="15623" max="15623" width="15.85546875" style="26" customWidth="1"/>
+    <col min="15624" max="15624" width="13.28515625" style="26" customWidth="1"/>
     <col min="15625" max="15625" width="16" style="26" customWidth="1"/>
     <col min="15626" max="15626" width="16.5703125" style="26" customWidth="1"/>
     <col min="15627" max="15627" width="19.42578125" style="26" customWidth="1"/>
-    <col min="15628" max="15628" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15880" max="15880" width="13.42578125" style="26" customWidth="1"/>
+    <col min="15628" max="15628" width="17.85546875" style="26" customWidth="1"/>
+    <col min="15629" max="15877" width="9.140625" style="26"/>
+    <col min="15878" max="15878" width="53.7109375" style="26" customWidth="1"/>
+    <col min="15879" max="15879" width="15.85546875" style="26" customWidth="1"/>
+    <col min="15880" max="15880" width="13.28515625" style="26" customWidth="1"/>
     <col min="15881" max="15881" width="16" style="26" customWidth="1"/>
     <col min="15882" max="15882" width="16.5703125" style="26" customWidth="1"/>
     <col min="15883" max="15883" width="19.42578125" style="26" customWidth="1"/>
-    <col min="15884" max="15884" width="17.7109375" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16136" max="16136" width="13.42578125" style="26" customWidth="1"/>
+    <col min="15884" max="15884" width="17.85546875" style="26" customWidth="1"/>
+    <col min="15885" max="16133" width="9.140625" style="26"/>
+    <col min="16134" max="16134" width="53.7109375" style="26" customWidth="1"/>
+    <col min="16135" max="16135" width="15.85546875" style="26" customWidth="1"/>
+    <col min="16136" max="16136" width="13.28515625" style="26" customWidth="1"/>
     <col min="16137" max="16137" width="16" style="26" customWidth="1"/>
     <col min="16138" max="16138" width="16.5703125" style="26" customWidth="1"/>
     <col min="16139" max="16139" width="19.42578125" style="26" customWidth="1"/>
-    <col min="16140" max="16140" width="17.7109375" style="26" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16384" max="16384" width="9.28515625" style="26" customWidth="1"/>
+    <col min="16140" max="16140" width="17.85546875" style="26" customWidth="1"/>
+    <col min="16141" max="16383" width="9.140625" style="26"/>
+    <col min="16384" max="16384" width="9.140625" style="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:254" s="29" customFormat="1" x14ac:dyDescent="0.25"/>
-[...323 lines deleted...]
-      <c r="B6" s="603" t="s">
+    <row r="1" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="O1" s="596" t="s">
+        <v>941</v>
+      </c>
+      <c r="P1" s="597"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="167"/>
+      <c r="S1" s="167"/>
+      <c r="T1" s="167"/>
+      <c r="U1" s="167"/>
+      <c r="V1" s="167"/>
+      <c r="W1" s="167"/>
+      <c r="X1" s="167"/>
+      <c r="Y1" s="167"/>
+      <c r="Z1" s="167"/>
+      <c r="AA1" s="167"/>
+      <c r="AB1" s="167"/>
+      <c r="AC1" s="167"/>
+      <c r="AD1" s="167"/>
+    </row>
+    <row r="2" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="O2" s="597"/>
+      <c r="P2" s="597"/>
+      <c r="Q2" s="334"/>
+      <c r="R2" s="167"/>
+      <c r="S2" s="167"/>
+      <c r="T2" s="167"/>
+      <c r="U2" s="167"/>
+      <c r="V2" s="167"/>
+      <c r="W2" s="167"/>
+      <c r="X2" s="167"/>
+      <c r="Y2" s="167"/>
+      <c r="Z2" s="167"/>
+      <c r="AA2" s="167"/>
+      <c r="AB2" s="167"/>
+      <c r="AC2" s="167"/>
+      <c r="AD2" s="167"/>
+    </row>
+    <row r="3" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="O3" s="597"/>
+      <c r="P3" s="597"/>
+      <c r="Q3" s="334"/>
+      <c r="R3" s="167"/>
+      <c r="S3" s="167"/>
+      <c r="T3" s="167"/>
+      <c r="U3" s="167"/>
+      <c r="V3" s="167"/>
+      <c r="W3" s="167"/>
+      <c r="X3" s="167"/>
+      <c r="Y3" s="167"/>
+      <c r="Z3" s="167"/>
+      <c r="AA3" s="167"/>
+      <c r="AB3" s="167"/>
+      <c r="AC3" s="167"/>
+      <c r="AD3" s="167"/>
+    </row>
+    <row r="4" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="B4" s="168"/>
+      <c r="C4" s="168"/>
+      <c r="D4" s="168"/>
+      <c r="E4" s="168"/>
+      <c r="F4" s="168"/>
+      <c r="G4" s="168"/>
+      <c r="H4" s="168"/>
+      <c r="I4" s="168"/>
+      <c r="J4" s="168"/>
+      <c r="K4" s="168"/>
+      <c r="L4" s="168"/>
+      <c r="M4" s="169"/>
+      <c r="N4" s="169"/>
+      <c r="O4" s="170"/>
+      <c r="P4" s="170" t="s">
+        <v>754</v>
+      </c>
+      <c r="Q4" s="169"/>
+      <c r="R4" s="170"/>
+    </row>
+    <row r="5" spans="1:254" s="25" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="26"/>
+      <c r="B5" s="618" t="s">
+        <v>838</v>
+      </c>
+      <c r="C5" s="618"/>
+      <c r="D5" s="618"/>
+      <c r="E5" s="618"/>
+      <c r="F5" s="618"/>
+      <c r="G5" s="618"/>
+      <c r="H5" s="618"/>
+      <c r="I5" s="618"/>
+      <c r="J5" s="618"/>
+      <c r="K5" s="618"/>
+      <c r="L5" s="618"/>
+      <c r="M5" s="618"/>
+      <c r="N5" s="618"/>
+      <c r="O5" s="618"/>
+      <c r="P5" s="619"/>
+      <c r="Q5" s="171"/>
+      <c r="R5" s="479"/>
+    </row>
+    <row r="6" spans="1:254" s="25" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="26"/>
+      <c r="B6" s="620" t="s">
+        <v>462</v>
+      </c>
+      <c r="C6" s="621"/>
+      <c r="D6" s="621"/>
+      <c r="E6" s="621"/>
+      <c r="F6" s="621"/>
+      <c r="G6" s="621"/>
+      <c r="H6" s="621"/>
+      <c r="I6" s="621"/>
+      <c r="J6" s="621"/>
+      <c r="K6" s="621"/>
+      <c r="L6" s="621"/>
+      <c r="M6" s="621"/>
+      <c r="N6" s="621"/>
+      <c r="O6" s="621"/>
+      <c r="P6" s="622"/>
+      <c r="Q6" s="335"/>
+      <c r="R6" s="480"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="355"/>
+      <c r="W6" s="355"/>
+      <c r="X6" s="355"/>
+      <c r="Y6" s="355"/>
+      <c r="Z6" s="355"/>
+      <c r="AA6" s="355"/>
+      <c r="AB6" s="355"/>
+      <c r="AC6" s="355"/>
+      <c r="AD6" s="355"/>
+      <c r="AE6" s="355"/>
+      <c r="AF6" s="355"/>
+      <c r="AG6" s="355"/>
+      <c r="AH6" s="355"/>
+      <c r="AI6" s="355"/>
+      <c r="AJ6" s="355"/>
+      <c r="AK6" s="355"/>
+      <c r="AL6" s="355"/>
+      <c r="AM6" s="355"/>
+      <c r="AN6" s="355"/>
+      <c r="AO6" s="355"/>
+      <c r="AP6" s="355"/>
+      <c r="AQ6" s="668"/>
+      <c r="AR6" s="668"/>
+      <c r="AS6" s="668"/>
+      <c r="AT6" s="668"/>
+      <c r="AU6" s="668"/>
+      <c r="AV6" s="668"/>
+      <c r="AW6" s="668"/>
+      <c r="AX6" s="668"/>
+      <c r="AY6" s="668"/>
+      <c r="AZ6" s="668"/>
+      <c r="BA6" s="668"/>
+      <c r="BB6" s="668"/>
+      <c r="BC6" s="668"/>
+      <c r="BD6" s="668"/>
+      <c r="BE6" s="668"/>
+      <c r="BF6" s="668"/>
+      <c r="BG6" s="668"/>
+      <c r="BH6" s="668"/>
+      <c r="BI6" s="668"/>
+      <c r="BJ6" s="668"/>
+      <c r="BK6" s="668"/>
+      <c r="BL6" s="668"/>
+      <c r="BM6" s="668"/>
+      <c r="BN6" s="668"/>
+      <c r="BO6" s="668"/>
+      <c r="BP6" s="668"/>
+      <c r="BQ6" s="668"/>
+      <c r="BR6" s="668"/>
+      <c r="BS6" s="668"/>
+      <c r="BT6" s="668"/>
+      <c r="BU6" s="668"/>
+      <c r="BV6" s="668"/>
+      <c r="BW6" s="668"/>
+      <c r="BX6" s="668"/>
+      <c r="BY6" s="668"/>
+      <c r="BZ6" s="668"/>
+      <c r="CA6" s="668"/>
+      <c r="CB6" s="668"/>
+      <c r="CC6" s="668"/>
+      <c r="CD6" s="668"/>
+      <c r="CE6" s="668"/>
+      <c r="CF6" s="668"/>
+      <c r="CG6" s="668"/>
+      <c r="CH6" s="668"/>
+      <c r="CI6" s="668"/>
+      <c r="CJ6" s="668"/>
+      <c r="CK6" s="668"/>
+      <c r="CL6" s="668"/>
+      <c r="CM6" s="668"/>
+      <c r="CN6" s="668"/>
+      <c r="CO6" s="668"/>
+      <c r="CP6" s="668"/>
+      <c r="CQ6" s="668"/>
+      <c r="CR6" s="668"/>
+      <c r="CS6" s="668"/>
+      <c r="CT6" s="668"/>
+      <c r="CU6" s="668"/>
+      <c r="CV6" s="668"/>
+      <c r="CW6" s="668"/>
+      <c r="CX6" s="668"/>
+      <c r="CY6" s="668"/>
+      <c r="CZ6" s="668"/>
+      <c r="DA6" s="668"/>
+      <c r="DB6" s="668"/>
+      <c r="DC6" s="668"/>
+      <c r="DD6" s="668"/>
+      <c r="DE6" s="668"/>
+      <c r="DF6" s="668"/>
+      <c r="DG6" s="668"/>
+      <c r="DH6" s="668"/>
+      <c r="DI6" s="668"/>
+      <c r="DJ6" s="668"/>
+      <c r="DK6" s="668"/>
+      <c r="DL6" s="668"/>
+      <c r="DM6" s="668"/>
+      <c r="DN6" s="668"/>
+      <c r="DO6" s="668"/>
+      <c r="DP6" s="668"/>
+      <c r="DQ6" s="668"/>
+      <c r="DR6" s="668"/>
+      <c r="DS6" s="668"/>
+      <c r="DT6" s="668"/>
+      <c r="DU6" s="668"/>
+      <c r="DV6" s="668"/>
+      <c r="DW6" s="668"/>
+      <c r="DX6" s="668"/>
+      <c r="DY6" s="668"/>
+      <c r="DZ6" s="668"/>
+      <c r="EA6" s="668"/>
+      <c r="EB6" s="668"/>
+      <c r="EC6" s="668"/>
+      <c r="ED6" s="668"/>
+      <c r="EE6" s="668"/>
+      <c r="EF6" s="668"/>
+      <c r="EG6" s="668"/>
+      <c r="EH6" s="668"/>
+      <c r="EI6" s="668"/>
+      <c r="EJ6" s="668"/>
+      <c r="EK6" s="668"/>
+      <c r="EL6" s="668"/>
+      <c r="EM6" s="668"/>
+      <c r="EN6" s="668"/>
+      <c r="EO6" s="668"/>
+      <c r="EP6" s="668"/>
+      <c r="EQ6" s="668"/>
+      <c r="ER6" s="668"/>
+      <c r="ES6" s="668"/>
+      <c r="ET6" s="668"/>
+      <c r="EU6" s="668"/>
+      <c r="EV6" s="668"/>
+      <c r="EW6" s="668"/>
+      <c r="EX6" s="668"/>
+      <c r="EY6" s="668"/>
+      <c r="EZ6" s="668"/>
+      <c r="FA6" s="668"/>
+      <c r="FB6" s="668"/>
+      <c r="FC6" s="668"/>
+      <c r="FD6" s="668"/>
+      <c r="FE6" s="668"/>
+      <c r="FF6" s="668"/>
+      <c r="FG6" s="668"/>
+      <c r="FH6" s="668"/>
+      <c r="FI6" s="668"/>
+      <c r="FJ6" s="668"/>
+      <c r="FK6" s="668"/>
+      <c r="FL6" s="668"/>
+      <c r="FM6" s="668"/>
+      <c r="FN6" s="668"/>
+      <c r="FO6" s="668"/>
+      <c r="FP6" s="668"/>
+      <c r="FQ6" s="668"/>
+      <c r="FR6" s="668"/>
+      <c r="FS6" s="668"/>
+      <c r="FT6" s="668"/>
+      <c r="FU6" s="668"/>
+      <c r="FV6" s="668"/>
+      <c r="FW6" s="668"/>
+      <c r="FX6" s="668"/>
+      <c r="FY6" s="668"/>
+      <c r="FZ6" s="668"/>
+      <c r="GA6" s="668"/>
+      <c r="GB6" s="668"/>
+      <c r="GC6" s="668"/>
+      <c r="GD6" s="668"/>
+      <c r="GE6" s="668"/>
+      <c r="GF6" s="668"/>
+      <c r="GG6" s="668"/>
+      <c r="GH6" s="668"/>
+      <c r="GI6" s="668"/>
+      <c r="GJ6" s="668"/>
+      <c r="GK6" s="668"/>
+      <c r="GL6" s="668"/>
+      <c r="GM6" s="668"/>
+      <c r="GN6" s="668"/>
+      <c r="GO6" s="668"/>
+      <c r="GP6" s="668"/>
+      <c r="GQ6" s="668"/>
+      <c r="GR6" s="668"/>
+      <c r="GS6" s="668"/>
+      <c r="GT6" s="668"/>
+      <c r="GU6" s="668"/>
+      <c r="GV6" s="668"/>
+      <c r="GW6" s="668"/>
+      <c r="GX6" s="668"/>
+      <c r="GY6" s="668"/>
+      <c r="GZ6" s="668"/>
+      <c r="HA6" s="668"/>
+      <c r="HB6" s="668"/>
+      <c r="HC6" s="668"/>
+      <c r="HD6" s="668"/>
+      <c r="HE6" s="668"/>
+      <c r="HF6" s="668"/>
+      <c r="HG6" s="668"/>
+      <c r="HH6" s="668"/>
+      <c r="HI6" s="668"/>
+      <c r="HJ6" s="668"/>
+      <c r="HK6" s="668"/>
+      <c r="HL6" s="668"/>
+      <c r="HM6" s="668"/>
+      <c r="HN6" s="668"/>
+      <c r="HO6" s="668"/>
+      <c r="HP6" s="668"/>
+      <c r="HQ6" s="668"/>
+      <c r="HR6" s="668"/>
+      <c r="HS6" s="668"/>
+      <c r="HT6" s="668"/>
+      <c r="HU6" s="668"/>
+      <c r="HV6" s="668"/>
+      <c r="HW6" s="668"/>
+      <c r="HX6" s="668"/>
+      <c r="HY6" s="668"/>
+      <c r="HZ6" s="668"/>
+      <c r="IA6" s="668"/>
+      <c r="IB6" s="668"/>
+      <c r="IC6" s="668"/>
+      <c r="ID6" s="668"/>
+      <c r="IE6" s="668"/>
+      <c r="IF6" s="668"/>
+      <c r="IG6" s="668"/>
+      <c r="IH6" s="668"/>
+      <c r="II6" s="668"/>
+      <c r="IJ6" s="668"/>
+      <c r="IK6" s="668"/>
+      <c r="IL6" s="668"/>
+      <c r="IM6" s="668"/>
+      <c r="IN6" s="668"/>
+      <c r="IO6" s="668"/>
+      <c r="IP6" s="668"/>
+      <c r="IQ6" s="668"/>
+      <c r="IR6" s="668"/>
+      <c r="IS6" s="668"/>
+      <c r="IT6" s="668"/>
+    </row>
+    <row r="7" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="26"/>
+      <c r="B7" s="598" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="604"/>
-      <c r="D6" s="605" t="s">
+      <c r="C7" s="600" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="604"/>
-[...19 lines deleted...]
-      <c r="B7" s="577" t="s">
+      <c r="D7" s="601"/>
+      <c r="E7" s="610" t="s">
+        <v>839</v>
+      </c>
+      <c r="F7" s="612" t="s">
+        <v>593</v>
+      </c>
+      <c r="G7" s="604" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="587" t="s">
+      <c r="H7" s="604" t="s">
+        <v>783</v>
+      </c>
+      <c r="I7" s="604" t="s">
+        <v>784</v>
+      </c>
+      <c r="J7" s="623" t="s">
+        <v>785</v>
+      </c>
+      <c r="K7" s="614" t="s">
+        <v>520</v>
+      </c>
+      <c r="L7" s="616" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="588"/>
-[...6 lines deleted...]
-      <c r="G7" s="579" t="s">
+      <c r="M7" s="606" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="579" t="s">
-[...11 lines deleted...]
-      <c r="L7" s="585" t="s">
+      <c r="N7" s="606" t="s">
         <v>5</v>
       </c>
-      <c r="M7" s="575" t="s">
+      <c r="O7" s="606" t="s">
         <v>6</v>
       </c>
-      <c r="N7" s="575" t="s">
+      <c r="P7" s="608" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="8" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="26"/>
+      <c r="B8" s="599"/>
+      <c r="C8" s="602"/>
+      <c r="D8" s="603"/>
+      <c r="E8" s="611"/>
+      <c r="F8" s="613"/>
+      <c r="G8" s="605"/>
+      <c r="H8" s="605"/>
+      <c r="I8" s="605"/>
+      <c r="J8" s="624"/>
+      <c r="K8" s="615"/>
+      <c r="L8" s="617"/>
+      <c r="M8" s="607"/>
+      <c r="N8" s="607"/>
+      <c r="O8" s="607"/>
+      <c r="P8" s="609"/>
+    </row>
+    <row r="9" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="26"/>
+      <c r="B9" s="343">
+        <v>1</v>
+      </c>
+      <c r="C9" s="633">
+        <v>2</v>
+      </c>
+      <c r="D9" s="634"/>
+      <c r="E9" s="344">
+        <v>3</v>
+      </c>
+      <c r="F9" s="345">
+        <v>4</v>
+      </c>
+      <c r="G9" s="346">
+        <v>5</v>
+      </c>
+      <c r="H9" s="346">
+        <v>6</v>
+      </c>
+      <c r="I9" s="346">
         <v>7</v>
       </c>
-      <c r="O7" s="575" t="s">
+      <c r="J9" s="346">
         <v>8</v>
       </c>
-      <c r="P7" s="607" t="s">
-[...23 lines deleted...]
-      <c r="B9" s="411">
+      <c r="K9" s="347">
+        <v>9</v>
+      </c>
+      <c r="L9" s="562">
+        <v>10</v>
+      </c>
+      <c r="M9" s="344">
+        <v>11</v>
+      </c>
+      <c r="N9" s="346">
+        <v>12</v>
+      </c>
+      <c r="O9" s="344">
+        <v>13</v>
+      </c>
+      <c r="P9" s="348">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="B10" s="635">
         <v>1</v>
       </c>
-      <c r="C9" s="609">
-[...15 lines deleted...]
-      <c r="I9" s="414">
+      <c r="C10" s="638" t="s">
+        <v>463</v>
+      </c>
+      <c r="D10" s="639"/>
+      <c r="E10" s="644" t="s">
+        <v>332</v>
+      </c>
+      <c r="F10" s="647" t="s">
+        <v>333</v>
+      </c>
+      <c r="G10" s="657" t="s">
+        <v>895</v>
+      </c>
+      <c r="H10" s="651" t="s">
+        <v>928</v>
+      </c>
+      <c r="I10" s="651">
+        <v>0.309</v>
+      </c>
+      <c r="J10" s="654">
+        <v>0.309</v>
+      </c>
+      <c r="K10" s="657" t="s">
+        <v>490</v>
+      </c>
+      <c r="L10" s="660" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="414">
+      <c r="M10" s="626" t="s">
         <v>8</v>
       </c>
-      <c r="K9" s="415">
+      <c r="N10" s="626" t="s">
         <v>9</v>
       </c>
-      <c r="L9" s="426">
+      <c r="O10" s="626" t="s">
         <v>10</v>
       </c>
-      <c r="M9" s="412">
-[...566 lines deleted...]
-      <c r="Q27" s="29"/>
+      <c r="P10" s="629" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="11" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="B11" s="636"/>
+      <c r="C11" s="640"/>
+      <c r="D11" s="641"/>
+      <c r="E11" s="645"/>
+      <c r="F11" s="648"/>
+      <c r="G11" s="652"/>
+      <c r="H11" s="652"/>
+      <c r="I11" s="652"/>
+      <c r="J11" s="655"/>
+      <c r="K11" s="658"/>
+      <c r="L11" s="661"/>
+      <c r="M11" s="627"/>
+      <c r="N11" s="627"/>
+      <c r="O11" s="627"/>
+      <c r="P11" s="630"/>
+    </row>
+    <row r="12" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="26"/>
+      <c r="B12" s="636"/>
+      <c r="C12" s="640"/>
+      <c r="D12" s="641"/>
+      <c r="E12" s="645"/>
+      <c r="F12" s="648"/>
+      <c r="G12" s="652"/>
+      <c r="H12" s="652"/>
+      <c r="I12" s="652"/>
+      <c r="J12" s="655"/>
+      <c r="K12" s="658"/>
+      <c r="L12" s="661"/>
+      <c r="M12" s="627"/>
+      <c r="N12" s="627"/>
+      <c r="O12" s="627"/>
+      <c r="P12" s="630"/>
+    </row>
+    <row r="13" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="26"/>
+      <c r="B13" s="636"/>
+      <c r="C13" s="640"/>
+      <c r="D13" s="641"/>
+      <c r="E13" s="645"/>
+      <c r="F13" s="648"/>
+      <c r="G13" s="652"/>
+      <c r="H13" s="652"/>
+      <c r="I13" s="652"/>
+      <c r="J13" s="655"/>
+      <c r="K13" s="658"/>
+      <c r="L13" s="661"/>
+      <c r="M13" s="627"/>
+      <c r="N13" s="627"/>
+      <c r="O13" s="627"/>
+      <c r="P13" s="630"/>
+    </row>
+    <row r="14" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="26"/>
+      <c r="B14" s="637"/>
+      <c r="C14" s="642"/>
+      <c r="D14" s="643"/>
+      <c r="E14" s="646"/>
+      <c r="F14" s="649"/>
+      <c r="G14" s="653"/>
+      <c r="H14" s="653"/>
+      <c r="I14" s="653"/>
+      <c r="J14" s="656"/>
+      <c r="K14" s="659"/>
+      <c r="L14" s="662"/>
+      <c r="M14" s="628"/>
+      <c r="N14" s="628"/>
+      <c r="O14" s="628"/>
+      <c r="P14" s="631"/>
+    </row>
+    <row r="15" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="26"/>
+      <c r="B15" s="632" t="s">
+        <v>551</v>
+      </c>
+      <c r="C15" s="632"/>
+      <c r="D15" s="632"/>
+      <c r="E15" s="632"/>
+      <c r="F15" s="632"/>
+      <c r="G15" s="632"/>
+      <c r="H15" s="632"/>
+      <c r="I15" s="632"/>
+      <c r="J15" s="632"/>
+      <c r="K15" s="632"/>
+      <c r="L15" s="632"/>
+      <c r="M15" s="632"/>
+      <c r="N15" s="632"/>
+      <c r="O15" s="632"/>
+      <c r="P15" s="632"/>
+      <c r="Q15" s="632"/>
+    </row>
+    <row r="16" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="B16" s="650" t="s">
+        <v>552</v>
+      </c>
+      <c r="C16" s="650"/>
+      <c r="D16" s="650"/>
+      <c r="E16" s="650"/>
+      <c r="F16" s="650"/>
+      <c r="G16" s="650"/>
+      <c r="H16" s="650"/>
+      <c r="I16" s="650"/>
+      <c r="J16" s="650"/>
+      <c r="K16" s="650"/>
+      <c r="L16" s="650"/>
+      <c r="M16" s="650"/>
+      <c r="N16" s="650"/>
+      <c r="O16" s="650"/>
+      <c r="P16" s="650"/>
+      <c r="Q16" s="561"/>
+      <c r="R16" s="173"/>
+      <c r="S16" s="173"/>
+      <c r="T16" s="173"/>
+      <c r="U16" s="173"/>
+      <c r="V16" s="173"/>
+    </row>
+    <row r="17" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B17" s="650" t="s">
+        <v>870</v>
+      </c>
+      <c r="C17" s="650"/>
+      <c r="D17" s="650"/>
+      <c r="E17" s="650"/>
+      <c r="F17" s="650"/>
+      <c r="G17" s="650"/>
+      <c r="H17" s="650"/>
+      <c r="I17" s="650"/>
+      <c r="J17" s="650"/>
+      <c r="K17" s="650"/>
+      <c r="L17" s="650"/>
+      <c r="M17" s="650"/>
+      <c r="N17" s="650"/>
+      <c r="O17" s="650"/>
+      <c r="P17" s="650"/>
+      <c r="Q17" s="561"/>
+      <c r="R17" s="173"/>
+      <c r="S17" s="173"/>
+      <c r="T17" s="173"/>
+      <c r="U17" s="173"/>
+      <c r="V17" s="173"/>
+    </row>
+    <row r="18" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B18" s="650" t="s">
+        <v>553</v>
+      </c>
+      <c r="C18" s="650"/>
+      <c r="D18" s="650"/>
+      <c r="E18" s="650"/>
+      <c r="F18" s="650"/>
+      <c r="G18" s="650"/>
+      <c r="H18" s="650"/>
+      <c r="I18" s="650"/>
+      <c r="J18" s="650"/>
+      <c r="K18" s="650"/>
+      <c r="L18" s="650"/>
+      <c r="M18" s="650"/>
+      <c r="N18" s="650"/>
+      <c r="O18" s="650"/>
+      <c r="P18" s="650"/>
+      <c r="Q18" s="561"/>
+      <c r="R18" s="173"/>
+      <c r="S18" s="173"/>
+      <c r="T18" s="173"/>
+      <c r="U18" s="173"/>
+      <c r="V18" s="173"/>
+    </row>
+    <row r="19" spans="1:45" s="168" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="26"/>
+      <c r="B19" s="669" t="s">
+        <v>929</v>
+      </c>
+      <c r="C19" s="670"/>
+      <c r="D19" s="670"/>
+      <c r="E19" s="670"/>
+      <c r="F19" s="670"/>
+      <c r="G19" s="670"/>
+      <c r="H19" s="670"/>
+      <c r="I19" s="670"/>
+      <c r="J19" s="670"/>
+      <c r="K19" s="671"/>
+      <c r="L19" s="671"/>
+      <c r="M19" s="671"/>
+      <c r="N19" s="671"/>
+      <c r="O19" s="671"/>
+      <c r="P19" s="671"/>
+      <c r="Q19" s="336"/>
+    </row>
+    <row r="20" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B20" s="337" t="s">
+        <v>555</v>
+      </c>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="25"/>
+      <c r="M20" s="25"/>
+      <c r="N20" s="25"/>
+      <c r="O20" s="28"/>
+      <c r="P20" s="28"/>
+      <c r="Q20" s="28"/>
+      <c r="R20" s="28"/>
+      <c r="S20" s="28"/>
+      <c r="T20" s="28"/>
+      <c r="U20" s="28"/>
+      <c r="V20" s="481"/>
+      <c r="W20" s="27"/>
+      <c r="X20" s="28"/>
+      <c r="Y20" s="28"/>
+      <c r="Z20" s="28"/>
+      <c r="AA20" s="28"/>
+      <c r="AB20" s="28"/>
+      <c r="AC20" s="28"/>
+      <c r="AD20" s="28"/>
+      <c r="AE20" s="28"/>
+      <c r="AF20" s="25"/>
+      <c r="AG20" s="25"/>
+      <c r="AH20" s="25"/>
+      <c r="AI20" s="25"/>
+      <c r="AJ20" s="25"/>
+      <c r="AK20" s="25"/>
+      <c r="AL20" s="25"/>
+      <c r="AM20" s="25"/>
+      <c r="AN20" s="25"/>
+      <c r="AO20" s="25"/>
+      <c r="AP20" s="25"/>
+      <c r="AQ20" s="25"/>
+      <c r="AR20" s="25"/>
+      <c r="AS20" s="25"/>
+    </row>
+    <row r="21" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B21" s="665" t="s">
+        <v>756</v>
+      </c>
+      <c r="C21" s="666"/>
+      <c r="D21" s="667"/>
+      <c r="E21" s="338" t="s">
+        <v>491</v>
+      </c>
+      <c r="F21" s="338" t="s">
+        <v>492</v>
+      </c>
+      <c r="G21" s="338" t="s">
+        <v>493</v>
+      </c>
+      <c r="H21" s="339"/>
+      <c r="I21" s="339"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="28"/>
+      <c r="O21" s="28"/>
+      <c r="P21" s="28"/>
+      <c r="Q21" s="28"/>
+      <c r="R21" s="28"/>
+      <c r="S21" s="28"/>
+      <c r="T21" s="28"/>
+      <c r="U21" s="28"/>
+      <c r="V21" s="481"/>
+      <c r="W21" s="29"/>
+      <c r="X21" s="28"/>
+      <c r="Y21" s="28"/>
+      <c r="Z21" s="28"/>
+      <c r="AA21" s="28"/>
+      <c r="AB21" s="28"/>
+      <c r="AC21" s="28"/>
+      <c r="AD21" s="28"/>
+      <c r="AE21" s="28"/>
+      <c r="AF21" s="25"/>
+      <c r="AG21" s="25"/>
+      <c r="AH21" s="25"/>
+      <c r="AI21" s="25"/>
+      <c r="AJ21" s="25"/>
+      <c r="AK21" s="25"/>
+      <c r="AL21" s="25"/>
+      <c r="AM21" s="25"/>
+      <c r="AN21" s="25"/>
+      <c r="AO21" s="25"/>
+      <c r="AP21" s="25"/>
+      <c r="AQ21" s="25"/>
+      <c r="AR21" s="25"/>
+      <c r="AS21" s="25"/>
+    </row>
+    <row r="22" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B22" s="663" t="s">
+        <v>494</v>
+      </c>
+      <c r="C22" s="663"/>
+      <c r="D22" s="663"/>
+      <c r="E22" s="340" t="s">
+        <v>495</v>
+      </c>
+      <c r="F22" s="340" t="s">
+        <v>495</v>
+      </c>
+      <c r="G22" s="340" t="s">
+        <v>495</v>
+      </c>
+      <c r="H22" s="341"/>
+      <c r="I22" s="341"/>
+      <c r="J22" s="342"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="28"/>
+      <c r="O22" s="560"/>
+      <c r="P22" s="560"/>
+      <c r="Q22" s="560"/>
+      <c r="R22" s="560"/>
+      <c r="S22" s="560"/>
+      <c r="T22" s="560"/>
+      <c r="U22" s="560"/>
+      <c r="V22" s="481"/>
+      <c r="W22" s="625"/>
+      <c r="X22" s="625"/>
+      <c r="Y22" s="625"/>
+      <c r="Z22" s="625"/>
+      <c r="AA22" s="625"/>
+      <c r="AB22" s="625"/>
+      <c r="AC22" s="625"/>
+      <c r="AD22" s="625"/>
+      <c r="AE22" s="625"/>
+      <c r="AF22" s="25"/>
+      <c r="AG22" s="25"/>
+      <c r="AH22" s="25"/>
+      <c r="AI22" s="25"/>
+      <c r="AJ22" s="25"/>
+      <c r="AK22" s="25"/>
+      <c r="AL22" s="25"/>
+      <c r="AM22" s="25"/>
+      <c r="AN22" s="25"/>
+      <c r="AO22" s="25"/>
+      <c r="AP22" s="25"/>
+      <c r="AQ22" s="25"/>
+      <c r="AR22" s="25"/>
+      <c r="AS22" s="25"/>
+    </row>
+    <row r="23" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B23" s="663" t="s">
+        <v>496</v>
+      </c>
+      <c r="C23" s="663"/>
+      <c r="D23" s="663"/>
+      <c r="E23" s="340" t="s">
+        <v>497</v>
+      </c>
+      <c r="F23" s="340" t="s">
+        <v>497</v>
+      </c>
+      <c r="G23" s="340" t="s">
+        <v>497</v>
+      </c>
+      <c r="H23" s="341"/>
+      <c r="I23" s="341"/>
+      <c r="J23" s="342"/>
+      <c r="K23" s="560"/>
+      <c r="L23" s="560"/>
+      <c r="M23" s="560"/>
+      <c r="N23" s="560"/>
+      <c r="O23" s="560"/>
+      <c r="P23" s="560"/>
+      <c r="Q23" s="25"/>
+      <c r="R23" s="25"/>
+      <c r="S23" s="25"/>
+      <c r="T23" s="25"/>
+      <c r="U23" s="25"/>
+      <c r="V23" s="25"/>
+      <c r="W23" s="25"/>
+      <c r="X23" s="25"/>
+      <c r="Y23" s="25"/>
+      <c r="Z23" s="25"/>
+      <c r="AA23" s="25"/>
+      <c r="AB23" s="25"/>
+      <c r="AC23" s="25"/>
+      <c r="AD23" s="25"/>
+      <c r="AE23" s="25"/>
+      <c r="AF23" s="25"/>
+      <c r="AG23" s="25"/>
+      <c r="AH23" s="25"/>
+      <c r="AI23" s="25"/>
+      <c r="AJ23" s="25"/>
+      <c r="AK23" s="25"/>
+      <c r="AL23" s="25"/>
+      <c r="AM23" s="25"/>
+      <c r="AN23" s="25"/>
+      <c r="AO23" s="25"/>
+      <c r="AP23" s="25"/>
+      <c r="AQ23" s="25"/>
+      <c r="AR23" s="25"/>
+      <c r="AS23" s="25"/>
+    </row>
+    <row r="24" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B24" s="663" t="s">
+        <v>498</v>
+      </c>
+      <c r="C24" s="663"/>
+      <c r="D24" s="663"/>
+      <c r="E24" s="340" t="s">
+        <v>499</v>
+      </c>
+      <c r="F24" s="340" t="s">
+        <v>499</v>
+      </c>
+      <c r="G24" s="340" t="s">
+        <v>499</v>
+      </c>
+      <c r="H24" s="341"/>
+      <c r="I24" s="341"/>
+      <c r="J24" s="342"/>
+      <c r="K24" s="560"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="560"/>
+      <c r="O24" s="30"/>
+      <c r="P24" s="30"/>
+      <c r="Q24" s="25"/>
+      <c r="R24" s="25"/>
+      <c r="S24" s="25"/>
+      <c r="T24" s="25"/>
+      <c r="U24" s="25"/>
+      <c r="V24" s="25"/>
+      <c r="W24" s="25"/>
+      <c r="X24" s="25"/>
+      <c r="Y24" s="25"/>
+      <c r="Z24" s="25"/>
+      <c r="AA24" s="25"/>
+      <c r="AB24" s="25"/>
+      <c r="AC24" s="25"/>
+      <c r="AD24" s="25"/>
+      <c r="AE24" s="25"/>
+      <c r="AF24" s="25"/>
+      <c r="AG24" s="25"/>
+      <c r="AH24" s="25"/>
+      <c r="AI24" s="25"/>
+      <c r="AJ24" s="25"/>
+      <c r="AK24" s="25"/>
+      <c r="AL24" s="25"/>
+      <c r="AM24" s="25"/>
+      <c r="AN24" s="25"/>
+      <c r="AO24" s="25"/>
+      <c r="AP24" s="25"/>
+      <c r="AQ24" s="25"/>
+      <c r="AR24" s="25"/>
+      <c r="AS24" s="25"/>
+    </row>
+    <row r="25" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B25" s="664" t="s">
+        <v>554</v>
+      </c>
+      <c r="C25" s="664"/>
+      <c r="D25" s="664"/>
+      <c r="E25" s="664"/>
+      <c r="F25" s="664"/>
+      <c r="G25" s="664"/>
+      <c r="H25" s="664"/>
+      <c r="I25" s="341"/>
+      <c r="J25" s="342"/>
+      <c r="K25" s="560"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="560"/>
+      <c r="O25" s="30"/>
+      <c r="P25" s="30"/>
+      <c r="Q25" s="25"/>
+      <c r="R25" s="25"/>
+      <c r="S25" s="25"/>
+      <c r="T25" s="25"/>
+      <c r="U25" s="25"/>
+      <c r="V25" s="25"/>
+      <c r="W25" s="25"/>
+      <c r="X25" s="25"/>
+      <c r="Y25" s="25"/>
+      <c r="Z25" s="25"/>
+      <c r="AA25" s="25"/>
+      <c r="AB25" s="25"/>
+      <c r="AC25" s="25"/>
+      <c r="AD25" s="25"/>
+      <c r="AE25" s="25"/>
+      <c r="AF25" s="25"/>
+      <c r="AG25" s="25"/>
+      <c r="AH25" s="25"/>
+      <c r="AI25" s="25"/>
+      <c r="AJ25" s="25"/>
+      <c r="AK25" s="25"/>
+      <c r="AL25" s="25"/>
+      <c r="AM25" s="25"/>
+      <c r="AN25" s="25"/>
+      <c r="AO25" s="25"/>
+      <c r="AP25" s="25"/>
+      <c r="AQ25" s="25"/>
+      <c r="AR25" s="25"/>
+      <c r="AS25" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="68">
-    <mergeCell ref="W22:AE22"/>
+  <mergeCells count="67">
+    <mergeCell ref="HO6:HW6"/>
+    <mergeCell ref="HX6:IF6"/>
+    <mergeCell ref="IG6:IO6"/>
+    <mergeCell ref="IP6:IT6"/>
+    <mergeCell ref="B19:P19"/>
+    <mergeCell ref="FV6:GD6"/>
+    <mergeCell ref="GE6:GM6"/>
+    <mergeCell ref="GN6:GV6"/>
+    <mergeCell ref="GW6:HE6"/>
+    <mergeCell ref="HF6:HN6"/>
+    <mergeCell ref="EC6:EK6"/>
+    <mergeCell ref="EL6:ET6"/>
+    <mergeCell ref="EU6:FC6"/>
+    <mergeCell ref="FD6:FL6"/>
+    <mergeCell ref="FM6:FU6"/>
+    <mergeCell ref="CJ6:CR6"/>
+    <mergeCell ref="CS6:DA6"/>
+    <mergeCell ref="DB6:DJ6"/>
+    <mergeCell ref="DK6:DS6"/>
+    <mergeCell ref="DT6:EB6"/>
+    <mergeCell ref="AQ6:AY6"/>
+    <mergeCell ref="AZ6:BH6"/>
+    <mergeCell ref="BI6:BQ6"/>
+    <mergeCell ref="BR6:BZ6"/>
+    <mergeCell ref="CA6:CI6"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:H25"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="M10:M14"/>
+    <mergeCell ref="G10:G14"/>
+    <mergeCell ref="H10:H14"/>
+    <mergeCell ref="B17:P17"/>
+    <mergeCell ref="B18:P18"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="W22:AE22"/>
+    <mergeCell ref="N10:N14"/>
     <mergeCell ref="O10:O14"/>
     <mergeCell ref="P10:P14"/>
     <mergeCell ref="B15:Q15"/>
-    <mergeCell ref="B17:P17"/>
-[...16 lines deleted...]
-    <mergeCell ref="P7:P8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="B10:B14"/>
     <mergeCell ref="C10:D14"/>
     <mergeCell ref="E10:E14"/>
     <mergeCell ref="F10:F14"/>
-    <mergeCell ref="G10:G14"/>
-[...1 lines deleted...]
-    <mergeCell ref="B5:P5"/>
+    <mergeCell ref="B16:P16"/>
+    <mergeCell ref="I10:I14"/>
+    <mergeCell ref="J10:J14"/>
+    <mergeCell ref="K10:K14"/>
+    <mergeCell ref="L10:L14"/>
+    <mergeCell ref="O1:P3"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:D8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
     <mergeCell ref="M7:M8"/>
-    <mergeCell ref="B7:B8"/>
-[...3 lines deleted...]
-    <mergeCell ref="H7:H8"/>
     <mergeCell ref="N7:N8"/>
-    <mergeCell ref="I7:I8"/>
-    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
-    <mergeCell ref="C7:D8"/>
-[...23 lines deleted...]
-    <mergeCell ref="FM5:FU5"/>
+    <mergeCell ref="B5:P5"/>
+    <mergeCell ref="B6:P6"/>
+    <mergeCell ref="I7:I8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="73" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="12" customWidth="1"/>
     <col min="2" max="2" width="55.42578125" style="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="76.42578125" style="12" customWidth="1"/>
-    <col min="4" max="10" width="9.42578125" style="51"/>
+    <col min="4" max="10" width="9.42578125" style="46"/>
     <col min="11" max="16384" width="9.42578125" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
-      <c r="B1" s="650"/>
-      <c r="C1" s="650"/>
+      <c r="B1" s="596"/>
+      <c r="C1" s="596"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="11"/>
     </row>
     <row r="2" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="150"/>
-[...2 lines deleted...]
-        <v>866</v>
+      <c r="A2" s="144"/>
+      <c r="B2" s="149"/>
+      <c r="C2" s="150" t="s">
+        <v>772</v>
       </c>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
     </row>
     <row r="3" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="651" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="652"/>
+      <c r="A3" s="144"/>
+      <c r="B3" s="149"/>
+      <c r="C3" s="150" t="s">
+        <v>871</v>
+      </c>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
     </row>
-    <row r="4" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="4" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="672" t="s">
+        <v>751</v>
+      </c>
+      <c r="C4" s="673"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
-      <c r="K4" s="143"/>
-[...7 lines deleted...]
-      <c r="S4" s="143"/>
     </row>
     <row r="5" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="653" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="653"/>
+      <c r="B5" s="674" t="s">
+        <v>943</v>
+      </c>
+      <c r="C5" s="674"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
-      <c r="K5" s="143"/>
-[...7 lines deleted...]
-      <c r="S5" s="143"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="138"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+      <c r="R5" s="138"/>
+      <c r="S5" s="138"/>
     </row>
     <row r="6" spans="1:19" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>12</v>
+      </c>
+      <c r="C6" s="142" t="s">
+        <v>483</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
-        <v>531</v>
+        <v>501</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
@@ -17408,10051 +16702,10015 @@
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
     </row>
     <row r="17" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="12"/>
       <c r="I17" s="12"/>
       <c r="J17" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
-    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D35"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="C32" sqref="C32:C34"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A25" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="90.5703125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="4" customWidth="1"/>
     <col min="2" max="3" width="60.5703125" style="3" customWidth="1"/>
     <col min="4" max="16384" width="90.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="C1" s="148" t="s">
-        <v>926</v>
+      <c r="C1" s="143" t="s">
+        <v>840</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="C2" s="148" t="s">
-        <v>931</v>
+      <c r="C2" s="482" t="s">
+        <v>944</v>
       </c>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="C3" s="148" t="s">
-        <v>928</v>
+      <c r="C3" s="143" t="s">
+        <v>942</v>
       </c>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="C4" s="148" t="s">
-        <v>626</v>
+      <c r="C4" s="143" t="s">
+        <v>574</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="687" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="688"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="317" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="661" t="s">
+      <c r="B8" s="689" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="662"/>
-[...2 lines deleted...]
-      <c r="A8" s="377" t="s">
+      <c r="C8" s="690"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="695" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="654" t="s">
+      <c r="B9" s="691" t="s">
+        <v>331</v>
+      </c>
+      <c r="C9" s="692"/>
+    </row>
+    <row r="10" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="695"/>
+      <c r="B10" s="693" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="655"/>
-[...2 lines deleted...]
-      <c r="A9" s="656" t="s">
+      <c r="C10" s="694"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="317" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="663" t="s">
-[...6 lines deleted...]
-      <c r="B10" s="657" t="s">
+      <c r="B11" s="689" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="658"/>
-[...2 lines deleted...]
-      <c r="A11" s="377" t="s">
+      <c r="C11" s="690"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="317" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="654" t="s">
+      <c r="B12" s="689" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="690"/>
+    </row>
+    <row r="13" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="317" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="655"/>
-[...2 lines deleted...]
-      <c r="A12" s="377" t="s">
+      <c r="B13" s="689" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="654" t="s">
-[...5 lines deleted...]
-      <c r="A13" s="377" t="s">
+      <c r="C13" s="690"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="695" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="654" t="s">
+      <c r="B14" s="689" t="s">
+        <v>324</v>
+      </c>
+      <c r="C14" s="690"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="695"/>
+      <c r="B15" s="689"/>
+      <c r="C15" s="690"/>
+    </row>
+    <row r="16" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="695" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="693" t="s">
+        <v>325</v>
+      </c>
+      <c r="C16" s="694"/>
+    </row>
+    <row r="17" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="695"/>
+      <c r="B17" s="689" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="655"/>
-[...2 lines deleted...]
-      <c r="A14" s="656" t="s">
+      <c r="C17" s="690"/>
+    </row>
+    <row r="18" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="695"/>
+      <c r="B18" s="689" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="654" t="s">
-[...20 lines deleted...]
-      <c r="B17" s="654" t="s">
+      <c r="C18" s="690"/>
+    </row>
+    <row r="19" spans="1:3" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="695"/>
+      <c r="B19" s="689" t="s">
         <v>31</v>
       </c>
-      <c r="C17" s="655"/>
-[...3 lines deleted...]
-      <c r="B18" s="654" t="s">
+      <c r="C19" s="690"/>
+    </row>
+    <row r="20" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="695"/>
+      <c r="B20" s="693" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="655"/>
-[...3 lines deleted...]
-      <c r="B19" s="654" t="s">
+      <c r="C20" s="694"/>
+    </row>
+    <row r="21" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="695" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="655"/>
-[...3 lines deleted...]
-      <c r="B20" s="657" t="s">
+      <c r="B21" s="689" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="658"/>
-[...2 lines deleted...]
-      <c r="A21" s="656" t="s">
+      <c r="C21" s="690"/>
+    </row>
+    <row r="22" spans="1:3" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="695"/>
+      <c r="B22" s="677" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="654" t="s">
+      <c r="C22" s="696"/>
+    </row>
+    <row r="23" spans="1:3" ht="375.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="679" t="s">
         <v>36</v>
       </c>
-      <c r="C21" s="655"/>
-[...15 lines deleted...]
-      <c r="C23" s="666"/>
+      <c r="B23" s="675" t="s">
+        <v>894</v>
+      </c>
+      <c r="C23" s="676"/>
     </row>
     <row r="24" spans="1:3" ht="165" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="669"/>
-[...3 lines deleted...]
-      <c r="C24" s="667"/>
+      <c r="A24" s="680"/>
+      <c r="B24" s="677" t="s">
+        <v>893</v>
+      </c>
+      <c r="C24" s="678"/>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
-      <c r="B25" s="154"/>
-      <c r="C25" s="154"/>
+      <c r="B25" s="148"/>
+      <c r="C25" s="148"/>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
       <c r="B27" s="8" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" s="674" t="s">
-[...4 lines deleted...]
-        <v>491</v>
+      <c r="A29" s="685" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="686"/>
+      <c r="C29" s="683" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="670" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="673"/>
+      <c r="A30" s="681" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="682"/>
+      <c r="C30" s="684"/>
     </row>
     <row r="31" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B31" s="23">
+        <v>39</v>
+      </c>
+      <c r="B31" s="22">
         <v>91</v>
       </c>
-      <c r="C31" s="448">
-        <v>15.75</v>
+      <c r="C31" s="1711">
+        <v>13.55</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B32" s="24">
+        <v>40</v>
+      </c>
+      <c r="B32" s="23">
         <v>181</v>
       </c>
-      <c r="C32" s="448">
-        <v>15.25</v>
+      <c r="C32" s="1712">
+        <v>13.25</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B33" s="24">
+        <v>41</v>
+      </c>
+      <c r="B33" s="23">
         <v>271</v>
       </c>
-      <c r="C33" s="573">
-        <v>14.25</v>
+      <c r="C33" s="1712">
+        <v>12.75</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="378" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="25">
+      <c r="A34" s="318" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="24">
         <v>365</v>
       </c>
-      <c r="C34" s="573">
-        <v>14.25</v>
+      <c r="C34" s="1712">
+        <v>12.75</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
-      <c r="C35" s="183" t="s">
-        <v>490</v>
+      <c r="C35" s="172" t="s">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="B23:C23"/>
-[...9 lines deleted...]
-    <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A16:A20"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="A29:B29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M197"/>
+  <dimension ref="A1:M194"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="30" zoomScaleNormal="40" zoomScaleSheetLayoutView="30" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView view="pageBreakPreview" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="E16" sqref="E16:H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.28515625" style="54" customWidth="1"/>
-[...958 lines deleted...]
-    <col min="16145" max="16384" width="9.28515625" style="38"/>
+    <col min="1" max="1" width="13" style="49" customWidth="1"/>
+    <col min="2" max="2" width="57.5703125" style="31" customWidth="1"/>
+    <col min="3" max="3" width="62.5703125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="81.85546875" style="32" customWidth="1"/>
+    <col min="5" max="5" width="24.42578125" style="32" customWidth="1"/>
+    <col min="6" max="6" width="32.140625" style="32" customWidth="1"/>
+    <col min="7" max="7" width="35" style="32" customWidth="1"/>
+    <col min="8" max="8" width="56.140625" style="32" customWidth="1"/>
+    <col min="9" max="9" width="108.7109375" style="43" customWidth="1"/>
+    <col min="10" max="10" width="41" style="33" customWidth="1"/>
+    <col min="11" max="11" width="8.140625" style="33" customWidth="1"/>
+    <col min="12" max="13" width="9.140625" style="33" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="33"/>
+    <col min="16" max="16" width="7" style="33" customWidth="1"/>
+    <col min="17" max="256" width="9.140625" style="33"/>
+    <col min="257" max="257" width="11.140625" style="33" customWidth="1"/>
+    <col min="258" max="258" width="57.5703125" style="33" customWidth="1"/>
+    <col min="259" max="259" width="62.5703125" style="33" customWidth="1"/>
+    <col min="260" max="260" width="81.85546875" style="33" customWidth="1"/>
+    <col min="261" max="261" width="24.42578125" style="33" customWidth="1"/>
+    <col min="262" max="262" width="32.140625" style="33" customWidth="1"/>
+    <col min="263" max="263" width="35" style="33" customWidth="1"/>
+    <col min="264" max="264" width="44.7109375" style="33" customWidth="1"/>
+    <col min="265" max="265" width="108.7109375" style="33" customWidth="1"/>
+    <col min="266" max="266" width="0.42578125" style="33" customWidth="1"/>
+    <col min="267" max="267" width="8.140625" style="33" customWidth="1"/>
+    <col min="268" max="269" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="270" max="271" width="9.140625" style="33"/>
+    <col min="272" max="272" width="7" style="33" customWidth="1"/>
+    <col min="273" max="512" width="9.140625" style="33"/>
+    <col min="513" max="513" width="11.140625" style="33" customWidth="1"/>
+    <col min="514" max="514" width="57.5703125" style="33" customWidth="1"/>
+    <col min="515" max="515" width="62.5703125" style="33" customWidth="1"/>
+    <col min="516" max="516" width="81.85546875" style="33" customWidth="1"/>
+    <col min="517" max="517" width="24.42578125" style="33" customWidth="1"/>
+    <col min="518" max="518" width="32.140625" style="33" customWidth="1"/>
+    <col min="519" max="519" width="35" style="33" customWidth="1"/>
+    <col min="520" max="520" width="44.7109375" style="33" customWidth="1"/>
+    <col min="521" max="521" width="108.7109375" style="33" customWidth="1"/>
+    <col min="522" max="522" width="0.42578125" style="33" customWidth="1"/>
+    <col min="523" max="523" width="8.140625" style="33" customWidth="1"/>
+    <col min="524" max="525" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="526" max="527" width="9.140625" style="33"/>
+    <col min="528" max="528" width="7" style="33" customWidth="1"/>
+    <col min="529" max="768" width="9.140625" style="33"/>
+    <col min="769" max="769" width="11.140625" style="33" customWidth="1"/>
+    <col min="770" max="770" width="57.5703125" style="33" customWidth="1"/>
+    <col min="771" max="771" width="62.5703125" style="33" customWidth="1"/>
+    <col min="772" max="772" width="81.85546875" style="33" customWidth="1"/>
+    <col min="773" max="773" width="24.42578125" style="33" customWidth="1"/>
+    <col min="774" max="774" width="32.140625" style="33" customWidth="1"/>
+    <col min="775" max="775" width="35" style="33" customWidth="1"/>
+    <col min="776" max="776" width="44.7109375" style="33" customWidth="1"/>
+    <col min="777" max="777" width="108.7109375" style="33" customWidth="1"/>
+    <col min="778" max="778" width="0.42578125" style="33" customWidth="1"/>
+    <col min="779" max="779" width="8.140625" style="33" customWidth="1"/>
+    <col min="780" max="781" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="782" max="783" width="9.140625" style="33"/>
+    <col min="784" max="784" width="7" style="33" customWidth="1"/>
+    <col min="785" max="1024" width="9.140625" style="33"/>
+    <col min="1025" max="1025" width="11.140625" style="33" customWidth="1"/>
+    <col min="1026" max="1026" width="57.5703125" style="33" customWidth="1"/>
+    <col min="1027" max="1027" width="62.5703125" style="33" customWidth="1"/>
+    <col min="1028" max="1028" width="81.85546875" style="33" customWidth="1"/>
+    <col min="1029" max="1029" width="24.42578125" style="33" customWidth="1"/>
+    <col min="1030" max="1030" width="32.140625" style="33" customWidth="1"/>
+    <col min="1031" max="1031" width="35" style="33" customWidth="1"/>
+    <col min="1032" max="1032" width="44.7109375" style="33" customWidth="1"/>
+    <col min="1033" max="1033" width="108.7109375" style="33" customWidth="1"/>
+    <col min="1034" max="1034" width="0.42578125" style="33" customWidth="1"/>
+    <col min="1035" max="1035" width="8.140625" style="33" customWidth="1"/>
+    <col min="1036" max="1037" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="1038" max="1039" width="9.140625" style="33"/>
+    <col min="1040" max="1040" width="7" style="33" customWidth="1"/>
+    <col min="1041" max="1280" width="9.140625" style="33"/>
+    <col min="1281" max="1281" width="11.140625" style="33" customWidth="1"/>
+    <col min="1282" max="1282" width="57.5703125" style="33" customWidth="1"/>
+    <col min="1283" max="1283" width="62.5703125" style="33" customWidth="1"/>
+    <col min="1284" max="1284" width="81.85546875" style="33" customWidth="1"/>
+    <col min="1285" max="1285" width="24.42578125" style="33" customWidth="1"/>
+    <col min="1286" max="1286" width="32.140625" style="33" customWidth="1"/>
+    <col min="1287" max="1287" width="35" style="33" customWidth="1"/>
+    <col min="1288" max="1288" width="44.7109375" style="33" customWidth="1"/>
+    <col min="1289" max="1289" width="108.7109375" style="33" customWidth="1"/>
+    <col min="1290" max="1290" width="0.42578125" style="33" customWidth="1"/>
+    <col min="1291" max="1291" width="8.140625" style="33" customWidth="1"/>
+    <col min="1292" max="1293" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="1294" max="1295" width="9.140625" style="33"/>
+    <col min="1296" max="1296" width="7" style="33" customWidth="1"/>
+    <col min="1297" max="1536" width="9.140625" style="33"/>
+    <col min="1537" max="1537" width="11.140625" style="33" customWidth="1"/>
+    <col min="1538" max="1538" width="57.5703125" style="33" customWidth="1"/>
+    <col min="1539" max="1539" width="62.5703125" style="33" customWidth="1"/>
+    <col min="1540" max="1540" width="81.85546875" style="33" customWidth="1"/>
+    <col min="1541" max="1541" width="24.42578125" style="33" customWidth="1"/>
+    <col min="1542" max="1542" width="32.140625" style="33" customWidth="1"/>
+    <col min="1543" max="1543" width="35" style="33" customWidth="1"/>
+    <col min="1544" max="1544" width="44.7109375" style="33" customWidth="1"/>
+    <col min="1545" max="1545" width="108.7109375" style="33" customWidth="1"/>
+    <col min="1546" max="1546" width="0.42578125" style="33" customWidth="1"/>
+    <col min="1547" max="1547" width="8.140625" style="33" customWidth="1"/>
+    <col min="1548" max="1549" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="1550" max="1551" width="9.140625" style="33"/>
+    <col min="1552" max="1552" width="7" style="33" customWidth="1"/>
+    <col min="1553" max="1792" width="9.140625" style="33"/>
+    <col min="1793" max="1793" width="11.140625" style="33" customWidth="1"/>
+    <col min="1794" max="1794" width="57.5703125" style="33" customWidth="1"/>
+    <col min="1795" max="1795" width="62.5703125" style="33" customWidth="1"/>
+    <col min="1796" max="1796" width="81.85546875" style="33" customWidth="1"/>
+    <col min="1797" max="1797" width="24.42578125" style="33" customWidth="1"/>
+    <col min="1798" max="1798" width="32.140625" style="33" customWidth="1"/>
+    <col min="1799" max="1799" width="35" style="33" customWidth="1"/>
+    <col min="1800" max="1800" width="44.7109375" style="33" customWidth="1"/>
+    <col min="1801" max="1801" width="108.7109375" style="33" customWidth="1"/>
+    <col min="1802" max="1802" width="0.42578125" style="33" customWidth="1"/>
+    <col min="1803" max="1803" width="8.140625" style="33" customWidth="1"/>
+    <col min="1804" max="1805" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="1806" max="1807" width="9.140625" style="33"/>
+    <col min="1808" max="1808" width="7" style="33" customWidth="1"/>
+    <col min="1809" max="2048" width="9.140625" style="33"/>
+    <col min="2049" max="2049" width="11.140625" style="33" customWidth="1"/>
+    <col min="2050" max="2050" width="57.5703125" style="33" customWidth="1"/>
+    <col min="2051" max="2051" width="62.5703125" style="33" customWidth="1"/>
+    <col min="2052" max="2052" width="81.85546875" style="33" customWidth="1"/>
+    <col min="2053" max="2053" width="24.42578125" style="33" customWidth="1"/>
+    <col min="2054" max="2054" width="32.140625" style="33" customWidth="1"/>
+    <col min="2055" max="2055" width="35" style="33" customWidth="1"/>
+    <col min="2056" max="2056" width="44.7109375" style="33" customWidth="1"/>
+    <col min="2057" max="2057" width="108.7109375" style="33" customWidth="1"/>
+    <col min="2058" max="2058" width="0.42578125" style="33" customWidth="1"/>
+    <col min="2059" max="2059" width="8.140625" style="33" customWidth="1"/>
+    <col min="2060" max="2061" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="2062" max="2063" width="9.140625" style="33"/>
+    <col min="2064" max="2064" width="7" style="33" customWidth="1"/>
+    <col min="2065" max="2304" width="9.140625" style="33"/>
+    <col min="2305" max="2305" width="11.140625" style="33" customWidth="1"/>
+    <col min="2306" max="2306" width="57.5703125" style="33" customWidth="1"/>
+    <col min="2307" max="2307" width="62.5703125" style="33" customWidth="1"/>
+    <col min="2308" max="2308" width="81.85546875" style="33" customWidth="1"/>
+    <col min="2309" max="2309" width="24.42578125" style="33" customWidth="1"/>
+    <col min="2310" max="2310" width="32.140625" style="33" customWidth="1"/>
+    <col min="2311" max="2311" width="35" style="33" customWidth="1"/>
+    <col min="2312" max="2312" width="44.7109375" style="33" customWidth="1"/>
+    <col min="2313" max="2313" width="108.7109375" style="33" customWidth="1"/>
+    <col min="2314" max="2314" width="0.42578125" style="33" customWidth="1"/>
+    <col min="2315" max="2315" width="8.140625" style="33" customWidth="1"/>
+    <col min="2316" max="2317" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="2318" max="2319" width="9.140625" style="33"/>
+    <col min="2320" max="2320" width="7" style="33" customWidth="1"/>
+    <col min="2321" max="2560" width="9.140625" style="33"/>
+    <col min="2561" max="2561" width="11.140625" style="33" customWidth="1"/>
+    <col min="2562" max="2562" width="57.5703125" style="33" customWidth="1"/>
+    <col min="2563" max="2563" width="62.5703125" style="33" customWidth="1"/>
+    <col min="2564" max="2564" width="81.85546875" style="33" customWidth="1"/>
+    <col min="2565" max="2565" width="24.42578125" style="33" customWidth="1"/>
+    <col min="2566" max="2566" width="32.140625" style="33" customWidth="1"/>
+    <col min="2567" max="2567" width="35" style="33" customWidth="1"/>
+    <col min="2568" max="2568" width="44.7109375" style="33" customWidth="1"/>
+    <col min="2569" max="2569" width="108.7109375" style="33" customWidth="1"/>
+    <col min="2570" max="2570" width="0.42578125" style="33" customWidth="1"/>
+    <col min="2571" max="2571" width="8.140625" style="33" customWidth="1"/>
+    <col min="2572" max="2573" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="2574" max="2575" width="9.140625" style="33"/>
+    <col min="2576" max="2576" width="7" style="33" customWidth="1"/>
+    <col min="2577" max="2816" width="9.140625" style="33"/>
+    <col min="2817" max="2817" width="11.140625" style="33" customWidth="1"/>
+    <col min="2818" max="2818" width="57.5703125" style="33" customWidth="1"/>
+    <col min="2819" max="2819" width="62.5703125" style="33" customWidth="1"/>
+    <col min="2820" max="2820" width="81.85546875" style="33" customWidth="1"/>
+    <col min="2821" max="2821" width="24.42578125" style="33" customWidth="1"/>
+    <col min="2822" max="2822" width="32.140625" style="33" customWidth="1"/>
+    <col min="2823" max="2823" width="35" style="33" customWidth="1"/>
+    <col min="2824" max="2824" width="44.7109375" style="33" customWidth="1"/>
+    <col min="2825" max="2825" width="108.7109375" style="33" customWidth="1"/>
+    <col min="2826" max="2826" width="0.42578125" style="33" customWidth="1"/>
+    <col min="2827" max="2827" width="8.140625" style="33" customWidth="1"/>
+    <col min="2828" max="2829" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="2830" max="2831" width="9.140625" style="33"/>
+    <col min="2832" max="2832" width="7" style="33" customWidth="1"/>
+    <col min="2833" max="3072" width="9.140625" style="33"/>
+    <col min="3073" max="3073" width="11.140625" style="33" customWidth="1"/>
+    <col min="3074" max="3074" width="57.5703125" style="33" customWidth="1"/>
+    <col min="3075" max="3075" width="62.5703125" style="33" customWidth="1"/>
+    <col min="3076" max="3076" width="81.85546875" style="33" customWidth="1"/>
+    <col min="3077" max="3077" width="24.42578125" style="33" customWidth="1"/>
+    <col min="3078" max="3078" width="32.140625" style="33" customWidth="1"/>
+    <col min="3079" max="3079" width="35" style="33" customWidth="1"/>
+    <col min="3080" max="3080" width="44.7109375" style="33" customWidth="1"/>
+    <col min="3081" max="3081" width="108.7109375" style="33" customWidth="1"/>
+    <col min="3082" max="3082" width="0.42578125" style="33" customWidth="1"/>
+    <col min="3083" max="3083" width="8.140625" style="33" customWidth="1"/>
+    <col min="3084" max="3085" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="3086" max="3087" width="9.140625" style="33"/>
+    <col min="3088" max="3088" width="7" style="33" customWidth="1"/>
+    <col min="3089" max="3328" width="9.140625" style="33"/>
+    <col min="3329" max="3329" width="11.140625" style="33" customWidth="1"/>
+    <col min="3330" max="3330" width="57.5703125" style="33" customWidth="1"/>
+    <col min="3331" max="3331" width="62.5703125" style="33" customWidth="1"/>
+    <col min="3332" max="3332" width="81.85546875" style="33" customWidth="1"/>
+    <col min="3333" max="3333" width="24.42578125" style="33" customWidth="1"/>
+    <col min="3334" max="3334" width="32.140625" style="33" customWidth="1"/>
+    <col min="3335" max="3335" width="35" style="33" customWidth="1"/>
+    <col min="3336" max="3336" width="44.7109375" style="33" customWidth="1"/>
+    <col min="3337" max="3337" width="108.7109375" style="33" customWidth="1"/>
+    <col min="3338" max="3338" width="0.42578125" style="33" customWidth="1"/>
+    <col min="3339" max="3339" width="8.140625" style="33" customWidth="1"/>
+    <col min="3340" max="3341" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="3342" max="3343" width="9.140625" style="33"/>
+    <col min="3344" max="3344" width="7" style="33" customWidth="1"/>
+    <col min="3345" max="3584" width="9.140625" style="33"/>
+    <col min="3585" max="3585" width="11.140625" style="33" customWidth="1"/>
+    <col min="3586" max="3586" width="57.5703125" style="33" customWidth="1"/>
+    <col min="3587" max="3587" width="62.5703125" style="33" customWidth="1"/>
+    <col min="3588" max="3588" width="81.85546875" style="33" customWidth="1"/>
+    <col min="3589" max="3589" width="24.42578125" style="33" customWidth="1"/>
+    <col min="3590" max="3590" width="32.140625" style="33" customWidth="1"/>
+    <col min="3591" max="3591" width="35" style="33" customWidth="1"/>
+    <col min="3592" max="3592" width="44.7109375" style="33" customWidth="1"/>
+    <col min="3593" max="3593" width="108.7109375" style="33" customWidth="1"/>
+    <col min="3594" max="3594" width="0.42578125" style="33" customWidth="1"/>
+    <col min="3595" max="3595" width="8.140625" style="33" customWidth="1"/>
+    <col min="3596" max="3597" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="3598" max="3599" width="9.140625" style="33"/>
+    <col min="3600" max="3600" width="7" style="33" customWidth="1"/>
+    <col min="3601" max="3840" width="9.140625" style="33"/>
+    <col min="3841" max="3841" width="11.140625" style="33" customWidth="1"/>
+    <col min="3842" max="3842" width="57.5703125" style="33" customWidth="1"/>
+    <col min="3843" max="3843" width="62.5703125" style="33" customWidth="1"/>
+    <col min="3844" max="3844" width="81.85546875" style="33" customWidth="1"/>
+    <col min="3845" max="3845" width="24.42578125" style="33" customWidth="1"/>
+    <col min="3846" max="3846" width="32.140625" style="33" customWidth="1"/>
+    <col min="3847" max="3847" width="35" style="33" customWidth="1"/>
+    <col min="3848" max="3848" width="44.7109375" style="33" customWidth="1"/>
+    <col min="3849" max="3849" width="108.7109375" style="33" customWidth="1"/>
+    <col min="3850" max="3850" width="0.42578125" style="33" customWidth="1"/>
+    <col min="3851" max="3851" width="8.140625" style="33" customWidth="1"/>
+    <col min="3852" max="3853" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="3854" max="3855" width="9.140625" style="33"/>
+    <col min="3856" max="3856" width="7" style="33" customWidth="1"/>
+    <col min="3857" max="4096" width="9.140625" style="33"/>
+    <col min="4097" max="4097" width="11.140625" style="33" customWidth="1"/>
+    <col min="4098" max="4098" width="57.5703125" style="33" customWidth="1"/>
+    <col min="4099" max="4099" width="62.5703125" style="33" customWidth="1"/>
+    <col min="4100" max="4100" width="81.85546875" style="33" customWidth="1"/>
+    <col min="4101" max="4101" width="24.42578125" style="33" customWidth="1"/>
+    <col min="4102" max="4102" width="32.140625" style="33" customWidth="1"/>
+    <col min="4103" max="4103" width="35" style="33" customWidth="1"/>
+    <col min="4104" max="4104" width="44.7109375" style="33" customWidth="1"/>
+    <col min="4105" max="4105" width="108.7109375" style="33" customWidth="1"/>
+    <col min="4106" max="4106" width="0.42578125" style="33" customWidth="1"/>
+    <col min="4107" max="4107" width="8.140625" style="33" customWidth="1"/>
+    <col min="4108" max="4109" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="4110" max="4111" width="9.140625" style="33"/>
+    <col min="4112" max="4112" width="7" style="33" customWidth="1"/>
+    <col min="4113" max="4352" width="9.140625" style="33"/>
+    <col min="4353" max="4353" width="11.140625" style="33" customWidth="1"/>
+    <col min="4354" max="4354" width="57.5703125" style="33" customWidth="1"/>
+    <col min="4355" max="4355" width="62.5703125" style="33" customWidth="1"/>
+    <col min="4356" max="4356" width="81.85546875" style="33" customWidth="1"/>
+    <col min="4357" max="4357" width="24.42578125" style="33" customWidth="1"/>
+    <col min="4358" max="4358" width="32.140625" style="33" customWidth="1"/>
+    <col min="4359" max="4359" width="35" style="33" customWidth="1"/>
+    <col min="4360" max="4360" width="44.7109375" style="33" customWidth="1"/>
+    <col min="4361" max="4361" width="108.7109375" style="33" customWidth="1"/>
+    <col min="4362" max="4362" width="0.42578125" style="33" customWidth="1"/>
+    <col min="4363" max="4363" width="8.140625" style="33" customWidth="1"/>
+    <col min="4364" max="4365" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="4366" max="4367" width="9.140625" style="33"/>
+    <col min="4368" max="4368" width="7" style="33" customWidth="1"/>
+    <col min="4369" max="4608" width="9.140625" style="33"/>
+    <col min="4609" max="4609" width="11.140625" style="33" customWidth="1"/>
+    <col min="4610" max="4610" width="57.5703125" style="33" customWidth="1"/>
+    <col min="4611" max="4611" width="62.5703125" style="33" customWidth="1"/>
+    <col min="4612" max="4612" width="81.85546875" style="33" customWidth="1"/>
+    <col min="4613" max="4613" width="24.42578125" style="33" customWidth="1"/>
+    <col min="4614" max="4614" width="32.140625" style="33" customWidth="1"/>
+    <col min="4615" max="4615" width="35" style="33" customWidth="1"/>
+    <col min="4616" max="4616" width="44.7109375" style="33" customWidth="1"/>
+    <col min="4617" max="4617" width="108.7109375" style="33" customWidth="1"/>
+    <col min="4618" max="4618" width="0.42578125" style="33" customWidth="1"/>
+    <col min="4619" max="4619" width="8.140625" style="33" customWidth="1"/>
+    <col min="4620" max="4621" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="4622" max="4623" width="9.140625" style="33"/>
+    <col min="4624" max="4624" width="7" style="33" customWidth="1"/>
+    <col min="4625" max="4864" width="9.140625" style="33"/>
+    <col min="4865" max="4865" width="11.140625" style="33" customWidth="1"/>
+    <col min="4866" max="4866" width="57.5703125" style="33" customWidth="1"/>
+    <col min="4867" max="4867" width="62.5703125" style="33" customWidth="1"/>
+    <col min="4868" max="4868" width="81.85546875" style="33" customWidth="1"/>
+    <col min="4869" max="4869" width="24.42578125" style="33" customWidth="1"/>
+    <col min="4870" max="4870" width="32.140625" style="33" customWidth="1"/>
+    <col min="4871" max="4871" width="35" style="33" customWidth="1"/>
+    <col min="4872" max="4872" width="44.7109375" style="33" customWidth="1"/>
+    <col min="4873" max="4873" width="108.7109375" style="33" customWidth="1"/>
+    <col min="4874" max="4874" width="0.42578125" style="33" customWidth="1"/>
+    <col min="4875" max="4875" width="8.140625" style="33" customWidth="1"/>
+    <col min="4876" max="4877" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="4878" max="4879" width="9.140625" style="33"/>
+    <col min="4880" max="4880" width="7" style="33" customWidth="1"/>
+    <col min="4881" max="5120" width="9.140625" style="33"/>
+    <col min="5121" max="5121" width="11.140625" style="33" customWidth="1"/>
+    <col min="5122" max="5122" width="57.5703125" style="33" customWidth="1"/>
+    <col min="5123" max="5123" width="62.5703125" style="33" customWidth="1"/>
+    <col min="5124" max="5124" width="81.85546875" style="33" customWidth="1"/>
+    <col min="5125" max="5125" width="24.42578125" style="33" customWidth="1"/>
+    <col min="5126" max="5126" width="32.140625" style="33" customWidth="1"/>
+    <col min="5127" max="5127" width="35" style="33" customWidth="1"/>
+    <col min="5128" max="5128" width="44.7109375" style="33" customWidth="1"/>
+    <col min="5129" max="5129" width="108.7109375" style="33" customWidth="1"/>
+    <col min="5130" max="5130" width="0.42578125" style="33" customWidth="1"/>
+    <col min="5131" max="5131" width="8.140625" style="33" customWidth="1"/>
+    <col min="5132" max="5133" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="5134" max="5135" width="9.140625" style="33"/>
+    <col min="5136" max="5136" width="7" style="33" customWidth="1"/>
+    <col min="5137" max="5376" width="9.140625" style="33"/>
+    <col min="5377" max="5377" width="11.140625" style="33" customWidth="1"/>
+    <col min="5378" max="5378" width="57.5703125" style="33" customWidth="1"/>
+    <col min="5379" max="5379" width="62.5703125" style="33" customWidth="1"/>
+    <col min="5380" max="5380" width="81.85546875" style="33" customWidth="1"/>
+    <col min="5381" max="5381" width="24.42578125" style="33" customWidth="1"/>
+    <col min="5382" max="5382" width="32.140625" style="33" customWidth="1"/>
+    <col min="5383" max="5383" width="35" style="33" customWidth="1"/>
+    <col min="5384" max="5384" width="44.7109375" style="33" customWidth="1"/>
+    <col min="5385" max="5385" width="108.7109375" style="33" customWidth="1"/>
+    <col min="5386" max="5386" width="0.42578125" style="33" customWidth="1"/>
+    <col min="5387" max="5387" width="8.140625" style="33" customWidth="1"/>
+    <col min="5388" max="5389" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="5390" max="5391" width="9.140625" style="33"/>
+    <col min="5392" max="5392" width="7" style="33" customWidth="1"/>
+    <col min="5393" max="5632" width="9.140625" style="33"/>
+    <col min="5633" max="5633" width="11.140625" style="33" customWidth="1"/>
+    <col min="5634" max="5634" width="57.5703125" style="33" customWidth="1"/>
+    <col min="5635" max="5635" width="62.5703125" style="33" customWidth="1"/>
+    <col min="5636" max="5636" width="81.85546875" style="33" customWidth="1"/>
+    <col min="5637" max="5637" width="24.42578125" style="33" customWidth="1"/>
+    <col min="5638" max="5638" width="32.140625" style="33" customWidth="1"/>
+    <col min="5639" max="5639" width="35" style="33" customWidth="1"/>
+    <col min="5640" max="5640" width="44.7109375" style="33" customWidth="1"/>
+    <col min="5641" max="5641" width="108.7109375" style="33" customWidth="1"/>
+    <col min="5642" max="5642" width="0.42578125" style="33" customWidth="1"/>
+    <col min="5643" max="5643" width="8.140625" style="33" customWidth="1"/>
+    <col min="5644" max="5645" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="5646" max="5647" width="9.140625" style="33"/>
+    <col min="5648" max="5648" width="7" style="33" customWidth="1"/>
+    <col min="5649" max="5888" width="9.140625" style="33"/>
+    <col min="5889" max="5889" width="11.140625" style="33" customWidth="1"/>
+    <col min="5890" max="5890" width="57.5703125" style="33" customWidth="1"/>
+    <col min="5891" max="5891" width="62.5703125" style="33" customWidth="1"/>
+    <col min="5892" max="5892" width="81.85546875" style="33" customWidth="1"/>
+    <col min="5893" max="5893" width="24.42578125" style="33" customWidth="1"/>
+    <col min="5894" max="5894" width="32.140625" style="33" customWidth="1"/>
+    <col min="5895" max="5895" width="35" style="33" customWidth="1"/>
+    <col min="5896" max="5896" width="44.7109375" style="33" customWidth="1"/>
+    <col min="5897" max="5897" width="108.7109375" style="33" customWidth="1"/>
+    <col min="5898" max="5898" width="0.42578125" style="33" customWidth="1"/>
+    <col min="5899" max="5899" width="8.140625" style="33" customWidth="1"/>
+    <col min="5900" max="5901" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="5902" max="5903" width="9.140625" style="33"/>
+    <col min="5904" max="5904" width="7" style="33" customWidth="1"/>
+    <col min="5905" max="6144" width="9.140625" style="33"/>
+    <col min="6145" max="6145" width="11.140625" style="33" customWidth="1"/>
+    <col min="6146" max="6146" width="57.5703125" style="33" customWidth="1"/>
+    <col min="6147" max="6147" width="62.5703125" style="33" customWidth="1"/>
+    <col min="6148" max="6148" width="81.85546875" style="33" customWidth="1"/>
+    <col min="6149" max="6149" width="24.42578125" style="33" customWidth="1"/>
+    <col min="6150" max="6150" width="32.140625" style="33" customWidth="1"/>
+    <col min="6151" max="6151" width="35" style="33" customWidth="1"/>
+    <col min="6152" max="6152" width="44.7109375" style="33" customWidth="1"/>
+    <col min="6153" max="6153" width="108.7109375" style="33" customWidth="1"/>
+    <col min="6154" max="6154" width="0.42578125" style="33" customWidth="1"/>
+    <col min="6155" max="6155" width="8.140625" style="33" customWidth="1"/>
+    <col min="6156" max="6157" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="6158" max="6159" width="9.140625" style="33"/>
+    <col min="6160" max="6160" width="7" style="33" customWidth="1"/>
+    <col min="6161" max="6400" width="9.140625" style="33"/>
+    <col min="6401" max="6401" width="11.140625" style="33" customWidth="1"/>
+    <col min="6402" max="6402" width="57.5703125" style="33" customWidth="1"/>
+    <col min="6403" max="6403" width="62.5703125" style="33" customWidth="1"/>
+    <col min="6404" max="6404" width="81.85546875" style="33" customWidth="1"/>
+    <col min="6405" max="6405" width="24.42578125" style="33" customWidth="1"/>
+    <col min="6406" max="6406" width="32.140625" style="33" customWidth="1"/>
+    <col min="6407" max="6407" width="35" style="33" customWidth="1"/>
+    <col min="6408" max="6408" width="44.7109375" style="33" customWidth="1"/>
+    <col min="6409" max="6409" width="108.7109375" style="33" customWidth="1"/>
+    <col min="6410" max="6410" width="0.42578125" style="33" customWidth="1"/>
+    <col min="6411" max="6411" width="8.140625" style="33" customWidth="1"/>
+    <col min="6412" max="6413" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="6414" max="6415" width="9.140625" style="33"/>
+    <col min="6416" max="6416" width="7" style="33" customWidth="1"/>
+    <col min="6417" max="6656" width="9.140625" style="33"/>
+    <col min="6657" max="6657" width="11.140625" style="33" customWidth="1"/>
+    <col min="6658" max="6658" width="57.5703125" style="33" customWidth="1"/>
+    <col min="6659" max="6659" width="62.5703125" style="33" customWidth="1"/>
+    <col min="6660" max="6660" width="81.85546875" style="33" customWidth="1"/>
+    <col min="6661" max="6661" width="24.42578125" style="33" customWidth="1"/>
+    <col min="6662" max="6662" width="32.140625" style="33" customWidth="1"/>
+    <col min="6663" max="6663" width="35" style="33" customWidth="1"/>
+    <col min="6664" max="6664" width="44.7109375" style="33" customWidth="1"/>
+    <col min="6665" max="6665" width="108.7109375" style="33" customWidth="1"/>
+    <col min="6666" max="6666" width="0.42578125" style="33" customWidth="1"/>
+    <col min="6667" max="6667" width="8.140625" style="33" customWidth="1"/>
+    <col min="6668" max="6669" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="6670" max="6671" width="9.140625" style="33"/>
+    <col min="6672" max="6672" width="7" style="33" customWidth="1"/>
+    <col min="6673" max="6912" width="9.140625" style="33"/>
+    <col min="6913" max="6913" width="11.140625" style="33" customWidth="1"/>
+    <col min="6914" max="6914" width="57.5703125" style="33" customWidth="1"/>
+    <col min="6915" max="6915" width="62.5703125" style="33" customWidth="1"/>
+    <col min="6916" max="6916" width="81.85546875" style="33" customWidth="1"/>
+    <col min="6917" max="6917" width="24.42578125" style="33" customWidth="1"/>
+    <col min="6918" max="6918" width="32.140625" style="33" customWidth="1"/>
+    <col min="6919" max="6919" width="35" style="33" customWidth="1"/>
+    <col min="6920" max="6920" width="44.7109375" style="33" customWidth="1"/>
+    <col min="6921" max="6921" width="108.7109375" style="33" customWidth="1"/>
+    <col min="6922" max="6922" width="0.42578125" style="33" customWidth="1"/>
+    <col min="6923" max="6923" width="8.140625" style="33" customWidth="1"/>
+    <col min="6924" max="6925" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="6926" max="6927" width="9.140625" style="33"/>
+    <col min="6928" max="6928" width="7" style="33" customWidth="1"/>
+    <col min="6929" max="7168" width="9.140625" style="33"/>
+    <col min="7169" max="7169" width="11.140625" style="33" customWidth="1"/>
+    <col min="7170" max="7170" width="57.5703125" style="33" customWidth="1"/>
+    <col min="7171" max="7171" width="62.5703125" style="33" customWidth="1"/>
+    <col min="7172" max="7172" width="81.85546875" style="33" customWidth="1"/>
+    <col min="7173" max="7173" width="24.42578125" style="33" customWidth="1"/>
+    <col min="7174" max="7174" width="32.140625" style="33" customWidth="1"/>
+    <col min="7175" max="7175" width="35" style="33" customWidth="1"/>
+    <col min="7176" max="7176" width="44.7109375" style="33" customWidth="1"/>
+    <col min="7177" max="7177" width="108.7109375" style="33" customWidth="1"/>
+    <col min="7178" max="7178" width="0.42578125" style="33" customWidth="1"/>
+    <col min="7179" max="7179" width="8.140625" style="33" customWidth="1"/>
+    <col min="7180" max="7181" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="7182" max="7183" width="9.140625" style="33"/>
+    <col min="7184" max="7184" width="7" style="33" customWidth="1"/>
+    <col min="7185" max="7424" width="9.140625" style="33"/>
+    <col min="7425" max="7425" width="11.140625" style="33" customWidth="1"/>
+    <col min="7426" max="7426" width="57.5703125" style="33" customWidth="1"/>
+    <col min="7427" max="7427" width="62.5703125" style="33" customWidth="1"/>
+    <col min="7428" max="7428" width="81.85546875" style="33" customWidth="1"/>
+    <col min="7429" max="7429" width="24.42578125" style="33" customWidth="1"/>
+    <col min="7430" max="7430" width="32.140625" style="33" customWidth="1"/>
+    <col min="7431" max="7431" width="35" style="33" customWidth="1"/>
+    <col min="7432" max="7432" width="44.7109375" style="33" customWidth="1"/>
+    <col min="7433" max="7433" width="108.7109375" style="33" customWidth="1"/>
+    <col min="7434" max="7434" width="0.42578125" style="33" customWidth="1"/>
+    <col min="7435" max="7435" width="8.140625" style="33" customWidth="1"/>
+    <col min="7436" max="7437" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="7438" max="7439" width="9.140625" style="33"/>
+    <col min="7440" max="7440" width="7" style="33" customWidth="1"/>
+    <col min="7441" max="7680" width="9.140625" style="33"/>
+    <col min="7681" max="7681" width="11.140625" style="33" customWidth="1"/>
+    <col min="7682" max="7682" width="57.5703125" style="33" customWidth="1"/>
+    <col min="7683" max="7683" width="62.5703125" style="33" customWidth="1"/>
+    <col min="7684" max="7684" width="81.85546875" style="33" customWidth="1"/>
+    <col min="7685" max="7685" width="24.42578125" style="33" customWidth="1"/>
+    <col min="7686" max="7686" width="32.140625" style="33" customWidth="1"/>
+    <col min="7687" max="7687" width="35" style="33" customWidth="1"/>
+    <col min="7688" max="7688" width="44.7109375" style="33" customWidth="1"/>
+    <col min="7689" max="7689" width="108.7109375" style="33" customWidth="1"/>
+    <col min="7690" max="7690" width="0.42578125" style="33" customWidth="1"/>
+    <col min="7691" max="7691" width="8.140625" style="33" customWidth="1"/>
+    <col min="7692" max="7693" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="7694" max="7695" width="9.140625" style="33"/>
+    <col min="7696" max="7696" width="7" style="33" customWidth="1"/>
+    <col min="7697" max="7936" width="9.140625" style="33"/>
+    <col min="7937" max="7937" width="11.140625" style="33" customWidth="1"/>
+    <col min="7938" max="7938" width="57.5703125" style="33" customWidth="1"/>
+    <col min="7939" max="7939" width="62.5703125" style="33" customWidth="1"/>
+    <col min="7940" max="7940" width="81.85546875" style="33" customWidth="1"/>
+    <col min="7941" max="7941" width="24.42578125" style="33" customWidth="1"/>
+    <col min="7942" max="7942" width="32.140625" style="33" customWidth="1"/>
+    <col min="7943" max="7943" width="35" style="33" customWidth="1"/>
+    <col min="7944" max="7944" width="44.7109375" style="33" customWidth="1"/>
+    <col min="7945" max="7945" width="108.7109375" style="33" customWidth="1"/>
+    <col min="7946" max="7946" width="0.42578125" style="33" customWidth="1"/>
+    <col min="7947" max="7947" width="8.140625" style="33" customWidth="1"/>
+    <col min="7948" max="7949" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="7950" max="7951" width="9.140625" style="33"/>
+    <col min="7952" max="7952" width="7" style="33" customWidth="1"/>
+    <col min="7953" max="8192" width="9.140625" style="33"/>
+    <col min="8193" max="8193" width="11.140625" style="33" customWidth="1"/>
+    <col min="8194" max="8194" width="57.5703125" style="33" customWidth="1"/>
+    <col min="8195" max="8195" width="62.5703125" style="33" customWidth="1"/>
+    <col min="8196" max="8196" width="81.85546875" style="33" customWidth="1"/>
+    <col min="8197" max="8197" width="24.42578125" style="33" customWidth="1"/>
+    <col min="8198" max="8198" width="32.140625" style="33" customWidth="1"/>
+    <col min="8199" max="8199" width="35" style="33" customWidth="1"/>
+    <col min="8200" max="8200" width="44.7109375" style="33" customWidth="1"/>
+    <col min="8201" max="8201" width="108.7109375" style="33" customWidth="1"/>
+    <col min="8202" max="8202" width="0.42578125" style="33" customWidth="1"/>
+    <col min="8203" max="8203" width="8.140625" style="33" customWidth="1"/>
+    <col min="8204" max="8205" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="8206" max="8207" width="9.140625" style="33"/>
+    <col min="8208" max="8208" width="7" style="33" customWidth="1"/>
+    <col min="8209" max="8448" width="9.140625" style="33"/>
+    <col min="8449" max="8449" width="11.140625" style="33" customWidth="1"/>
+    <col min="8450" max="8450" width="57.5703125" style="33" customWidth="1"/>
+    <col min="8451" max="8451" width="62.5703125" style="33" customWidth="1"/>
+    <col min="8452" max="8452" width="81.85546875" style="33" customWidth="1"/>
+    <col min="8453" max="8453" width="24.42578125" style="33" customWidth="1"/>
+    <col min="8454" max="8454" width="32.140625" style="33" customWidth="1"/>
+    <col min="8455" max="8455" width="35" style="33" customWidth="1"/>
+    <col min="8456" max="8456" width="44.7109375" style="33" customWidth="1"/>
+    <col min="8457" max="8457" width="108.7109375" style="33" customWidth="1"/>
+    <col min="8458" max="8458" width="0.42578125" style="33" customWidth="1"/>
+    <col min="8459" max="8459" width="8.140625" style="33" customWidth="1"/>
+    <col min="8460" max="8461" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="8462" max="8463" width="9.140625" style="33"/>
+    <col min="8464" max="8464" width="7" style="33" customWidth="1"/>
+    <col min="8465" max="8704" width="9.140625" style="33"/>
+    <col min="8705" max="8705" width="11.140625" style="33" customWidth="1"/>
+    <col min="8706" max="8706" width="57.5703125" style="33" customWidth="1"/>
+    <col min="8707" max="8707" width="62.5703125" style="33" customWidth="1"/>
+    <col min="8708" max="8708" width="81.85546875" style="33" customWidth="1"/>
+    <col min="8709" max="8709" width="24.42578125" style="33" customWidth="1"/>
+    <col min="8710" max="8710" width="32.140625" style="33" customWidth="1"/>
+    <col min="8711" max="8711" width="35" style="33" customWidth="1"/>
+    <col min="8712" max="8712" width="44.7109375" style="33" customWidth="1"/>
+    <col min="8713" max="8713" width="108.7109375" style="33" customWidth="1"/>
+    <col min="8714" max="8714" width="0.42578125" style="33" customWidth="1"/>
+    <col min="8715" max="8715" width="8.140625" style="33" customWidth="1"/>
+    <col min="8716" max="8717" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="8718" max="8719" width="9.140625" style="33"/>
+    <col min="8720" max="8720" width="7" style="33" customWidth="1"/>
+    <col min="8721" max="8960" width="9.140625" style="33"/>
+    <col min="8961" max="8961" width="11.140625" style="33" customWidth="1"/>
+    <col min="8962" max="8962" width="57.5703125" style="33" customWidth="1"/>
+    <col min="8963" max="8963" width="62.5703125" style="33" customWidth="1"/>
+    <col min="8964" max="8964" width="81.85546875" style="33" customWidth="1"/>
+    <col min="8965" max="8965" width="24.42578125" style="33" customWidth="1"/>
+    <col min="8966" max="8966" width="32.140625" style="33" customWidth="1"/>
+    <col min="8967" max="8967" width="35" style="33" customWidth="1"/>
+    <col min="8968" max="8968" width="44.7109375" style="33" customWidth="1"/>
+    <col min="8969" max="8969" width="108.7109375" style="33" customWidth="1"/>
+    <col min="8970" max="8970" width="0.42578125" style="33" customWidth="1"/>
+    <col min="8971" max="8971" width="8.140625" style="33" customWidth="1"/>
+    <col min="8972" max="8973" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="8974" max="8975" width="9.140625" style="33"/>
+    <col min="8976" max="8976" width="7" style="33" customWidth="1"/>
+    <col min="8977" max="9216" width="9.140625" style="33"/>
+    <col min="9217" max="9217" width="11.140625" style="33" customWidth="1"/>
+    <col min="9218" max="9218" width="57.5703125" style="33" customWidth="1"/>
+    <col min="9219" max="9219" width="62.5703125" style="33" customWidth="1"/>
+    <col min="9220" max="9220" width="81.85546875" style="33" customWidth="1"/>
+    <col min="9221" max="9221" width="24.42578125" style="33" customWidth="1"/>
+    <col min="9222" max="9222" width="32.140625" style="33" customWidth="1"/>
+    <col min="9223" max="9223" width="35" style="33" customWidth="1"/>
+    <col min="9224" max="9224" width="44.7109375" style="33" customWidth="1"/>
+    <col min="9225" max="9225" width="108.7109375" style="33" customWidth="1"/>
+    <col min="9226" max="9226" width="0.42578125" style="33" customWidth="1"/>
+    <col min="9227" max="9227" width="8.140625" style="33" customWidth="1"/>
+    <col min="9228" max="9229" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="9230" max="9231" width="9.140625" style="33"/>
+    <col min="9232" max="9232" width="7" style="33" customWidth="1"/>
+    <col min="9233" max="9472" width="9.140625" style="33"/>
+    <col min="9473" max="9473" width="11.140625" style="33" customWidth="1"/>
+    <col min="9474" max="9474" width="57.5703125" style="33" customWidth="1"/>
+    <col min="9475" max="9475" width="62.5703125" style="33" customWidth="1"/>
+    <col min="9476" max="9476" width="81.85546875" style="33" customWidth="1"/>
+    <col min="9477" max="9477" width="24.42578125" style="33" customWidth="1"/>
+    <col min="9478" max="9478" width="32.140625" style="33" customWidth="1"/>
+    <col min="9479" max="9479" width="35" style="33" customWidth="1"/>
+    <col min="9480" max="9480" width="44.7109375" style="33" customWidth="1"/>
+    <col min="9481" max="9481" width="108.7109375" style="33" customWidth="1"/>
+    <col min="9482" max="9482" width="0.42578125" style="33" customWidth="1"/>
+    <col min="9483" max="9483" width="8.140625" style="33" customWidth="1"/>
+    <col min="9484" max="9485" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="9486" max="9487" width="9.140625" style="33"/>
+    <col min="9488" max="9488" width="7" style="33" customWidth="1"/>
+    <col min="9489" max="9728" width="9.140625" style="33"/>
+    <col min="9729" max="9729" width="11.140625" style="33" customWidth="1"/>
+    <col min="9730" max="9730" width="57.5703125" style="33" customWidth="1"/>
+    <col min="9731" max="9731" width="62.5703125" style="33" customWidth="1"/>
+    <col min="9732" max="9732" width="81.85546875" style="33" customWidth="1"/>
+    <col min="9733" max="9733" width="24.42578125" style="33" customWidth="1"/>
+    <col min="9734" max="9734" width="32.140625" style="33" customWidth="1"/>
+    <col min="9735" max="9735" width="35" style="33" customWidth="1"/>
+    <col min="9736" max="9736" width="44.7109375" style="33" customWidth="1"/>
+    <col min="9737" max="9737" width="108.7109375" style="33" customWidth="1"/>
+    <col min="9738" max="9738" width="0.42578125" style="33" customWidth="1"/>
+    <col min="9739" max="9739" width="8.140625" style="33" customWidth="1"/>
+    <col min="9740" max="9741" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="9742" max="9743" width="9.140625" style="33"/>
+    <col min="9744" max="9744" width="7" style="33" customWidth="1"/>
+    <col min="9745" max="9984" width="9.140625" style="33"/>
+    <col min="9985" max="9985" width="11.140625" style="33" customWidth="1"/>
+    <col min="9986" max="9986" width="57.5703125" style="33" customWidth="1"/>
+    <col min="9987" max="9987" width="62.5703125" style="33" customWidth="1"/>
+    <col min="9988" max="9988" width="81.85546875" style="33" customWidth="1"/>
+    <col min="9989" max="9989" width="24.42578125" style="33" customWidth="1"/>
+    <col min="9990" max="9990" width="32.140625" style="33" customWidth="1"/>
+    <col min="9991" max="9991" width="35" style="33" customWidth="1"/>
+    <col min="9992" max="9992" width="44.7109375" style="33" customWidth="1"/>
+    <col min="9993" max="9993" width="108.7109375" style="33" customWidth="1"/>
+    <col min="9994" max="9994" width="0.42578125" style="33" customWidth="1"/>
+    <col min="9995" max="9995" width="8.140625" style="33" customWidth="1"/>
+    <col min="9996" max="9997" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="9998" max="9999" width="9.140625" style="33"/>
+    <col min="10000" max="10000" width="7" style="33" customWidth="1"/>
+    <col min="10001" max="10240" width="9.140625" style="33"/>
+    <col min="10241" max="10241" width="11.140625" style="33" customWidth="1"/>
+    <col min="10242" max="10242" width="57.5703125" style="33" customWidth="1"/>
+    <col min="10243" max="10243" width="62.5703125" style="33" customWidth="1"/>
+    <col min="10244" max="10244" width="81.85546875" style="33" customWidth="1"/>
+    <col min="10245" max="10245" width="24.42578125" style="33" customWidth="1"/>
+    <col min="10246" max="10246" width="32.140625" style="33" customWidth="1"/>
+    <col min="10247" max="10247" width="35" style="33" customWidth="1"/>
+    <col min="10248" max="10248" width="44.7109375" style="33" customWidth="1"/>
+    <col min="10249" max="10249" width="108.7109375" style="33" customWidth="1"/>
+    <col min="10250" max="10250" width="0.42578125" style="33" customWidth="1"/>
+    <col min="10251" max="10251" width="8.140625" style="33" customWidth="1"/>
+    <col min="10252" max="10253" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="10254" max="10255" width="9.140625" style="33"/>
+    <col min="10256" max="10256" width="7" style="33" customWidth="1"/>
+    <col min="10257" max="10496" width="9.140625" style="33"/>
+    <col min="10497" max="10497" width="11.140625" style="33" customWidth="1"/>
+    <col min="10498" max="10498" width="57.5703125" style="33" customWidth="1"/>
+    <col min="10499" max="10499" width="62.5703125" style="33" customWidth="1"/>
+    <col min="10500" max="10500" width="81.85546875" style="33" customWidth="1"/>
+    <col min="10501" max="10501" width="24.42578125" style="33" customWidth="1"/>
+    <col min="10502" max="10502" width="32.140625" style="33" customWidth="1"/>
+    <col min="10503" max="10503" width="35" style="33" customWidth="1"/>
+    <col min="10504" max="10504" width="44.7109375" style="33" customWidth="1"/>
+    <col min="10505" max="10505" width="108.7109375" style="33" customWidth="1"/>
+    <col min="10506" max="10506" width="0.42578125" style="33" customWidth="1"/>
+    <col min="10507" max="10507" width="8.140625" style="33" customWidth="1"/>
+    <col min="10508" max="10509" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="10510" max="10511" width="9.140625" style="33"/>
+    <col min="10512" max="10512" width="7" style="33" customWidth="1"/>
+    <col min="10513" max="10752" width="9.140625" style="33"/>
+    <col min="10753" max="10753" width="11.140625" style="33" customWidth="1"/>
+    <col min="10754" max="10754" width="57.5703125" style="33" customWidth="1"/>
+    <col min="10755" max="10755" width="62.5703125" style="33" customWidth="1"/>
+    <col min="10756" max="10756" width="81.85546875" style="33" customWidth="1"/>
+    <col min="10757" max="10757" width="24.42578125" style="33" customWidth="1"/>
+    <col min="10758" max="10758" width="32.140625" style="33" customWidth="1"/>
+    <col min="10759" max="10759" width="35" style="33" customWidth="1"/>
+    <col min="10760" max="10760" width="44.7109375" style="33" customWidth="1"/>
+    <col min="10761" max="10761" width="108.7109375" style="33" customWidth="1"/>
+    <col min="10762" max="10762" width="0.42578125" style="33" customWidth="1"/>
+    <col min="10763" max="10763" width="8.140625" style="33" customWidth="1"/>
+    <col min="10764" max="10765" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="10766" max="10767" width="9.140625" style="33"/>
+    <col min="10768" max="10768" width="7" style="33" customWidth="1"/>
+    <col min="10769" max="11008" width="9.140625" style="33"/>
+    <col min="11009" max="11009" width="11.140625" style="33" customWidth="1"/>
+    <col min="11010" max="11010" width="57.5703125" style="33" customWidth="1"/>
+    <col min="11011" max="11011" width="62.5703125" style="33" customWidth="1"/>
+    <col min="11012" max="11012" width="81.85546875" style="33" customWidth="1"/>
+    <col min="11013" max="11013" width="24.42578125" style="33" customWidth="1"/>
+    <col min="11014" max="11014" width="32.140625" style="33" customWidth="1"/>
+    <col min="11015" max="11015" width="35" style="33" customWidth="1"/>
+    <col min="11016" max="11016" width="44.7109375" style="33" customWidth="1"/>
+    <col min="11017" max="11017" width="108.7109375" style="33" customWidth="1"/>
+    <col min="11018" max="11018" width="0.42578125" style="33" customWidth="1"/>
+    <col min="11019" max="11019" width="8.140625" style="33" customWidth="1"/>
+    <col min="11020" max="11021" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="11022" max="11023" width="9.140625" style="33"/>
+    <col min="11024" max="11024" width="7" style="33" customWidth="1"/>
+    <col min="11025" max="11264" width="9.140625" style="33"/>
+    <col min="11265" max="11265" width="11.140625" style="33" customWidth="1"/>
+    <col min="11266" max="11266" width="57.5703125" style="33" customWidth="1"/>
+    <col min="11267" max="11267" width="62.5703125" style="33" customWidth="1"/>
+    <col min="11268" max="11268" width="81.85546875" style="33" customWidth="1"/>
+    <col min="11269" max="11269" width="24.42578125" style="33" customWidth="1"/>
+    <col min="11270" max="11270" width="32.140625" style="33" customWidth="1"/>
+    <col min="11271" max="11271" width="35" style="33" customWidth="1"/>
+    <col min="11272" max="11272" width="44.7109375" style="33" customWidth="1"/>
+    <col min="11273" max="11273" width="108.7109375" style="33" customWidth="1"/>
+    <col min="11274" max="11274" width="0.42578125" style="33" customWidth="1"/>
+    <col min="11275" max="11275" width="8.140625" style="33" customWidth="1"/>
+    <col min="11276" max="11277" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="11278" max="11279" width="9.140625" style="33"/>
+    <col min="11280" max="11280" width="7" style="33" customWidth="1"/>
+    <col min="11281" max="11520" width="9.140625" style="33"/>
+    <col min="11521" max="11521" width="11.140625" style="33" customWidth="1"/>
+    <col min="11522" max="11522" width="57.5703125" style="33" customWidth="1"/>
+    <col min="11523" max="11523" width="62.5703125" style="33" customWidth="1"/>
+    <col min="11524" max="11524" width="81.85546875" style="33" customWidth="1"/>
+    <col min="11525" max="11525" width="24.42578125" style="33" customWidth="1"/>
+    <col min="11526" max="11526" width="32.140625" style="33" customWidth="1"/>
+    <col min="11527" max="11527" width="35" style="33" customWidth="1"/>
+    <col min="11528" max="11528" width="44.7109375" style="33" customWidth="1"/>
+    <col min="11529" max="11529" width="108.7109375" style="33" customWidth="1"/>
+    <col min="11530" max="11530" width="0.42578125" style="33" customWidth="1"/>
+    <col min="11531" max="11531" width="8.140625" style="33" customWidth="1"/>
+    <col min="11532" max="11533" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="11534" max="11535" width="9.140625" style="33"/>
+    <col min="11536" max="11536" width="7" style="33" customWidth="1"/>
+    <col min="11537" max="11776" width="9.140625" style="33"/>
+    <col min="11777" max="11777" width="11.140625" style="33" customWidth="1"/>
+    <col min="11778" max="11778" width="57.5703125" style="33" customWidth="1"/>
+    <col min="11779" max="11779" width="62.5703125" style="33" customWidth="1"/>
+    <col min="11780" max="11780" width="81.85546875" style="33" customWidth="1"/>
+    <col min="11781" max="11781" width="24.42578125" style="33" customWidth="1"/>
+    <col min="11782" max="11782" width="32.140625" style="33" customWidth="1"/>
+    <col min="11783" max="11783" width="35" style="33" customWidth="1"/>
+    <col min="11784" max="11784" width="44.7109375" style="33" customWidth="1"/>
+    <col min="11785" max="11785" width="108.7109375" style="33" customWidth="1"/>
+    <col min="11786" max="11786" width="0.42578125" style="33" customWidth="1"/>
+    <col min="11787" max="11787" width="8.140625" style="33" customWidth="1"/>
+    <col min="11788" max="11789" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="11790" max="11791" width="9.140625" style="33"/>
+    <col min="11792" max="11792" width="7" style="33" customWidth="1"/>
+    <col min="11793" max="12032" width="9.140625" style="33"/>
+    <col min="12033" max="12033" width="11.140625" style="33" customWidth="1"/>
+    <col min="12034" max="12034" width="57.5703125" style="33" customWidth="1"/>
+    <col min="12035" max="12035" width="62.5703125" style="33" customWidth="1"/>
+    <col min="12036" max="12036" width="81.85546875" style="33" customWidth="1"/>
+    <col min="12037" max="12037" width="24.42578125" style="33" customWidth="1"/>
+    <col min="12038" max="12038" width="32.140625" style="33" customWidth="1"/>
+    <col min="12039" max="12039" width="35" style="33" customWidth="1"/>
+    <col min="12040" max="12040" width="44.7109375" style="33" customWidth="1"/>
+    <col min="12041" max="12041" width="108.7109375" style="33" customWidth="1"/>
+    <col min="12042" max="12042" width="0.42578125" style="33" customWidth="1"/>
+    <col min="12043" max="12043" width="8.140625" style="33" customWidth="1"/>
+    <col min="12044" max="12045" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="12046" max="12047" width="9.140625" style="33"/>
+    <col min="12048" max="12048" width="7" style="33" customWidth="1"/>
+    <col min="12049" max="12288" width="9.140625" style="33"/>
+    <col min="12289" max="12289" width="11.140625" style="33" customWidth="1"/>
+    <col min="12290" max="12290" width="57.5703125" style="33" customWidth="1"/>
+    <col min="12291" max="12291" width="62.5703125" style="33" customWidth="1"/>
+    <col min="12292" max="12292" width="81.85546875" style="33" customWidth="1"/>
+    <col min="12293" max="12293" width="24.42578125" style="33" customWidth="1"/>
+    <col min="12294" max="12294" width="32.140625" style="33" customWidth="1"/>
+    <col min="12295" max="12295" width="35" style="33" customWidth="1"/>
+    <col min="12296" max="12296" width="44.7109375" style="33" customWidth="1"/>
+    <col min="12297" max="12297" width="108.7109375" style="33" customWidth="1"/>
+    <col min="12298" max="12298" width="0.42578125" style="33" customWidth="1"/>
+    <col min="12299" max="12299" width="8.140625" style="33" customWidth="1"/>
+    <col min="12300" max="12301" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="12302" max="12303" width="9.140625" style="33"/>
+    <col min="12304" max="12304" width="7" style="33" customWidth="1"/>
+    <col min="12305" max="12544" width="9.140625" style="33"/>
+    <col min="12545" max="12545" width="11.140625" style="33" customWidth="1"/>
+    <col min="12546" max="12546" width="57.5703125" style="33" customWidth="1"/>
+    <col min="12547" max="12547" width="62.5703125" style="33" customWidth="1"/>
+    <col min="12548" max="12548" width="81.85546875" style="33" customWidth="1"/>
+    <col min="12549" max="12549" width="24.42578125" style="33" customWidth="1"/>
+    <col min="12550" max="12550" width="32.140625" style="33" customWidth="1"/>
+    <col min="12551" max="12551" width="35" style="33" customWidth="1"/>
+    <col min="12552" max="12552" width="44.7109375" style="33" customWidth="1"/>
+    <col min="12553" max="12553" width="108.7109375" style="33" customWidth="1"/>
+    <col min="12554" max="12554" width="0.42578125" style="33" customWidth="1"/>
+    <col min="12555" max="12555" width="8.140625" style="33" customWidth="1"/>
+    <col min="12556" max="12557" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="12558" max="12559" width="9.140625" style="33"/>
+    <col min="12560" max="12560" width="7" style="33" customWidth="1"/>
+    <col min="12561" max="12800" width="9.140625" style="33"/>
+    <col min="12801" max="12801" width="11.140625" style="33" customWidth="1"/>
+    <col min="12802" max="12802" width="57.5703125" style="33" customWidth="1"/>
+    <col min="12803" max="12803" width="62.5703125" style="33" customWidth="1"/>
+    <col min="12804" max="12804" width="81.85546875" style="33" customWidth="1"/>
+    <col min="12805" max="12805" width="24.42578125" style="33" customWidth="1"/>
+    <col min="12806" max="12806" width="32.140625" style="33" customWidth="1"/>
+    <col min="12807" max="12807" width="35" style="33" customWidth="1"/>
+    <col min="12808" max="12808" width="44.7109375" style="33" customWidth="1"/>
+    <col min="12809" max="12809" width="108.7109375" style="33" customWidth="1"/>
+    <col min="12810" max="12810" width="0.42578125" style="33" customWidth="1"/>
+    <col min="12811" max="12811" width="8.140625" style="33" customWidth="1"/>
+    <col min="12812" max="12813" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="12814" max="12815" width="9.140625" style="33"/>
+    <col min="12816" max="12816" width="7" style="33" customWidth="1"/>
+    <col min="12817" max="13056" width="9.140625" style="33"/>
+    <col min="13057" max="13057" width="11.140625" style="33" customWidth="1"/>
+    <col min="13058" max="13058" width="57.5703125" style="33" customWidth="1"/>
+    <col min="13059" max="13059" width="62.5703125" style="33" customWidth="1"/>
+    <col min="13060" max="13060" width="81.85546875" style="33" customWidth="1"/>
+    <col min="13061" max="13061" width="24.42578125" style="33" customWidth="1"/>
+    <col min="13062" max="13062" width="32.140625" style="33" customWidth="1"/>
+    <col min="13063" max="13063" width="35" style="33" customWidth="1"/>
+    <col min="13064" max="13064" width="44.7109375" style="33" customWidth="1"/>
+    <col min="13065" max="13065" width="108.7109375" style="33" customWidth="1"/>
+    <col min="13066" max="13066" width="0.42578125" style="33" customWidth="1"/>
+    <col min="13067" max="13067" width="8.140625" style="33" customWidth="1"/>
+    <col min="13068" max="13069" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="13070" max="13071" width="9.140625" style="33"/>
+    <col min="13072" max="13072" width="7" style="33" customWidth="1"/>
+    <col min="13073" max="13312" width="9.140625" style="33"/>
+    <col min="13313" max="13313" width="11.140625" style="33" customWidth="1"/>
+    <col min="13314" max="13314" width="57.5703125" style="33" customWidth="1"/>
+    <col min="13315" max="13315" width="62.5703125" style="33" customWidth="1"/>
+    <col min="13316" max="13316" width="81.85546875" style="33" customWidth="1"/>
+    <col min="13317" max="13317" width="24.42578125" style="33" customWidth="1"/>
+    <col min="13318" max="13318" width="32.140625" style="33" customWidth="1"/>
+    <col min="13319" max="13319" width="35" style="33" customWidth="1"/>
+    <col min="13320" max="13320" width="44.7109375" style="33" customWidth="1"/>
+    <col min="13321" max="13321" width="108.7109375" style="33" customWidth="1"/>
+    <col min="13322" max="13322" width="0.42578125" style="33" customWidth="1"/>
+    <col min="13323" max="13323" width="8.140625" style="33" customWidth="1"/>
+    <col min="13324" max="13325" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="13326" max="13327" width="9.140625" style="33"/>
+    <col min="13328" max="13328" width="7" style="33" customWidth="1"/>
+    <col min="13329" max="13568" width="9.140625" style="33"/>
+    <col min="13569" max="13569" width="11.140625" style="33" customWidth="1"/>
+    <col min="13570" max="13570" width="57.5703125" style="33" customWidth="1"/>
+    <col min="13571" max="13571" width="62.5703125" style="33" customWidth="1"/>
+    <col min="13572" max="13572" width="81.85546875" style="33" customWidth="1"/>
+    <col min="13573" max="13573" width="24.42578125" style="33" customWidth="1"/>
+    <col min="13574" max="13574" width="32.140625" style="33" customWidth="1"/>
+    <col min="13575" max="13575" width="35" style="33" customWidth="1"/>
+    <col min="13576" max="13576" width="44.7109375" style="33" customWidth="1"/>
+    <col min="13577" max="13577" width="108.7109375" style="33" customWidth="1"/>
+    <col min="13578" max="13578" width="0.42578125" style="33" customWidth="1"/>
+    <col min="13579" max="13579" width="8.140625" style="33" customWidth="1"/>
+    <col min="13580" max="13581" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="13582" max="13583" width="9.140625" style="33"/>
+    <col min="13584" max="13584" width="7" style="33" customWidth="1"/>
+    <col min="13585" max="13824" width="9.140625" style="33"/>
+    <col min="13825" max="13825" width="11.140625" style="33" customWidth="1"/>
+    <col min="13826" max="13826" width="57.5703125" style="33" customWidth="1"/>
+    <col min="13827" max="13827" width="62.5703125" style="33" customWidth="1"/>
+    <col min="13828" max="13828" width="81.85546875" style="33" customWidth="1"/>
+    <col min="13829" max="13829" width="24.42578125" style="33" customWidth="1"/>
+    <col min="13830" max="13830" width="32.140625" style="33" customWidth="1"/>
+    <col min="13831" max="13831" width="35" style="33" customWidth="1"/>
+    <col min="13832" max="13832" width="44.7109375" style="33" customWidth="1"/>
+    <col min="13833" max="13833" width="108.7109375" style="33" customWidth="1"/>
+    <col min="13834" max="13834" width="0.42578125" style="33" customWidth="1"/>
+    <col min="13835" max="13835" width="8.140625" style="33" customWidth="1"/>
+    <col min="13836" max="13837" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="13838" max="13839" width="9.140625" style="33"/>
+    <col min="13840" max="13840" width="7" style="33" customWidth="1"/>
+    <col min="13841" max="14080" width="9.140625" style="33"/>
+    <col min="14081" max="14081" width="11.140625" style="33" customWidth="1"/>
+    <col min="14082" max="14082" width="57.5703125" style="33" customWidth="1"/>
+    <col min="14083" max="14083" width="62.5703125" style="33" customWidth="1"/>
+    <col min="14084" max="14084" width="81.85546875" style="33" customWidth="1"/>
+    <col min="14085" max="14085" width="24.42578125" style="33" customWidth="1"/>
+    <col min="14086" max="14086" width="32.140625" style="33" customWidth="1"/>
+    <col min="14087" max="14087" width="35" style="33" customWidth="1"/>
+    <col min="14088" max="14088" width="44.7109375" style="33" customWidth="1"/>
+    <col min="14089" max="14089" width="108.7109375" style="33" customWidth="1"/>
+    <col min="14090" max="14090" width="0.42578125" style="33" customWidth="1"/>
+    <col min="14091" max="14091" width="8.140625" style="33" customWidth="1"/>
+    <col min="14092" max="14093" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="14094" max="14095" width="9.140625" style="33"/>
+    <col min="14096" max="14096" width="7" style="33" customWidth="1"/>
+    <col min="14097" max="14336" width="9.140625" style="33"/>
+    <col min="14337" max="14337" width="11.140625" style="33" customWidth="1"/>
+    <col min="14338" max="14338" width="57.5703125" style="33" customWidth="1"/>
+    <col min="14339" max="14339" width="62.5703125" style="33" customWidth="1"/>
+    <col min="14340" max="14340" width="81.85546875" style="33" customWidth="1"/>
+    <col min="14341" max="14341" width="24.42578125" style="33" customWidth="1"/>
+    <col min="14342" max="14342" width="32.140625" style="33" customWidth="1"/>
+    <col min="14343" max="14343" width="35" style="33" customWidth="1"/>
+    <col min="14344" max="14344" width="44.7109375" style="33" customWidth="1"/>
+    <col min="14345" max="14345" width="108.7109375" style="33" customWidth="1"/>
+    <col min="14346" max="14346" width="0.42578125" style="33" customWidth="1"/>
+    <col min="14347" max="14347" width="8.140625" style="33" customWidth="1"/>
+    <col min="14348" max="14349" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="14350" max="14351" width="9.140625" style="33"/>
+    <col min="14352" max="14352" width="7" style="33" customWidth="1"/>
+    <col min="14353" max="14592" width="9.140625" style="33"/>
+    <col min="14593" max="14593" width="11.140625" style="33" customWidth="1"/>
+    <col min="14594" max="14594" width="57.5703125" style="33" customWidth="1"/>
+    <col min="14595" max="14595" width="62.5703125" style="33" customWidth="1"/>
+    <col min="14596" max="14596" width="81.85546875" style="33" customWidth="1"/>
+    <col min="14597" max="14597" width="24.42578125" style="33" customWidth="1"/>
+    <col min="14598" max="14598" width="32.140625" style="33" customWidth="1"/>
+    <col min="14599" max="14599" width="35" style="33" customWidth="1"/>
+    <col min="14600" max="14600" width="44.7109375" style="33" customWidth="1"/>
+    <col min="14601" max="14601" width="108.7109375" style="33" customWidth="1"/>
+    <col min="14602" max="14602" width="0.42578125" style="33" customWidth="1"/>
+    <col min="14603" max="14603" width="8.140625" style="33" customWidth="1"/>
+    <col min="14604" max="14605" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="14606" max="14607" width="9.140625" style="33"/>
+    <col min="14608" max="14608" width="7" style="33" customWidth="1"/>
+    <col min="14609" max="14848" width="9.140625" style="33"/>
+    <col min="14849" max="14849" width="11.140625" style="33" customWidth="1"/>
+    <col min="14850" max="14850" width="57.5703125" style="33" customWidth="1"/>
+    <col min="14851" max="14851" width="62.5703125" style="33" customWidth="1"/>
+    <col min="14852" max="14852" width="81.85546875" style="33" customWidth="1"/>
+    <col min="14853" max="14853" width="24.42578125" style="33" customWidth="1"/>
+    <col min="14854" max="14854" width="32.140625" style="33" customWidth="1"/>
+    <col min="14855" max="14855" width="35" style="33" customWidth="1"/>
+    <col min="14856" max="14856" width="44.7109375" style="33" customWidth="1"/>
+    <col min="14857" max="14857" width="108.7109375" style="33" customWidth="1"/>
+    <col min="14858" max="14858" width="0.42578125" style="33" customWidth="1"/>
+    <col min="14859" max="14859" width="8.140625" style="33" customWidth="1"/>
+    <col min="14860" max="14861" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="14862" max="14863" width="9.140625" style="33"/>
+    <col min="14864" max="14864" width="7" style="33" customWidth="1"/>
+    <col min="14865" max="15104" width="9.140625" style="33"/>
+    <col min="15105" max="15105" width="11.140625" style="33" customWidth="1"/>
+    <col min="15106" max="15106" width="57.5703125" style="33" customWidth="1"/>
+    <col min="15107" max="15107" width="62.5703125" style="33" customWidth="1"/>
+    <col min="15108" max="15108" width="81.85546875" style="33" customWidth="1"/>
+    <col min="15109" max="15109" width="24.42578125" style="33" customWidth="1"/>
+    <col min="15110" max="15110" width="32.140625" style="33" customWidth="1"/>
+    <col min="15111" max="15111" width="35" style="33" customWidth="1"/>
+    <col min="15112" max="15112" width="44.7109375" style="33" customWidth="1"/>
+    <col min="15113" max="15113" width="108.7109375" style="33" customWidth="1"/>
+    <col min="15114" max="15114" width="0.42578125" style="33" customWidth="1"/>
+    <col min="15115" max="15115" width="8.140625" style="33" customWidth="1"/>
+    <col min="15116" max="15117" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="15118" max="15119" width="9.140625" style="33"/>
+    <col min="15120" max="15120" width="7" style="33" customWidth="1"/>
+    <col min="15121" max="15360" width="9.140625" style="33"/>
+    <col min="15361" max="15361" width="11.140625" style="33" customWidth="1"/>
+    <col min="15362" max="15362" width="57.5703125" style="33" customWidth="1"/>
+    <col min="15363" max="15363" width="62.5703125" style="33" customWidth="1"/>
+    <col min="15364" max="15364" width="81.85546875" style="33" customWidth="1"/>
+    <col min="15365" max="15365" width="24.42578125" style="33" customWidth="1"/>
+    <col min="15366" max="15366" width="32.140625" style="33" customWidth="1"/>
+    <col min="15367" max="15367" width="35" style="33" customWidth="1"/>
+    <col min="15368" max="15368" width="44.7109375" style="33" customWidth="1"/>
+    <col min="15369" max="15369" width="108.7109375" style="33" customWidth="1"/>
+    <col min="15370" max="15370" width="0.42578125" style="33" customWidth="1"/>
+    <col min="15371" max="15371" width="8.140625" style="33" customWidth="1"/>
+    <col min="15372" max="15373" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="15374" max="15375" width="9.140625" style="33"/>
+    <col min="15376" max="15376" width="7" style="33" customWidth="1"/>
+    <col min="15377" max="15616" width="9.140625" style="33"/>
+    <col min="15617" max="15617" width="11.140625" style="33" customWidth="1"/>
+    <col min="15618" max="15618" width="57.5703125" style="33" customWidth="1"/>
+    <col min="15619" max="15619" width="62.5703125" style="33" customWidth="1"/>
+    <col min="15620" max="15620" width="81.85546875" style="33" customWidth="1"/>
+    <col min="15621" max="15621" width="24.42578125" style="33" customWidth="1"/>
+    <col min="15622" max="15622" width="32.140625" style="33" customWidth="1"/>
+    <col min="15623" max="15623" width="35" style="33" customWidth="1"/>
+    <col min="15624" max="15624" width="44.7109375" style="33" customWidth="1"/>
+    <col min="15625" max="15625" width="108.7109375" style="33" customWidth="1"/>
+    <col min="15626" max="15626" width="0.42578125" style="33" customWidth="1"/>
+    <col min="15627" max="15627" width="8.140625" style="33" customWidth="1"/>
+    <col min="15628" max="15629" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="15630" max="15631" width="9.140625" style="33"/>
+    <col min="15632" max="15632" width="7" style="33" customWidth="1"/>
+    <col min="15633" max="15872" width="9.140625" style="33"/>
+    <col min="15873" max="15873" width="11.140625" style="33" customWidth="1"/>
+    <col min="15874" max="15874" width="57.5703125" style="33" customWidth="1"/>
+    <col min="15875" max="15875" width="62.5703125" style="33" customWidth="1"/>
+    <col min="15876" max="15876" width="81.85546875" style="33" customWidth="1"/>
+    <col min="15877" max="15877" width="24.42578125" style="33" customWidth="1"/>
+    <col min="15878" max="15878" width="32.140625" style="33" customWidth="1"/>
+    <col min="15879" max="15879" width="35" style="33" customWidth="1"/>
+    <col min="15880" max="15880" width="44.7109375" style="33" customWidth="1"/>
+    <col min="15881" max="15881" width="108.7109375" style="33" customWidth="1"/>
+    <col min="15882" max="15882" width="0.42578125" style="33" customWidth="1"/>
+    <col min="15883" max="15883" width="8.140625" style="33" customWidth="1"/>
+    <col min="15884" max="15885" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="15886" max="15887" width="9.140625" style="33"/>
+    <col min="15888" max="15888" width="7" style="33" customWidth="1"/>
+    <col min="15889" max="16128" width="9.140625" style="33"/>
+    <col min="16129" max="16129" width="11.140625" style="33" customWidth="1"/>
+    <col min="16130" max="16130" width="57.5703125" style="33" customWidth="1"/>
+    <col min="16131" max="16131" width="62.5703125" style="33" customWidth="1"/>
+    <col min="16132" max="16132" width="81.85546875" style="33" customWidth="1"/>
+    <col min="16133" max="16133" width="24.42578125" style="33" customWidth="1"/>
+    <col min="16134" max="16134" width="32.140625" style="33" customWidth="1"/>
+    <col min="16135" max="16135" width="35" style="33" customWidth="1"/>
+    <col min="16136" max="16136" width="44.7109375" style="33" customWidth="1"/>
+    <col min="16137" max="16137" width="108.7109375" style="33" customWidth="1"/>
+    <col min="16138" max="16138" width="0.42578125" style="33" customWidth="1"/>
+    <col min="16139" max="16139" width="8.140625" style="33" customWidth="1"/>
+    <col min="16140" max="16141" width="0" style="33" hidden="1" customWidth="1"/>
+    <col min="16142" max="16143" width="9.140625" style="33"/>
+    <col min="16144" max="16144" width="7" style="33" customWidth="1"/>
+    <col min="16145" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="I1" s="55" t="s">
-        <v>898</v>
+      <c r="I1" s="388" t="s">
+        <v>945</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="I2" s="55" t="s">
-        <v>899</v>
+      <c r="I2" s="389" t="s">
+        <v>946</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="I3" s="55" t="s">
+      <c r="I3" s="389" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="51"/>
+      <c r="I4" s="389" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="51"/>
+      <c r="I5" s="34"/>
+    </row>
+    <row r="6" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="51"/>
+      <c r="I6" s="35"/>
+    </row>
+    <row r="7" spans="1:12" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="868" t="s">
+        <v>601</v>
+      </c>
+      <c r="B7" s="869"/>
+      <c r="C7" s="869"/>
+      <c r="D7" s="869"/>
+      <c r="E7" s="869"/>
+      <c r="F7" s="869"/>
+      <c r="G7" s="869"/>
+      <c r="H7" s="869"/>
+      <c r="I7" s="870"/>
+    </row>
+    <row r="8" spans="1:12" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="886"/>
+      <c r="B8" s="871" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="872"/>
+      <c r="D8" s="873"/>
+      <c r="E8" s="877" t="s">
+        <v>352</v>
+      </c>
+      <c r="F8" s="877"/>
+      <c r="G8" s="877"/>
+      <c r="H8" s="878"/>
+      <c r="I8" s="879" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="887"/>
+      <c r="B9" s="874"/>
+      <c r="C9" s="875"/>
+      <c r="D9" s="876"/>
+      <c r="E9" s="881" t="s">
+        <v>602</v>
+      </c>
+      <c r="F9" s="882"/>
+      <c r="G9" s="882"/>
+      <c r="H9" s="883"/>
+      <c r="I9" s="880"/>
+    </row>
+    <row r="10" spans="1:12" s="36" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="884" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="884"/>
+      <c r="D10" s="884"/>
+      <c r="E10" s="884"/>
+      <c r="F10" s="884"/>
+      <c r="G10" s="884"/>
+      <c r="H10" s="884"/>
+      <c r="I10" s="885"/>
+    </row>
+    <row r="11" spans="1:12" s="36" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="888" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="715" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="717"/>
+      <c r="E11" s="715" t="s">
+        <v>843</v>
+      </c>
+      <c r="F11" s="716"/>
+      <c r="G11" s="716"/>
+      <c r="H11" s="717"/>
+      <c r="I11" s="64" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="37" customFormat="1" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="593" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="889"/>
+      <c r="C12" s="865" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" s="867"/>
+      <c r="E12" s="718" t="s">
+        <v>903</v>
+      </c>
+      <c r="F12" s="719"/>
+      <c r="G12" s="719"/>
+      <c r="H12" s="720"/>
+      <c r="I12" s="44" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="38" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="593" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="889"/>
+      <c r="C13" s="725" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="727"/>
+      <c r="E13" s="718" t="s">
+        <v>562</v>
+      </c>
+      <c r="F13" s="719"/>
+      <c r="G13" s="719"/>
+      <c r="H13" s="720"/>
+      <c r="I13" s="826" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="38" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="889"/>
+      <c r="C14" s="707"/>
+      <c r="D14" s="709"/>
+      <c r="E14" s="898" t="s">
+        <v>563</v>
+      </c>
+      <c r="F14" s="899"/>
+      <c r="G14" s="899"/>
+      <c r="H14" s="867"/>
+      <c r="I14" s="897"/>
+    </row>
+    <row r="15" spans="1:12" s="38" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="896" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="889"/>
+      <c r="C15" s="725" t="s">
+        <v>335</v>
+      </c>
+      <c r="D15" s="727"/>
+      <c r="E15" s="898" t="s">
+        <v>355</v>
+      </c>
+      <c r="F15" s="899"/>
+      <c r="G15" s="899"/>
+      <c r="H15" s="900"/>
+      <c r="I15" s="826" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="38" customFormat="1" ht="183" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="841"/>
+      <c r="B16" s="889"/>
+      <c r="C16" s="707"/>
+      <c r="D16" s="709"/>
+      <c r="E16" s="718" t="s">
+        <v>357</v>
+      </c>
+      <c r="F16" s="719"/>
+      <c r="G16" s="719"/>
+      <c r="H16" s="720"/>
+      <c r="I16" s="897"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+    </row>
+    <row r="17" spans="1:12" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="896" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="889"/>
+      <c r="C17" s="725" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="727"/>
+      <c r="E17" s="725" t="s">
+        <v>845</v>
+      </c>
+      <c r="F17" s="726"/>
+      <c r="G17" s="726"/>
+      <c r="H17" s="727"/>
+      <c r="I17" s="894" t="s">
+        <v>846</v>
+      </c>
+      <c r="J17" s="53"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+    </row>
+    <row r="18" spans="1:12" s="37" customFormat="1" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="841"/>
+      <c r="B18" s="889"/>
+      <c r="C18" s="707"/>
+      <c r="D18" s="709"/>
+      <c r="E18" s="707"/>
+      <c r="F18" s="708"/>
+      <c r="G18" s="708"/>
+      <c r="H18" s="709"/>
+      <c r="I18" s="895"/>
+    </row>
+    <row r="19" spans="1:12" s="37" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="593" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="889"/>
+      <c r="C19" s="862" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="864"/>
+      <c r="E19" s="718" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" s="719"/>
+      <c r="G19" s="719"/>
+      <c r="H19" s="720"/>
+      <c r="I19" s="890" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="37" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="593" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="889"/>
+      <c r="C20" s="892"/>
+      <c r="D20" s="893"/>
+      <c r="E20" s="718" t="s">
+        <v>525</v>
+      </c>
+      <c r="F20" s="719"/>
+      <c r="G20" s="719"/>
+      <c r="H20" s="720"/>
+      <c r="I20" s="891"/>
+    </row>
+    <row r="21" spans="1:12" s="37" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="593" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="889"/>
+      <c r="C21" s="862" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="864"/>
+      <c r="E21" s="718" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="719"/>
+      <c r="G21" s="719"/>
+      <c r="H21" s="720"/>
+      <c r="I21" s="890" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="37" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="593" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="889"/>
+      <c r="C22" s="892"/>
+      <c r="D22" s="893"/>
+      <c r="E22" s="718" t="s">
+        <v>527</v>
+      </c>
+      <c r="F22" s="719"/>
+      <c r="G22" s="719"/>
+      <c r="H22" s="720"/>
+      <c r="I22" s="891"/>
+    </row>
+    <row r="23" spans="1:12" s="37" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="593" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="889"/>
+      <c r="C23" s="865" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="867"/>
+      <c r="E23" s="718" t="s">
+        <v>866</v>
+      </c>
+      <c r="F23" s="719"/>
+      <c r="G23" s="719"/>
+      <c r="H23" s="720"/>
+      <c r="I23" s="567" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="37" customFormat="1" ht="163.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="593" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="889"/>
+      <c r="C24" s="718" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="720"/>
+      <c r="E24" s="718" t="s">
+        <v>80</v>
+      </c>
+      <c r="F24" s="719"/>
+      <c r="G24" s="719"/>
+      <c r="H24" s="720"/>
+      <c r="I24" s="567" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="37" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="592" t="s">
+        <v>257</v>
+      </c>
+      <c r="B25" s="889"/>
+      <c r="C25" s="725" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="727"/>
+      <c r="E25" s="725" t="s">
+        <v>84</v>
+      </c>
+      <c r="F25" s="726"/>
+      <c r="G25" s="726"/>
+      <c r="H25" s="726"/>
+      <c r="I25" s="727"/>
+    </row>
+    <row r="26" spans="1:12" s="36" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="95" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="781" t="s">
+        <v>799</v>
+      </c>
+      <c r="C26" s="782"/>
+      <c r="D26" s="782"/>
+      <c r="E26" s="782"/>
+      <c r="F26" s="782"/>
+      <c r="G26" s="782"/>
+      <c r="H26" s="782"/>
+      <c r="I26" s="783"/>
+    </row>
+    <row r="27" spans="1:12" s="36" customFormat="1" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="47" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="703" t="s">
+        <v>800</v>
+      </c>
+      <c r="C27" s="715" t="s">
+        <v>522</v>
+      </c>
+      <c r="D27" s="717"/>
+      <c r="E27" s="715" t="s">
+        <v>726</v>
+      </c>
+      <c r="F27" s="716"/>
+      <c r="G27" s="716"/>
+      <c r="H27" s="717"/>
+      <c r="I27" s="572"/>
+    </row>
+    <row r="28" spans="1:12" s="55" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="593" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="713"/>
+      <c r="C28" s="707" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="709"/>
+      <c r="E28" s="901" t="s">
+        <v>91</v>
+      </c>
+      <c r="F28" s="860"/>
+      <c r="G28" s="860"/>
+      <c r="H28" s="861"/>
+      <c r="I28" s="568"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+    </row>
+    <row r="29" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="713"/>
+      <c r="C29" s="793" t="s">
+        <v>323</v>
+      </c>
+      <c r="D29" s="794"/>
+      <c r="E29" s="901" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="860"/>
+      <c r="G29" s="860"/>
+      <c r="H29" s="861"/>
+      <c r="I29" s="48"/>
+    </row>
+    <row r="30" spans="1:12" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="39" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="713"/>
+      <c r="C30" s="793" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" s="794"/>
+      <c r="E30" s="902" t="s">
+        <v>91</v>
+      </c>
+      <c r="F30" s="903"/>
+      <c r="G30" s="903"/>
+      <c r="H30" s="904"/>
+      <c r="I30" s="44"/>
+    </row>
+    <row r="31" spans="1:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="713"/>
+      <c r="C31" s="793" t="s">
+        <v>96</v>
+      </c>
+      <c r="D31" s="794"/>
+      <c r="E31" s="902" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" s="903"/>
+      <c r="G31" s="903"/>
+      <c r="H31" s="904"/>
+      <c r="I31" s="65"/>
+    </row>
+    <row r="32" spans="1:12" ht="58.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="593" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" s="713"/>
+      <c r="C32" s="793" t="s">
+        <v>380</v>
+      </c>
+      <c r="D32" s="794"/>
+      <c r="E32" s="902" t="s">
+        <v>91</v>
+      </c>
+      <c r="F32" s="903"/>
+      <c r="G32" s="903"/>
+      <c r="H32" s="904"/>
+      <c r="I32" s="65"/>
+    </row>
+    <row r="33" spans="1:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="701"/>
+      <c r="C33" s="906" t="s">
+        <v>381</v>
+      </c>
+      <c r="D33" s="897"/>
+      <c r="E33" s="901" t="s">
+        <v>801</v>
+      </c>
+      <c r="F33" s="860"/>
+      <c r="G33" s="860"/>
+      <c r="H33" s="861"/>
+      <c r="I33" s="45" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="701"/>
+      <c r="C34" s="845" t="s">
+        <v>905</v>
+      </c>
+      <c r="D34" s="846"/>
+      <c r="E34" s="905" t="s">
+        <v>727</v>
+      </c>
+      <c r="F34" s="903"/>
+      <c r="G34" s="903"/>
+      <c r="H34" s="904"/>
+      <c r="I34" s="45" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="701"/>
+      <c r="C35" s="845" t="s">
+        <v>906</v>
+      </c>
+      <c r="D35" s="846"/>
+      <c r="E35" s="847" t="s">
+        <v>485</v>
+      </c>
+      <c r="F35" s="848"/>
+      <c r="G35" s="848"/>
+      <c r="H35" s="849"/>
+      <c r="I35" s="145" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" s="701"/>
+      <c r="C36" s="850" t="s">
+        <v>907</v>
+      </c>
+      <c r="D36" s="851"/>
+      <c r="E36" s="847" t="s">
+        <v>802</v>
+      </c>
+      <c r="F36" s="848"/>
+      <c r="G36" s="848"/>
+      <c r="H36" s="849"/>
+      <c r="I36" s="45"/>
+    </row>
+    <row r="37" spans="1:9" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="576" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="731"/>
+      <c r="C37" s="852" t="s">
+        <v>908</v>
+      </c>
+      <c r="D37" s="853"/>
+      <c r="E37" s="854" t="s">
+        <v>802</v>
+      </c>
+      <c r="F37" s="855"/>
+      <c r="G37" s="855"/>
+      <c r="H37" s="856"/>
+      <c r="I37" s="390"/>
+    </row>
+    <row r="38" spans="1:9" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="47" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="703" t="s">
+        <v>728</v>
+      </c>
+      <c r="C38" s="707" t="s">
+        <v>529</v>
+      </c>
+      <c r="D38" s="709"/>
+      <c r="E38" s="857" t="s">
+        <v>530</v>
+      </c>
+      <c r="F38" s="858"/>
+      <c r="G38" s="858"/>
+      <c r="H38" s="859"/>
+      <c r="I38" s="159" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="249" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="713"/>
+      <c r="C39" s="718" t="s">
+        <v>383</v>
+      </c>
+      <c r="D39" s="720"/>
+      <c r="E39" s="857" t="s">
+        <v>532</v>
+      </c>
+      <c r="F39" s="860"/>
+      <c r="G39" s="860"/>
+      <c r="H39" s="861"/>
+      <c r="I39" s="159" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="120.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="576" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" s="713"/>
+      <c r="C40" s="718" t="s">
+        <v>384</v>
+      </c>
+      <c r="D40" s="720"/>
+      <c r="E40" s="718" t="s">
+        <v>618</v>
+      </c>
+      <c r="F40" s="719"/>
+      <c r="G40" s="719"/>
+      <c r="H40" s="720"/>
+      <c r="I40" s="567" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="189" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="47" t="s">
+        <v>349</v>
+      </c>
+      <c r="B41" s="714"/>
+      <c r="C41" s="768" t="s">
+        <v>539</v>
+      </c>
+      <c r="D41" s="770"/>
+      <c r="E41" s="768" t="s">
+        <v>533</v>
+      </c>
+      <c r="F41" s="769"/>
+      <c r="G41" s="769"/>
+      <c r="H41" s="770"/>
+      <c r="I41" s="324" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="840" t="s">
+        <v>350</v>
+      </c>
+      <c r="B42" s="703" t="s">
+        <v>729</v>
+      </c>
+      <c r="C42" s="700" t="s">
+        <v>313</v>
+      </c>
+      <c r="D42" s="706"/>
+      <c r="E42" s="921" t="s">
+        <v>847</v>
+      </c>
+      <c r="F42" s="922"/>
+      <c r="G42" s="922"/>
+      <c r="H42" s="923"/>
+      <c r="I42" s="710" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="841"/>
+      <c r="B43" s="713"/>
+      <c r="C43" s="707"/>
+      <c r="D43" s="709"/>
+      <c r="E43" s="718" t="s">
+        <v>848</v>
+      </c>
+      <c r="F43" s="719"/>
+      <c r="G43" s="719"/>
+      <c r="H43" s="720"/>
+      <c r="I43" s="842"/>
+    </row>
+    <row r="44" spans="1:9" ht="169.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="576" t="s">
+        <v>351</v>
+      </c>
+      <c r="B44" s="713"/>
+      <c r="C44" s="865" t="s">
+        <v>318</v>
+      </c>
+      <c r="D44" s="867"/>
+      <c r="E44" s="865" t="s">
+        <v>91</v>
+      </c>
+      <c r="F44" s="866"/>
+      <c r="G44" s="866"/>
+      <c r="H44" s="867"/>
+      <c r="I44" s="147" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="211.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="595" t="s">
+        <v>385</v>
+      </c>
+      <c r="B45" s="713"/>
+      <c r="C45" s="862" t="s">
+        <v>319</v>
+      </c>
+      <c r="D45" s="864"/>
+      <c r="E45" s="862" t="s">
+        <v>91</v>
+      </c>
+      <c r="F45" s="863"/>
+      <c r="G45" s="863"/>
+      <c r="H45" s="864"/>
+      <c r="I45" s="140" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="818" t="s">
+        <v>386</v>
+      </c>
+      <c r="B46" s="840" t="s">
+        <v>947</v>
+      </c>
+      <c r="C46" s="1691" t="s">
+        <v>948</v>
+      </c>
+      <c r="D46" s="1692"/>
+      <c r="E46" s="1691" t="s">
+        <v>949</v>
+      </c>
+      <c r="F46" s="1693"/>
+      <c r="G46" s="1693"/>
+      <c r="H46" s="1692"/>
+      <c r="I46" s="1694"/>
+    </row>
+    <row r="47" spans="1:9" ht="96.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="803"/>
+      <c r="B47" s="983"/>
+      <c r="C47" s="820" t="s">
+        <v>950</v>
+      </c>
+      <c r="D47" s="1695" t="s">
+        <v>951</v>
+      </c>
+      <c r="E47" s="1691" t="s">
+        <v>952</v>
+      </c>
+      <c r="F47" s="1693"/>
+      <c r="G47" s="1693"/>
+      <c r="H47" s="1692"/>
+      <c r="I47" s="1695" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="119.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="819"/>
+      <c r="B48" s="976"/>
+      <c r="C48" s="822"/>
+      <c r="D48" s="583" t="s">
+        <v>954</v>
+      </c>
+      <c r="E48" s="1691" t="s">
+        <v>955</v>
+      </c>
+      <c r="F48" s="1693"/>
+      <c r="G48" s="1693"/>
+      <c r="H48" s="1692"/>
+      <c r="I48" s="1696"/>
+    </row>
+    <row r="49" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="818" t="s">
+        <v>867</v>
+      </c>
+      <c r="B49" s="818" t="s">
+        <v>849</v>
+      </c>
+      <c r="C49" s="949" t="s">
+        <v>637</v>
+      </c>
+      <c r="D49" s="950"/>
+      <c r="E49" s="1697"/>
+      <c r="F49" s="958" t="s">
+        <v>638</v>
+      </c>
+      <c r="G49" s="998"/>
+      <c r="H49" s="998"/>
+      <c r="I49" s="998"/>
+      <c r="J49" s="945"/>
+    </row>
+    <row r="50" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="803"/>
+      <c r="B50" s="803"/>
+      <c r="C50" s="1698"/>
+      <c r="D50" s="945"/>
+      <c r="E50" s="1699"/>
+      <c r="F50" s="932" t="s">
+        <v>639</v>
+      </c>
+      <c r="G50" s="933"/>
+      <c r="H50" s="933"/>
+      <c r="I50" s="933"/>
+      <c r="J50" s="945"/>
+    </row>
+    <row r="51" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="803"/>
+      <c r="B51" s="803"/>
+      <c r="C51" s="1700"/>
+      <c r="D51" s="1701"/>
+      <c r="E51" s="1702"/>
+      <c r="F51" s="580" t="s">
+        <v>640</v>
+      </c>
+      <c r="G51" s="580" t="s">
+        <v>641</v>
+      </c>
+      <c r="H51" s="580" t="s">
+        <v>642</v>
+      </c>
+      <c r="I51" s="588" t="s">
+        <v>643</v>
+      </c>
+      <c r="J51" s="945"/>
+    </row>
+    <row r="52" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="803"/>
+      <c r="B52" s="803"/>
+      <c r="C52" s="1703" t="s">
+        <v>644</v>
+      </c>
+      <c r="D52" s="1704"/>
+      <c r="E52" s="1705"/>
+      <c r="F52" s="320" t="s">
+        <v>645</v>
+      </c>
+      <c r="G52" s="320" t="s">
+        <v>646</v>
+      </c>
+      <c r="H52" s="320" t="s">
+        <v>647</v>
+      </c>
+      <c r="I52" s="586" t="s">
+        <v>648</v>
+      </c>
+      <c r="J52" s="945"/>
+    </row>
+    <row r="53" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="803"/>
+      <c r="B53" s="803"/>
+      <c r="C53" s="926" t="s">
+        <v>649</v>
+      </c>
+      <c r="D53" s="927"/>
+      <c r="E53" s="928"/>
+      <c r="F53" s="579" t="s">
+        <v>650</v>
+      </c>
+      <c r="G53" s="579" t="s">
+        <v>648</v>
+      </c>
+      <c r="H53" s="579" t="s">
+        <v>651</v>
+      </c>
+      <c r="I53" s="585" t="s">
+        <v>652</v>
+      </c>
+      <c r="J53" s="945"/>
+    </row>
+    <row r="54" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="803"/>
+      <c r="B54" s="803"/>
+      <c r="C54" s="926" t="s">
+        <v>653</v>
+      </c>
+      <c r="D54" s="927"/>
+      <c r="E54" s="928"/>
+      <c r="F54" s="579" t="s">
+        <v>652</v>
+      </c>
+      <c r="G54" s="579" t="s">
+        <v>654</v>
+      </c>
+      <c r="H54" s="579" t="s">
+        <v>655</v>
+      </c>
+      <c r="I54" s="585" t="s">
+        <v>656</v>
+      </c>
+      <c r="J54" s="945"/>
+    </row>
+    <row r="55" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="803"/>
+      <c r="B55" s="803"/>
+      <c r="C55" s="926" t="s">
+        <v>657</v>
+      </c>
+      <c r="D55" s="927"/>
+      <c r="E55" s="928"/>
+      <c r="F55" s="579" t="s">
+        <v>658</v>
+      </c>
+      <c r="G55" s="579" t="s">
+        <v>659</v>
+      </c>
+      <c r="H55" s="579" t="s">
+        <v>660</v>
+      </c>
+      <c r="I55" s="585" t="s">
+        <v>661</v>
+      </c>
+      <c r="J55" s="945"/>
+    </row>
+    <row r="56" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="803"/>
+      <c r="B56" s="803"/>
+      <c r="C56" s="926" t="s">
+        <v>662</v>
+      </c>
+      <c r="D56" s="927"/>
+      <c r="E56" s="928"/>
+      <c r="F56" s="579" t="s">
+        <v>661</v>
+      </c>
+      <c r="G56" s="579" t="s">
+        <v>663</v>
+      </c>
+      <c r="H56" s="579" t="s">
+        <v>664</v>
+      </c>
+      <c r="I56" s="585" t="s">
+        <v>665</v>
+      </c>
+      <c r="J56" s="945"/>
+    </row>
+    <row r="57" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="803"/>
+      <c r="B57" s="803"/>
+      <c r="C57" s="926" t="s">
+        <v>666</v>
+      </c>
+      <c r="D57" s="927"/>
+      <c r="E57" s="928"/>
+      <c r="F57" s="579" t="s">
+        <v>667</v>
+      </c>
+      <c r="G57" s="579" t="s">
+        <v>668</v>
+      </c>
+      <c r="H57" s="579" t="s">
+        <v>669</v>
+      </c>
+      <c r="I57" s="585" t="s">
+        <v>670</v>
+      </c>
+      <c r="J57" s="945"/>
+    </row>
+    <row r="58" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="803"/>
+      <c r="B58" s="803"/>
+      <c r="C58" s="926" t="s">
+        <v>671</v>
+      </c>
+      <c r="D58" s="927"/>
+      <c r="E58" s="928"/>
+      <c r="F58" s="579" t="s">
+        <v>672</v>
+      </c>
+      <c r="G58" s="579" t="s">
+        <v>673</v>
+      </c>
+      <c r="H58" s="579" t="s">
+        <v>674</v>
+      </c>
+      <c r="I58" s="585" t="s">
+        <v>675</v>
+      </c>
+      <c r="J58" s="945"/>
+    </row>
+    <row r="59" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="803"/>
+      <c r="B59" s="803"/>
+      <c r="C59" s="926" t="s">
+        <v>676</v>
+      </c>
+      <c r="D59" s="927"/>
+      <c r="E59" s="928"/>
+      <c r="F59" s="579" t="s">
+        <v>677</v>
+      </c>
+      <c r="G59" s="579" t="s">
+        <v>678</v>
+      </c>
+      <c r="H59" s="579" t="s">
+        <v>679</v>
+      </c>
+      <c r="I59" s="585" t="s">
+        <v>680</v>
+      </c>
+      <c r="J59" s="945"/>
+    </row>
+    <row r="60" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="803"/>
+      <c r="B60" s="803"/>
+      <c r="C60" s="926" t="s">
+        <v>681</v>
+      </c>
+      <c r="D60" s="927"/>
+      <c r="E60" s="928"/>
+      <c r="F60" s="579" t="s">
+        <v>682</v>
+      </c>
+      <c r="G60" s="579" t="s">
+        <v>683</v>
+      </c>
+      <c r="H60" s="579" t="s">
+        <v>684</v>
+      </c>
+      <c r="I60" s="585" t="s">
+        <v>685</v>
+      </c>
+      <c r="J60" s="945"/>
+    </row>
+    <row r="61" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="803"/>
+      <c r="B61" s="803"/>
+      <c r="C61" s="926" t="s">
+        <v>686</v>
+      </c>
+      <c r="D61" s="927"/>
+      <c r="E61" s="928"/>
+      <c r="F61" s="579" t="s">
+        <v>687</v>
+      </c>
+      <c r="G61" s="579" t="s">
+        <v>688</v>
+      </c>
+      <c r="H61" s="579" t="s">
+        <v>689</v>
+      </c>
+      <c r="I61" s="585" t="s">
+        <v>690</v>
+      </c>
+      <c r="J61" s="945"/>
+    </row>
+    <row r="62" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="803"/>
+      <c r="B62" s="803"/>
+      <c r="C62" s="926" t="s">
+        <v>691</v>
+      </c>
+      <c r="D62" s="927"/>
+      <c r="E62" s="928"/>
+      <c r="F62" s="579" t="s">
+        <v>692</v>
+      </c>
+      <c r="G62" s="579" t="s">
+        <v>693</v>
+      </c>
+      <c r="H62" s="579" t="s">
+        <v>694</v>
+      </c>
+      <c r="I62" s="585" t="s">
+        <v>695</v>
+      </c>
+      <c r="J62" s="945"/>
+    </row>
+    <row r="63" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="803"/>
+      <c r="B63" s="803"/>
+      <c r="C63" s="926" t="s">
+        <v>696</v>
+      </c>
+      <c r="D63" s="927"/>
+      <c r="E63" s="928"/>
+      <c r="F63" s="579" t="s">
+        <v>697</v>
+      </c>
+      <c r="G63" s="579" t="s">
+        <v>698</v>
+      </c>
+      <c r="H63" s="579" t="s">
+        <v>699</v>
+      </c>
+      <c r="I63" s="585" t="s">
+        <v>700</v>
+      </c>
+      <c r="J63" s="945"/>
+    </row>
+    <row r="64" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="803"/>
+      <c r="B64" s="803"/>
+      <c r="C64" s="929" t="s">
+        <v>701</v>
+      </c>
+      <c r="D64" s="930"/>
+      <c r="E64" s="931"/>
+      <c r="F64" s="321" t="s">
+        <v>702</v>
+      </c>
+      <c r="G64" s="321" t="s">
+        <v>703</v>
+      </c>
+      <c r="H64" s="321" t="s">
+        <v>704</v>
+      </c>
+      <c r="I64" s="384" t="s">
+        <v>705</v>
+      </c>
+      <c r="J64" s="945"/>
+    </row>
+    <row r="65" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="803"/>
+      <c r="B65" s="803"/>
+      <c r="C65" s="1706" t="s">
+        <v>706</v>
+      </c>
+      <c r="D65" s="1707"/>
+      <c r="E65" s="1708"/>
+      <c r="F65" s="1709" t="s">
+        <v>707</v>
+      </c>
+      <c r="G65" s="1707"/>
+      <c r="H65" s="1707"/>
+      <c r="I65" s="1710"/>
+      <c r="J65" s="945"/>
+    </row>
+    <row r="66" spans="1:10" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="803"/>
+      <c r="B66" s="803"/>
+      <c r="C66" s="1703" t="s">
+        <v>708</v>
+      </c>
+      <c r="D66" s="1704"/>
+      <c r="E66" s="1705"/>
+      <c r="F66" s="958" t="s">
+        <v>709</v>
+      </c>
+      <c r="G66" s="998"/>
+      <c r="H66" s="998"/>
+      <c r="I66" s="999"/>
+      <c r="J66" s="945"/>
+    </row>
+    <row r="67" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="803"/>
+      <c r="B67" s="803"/>
+      <c r="C67" s="926" t="s">
+        <v>710</v>
+      </c>
+      <c r="D67" s="927"/>
+      <c r="E67" s="928"/>
+      <c r="F67" s="932" t="s">
+        <v>711</v>
+      </c>
+      <c r="G67" s="933"/>
+      <c r="H67" s="933"/>
+      <c r="I67" s="934"/>
+      <c r="J67" s="945"/>
+    </row>
+    <row r="68" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="803"/>
+      <c r="B68" s="803"/>
+      <c r="C68" s="926" t="s">
+        <v>712</v>
+      </c>
+      <c r="D68" s="927"/>
+      <c r="E68" s="928"/>
+      <c r="F68" s="932" t="s">
+        <v>713</v>
+      </c>
+      <c r="G68" s="933"/>
+      <c r="H68" s="933"/>
+      <c r="I68" s="934"/>
+      <c r="J68" s="945"/>
+    </row>
+    <row r="69" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="803"/>
+      <c r="B69" s="803"/>
+      <c r="C69" s="926" t="s">
+        <v>714</v>
+      </c>
+      <c r="D69" s="927"/>
+      <c r="E69" s="928"/>
+      <c r="F69" s="932" t="s">
+        <v>715</v>
+      </c>
+      <c r="G69" s="933"/>
+      <c r="H69" s="933"/>
+      <c r="I69" s="934"/>
+      <c r="J69" s="945"/>
+    </row>
+    <row r="70" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="803"/>
+      <c r="B70" s="803"/>
+      <c r="C70" s="926" t="s">
+        <v>716</v>
+      </c>
+      <c r="D70" s="927"/>
+      <c r="E70" s="928"/>
+      <c r="F70" s="932" t="s">
+        <v>717</v>
+      </c>
+      <c r="G70" s="933"/>
+      <c r="H70" s="933"/>
+      <c r="I70" s="934"/>
+      <c r="J70" s="945"/>
+    </row>
+    <row r="71" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="819"/>
+      <c r="B71" s="819"/>
+      <c r="C71" s="929" t="s">
+        <v>718</v>
+      </c>
+      <c r="D71" s="930"/>
+      <c r="E71" s="931"/>
+      <c r="F71" s="935" t="s">
+        <v>719</v>
+      </c>
+      <c r="G71" s="936"/>
+      <c r="H71" s="936"/>
+      <c r="I71" s="937"/>
+      <c r="J71" s="945"/>
+    </row>
+    <row r="72" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="307" t="s">
+        <v>868</v>
+      </c>
+      <c r="B72" s="176" t="s">
+        <v>619</v>
+      </c>
+      <c r="C72" s="786" t="s">
+        <v>622</v>
+      </c>
+      <c r="D72" s="788"/>
+      <c r="E72" s="786" t="s">
+        <v>956</v>
+      </c>
+      <c r="F72" s="787"/>
+      <c r="G72" s="787"/>
+      <c r="H72" s="788"/>
+      <c r="I72" s="575" t="s">
+        <v>620</v>
+      </c>
+      <c r="J72" s="584"/>
+    </row>
+    <row r="73" spans="1:10" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="803" t="s">
+        <v>957</v>
+      </c>
+      <c r="B73" s="756" t="s">
+        <v>803</v>
+      </c>
+      <c r="C73" s="907" t="s">
+        <v>108</v>
+      </c>
+      <c r="D73" s="909"/>
+      <c r="E73" s="907" t="s">
+        <v>91</v>
+      </c>
+      <c r="F73" s="908"/>
+      <c r="G73" s="908"/>
+      <c r="H73" s="909"/>
+      <c r="I73" s="910"/>
+    </row>
+    <row r="74" spans="1:10" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="819"/>
+      <c r="B74" s="756"/>
+      <c r="C74" s="768" t="s">
+        <v>109</v>
+      </c>
+      <c r="D74" s="770"/>
+      <c r="E74" s="721" t="s">
+        <v>110</v>
+      </c>
+      <c r="F74" s="911"/>
+      <c r="G74" s="911"/>
+      <c r="H74" s="722"/>
+      <c r="I74" s="910"/>
+    </row>
+    <row r="75" spans="1:10" s="36" customFormat="1" ht="54.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="95" t="s">
+        <v>111</v>
+      </c>
+      <c r="B75" s="781" t="s">
+        <v>345</v>
+      </c>
+      <c r="C75" s="782"/>
+      <c r="D75" s="782"/>
+      <c r="E75" s="782"/>
+      <c r="F75" s="782"/>
+      <c r="G75" s="782"/>
+      <c r="H75" s="782"/>
+      <c r="I75" s="783"/>
+    </row>
+    <row r="76" spans="1:10" s="36" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="919" t="s">
+        <v>113</v>
+      </c>
+      <c r="B76" s="888" t="s">
+        <v>804</v>
+      </c>
+      <c r="C76" s="912"/>
+      <c r="D76" s="913"/>
+      <c r="E76" s="888" t="s">
+        <v>850</v>
+      </c>
+      <c r="F76" s="912"/>
+      <c r="G76" s="912"/>
+      <c r="H76" s="913"/>
+      <c r="I76" s="913" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" s="36" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="920"/>
+      <c r="B77" s="914"/>
+      <c r="C77" s="915"/>
+      <c r="D77" s="916"/>
+      <c r="E77" s="914"/>
+      <c r="F77" s="915"/>
+      <c r="G77" s="915"/>
+      <c r="H77" s="916"/>
+      <c r="I77" s="916"/>
+    </row>
+    <row r="78" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="840" t="s">
+        <v>116</v>
+      </c>
+      <c r="B78" s="977" t="s">
+        <v>851</v>
+      </c>
+      <c r="C78" s="979" t="s">
+        <v>114</v>
+      </c>
+      <c r="D78" s="980"/>
+      <c r="E78" s="700" t="s">
+        <v>477</v>
+      </c>
+      <c r="F78" s="705"/>
+      <c r="G78" s="705"/>
+      <c r="H78" s="706"/>
+      <c r="I78" s="981" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="976"/>
+      <c r="B79" s="978"/>
+      <c r="C79" s="978" t="s">
+        <v>909</v>
+      </c>
+      <c r="D79" s="827"/>
+      <c r="E79" s="731"/>
+      <c r="F79" s="732"/>
+      <c r="G79" s="732"/>
+      <c r="H79" s="733"/>
+      <c r="I79" s="982"/>
+    </row>
+    <row r="80" spans="1:10" ht="144.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="146" t="s">
+        <v>125</v>
+      </c>
+      <c r="B80" s="139" t="s">
+        <v>805</v>
+      </c>
+      <c r="C80" s="786" t="s">
+        <v>127</v>
+      </c>
+      <c r="D80" s="788"/>
+      <c r="E80" s="786" t="s">
+        <v>852</v>
+      </c>
+      <c r="F80" s="787"/>
+      <c r="G80" s="787"/>
+      <c r="H80" s="788"/>
+      <c r="I80" s="153"/>
+    </row>
+    <row r="81" spans="1:9" s="42" customFormat="1" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="983" t="s">
+        <v>128</v>
+      </c>
+      <c r="B81" s="984" t="s">
+        <v>806</v>
+      </c>
+      <c r="C81" s="907" t="s">
+        <v>502</v>
+      </c>
+      <c r="D81" s="909"/>
+      <c r="E81" s="707" t="s">
+        <v>115</v>
+      </c>
+      <c r="F81" s="708"/>
+      <c r="G81" s="708"/>
+      <c r="H81" s="709"/>
+      <c r="I81" s="154"/>
+    </row>
+    <row r="82" spans="1:9" s="42" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="983"/>
+      <c r="B82" s="984"/>
+      <c r="C82" s="987" t="s">
+        <v>910</v>
+      </c>
+      <c r="D82" s="934"/>
+      <c r="E82" s="718" t="s">
+        <v>523</v>
+      </c>
+      <c r="F82" s="719"/>
+      <c r="G82" s="719"/>
+      <c r="H82" s="720"/>
+      <c r="I82" s="158" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" s="42" customFormat="1" ht="47.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="976"/>
+      <c r="B83" s="984"/>
+      <c r="C83" s="985" t="s">
+        <v>127</v>
+      </c>
+      <c r="D83" s="986"/>
+      <c r="E83" s="725" t="s">
+        <v>115</v>
+      </c>
+      <c r="F83" s="726"/>
+      <c r="G83" s="726"/>
+      <c r="H83" s="727"/>
+      <c r="I83" s="385"/>
+    </row>
+    <row r="84" spans="1:9" s="36" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="95" t="s">
+        <v>132</v>
+      </c>
+      <c r="B84" s="781" t="s">
+        <v>346</v>
+      </c>
+      <c r="C84" s="782"/>
+      <c r="D84" s="782"/>
+      <c r="E84" s="782"/>
+      <c r="F84" s="782"/>
+      <c r="G84" s="782"/>
+      <c r="H84" s="782"/>
+      <c r="I84" s="783"/>
+    </row>
+    <row r="85" spans="1:9" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="818" t="s">
+        <v>134</v>
+      </c>
+      <c r="B85" s="947" t="s">
+        <v>135</v>
+      </c>
+      <c r="C85" s="800" t="s">
+        <v>364</v>
+      </c>
+      <c r="D85" s="801"/>
+      <c r="E85" s="949" t="s">
+        <v>115</v>
+      </c>
+      <c r="F85" s="950"/>
+      <c r="G85" s="950"/>
+      <c r="H85" s="951"/>
+      <c r="I85" s="952"/>
+    </row>
+    <row r="86" spans="1:9" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="803"/>
+      <c r="B86" s="948"/>
+      <c r="C86" s="924" t="s">
+        <v>365</v>
+      </c>
+      <c r="D86" s="925"/>
+      <c r="E86" s="907"/>
+      <c r="F86" s="908"/>
+      <c r="G86" s="908"/>
+      <c r="H86" s="909"/>
+      <c r="I86" s="953"/>
+    </row>
+    <row r="87" spans="1:9" ht="369.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="946"/>
+      <c r="B87" s="948"/>
+      <c r="C87" s="843" t="s">
+        <v>958</v>
+      </c>
+      <c r="D87" s="844"/>
+      <c r="E87" s="725" t="s">
+        <v>853</v>
+      </c>
+      <c r="F87" s="726"/>
+      <c r="G87" s="726"/>
+      <c r="H87" s="727"/>
+      <c r="I87" s="360" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="802" t="s">
+        <v>136</v>
+      </c>
+      <c r="B88" s="804" t="s">
+        <v>137</v>
+      </c>
+      <c r="C88" s="800" t="s">
+        <v>138</v>
+      </c>
+      <c r="D88" s="801"/>
+      <c r="E88" s="700" t="s">
+        <v>139</v>
+      </c>
+      <c r="F88" s="705"/>
+      <c r="G88" s="705"/>
+      <c r="H88" s="706"/>
+      <c r="I88" s="960" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="803"/>
+      <c r="B89" s="805"/>
+      <c r="C89" s="831" t="s">
+        <v>141</v>
+      </c>
+      <c r="D89" s="832"/>
+      <c r="E89" s="701"/>
+      <c r="F89" s="959"/>
+      <c r="G89" s="959"/>
+      <c r="H89" s="755"/>
+      <c r="I89" s="961"/>
+    </row>
+    <row r="90" spans="1:9" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="578" t="s">
+        <v>142</v>
+      </c>
+      <c r="B90" s="806" t="s">
+        <v>153</v>
+      </c>
+      <c r="C90" s="807"/>
+      <c r="D90" s="808"/>
+      <c r="E90" s="962" t="s">
+        <v>115</v>
+      </c>
+      <c r="F90" s="963"/>
+      <c r="G90" s="963"/>
+      <c r="H90" s="964"/>
+      <c r="I90" s="582"/>
+    </row>
+    <row r="91" spans="1:9" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="386" t="s">
+        <v>564</v>
+      </c>
+      <c r="B91" s="815" t="s">
+        <v>565</v>
+      </c>
+      <c r="C91" s="816"/>
+      <c r="D91" s="816"/>
+      <c r="E91" s="816"/>
+      <c r="F91" s="816"/>
+      <c r="G91" s="816"/>
+      <c r="H91" s="816"/>
+      <c r="I91" s="817"/>
+    </row>
+    <row r="92" spans="1:9" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="818" t="s">
+        <v>157</v>
+      </c>
+      <c r="B92" s="820" t="s">
+        <v>807</v>
+      </c>
+      <c r="C92" s="715" t="s">
+        <v>841</v>
+      </c>
+      <c r="D92" s="717"/>
+      <c r="E92" s="823" t="s">
+        <v>854</v>
+      </c>
+      <c r="F92" s="824"/>
+      <c r="G92" s="824"/>
+      <c r="H92" s="825"/>
+      <c r="I92" s="572" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="803"/>
+      <c r="B93" s="821"/>
+      <c r="C93" s="718" t="s">
+        <v>510</v>
+      </c>
+      <c r="D93" s="720"/>
+      <c r="E93" s="809" t="s">
+        <v>855</v>
+      </c>
+      <c r="F93" s="810"/>
+      <c r="G93" s="810"/>
+      <c r="H93" s="811"/>
+      <c r="I93" s="826" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="164.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="819"/>
+      <c r="B94" s="822"/>
+      <c r="C94" s="768" t="s">
+        <v>511</v>
+      </c>
+      <c r="D94" s="770"/>
+      <c r="E94" s="938" t="s">
+        <v>340</v>
+      </c>
+      <c r="F94" s="939"/>
+      <c r="G94" s="939"/>
+      <c r="H94" s="940"/>
+      <c r="I94" s="827"/>
+    </row>
+    <row r="95" spans="1:9" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="818" t="s">
+        <v>160</v>
+      </c>
+      <c r="B95" s="820" t="s">
+        <v>808</v>
+      </c>
+      <c r="C95" s="715" t="s">
+        <v>856</v>
+      </c>
+      <c r="D95" s="717"/>
+      <c r="E95" s="828" t="s">
+        <v>752</v>
+      </c>
+      <c r="F95" s="829"/>
+      <c r="G95" s="829"/>
+      <c r="H95" s="830"/>
+      <c r="I95" s="571" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="107.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="803"/>
+      <c r="B96" s="821"/>
+      <c r="C96" s="718" t="s">
+        <v>809</v>
+      </c>
+      <c r="D96" s="720"/>
+      <c r="E96" s="812" t="s">
+        <v>778</v>
+      </c>
+      <c r="F96" s="813"/>
+      <c r="G96" s="813"/>
+      <c r="H96" s="814"/>
+      <c r="I96" s="568" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="803"/>
+      <c r="B97" s="821"/>
+      <c r="C97" s="707" t="s">
+        <v>144</v>
+      </c>
+      <c r="D97" s="709"/>
+      <c r="E97" s="833" t="s">
+        <v>115</v>
+      </c>
+      <c r="F97" s="834"/>
+      <c r="G97" s="834"/>
+      <c r="H97" s="835"/>
+      <c r="I97" s="568"/>
+    </row>
+    <row r="98" spans="1:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="803"/>
+      <c r="B98" s="821"/>
+      <c r="C98" s="718" t="s">
+        <v>366</v>
+      </c>
+      <c r="D98" s="720"/>
+      <c r="E98" s="944" t="s">
+        <v>521</v>
+      </c>
+      <c r="F98" s="810"/>
+      <c r="G98" s="810"/>
+      <c r="H98" s="811"/>
+      <c r="I98" s="569" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="803"/>
+      <c r="B99" s="821"/>
+      <c r="C99" s="718" t="s">
+        <v>478</v>
+      </c>
+      <c r="D99" s="720"/>
+      <c r="E99" s="965" t="s">
+        <v>857</v>
+      </c>
+      <c r="F99" s="966"/>
+      <c r="G99" s="966"/>
+      <c r="H99" s="967"/>
+      <c r="I99" s="728" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="803"/>
+      <c r="B100" s="821"/>
+      <c r="C100" s="718" t="s">
+        <v>810</v>
+      </c>
+      <c r="D100" s="720"/>
+      <c r="E100" s="968"/>
+      <c r="F100" s="969"/>
+      <c r="G100" s="969"/>
+      <c r="H100" s="970"/>
+      <c r="I100" s="713"/>
+    </row>
+    <row r="101" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="803"/>
+      <c r="B101" s="821"/>
+      <c r="C101" s="718" t="s">
+        <v>811</v>
+      </c>
+      <c r="D101" s="784"/>
+      <c r="E101" s="971"/>
+      <c r="F101" s="972"/>
+      <c r="G101" s="972"/>
+      <c r="H101" s="973"/>
+      <c r="I101" s="704"/>
+    </row>
+    <row r="102" spans="1:9" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="803"/>
+      <c r="B102" s="821"/>
+      <c r="C102" s="718" t="s">
+        <v>510</v>
+      </c>
+      <c r="D102" s="720"/>
+      <c r="E102" s="809" t="s">
+        <v>855</v>
+      </c>
+      <c r="F102" s="974"/>
+      <c r="G102" s="974"/>
+      <c r="H102" s="975"/>
+      <c r="I102" s="727"/>
+    </row>
+    <row r="103" spans="1:9" ht="173.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="803"/>
+      <c r="B103" s="821"/>
+      <c r="C103" s="718" t="s">
+        <v>511</v>
+      </c>
+      <c r="D103" s="720"/>
+      <c r="E103" s="837" t="s">
+        <v>340</v>
+      </c>
+      <c r="F103" s="838"/>
+      <c r="G103" s="838"/>
+      <c r="H103" s="839"/>
+      <c r="I103" s="709"/>
+    </row>
+    <row r="104" spans="1:9" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="803"/>
+      <c r="B104" s="821"/>
+      <c r="C104" s="731" t="s">
+        <v>858</v>
+      </c>
+      <c r="D104" s="733"/>
+      <c r="E104" s="938" t="s">
+        <v>859</v>
+      </c>
+      <c r="F104" s="939"/>
+      <c r="G104" s="939"/>
+      <c r="H104" s="940"/>
+      <c r="I104" s="587" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="55.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="803"/>
+      <c r="B105" s="821"/>
+      <c r="C105" s="941" t="s">
+        <v>512</v>
+      </c>
+      <c r="D105" s="942"/>
+      <c r="E105" s="942"/>
+      <c r="F105" s="942"/>
+      <c r="G105" s="942"/>
+      <c r="H105" s="942"/>
+      <c r="I105" s="943"/>
+    </row>
+    <row r="106" spans="1:9" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="803"/>
+      <c r="B106" s="821"/>
+      <c r="C106" s="715" t="s">
+        <v>540</v>
+      </c>
+      <c r="D106" s="717"/>
+      <c r="E106" s="836" t="s">
+        <v>115</v>
+      </c>
+      <c r="F106" s="824"/>
+      <c r="G106" s="824"/>
+      <c r="H106" s="825"/>
+      <c r="I106" s="589"/>
+    </row>
+    <row r="107" spans="1:9" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="803"/>
+      <c r="B107" s="821"/>
+      <c r="C107" s="718" t="s">
+        <v>738</v>
+      </c>
+      <c r="D107" s="720"/>
+      <c r="E107" s="809" t="s">
+        <v>505</v>
+      </c>
+      <c r="F107" s="810"/>
+      <c r="G107" s="810"/>
+      <c r="H107" s="811"/>
+      <c r="I107" s="590" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="803"/>
+      <c r="B108" s="821"/>
+      <c r="C108" s="718" t="s">
+        <v>328</v>
+      </c>
+      <c r="D108" s="720"/>
+      <c r="E108" s="944" t="s">
+        <v>115</v>
+      </c>
+      <c r="F108" s="810"/>
+      <c r="G108" s="810"/>
+      <c r="H108" s="811"/>
+      <c r="I108" s="590"/>
+    </row>
+    <row r="109" spans="1:9" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="819"/>
+      <c r="B109" s="822"/>
+      <c r="C109" s="768" t="s">
+        <v>480</v>
+      </c>
+      <c r="D109" s="770"/>
+      <c r="E109" s="938" t="s">
+        <v>115</v>
+      </c>
+      <c r="F109" s="939"/>
+      <c r="G109" s="939"/>
+      <c r="H109" s="940"/>
+      <c r="I109" s="574" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="63.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="95" t="s">
+        <v>566</v>
+      </c>
+      <c r="B110" s="781" t="s">
+        <v>156</v>
+      </c>
+      <c r="C110" s="782"/>
+      <c r="D110" s="782"/>
+      <c r="E110" s="782"/>
+      <c r="F110" s="782"/>
+      <c r="G110" s="782"/>
+      <c r="H110" s="782"/>
+      <c r="I110" s="783"/>
+    </row>
+    <row r="111" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="954" t="s">
+        <v>175</v>
+      </c>
+      <c r="B111" s="956" t="s">
+        <v>158</v>
+      </c>
+      <c r="C111" s="715" t="s">
+        <v>159</v>
+      </c>
+      <c r="D111" s="717"/>
+      <c r="E111" s="998" t="s">
+        <v>115</v>
+      </c>
+      <c r="F111" s="998"/>
+      <c r="G111" s="998"/>
+      <c r="H111" s="999"/>
+      <c r="I111" s="988"/>
+    </row>
+    <row r="112" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="955"/>
+      <c r="B112" s="957"/>
+      <c r="C112" s="718" t="s">
+        <v>367</v>
+      </c>
+      <c r="D112" s="720"/>
+      <c r="E112" s="908" t="s">
+        <v>115</v>
+      </c>
+      <c r="F112" s="908"/>
+      <c r="G112" s="908"/>
+      <c r="H112" s="909"/>
+      <c r="I112" s="989"/>
+    </row>
+    <row r="113" spans="1:9" ht="90" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A113" s="315" t="s">
+        <v>198</v>
+      </c>
+      <c r="B113" s="594" t="s">
+        <v>163</v>
+      </c>
+      <c r="C113" s="865" t="s">
+        <v>164</v>
+      </c>
+      <c r="D113" s="867"/>
+      <c r="E113" s="708" t="s">
+        <v>91</v>
+      </c>
+      <c r="F113" s="708"/>
+      <c r="G113" s="708"/>
+      <c r="H113" s="709"/>
+      <c r="I113" s="156"/>
+    </row>
+    <row r="114" spans="1:9" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="57" t="s">
+        <v>202</v>
+      </c>
+      <c r="B114" s="155" t="s">
+        <v>166</v>
+      </c>
+      <c r="C114" s="865" t="s">
+        <v>167</v>
+      </c>
+      <c r="D114" s="867"/>
+      <c r="E114" s="933" t="s">
+        <v>168</v>
+      </c>
+      <c r="F114" s="933"/>
+      <c r="G114" s="933"/>
+      <c r="H114" s="934"/>
+      <c r="I114" s="570" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="57" t="s">
+        <v>203</v>
+      </c>
+      <c r="B115" s="990" t="s">
+        <v>171</v>
+      </c>
+      <c r="C115" s="991"/>
+      <c r="D115" s="895"/>
+      <c r="E115" s="707" t="s">
+        <v>172</v>
+      </c>
+      <c r="F115" s="708"/>
+      <c r="G115" s="708"/>
+      <c r="H115" s="709"/>
+      <c r="I115" s="568"/>
+    </row>
+    <row r="116" spans="1:9" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="315" t="s">
+        <v>513</v>
+      </c>
+      <c r="B116" s="992" t="s">
+        <v>298</v>
+      </c>
+      <c r="C116" s="993"/>
+      <c r="D116" s="994"/>
+      <c r="E116" s="707" t="s">
+        <v>299</v>
+      </c>
+      <c r="F116" s="708"/>
+      <c r="G116" s="708"/>
+      <c r="H116" s="709"/>
+      <c r="I116" s="568" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" s="40" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="41" t="s">
+        <v>567</v>
+      </c>
+      <c r="B117" s="781" t="s">
+        <v>174</v>
+      </c>
+      <c r="C117" s="782"/>
+      <c r="D117" s="782"/>
+      <c r="E117" s="782"/>
+      <c r="F117" s="782"/>
+      <c r="G117" s="782"/>
+      <c r="H117" s="782"/>
+      <c r="I117" s="783"/>
+    </row>
+    <row r="118" spans="1:9" s="40" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="698" t="s">
+        <v>568</v>
+      </c>
+      <c r="B118" s="703" t="s">
+        <v>860</v>
+      </c>
+      <c r="C118" s="753"/>
+      <c r="D118" s="754"/>
+      <c r="E118" s="995" t="s">
+        <v>176</v>
+      </c>
+      <c r="F118" s="995"/>
+      <c r="G118" s="996" t="s">
+        <v>177</v>
+      </c>
+      <c r="H118" s="997"/>
+      <c r="I118" s="703" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" s="40" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="699"/>
+      <c r="B119" s="713"/>
+      <c r="C119" s="793" t="s">
+        <v>179</v>
+      </c>
+      <c r="D119" s="794"/>
+      <c r="E119" s="719" t="s">
+        <v>603</v>
+      </c>
+      <c r="F119" s="719"/>
+      <c r="G119" s="795" t="s">
+        <v>180</v>
+      </c>
+      <c r="H119" s="796"/>
+      <c r="I119" s="713"/>
+    </row>
+    <row r="120" spans="1:9" s="42" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="699"/>
+      <c r="B120" s="713"/>
+      <c r="C120" s="793" t="s">
+        <v>181</v>
+      </c>
+      <c r="D120" s="794"/>
+      <c r="E120" s="797" t="s">
+        <v>182</v>
+      </c>
+      <c r="F120" s="797"/>
+      <c r="G120" s="718" t="s">
+        <v>369</v>
+      </c>
+      <c r="H120" s="796"/>
+      <c r="I120" s="713"/>
+    </row>
+    <row r="121" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="699"/>
+      <c r="B121" s="713"/>
+      <c r="C121" s="793" t="s">
+        <v>812</v>
+      </c>
+      <c r="D121" s="794"/>
+      <c r="E121" s="789" t="s">
+        <v>184</v>
+      </c>
+      <c r="F121" s="789"/>
+      <c r="G121" s="795" t="s">
+        <v>185</v>
+      </c>
+      <c r="H121" s="796"/>
+      <c r="I121" s="713"/>
+    </row>
+    <row r="122" spans="1:9" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="699"/>
+      <c r="B122" s="713"/>
+      <c r="C122" s="793" t="s">
+        <v>813</v>
+      </c>
+      <c r="D122" s="794"/>
+      <c r="E122" s="797" t="s">
+        <v>187</v>
+      </c>
+      <c r="F122" s="797"/>
+      <c r="G122" s="718" t="s">
+        <v>188</v>
+      </c>
+      <c r="H122" s="796"/>
+      <c r="I122" s="713"/>
+    </row>
+    <row r="123" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="702"/>
+      <c r="B123" s="714"/>
+      <c r="C123" s="793" t="s">
+        <v>189</v>
+      </c>
+      <c r="D123" s="794"/>
+      <c r="E123" s="797" t="s">
+        <v>343</v>
+      </c>
+      <c r="F123" s="797"/>
+      <c r="G123" s="795" t="s">
+        <v>344</v>
+      </c>
+      <c r="H123" s="796"/>
+      <c r="I123" s="714"/>
+    </row>
+    <row r="124" spans="1:9" s="42" customFormat="1" ht="120.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="141" t="s">
+        <v>569</v>
+      </c>
+      <c r="B124" s="176" t="s">
+        <v>814</v>
+      </c>
+      <c r="C124" s="917" t="s">
+        <v>200</v>
+      </c>
+      <c r="D124" s="918"/>
+      <c r="E124" s="790" t="s">
+        <v>631</v>
+      </c>
+      <c r="F124" s="791"/>
+      <c r="G124" s="791"/>
+      <c r="H124" s="792"/>
+      <c r="I124" s="575"/>
+    </row>
+    <row r="125" spans="1:9" s="42" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="699" t="s">
+        <v>570</v>
+      </c>
+      <c r="B125" s="756" t="s">
+        <v>861</v>
+      </c>
+      <c r="C125" s="738" t="s">
+        <v>200</v>
+      </c>
+      <c r="D125" s="739"/>
+      <c r="E125" s="742" t="s">
+        <v>603</v>
+      </c>
+      <c r="F125" s="744"/>
+      <c r="G125" s="700" t="s">
+        <v>195</v>
+      </c>
+      <c r="H125" s="706"/>
+      <c r="I125" s="755" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="699"/>
+      <c r="B126" s="756"/>
+      <c r="C126" s="740"/>
+      <c r="D126" s="741"/>
+      <c r="E126" s="757"/>
+      <c r="F126" s="758"/>
+      <c r="G126" s="707"/>
+      <c r="H126" s="709"/>
+      <c r="I126" s="755"/>
+    </row>
+    <row r="127" spans="1:9" s="42" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="699"/>
+      <c r="B127" s="756"/>
+      <c r="C127" s="759" t="s">
+        <v>201</v>
+      </c>
+      <c r="D127" s="760"/>
+      <c r="E127" s="761" t="s">
+        <v>182</v>
+      </c>
+      <c r="F127" s="762"/>
+      <c r="G127" s="763" t="s">
+        <v>180</v>
+      </c>
+      <c r="H127" s="762"/>
+      <c r="I127" s="755"/>
+    </row>
+    <row r="128" spans="1:9" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="698" t="s">
+        <v>571</v>
+      </c>
+      <c r="B128" s="710" t="s">
+        <v>862</v>
+      </c>
+      <c r="C128" s="738" t="s">
+        <v>200</v>
+      </c>
+      <c r="D128" s="739"/>
+      <c r="E128" s="742" t="s">
+        <v>296</v>
+      </c>
+      <c r="F128" s="743"/>
+      <c r="G128" s="743"/>
+      <c r="H128" s="744"/>
+      <c r="I128" s="703"/>
+    </row>
+    <row r="129" spans="1:9" s="42" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="699"/>
+      <c r="B129" s="711"/>
+      <c r="C129" s="740"/>
+      <c r="D129" s="741"/>
+      <c r="E129" s="745"/>
+      <c r="F129" s="746"/>
+      <c r="G129" s="746"/>
+      <c r="H129" s="747"/>
+      <c r="I129" s="713"/>
+    </row>
+    <row r="130" spans="1:9" s="42" customFormat="1" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="702"/>
+      <c r="B130" s="712"/>
+      <c r="C130" s="751" t="s">
+        <v>201</v>
+      </c>
+      <c r="D130" s="752"/>
+      <c r="E130" s="748"/>
+      <c r="F130" s="749"/>
+      <c r="G130" s="749"/>
+      <c r="H130" s="750"/>
+      <c r="I130" s="714"/>
+    </row>
+    <row r="131" spans="1:9" s="42" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="698" t="s">
+        <v>572</v>
+      </c>
+      <c r="B131" s="703" t="s">
+        <v>815</v>
+      </c>
+      <c r="C131" s="753" t="s">
+        <v>337</v>
+      </c>
+      <c r="D131" s="754"/>
+      <c r="E131" s="715" t="s">
+        <v>204</v>
+      </c>
+      <c r="F131" s="716"/>
+      <c r="G131" s="716"/>
+      <c r="H131" s="717"/>
+      <c r="I131" s="706" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="699"/>
+      <c r="B132" s="713"/>
+      <c r="C132" s="766" t="s">
+        <v>372</v>
+      </c>
+      <c r="D132" s="767"/>
+      <c r="E132" s="718" t="s">
+        <v>205</v>
+      </c>
+      <c r="F132" s="719"/>
+      <c r="G132" s="719"/>
+      <c r="H132" s="720"/>
+      <c r="I132" s="755"/>
+    </row>
+    <row r="133" spans="1:9" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="699"/>
+      <c r="B133" s="713"/>
+      <c r="C133" s="766" t="s">
+        <v>206</v>
+      </c>
+      <c r="D133" s="767"/>
+      <c r="E133" s="718" t="s">
+        <v>204</v>
+      </c>
+      <c r="F133" s="719"/>
+      <c r="G133" s="719"/>
+      <c r="H133" s="720"/>
+      <c r="I133" s="755"/>
+    </row>
+    <row r="134" spans="1:9" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="699"/>
+      <c r="B134" s="713"/>
+      <c r="C134" s="766" t="s">
+        <v>207</v>
+      </c>
+      <c r="D134" s="767"/>
+      <c r="E134" s="718" t="s">
+        <v>208</v>
+      </c>
+      <c r="F134" s="719"/>
+      <c r="G134" s="719"/>
+      <c r="H134" s="720"/>
+      <c r="I134" s="755"/>
+    </row>
+    <row r="135" spans="1:9" s="42" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="699"/>
+      <c r="B135" s="713"/>
+      <c r="C135" s="766" t="s">
+        <v>209</v>
+      </c>
+      <c r="D135" s="767"/>
+      <c r="E135" s="718" t="s">
+        <v>731</v>
+      </c>
+      <c r="F135" s="719"/>
+      <c r="G135" s="719"/>
+      <c r="H135" s="720"/>
+      <c r="I135" s="709"/>
+    </row>
+    <row r="136" spans="1:9" s="42" customFormat="1" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="702"/>
+      <c r="B136" s="714"/>
+      <c r="C136" s="778" t="s">
+        <v>739</v>
+      </c>
+      <c r="D136" s="779"/>
+      <c r="E136" s="768" t="s">
+        <v>779</v>
+      </c>
+      <c r="F136" s="769"/>
+      <c r="G136" s="769"/>
+      <c r="H136" s="770"/>
+      <c r="I136" s="581"/>
+    </row>
+    <row r="137" spans="1:9" s="42" customFormat="1" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="141" t="s">
+        <v>573</v>
+      </c>
+      <c r="B137" s="591" t="s">
+        <v>863</v>
+      </c>
+      <c r="C137" s="798" t="s">
+        <v>200</v>
+      </c>
+      <c r="D137" s="799"/>
+      <c r="E137" s="700" t="s">
+        <v>195</v>
+      </c>
+      <c r="F137" s="705"/>
+      <c r="G137" s="705"/>
+      <c r="H137" s="706"/>
+      <c r="I137" s="573" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" s="42" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="698" t="s">
+        <v>578</v>
+      </c>
+      <c r="B138" s="700" t="s">
+        <v>514</v>
+      </c>
+      <c r="C138" s="753" t="s">
+        <v>515</v>
+      </c>
+      <c r="D138" s="754"/>
+      <c r="E138" s="771" t="s">
+        <v>516</v>
+      </c>
+      <c r="F138" s="772"/>
+      <c r="G138" s="772"/>
+      <c r="H138" s="773"/>
+      <c r="I138" s="571" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="699"/>
+      <c r="B139" s="701"/>
+      <c r="C139" s="740" t="s">
+        <v>201</v>
+      </c>
+      <c r="D139" s="741"/>
+      <c r="E139" s="774" t="s">
+        <v>47</v>
+      </c>
+      <c r="F139" s="775"/>
+      <c r="G139" s="775"/>
+      <c r="H139" s="776"/>
+      <c r="I139" s="568" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" s="42" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="699"/>
+      <c r="B140" s="701"/>
+      <c r="C140" s="721" t="s">
+        <v>200</v>
+      </c>
+      <c r="D140" s="722"/>
+      <c r="E140" s="725" t="s">
+        <v>47</v>
+      </c>
+      <c r="F140" s="726"/>
+      <c r="G140" s="726"/>
+      <c r="H140" s="727"/>
+      <c r="I140" s="577" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" s="42" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="698" t="s">
+        <v>583</v>
+      </c>
+      <c r="B141" s="703" t="s">
+        <v>579</v>
+      </c>
+      <c r="C141" s="780" t="s">
+        <v>580</v>
+      </c>
+      <c r="D141" s="780"/>
+      <c r="E141" s="700" t="s">
+        <v>732</v>
+      </c>
+      <c r="F141" s="705"/>
+      <c r="G141" s="705"/>
+      <c r="H141" s="706"/>
+      <c r="I141" s="710" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" s="42" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="699"/>
+      <c r="B142" s="704"/>
+      <c r="C142" s="766" t="s">
+        <v>200</v>
+      </c>
+      <c r="D142" s="767"/>
+      <c r="E142" s="707"/>
+      <c r="F142" s="708"/>
+      <c r="G142" s="708"/>
+      <c r="H142" s="709"/>
+      <c r="I142" s="711"/>
+    </row>
+    <row r="143" spans="1:9" s="42" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="699"/>
+      <c r="B143" s="713" t="s">
+        <v>734</v>
+      </c>
+      <c r="C143" s="777" t="s">
+        <v>580</v>
+      </c>
+      <c r="D143" s="777"/>
+      <c r="E143" s="725" t="s">
+        <v>735</v>
+      </c>
+      <c r="F143" s="726"/>
+      <c r="G143" s="726"/>
+      <c r="H143" s="727"/>
+      <c r="I143" s="711"/>
+    </row>
+    <row r="144" spans="1:9" s="42" customFormat="1" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="702"/>
+      <c r="B144" s="714"/>
+      <c r="C144" s="778" t="s">
+        <v>200</v>
+      </c>
+      <c r="D144" s="779"/>
+      <c r="E144" s="731"/>
+      <c r="F144" s="732"/>
+      <c r="G144" s="732"/>
+      <c r="H144" s="733"/>
+      <c r="I144" s="712"/>
+    </row>
+    <row r="145" spans="1:9" s="42" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="698" t="s">
+        <v>587</v>
+      </c>
+      <c r="B145" s="703" t="s">
+        <v>584</v>
+      </c>
+      <c r="C145" s="753" t="s">
+        <v>580</v>
+      </c>
+      <c r="D145" s="780"/>
+      <c r="E145" s="715" t="s">
+        <v>582</v>
+      </c>
+      <c r="F145" s="716"/>
+      <c r="G145" s="716"/>
+      <c r="H145" s="717"/>
+      <c r="I145" s="572" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="699"/>
+      <c r="B146" s="713"/>
+      <c r="C146" s="777" t="s">
+        <v>580</v>
+      </c>
+      <c r="D146" s="777"/>
+      <c r="E146" s="718" t="s">
+        <v>585</v>
+      </c>
+      <c r="F146" s="719"/>
+      <c r="G146" s="719"/>
+      <c r="H146" s="720"/>
+      <c r="I146" s="567" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="699"/>
+      <c r="B147" s="713"/>
+      <c r="C147" s="777" t="s">
+        <v>580</v>
+      </c>
+      <c r="D147" s="777"/>
+      <c r="E147" s="718" t="s">
+        <v>633</v>
+      </c>
+      <c r="F147" s="719"/>
+      <c r="G147" s="719"/>
+      <c r="H147" s="720"/>
+      <c r="I147" s="316" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="699"/>
+      <c r="B148" s="713"/>
+      <c r="C148" s="766" t="s">
+        <v>581</v>
+      </c>
+      <c r="D148" s="789"/>
+      <c r="E148" s="718" t="s">
+        <v>633</v>
+      </c>
+      <c r="F148" s="719"/>
+      <c r="G148" s="719"/>
+      <c r="H148" s="720"/>
+      <c r="I148" s="45" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="699"/>
+      <c r="B149" s="713"/>
+      <c r="C149" s="721" t="s">
+        <v>581</v>
+      </c>
+      <c r="D149" s="722"/>
+      <c r="E149" s="725" t="s">
+        <v>589</v>
+      </c>
+      <c r="F149" s="726"/>
+      <c r="G149" s="726"/>
+      <c r="H149" s="727"/>
+      <c r="I149" s="728" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" s="42" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="699"/>
+      <c r="B150" s="713"/>
+      <c r="C150" s="723"/>
+      <c r="D150" s="724"/>
+      <c r="E150" s="707"/>
+      <c r="F150" s="708"/>
+      <c r="G150" s="708"/>
+      <c r="H150" s="709"/>
+      <c r="I150" s="713"/>
+    </row>
+    <row r="151" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="702"/>
+      <c r="B151" s="714"/>
+      <c r="C151" s="729" t="s">
+        <v>201</v>
+      </c>
+      <c r="D151" s="730"/>
+      <c r="E151" s="731" t="s">
+        <v>767</v>
+      </c>
+      <c r="F151" s="732"/>
+      <c r="G151" s="732"/>
+      <c r="H151" s="733"/>
+      <c r="I151" s="714"/>
+    </row>
+    <row r="152" spans="1:9" s="42" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="175" t="s">
+        <v>627</v>
+      </c>
+      <c r="B152" s="176" t="s">
+        <v>588</v>
+      </c>
+      <c r="C152" s="785" t="s">
+        <v>580</v>
+      </c>
+      <c r="D152" s="785"/>
+      <c r="E152" s="786" t="s">
+        <v>589</v>
+      </c>
+      <c r="F152" s="787"/>
+      <c r="G152" s="787"/>
+      <c r="H152" s="788"/>
+      <c r="I152" s="575"/>
+    </row>
+    <row r="153" spans="1:9" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="765" t="s">
+        <v>211</v>
+      </c>
+      <c r="B153" s="765"/>
+      <c r="C153" s="765"/>
+      <c r="D153" s="765"/>
+      <c r="E153" s="765"/>
+      <c r="F153" s="765"/>
+      <c r="G153" s="765"/>
+      <c r="H153" s="765"/>
+      <c r="I153" s="765"/>
+    </row>
+    <row r="154" spans="1:9" s="42" customFormat="1" ht="261" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="160" t="s">
+        <v>534</v>
+      </c>
+      <c r="B154" s="1004" t="s">
+        <v>770</v>
+      </c>
+      <c r="C154" s="1004"/>
+      <c r="D154" s="1004"/>
+      <c r="E154" s="1004"/>
+      <c r="F154" s="1004"/>
+      <c r="G154" s="1004"/>
+      <c r="H154" s="1004"/>
+      <c r="I154" s="1004"/>
+    </row>
+    <row r="155" spans="1:9" s="42" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="160" t="s">
+        <v>535</v>
+      </c>
+      <c r="B155" s="1001" t="s">
+        <v>780</v>
+      </c>
+      <c r="C155" s="1001"/>
+      <c r="D155" s="1001"/>
+      <c r="E155" s="1001"/>
+      <c r="F155" s="1001"/>
+      <c r="G155" s="1001"/>
+      <c r="H155" s="1001"/>
+      <c r="I155" s="1001"/>
+    </row>
+    <row r="156" spans="1:9" s="42" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="160" t="s">
+        <v>536</v>
+      </c>
+      <c r="B156" s="1001" t="s">
+        <v>550</v>
+      </c>
+      <c r="C156" s="1001"/>
+      <c r="D156" s="1001"/>
+      <c r="E156" s="1001"/>
+      <c r="F156" s="1001"/>
+      <c r="G156" s="1001"/>
+      <c r="H156" s="1001"/>
+      <c r="I156" s="1001"/>
+    </row>
+    <row r="157" spans="1:9" s="42" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="387" t="s">
+        <v>549</v>
+      </c>
+      <c r="B157" s="1002" t="s">
+        <v>842</v>
+      </c>
+      <c r="C157" s="1002"/>
+      <c r="D157" s="1002"/>
+      <c r="E157" s="1002"/>
+      <c r="F157" s="1002"/>
+      <c r="G157" s="1002"/>
+      <c r="H157" s="1002"/>
+      <c r="I157" s="1002"/>
+    </row>
+    <row r="158" spans="1:9" s="42" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="387" t="s">
+        <v>959</v>
+      </c>
+      <c r="B158" s="1206" t="s">
+        <v>960</v>
+      </c>
+      <c r="C158" s="1206"/>
+      <c r="D158" s="1206"/>
+      <c r="E158" s="1206"/>
+      <c r="F158" s="1206"/>
+      <c r="G158" s="1206"/>
+      <c r="H158" s="1206"/>
+      <c r="I158" s="1206"/>
+    </row>
+    <row r="159" spans="1:9" s="42" customFormat="1" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="157" t="s">
+        <v>212</v>
+      </c>
+      <c r="B159" s="735" t="s">
+        <v>623</v>
+      </c>
+      <c r="C159" s="735"/>
+      <c r="D159" s="735"/>
+      <c r="E159" s="735"/>
+      <c r="F159" s="735"/>
+      <c r="G159" s="735"/>
+      <c r="H159" s="735"/>
+      <c r="I159" s="735"/>
+    </row>
+    <row r="160" spans="1:9" s="42" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="566" t="s">
+        <v>213</v>
+      </c>
+      <c r="B160" s="735" t="s">
         <v>869</v>
       </c>
-    </row>
-[...843 lines deleted...]
-      <c r="C53" s="800" t="s">
+      <c r="C160" s="735"/>
+      <c r="D160" s="735"/>
+      <c r="E160" s="735"/>
+      <c r="F160" s="735"/>
+      <c r="G160" s="735"/>
+      <c r="H160" s="735"/>
+      <c r="I160" s="735"/>
+    </row>
+    <row r="161" spans="1:11" s="59" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="58" t="s">
+        <v>214</v>
+      </c>
+      <c r="B161" s="1003" t="s">
+        <v>373</v>
+      </c>
+      <c r="C161" s="1003"/>
+      <c r="D161" s="1003"/>
+      <c r="E161" s="1003"/>
+      <c r="F161" s="1003"/>
+      <c r="G161" s="1003"/>
+      <c r="H161" s="1003"/>
+      <c r="I161" s="1003"/>
+    </row>
+    <row r="162" spans="1:11" s="59" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="1000" t="s">
+        <v>215</v>
+      </c>
+      <c r="B162" s="1003" t="s">
+        <v>537</v>
+      </c>
+      <c r="C162" s="1003"/>
+      <c r="D162" s="1003"/>
+      <c r="E162" s="1003"/>
+      <c r="F162" s="1003"/>
+      <c r="G162" s="1003"/>
+      <c r="H162" s="1003"/>
+      <c r="I162" s="1003"/>
+    </row>
+    <row r="163" spans="1:11" s="59" customFormat="1" ht="131.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="1000"/>
+      <c r="B163" s="1003"/>
+      <c r="C163" s="1003"/>
+      <c r="D163" s="1003"/>
+      <c r="E163" s="1003"/>
+      <c r="F163" s="1003"/>
+      <c r="G163" s="1003"/>
+      <c r="H163" s="1003"/>
+      <c r="I163" s="1003"/>
+    </row>
+    <row r="164" spans="1:11" s="59" customFormat="1" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="1000"/>
+      <c r="B164" s="735" t="s">
         <v>720</v>
       </c>
-      <c r="D53" s="801"/>
-[...4 lines deleted...]
-      <c r="G53" s="487" t="s">
+      <c r="C164" s="735"/>
+      <c r="D164" s="735"/>
+      <c r="E164" s="735"/>
+      <c r="F164" s="735"/>
+      <c r="G164" s="735"/>
+      <c r="H164" s="735"/>
+      <c r="I164" s="735"/>
+      <c r="J164" s="60"/>
+      <c r="K164" s="60"/>
+    </row>
+    <row r="165" spans="1:11" s="59" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="566" t="s">
+        <v>216</v>
+      </c>
+      <c r="B165" s="735" t="s">
         <v>721</v>
       </c>
-      <c r="H53" s="487" t="s">
+      <c r="C165" s="735"/>
+      <c r="D165" s="735"/>
+      <c r="E165" s="735"/>
+      <c r="F165" s="735"/>
+      <c r="G165" s="735"/>
+      <c r="H165" s="735"/>
+      <c r="I165" s="735"/>
+      <c r="J165" s="60"/>
+      <c r="K165" s="60"/>
+    </row>
+    <row r="166" spans="1:11" s="59" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="566" t="s">
+        <v>217</v>
+      </c>
+      <c r="B166" s="736" t="s">
+        <v>864</v>
+      </c>
+      <c r="C166" s="736"/>
+      <c r="D166" s="736"/>
+      <c r="E166" s="736"/>
+      <c r="F166" s="736"/>
+      <c r="G166" s="736"/>
+      <c r="H166" s="736"/>
+      <c r="I166" s="736"/>
+      <c r="J166" s="60"/>
+      <c r="K166" s="60"/>
+    </row>
+    <row r="167" spans="1:11" s="59" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="157" t="s">
+        <v>219</v>
+      </c>
+      <c r="B167" s="736" t="s">
+        <v>730</v>
+      </c>
+      <c r="C167" s="736"/>
+      <c r="D167" s="736"/>
+      <c r="E167" s="736"/>
+      <c r="F167" s="736"/>
+      <c r="G167" s="736"/>
+      <c r="H167" s="736"/>
+      <c r="I167" s="736"/>
+      <c r="J167" s="61"/>
+      <c r="K167" s="61"/>
+    </row>
+    <row r="168" spans="1:11" s="59" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="566" t="s">
+        <v>220</v>
+      </c>
+      <c r="B168" s="736" t="s">
+        <v>913</v>
+      </c>
+      <c r="C168" s="736"/>
+      <c r="D168" s="736"/>
+      <c r="E168" s="736"/>
+      <c r="F168" s="736"/>
+      <c r="G168" s="736"/>
+      <c r="H168" s="736"/>
+      <c r="I168" s="736"/>
+      <c r="J168" s="60"/>
+      <c r="K168" s="60"/>
+    </row>
+    <row r="169" spans="1:11" s="59" customFormat="1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="1000" t="s">
+        <v>221</v>
+      </c>
+      <c r="B169" s="736" t="s">
+        <v>914</v>
+      </c>
+      <c r="C169" s="736"/>
+      <c r="D169" s="736"/>
+      <c r="E169" s="736"/>
+      <c r="F169" s="736"/>
+      <c r="G169" s="736"/>
+      <c r="H169" s="736"/>
+      <c r="I169" s="736"/>
+      <c r="J169" s="60"/>
+      <c r="K169" s="60"/>
+    </row>
+    <row r="170" spans="1:11" s="59" customFormat="1" ht="304.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="1000"/>
+      <c r="B170" s="736"/>
+      <c r="C170" s="736"/>
+      <c r="D170" s="736"/>
+      <c r="E170" s="736"/>
+      <c r="F170" s="736"/>
+      <c r="G170" s="736"/>
+      <c r="H170" s="736"/>
+      <c r="I170" s="736"/>
+      <c r="J170" s="60"/>
+      <c r="K170" s="60"/>
+    </row>
+    <row r="171" spans="1:11" s="59" customFormat="1" ht="136.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="1000" t="s">
+        <v>222</v>
+      </c>
+      <c r="B171" s="735" t="s">
+        <v>915</v>
+      </c>
+      <c r="C171" s="735"/>
+      <c r="D171" s="735"/>
+      <c r="E171" s="735"/>
+      <c r="F171" s="735"/>
+      <c r="G171" s="735"/>
+      <c r="H171" s="735"/>
+      <c r="I171" s="735"/>
+      <c r="J171" s="60"/>
+      <c r="K171" s="60"/>
+    </row>
+    <row r="172" spans="1:11" s="59" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="1000"/>
+      <c r="B172" s="735"/>
+      <c r="C172" s="735"/>
+      <c r="D172" s="735"/>
+      <c r="E172" s="735"/>
+      <c r="F172" s="735"/>
+      <c r="G172" s="735"/>
+      <c r="H172" s="735"/>
+      <c r="I172" s="735"/>
+      <c r="J172" s="60"/>
+      <c r="K172" s="60"/>
+    </row>
+    <row r="173" spans="1:11" s="59" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="157" t="s">
+        <v>223</v>
+      </c>
+      <c r="B173" s="735" t="s">
+        <v>630</v>
+      </c>
+      <c r="C173" s="735"/>
+      <c r="D173" s="735"/>
+      <c r="E173" s="735"/>
+      <c r="F173" s="735"/>
+      <c r="G173" s="735"/>
+      <c r="H173" s="735"/>
+      <c r="I173" s="735"/>
+      <c r="J173" s="60"/>
+      <c r="K173" s="60"/>
+    </row>
+    <row r="174" spans="1:11" s="59" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="566" t="s">
+        <v>224</v>
+      </c>
+      <c r="B174" s="736" t="s">
+        <v>524</v>
+      </c>
+      <c r="C174" s="736"/>
+      <c r="D174" s="736"/>
+      <c r="E174" s="736"/>
+      <c r="F174" s="736"/>
+      <c r="G174" s="736"/>
+      <c r="H174" s="736"/>
+      <c r="I174" s="736"/>
+      <c r="J174" s="60"/>
+      <c r="K174" s="60"/>
+    </row>
+    <row r="175" spans="1:11" s="323" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="322" t="s">
+        <v>225</v>
+      </c>
+      <c r="B175" s="764" t="s">
         <v>722</v>
       </c>
-      <c r="I53" s="488" t="s">
+      <c r="C175" s="764"/>
+      <c r="D175" s="764"/>
+      <c r="E175" s="764"/>
+      <c r="F175" s="764"/>
+      <c r="G175" s="764"/>
+      <c r="H175" s="764"/>
+      <c r="I175" s="764"/>
+      <c r="J175" s="764"/>
+    </row>
+    <row r="176" spans="1:11" s="59" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A176" s="157" t="s">
+        <v>226</v>
+      </c>
+      <c r="B176" s="736" t="s">
+        <v>329</v>
+      </c>
+      <c r="C176" s="736"/>
+      <c r="D176" s="736"/>
+      <c r="E176" s="736"/>
+      <c r="F176" s="736"/>
+      <c r="G176" s="736"/>
+      <c r="H176" s="736"/>
+      <c r="I176" s="736"/>
+      <c r="J176" s="60"/>
+      <c r="K176" s="60"/>
+    </row>
+    <row r="177" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A177" s="157" t="s">
+        <v>227</v>
+      </c>
+      <c r="B177" s="736" t="s">
+        <v>771</v>
+      </c>
+      <c r="C177" s="736"/>
+      <c r="D177" s="736"/>
+      <c r="E177" s="736"/>
+      <c r="F177" s="736"/>
+      <c r="G177" s="736"/>
+      <c r="H177" s="736"/>
+      <c r="I177" s="736"/>
+      <c r="J177" s="60"/>
+      <c r="K177" s="60"/>
+    </row>
+    <row r="178" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A178" s="157" t="s">
+        <v>229</v>
+      </c>
+      <c r="B178" s="736" t="s">
+        <v>781</v>
+      </c>
+      <c r="C178" s="736"/>
+      <c r="D178" s="736"/>
+      <c r="E178" s="736"/>
+      <c r="F178" s="736"/>
+      <c r="G178" s="736"/>
+      <c r="H178" s="736"/>
+      <c r="I178" s="736"/>
+      <c r="J178" s="60"/>
+      <c r="K178" s="60"/>
+    </row>
+    <row r="179" spans="1:11" s="59" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A179" s="157" t="s">
+        <v>231</v>
+      </c>
+      <c r="B179" s="736" t="s">
+        <v>228</v>
+      </c>
+      <c r="C179" s="736"/>
+      <c r="D179" s="736"/>
+      <c r="E179" s="736"/>
+      <c r="F179" s="736"/>
+      <c r="G179" s="736"/>
+      <c r="H179" s="736"/>
+      <c r="I179" s="736"/>
+      <c r="J179" s="60"/>
+      <c r="K179" s="60"/>
+    </row>
+    <row r="180" spans="1:11" s="59" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A180" s="157" t="s">
+        <v>232</v>
+      </c>
+      <c r="B180" s="736" t="s">
+        <v>488</v>
+      </c>
+      <c r="C180" s="736"/>
+      <c r="D180" s="736"/>
+      <c r="E180" s="736"/>
+      <c r="F180" s="736"/>
+      <c r="G180" s="736"/>
+      <c r="H180" s="736"/>
+      <c r="I180" s="736"/>
+      <c r="J180" s="60"/>
+      <c r="K180" s="60"/>
+    </row>
+    <row r="181" spans="1:11" s="59" customFormat="1" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A181" s="157" t="s">
+        <v>233</v>
+      </c>
+      <c r="B181" s="736" t="s">
+        <v>753</v>
+      </c>
+      <c r="C181" s="736"/>
+      <c r="D181" s="736"/>
+      <c r="E181" s="736"/>
+      <c r="F181" s="736"/>
+      <c r="G181" s="736"/>
+      <c r="H181" s="736"/>
+      <c r="I181" s="736"/>
+      <c r="J181" s="60"/>
+      <c r="K181" s="60"/>
+    </row>
+    <row r="182" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A182" s="157" t="s">
+        <v>234</v>
+      </c>
+      <c r="B182" s="736" t="s">
+        <v>736</v>
+      </c>
+      <c r="C182" s="736"/>
+      <c r="D182" s="736"/>
+      <c r="E182" s="736"/>
+      <c r="F182" s="736"/>
+      <c r="G182" s="736"/>
+      <c r="H182" s="736"/>
+      <c r="I182" s="736"/>
+      <c r="J182" s="60"/>
+      <c r="K182" s="60"/>
+    </row>
+    <row r="183" spans="1:11" s="59" customFormat="1" ht="94.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A183" s="157" t="s">
+        <v>235</v>
+      </c>
+      <c r="B183" s="736" t="s">
+        <v>916</v>
+      </c>
+      <c r="C183" s="736"/>
+      <c r="D183" s="736"/>
+      <c r="E183" s="736"/>
+      <c r="F183" s="736"/>
+      <c r="G183" s="736"/>
+      <c r="H183" s="736"/>
+      <c r="I183" s="736"/>
+      <c r="J183" s="60"/>
+      <c r="K183" s="60"/>
+    </row>
+    <row r="184" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A184" s="157" t="s">
+        <v>237</v>
+      </c>
+      <c r="B184" s="734" t="s">
+        <v>238</v>
+      </c>
+      <c r="C184" s="734"/>
+      <c r="D184" s="734"/>
+      <c r="E184" s="734"/>
+      <c r="F184" s="734"/>
+      <c r="G184" s="734"/>
+      <c r="H184" s="734"/>
+      <c r="I184" s="734"/>
+      <c r="J184" s="60"/>
+      <c r="K184" s="60"/>
+    </row>
+    <row r="185" spans="1:11" s="59" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A185" s="157" t="s">
+        <v>307</v>
+      </c>
+      <c r="B185" s="734" t="s">
+        <v>782</v>
+      </c>
+      <c r="C185" s="734"/>
+      <c r="D185" s="734"/>
+      <c r="E185" s="734"/>
+      <c r="F185" s="734"/>
+      <c r="G185" s="734"/>
+      <c r="H185" s="734"/>
+      <c r="I185" s="734"/>
+      <c r="J185" s="60"/>
+      <c r="K185" s="60"/>
+    </row>
+    <row r="186" spans="1:11" s="59" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A186" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="B186" s="697" t="s">
+        <v>768</v>
+      </c>
+      <c r="C186" s="697"/>
+      <c r="D186" s="697"/>
+      <c r="E186" s="697"/>
+      <c r="F186" s="697"/>
+      <c r="G186" s="697"/>
+      <c r="H186" s="697"/>
+      <c r="I186" s="697"/>
+      <c r="J186" s="60"/>
+      <c r="K186" s="60"/>
+    </row>
+    <row r="187" spans="1:11" s="59" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A187" s="157" t="s">
+        <v>309</v>
+      </c>
+      <c r="B187" s="734" t="s">
         <v>723</v>
       </c>
-      <c r="J53" s="794"/>
-[...2309 lines deleted...]
-    <row r="197" spans="1:9" ht="98.25" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="C187" s="734"/>
+      <c r="D187" s="734"/>
+      <c r="E187" s="734"/>
+      <c r="F187" s="734"/>
+      <c r="G187" s="734"/>
+      <c r="H187" s="734"/>
+      <c r="I187" s="734"/>
+      <c r="J187" s="60"/>
+      <c r="K187" s="60"/>
+    </row>
+    <row r="188" spans="1:11" s="59" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A188" s="157" t="s">
+        <v>467</v>
+      </c>
+      <c r="B188" s="737" t="s">
+        <v>865</v>
+      </c>
+      <c r="C188" s="737"/>
+      <c r="D188" s="737"/>
+      <c r="E188" s="737"/>
+      <c r="F188" s="737"/>
+      <c r="G188" s="737"/>
+      <c r="H188" s="737"/>
+      <c r="I188" s="737"/>
+      <c r="J188" s="60"/>
+      <c r="K188" s="60"/>
+    </row>
+    <row r="189" spans="1:11" s="59" customFormat="1" ht="21" x14ac:dyDescent="0.35">
+      <c r="A189" s="157"/>
+      <c r="B189" s="31"/>
+      <c r="C189" s="32"/>
+      <c r="D189" s="32"/>
+      <c r="E189" s="32"/>
+      <c r="F189" s="32"/>
+      <c r="G189" s="32"/>
+      <c r="H189" s="32"/>
+      <c r="I189" s="43"/>
+      <c r="J189" s="60"/>
+      <c r="K189" s="60"/>
+    </row>
+    <row r="190" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" spans="1:11" ht="98.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A194" s="33"/>
+      <c r="B194" s="697" t="s">
+        <v>482</v>
+      </c>
+      <c r="C194" s="697"/>
+      <c r="D194" s="697"/>
+      <c r="E194" s="697"/>
+      <c r="F194" s="697"/>
+      <c r="G194" s="697"/>
+      <c r="H194" s="697"/>
+      <c r="I194" s="697"/>
+    </row>
   </sheetData>
-  <mergeCells count="359">
+  <mergeCells count="355">
+    <mergeCell ref="A171:A172"/>
+    <mergeCell ref="B171:I172"/>
+    <mergeCell ref="B175:J175"/>
+    <mergeCell ref="B185:I185"/>
+    <mergeCell ref="B186:I186"/>
+    <mergeCell ref="B187:I187"/>
+    <mergeCell ref="B188:I188"/>
+    <mergeCell ref="B194:I194"/>
+    <mergeCell ref="C152:D152"/>
+    <mergeCell ref="E152:H152"/>
+    <mergeCell ref="A153:I153"/>
+    <mergeCell ref="A162:A164"/>
+    <mergeCell ref="B165:I165"/>
+    <mergeCell ref="B166:I166"/>
+    <mergeCell ref="B167:I167"/>
+    <mergeCell ref="B168:I168"/>
+    <mergeCell ref="A169:A170"/>
+    <mergeCell ref="B169:I170"/>
+    <mergeCell ref="A145:A151"/>
+    <mergeCell ref="B145:B151"/>
+    <mergeCell ref="C146:D146"/>
+    <mergeCell ref="E146:H146"/>
+    <mergeCell ref="C147:D147"/>
+    <mergeCell ref="E147:H147"/>
+    <mergeCell ref="C149:D150"/>
+    <mergeCell ref="E149:H150"/>
+    <mergeCell ref="I149:I151"/>
+    <mergeCell ref="C151:D151"/>
+    <mergeCell ref="E151:H151"/>
     <mergeCell ref="A138:A140"/>
     <mergeCell ref="B138:B140"/>
+    <mergeCell ref="E138:H138"/>
+    <mergeCell ref="E139:H139"/>
+    <mergeCell ref="E140:H140"/>
     <mergeCell ref="A141:A144"/>
-    <mergeCell ref="A125:A127"/>
-[...16 lines deleted...]
-    <mergeCell ref="C144:D144"/>
     <mergeCell ref="B141:B142"/>
+    <mergeCell ref="E141:H142"/>
     <mergeCell ref="I141:I144"/>
-    <mergeCell ref="C143:D143"/>
-[...8 lines deleted...]
-    <mergeCell ref="G117:H117"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="E143:H144"/>
+    <mergeCell ref="B116:D116"/>
+    <mergeCell ref="E116:H116"/>
+    <mergeCell ref="B117:I117"/>
+    <mergeCell ref="A118:A123"/>
+    <mergeCell ref="B118:B123"/>
+    <mergeCell ref="I118:I123"/>
+    <mergeCell ref="E121:F121"/>
+    <mergeCell ref="G121:H121"/>
+    <mergeCell ref="C122:D122"/>
+    <mergeCell ref="E122:F122"/>
+    <mergeCell ref="G122:H122"/>
+    <mergeCell ref="C123:D123"/>
+    <mergeCell ref="E123:F123"/>
+    <mergeCell ref="G123:H123"/>
+    <mergeCell ref="A111:A112"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="I111:I112"/>
+    <mergeCell ref="C112:D112"/>
+    <mergeCell ref="C113:D113"/>
+    <mergeCell ref="C114:D114"/>
+    <mergeCell ref="E114:H114"/>
+    <mergeCell ref="B115:D115"/>
+    <mergeCell ref="E115:H115"/>
+    <mergeCell ref="A95:A109"/>
+    <mergeCell ref="B95:B109"/>
+    <mergeCell ref="E96:H96"/>
+    <mergeCell ref="E97:H97"/>
+    <mergeCell ref="E98:H98"/>
+    <mergeCell ref="E99:H101"/>
+    <mergeCell ref="I99:I101"/>
+    <mergeCell ref="C102:D102"/>
+    <mergeCell ref="E102:H102"/>
+    <mergeCell ref="I102:I103"/>
+    <mergeCell ref="C105:I105"/>
+    <mergeCell ref="C107:D107"/>
+    <mergeCell ref="E107:H107"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="E88:H89"/>
+    <mergeCell ref="I88:I89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="B91:I91"/>
+    <mergeCell ref="A92:A94"/>
+    <mergeCell ref="B92:B94"/>
+    <mergeCell ref="I93:I94"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="A81:A83"/>
+    <mergeCell ref="B81:B83"/>
+    <mergeCell ref="C81:D81"/>
+    <mergeCell ref="E81:H81"/>
+    <mergeCell ref="E82:H82"/>
+    <mergeCell ref="E83:H83"/>
+    <mergeCell ref="B84:I84"/>
+    <mergeCell ref="A85:A87"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="A46:A48"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="E47:H47"/>
+    <mergeCell ref="E48:H48"/>
+    <mergeCell ref="A49:A71"/>
+    <mergeCell ref="B49:B71"/>
+    <mergeCell ref="C49:E51"/>
+    <mergeCell ref="F49:I49"/>
+    <mergeCell ref="F50:I50"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="F70:I70"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="F71:I71"/>
+    <mergeCell ref="B154:I154"/>
+    <mergeCell ref="B155:I155"/>
+    <mergeCell ref="B157:I157"/>
+    <mergeCell ref="B159:I159"/>
+    <mergeCell ref="B158:I158"/>
+    <mergeCell ref="B164:I164"/>
+    <mergeCell ref="B163:I163"/>
+    <mergeCell ref="B161:I161"/>
+    <mergeCell ref="B162:I162"/>
     <mergeCell ref="C118:D118"/>
     <mergeCell ref="E118:F118"/>
     <mergeCell ref="G118:H118"/>
     <mergeCell ref="C119:D119"/>
+    <mergeCell ref="C109:D109"/>
+    <mergeCell ref="E109:H109"/>
+    <mergeCell ref="E112:H112"/>
+    <mergeCell ref="E113:H113"/>
+    <mergeCell ref="E111:H111"/>
+    <mergeCell ref="C111:D111"/>
+    <mergeCell ref="C108:D108"/>
+    <mergeCell ref="E108:H108"/>
+    <mergeCell ref="B110:I110"/>
+    <mergeCell ref="C80:D80"/>
+    <mergeCell ref="C78:D78"/>
+    <mergeCell ref="C79:D79"/>
+    <mergeCell ref="E80:H80"/>
+    <mergeCell ref="B75:I75"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:D77"/>
+    <mergeCell ref="E76:H77"/>
+    <mergeCell ref="I76:I77"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="E78:H79"/>
+    <mergeCell ref="E85:H86"/>
+    <mergeCell ref="I85:I86"/>
+    <mergeCell ref="E87:H87"/>
+    <mergeCell ref="C82:D82"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="F65:I65"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="J49:J71"/>
+    <mergeCell ref="C99:D99"/>
+    <mergeCell ref="E95:H95"/>
+    <mergeCell ref="C104:D104"/>
+    <mergeCell ref="E106:H106"/>
+    <mergeCell ref="C106:D106"/>
+    <mergeCell ref="E104:H104"/>
+    <mergeCell ref="C101:D101"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="C97:D97"/>
     <mergeCell ref="E119:F119"/>
     <mergeCell ref="G119:H119"/>
     <mergeCell ref="G120:H120"/>
     <mergeCell ref="C121:D121"/>
-    <mergeCell ref="E121:F121"/>
-    <mergeCell ref="G121:H121"/>
     <mergeCell ref="C120:D120"/>
     <mergeCell ref="E120:F120"/>
-    <mergeCell ref="G123:H123"/>
-[...80 lines deleted...]
-    <mergeCell ref="E124:H124"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="E42:H42"/>
+    <mergeCell ref="E43:H43"/>
+    <mergeCell ref="C83:D83"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="F69:I69"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="F66:I66"/>
+    <mergeCell ref="F67:I67"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="E46:H46"/>
+    <mergeCell ref="C72:D72"/>
+    <mergeCell ref="E72:H72"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="E73:H73"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="E74:H74"/>
+    <mergeCell ref="C19:D20"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:H28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:H29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:H30"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:H34"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:H31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="E24:H24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:H33"/>
+    <mergeCell ref="B26:I26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E27:H27"/>
+    <mergeCell ref="E32:H32"/>
+    <mergeCell ref="B27:B37"/>
+    <mergeCell ref="C13:D14"/>
+    <mergeCell ref="E13:H13"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="E14:H14"/>
+    <mergeCell ref="C15:D16"/>
+    <mergeCell ref="E15:H15"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="E16:H16"/>
+    <mergeCell ref="A15:A16"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="B8:D9"/>
     <mergeCell ref="E8:H8"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="E9:H9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:H12"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B11:B25"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="E20:H20"/>
     <mergeCell ref="C21:D22"/>
     <mergeCell ref="E21:H21"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="E22:H22"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="E23:H23"/>
     <mergeCell ref="C17:D18"/>
     <mergeCell ref="E17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="A17:A18"/>
-    <mergeCell ref="C13:D14"/>
-[...17 lines deleted...]
-    <mergeCell ref="E34:H34"/>
+    <mergeCell ref="B38:B41"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:B45"/>
+    <mergeCell ref="C42:D43"/>
+    <mergeCell ref="I42:I43"/>
+    <mergeCell ref="C45:D45"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="E35:H35"/>
-    <mergeCell ref="C31:D31"/>
-[...11 lines deleted...]
-    <mergeCell ref="I40:I41"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="E36:H36"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="E37:H37"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="E38:H38"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="E39:H39"/>
     <mergeCell ref="E40:H40"/>
     <mergeCell ref="E41:H41"/>
-    <mergeCell ref="B40:B43"/>
-[...5 lines deleted...]
-    <mergeCell ref="I97:I98"/>
     <mergeCell ref="E45:H45"/>
-    <mergeCell ref="E46:H46"/>
-    <mergeCell ref="E32:H32"/>
     <mergeCell ref="E44:H44"/>
-    <mergeCell ref="C43:D43"/>
     <mergeCell ref="C44:D44"/>
-    <mergeCell ref="C42:D42"/>
-[...3 lines deleted...]
-    <mergeCell ref="C83:D83"/>
+    <mergeCell ref="C85:D85"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="E90:H90"/>
+    <mergeCell ref="C92:D92"/>
+    <mergeCell ref="C93:D93"/>
+    <mergeCell ref="E93:H93"/>
     <mergeCell ref="E92:H92"/>
-    <mergeCell ref="B82:I82"/>
-[...5 lines deleted...]
-    <mergeCell ref="B86:B87"/>
     <mergeCell ref="C86:D86"/>
-    <mergeCell ref="B44:B46"/>
-[...69 lines deleted...]
-    <mergeCell ref="E105:H105"/>
+    <mergeCell ref="C94:D94"/>
     <mergeCell ref="E94:H94"/>
-    <mergeCell ref="E95:H95"/>
-[...11 lines deleted...]
-    <mergeCell ref="C97:D97"/>
+    <mergeCell ref="C103:D103"/>
+    <mergeCell ref="E103:H103"/>
     <mergeCell ref="C98:D98"/>
-    <mergeCell ref="C99:D99"/>
     <mergeCell ref="C95:D95"/>
     <mergeCell ref="C96:D96"/>
-    <mergeCell ref="E146:H146"/>
-[...34 lines deleted...]
-    <mergeCell ref="B178:I178"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="C143:D143"/>
+    <mergeCell ref="C145:D145"/>
+    <mergeCell ref="E145:H145"/>
+    <mergeCell ref="C134:D134"/>
+    <mergeCell ref="C133:D133"/>
+    <mergeCell ref="C132:D132"/>
+    <mergeCell ref="C139:D139"/>
+    <mergeCell ref="E133:H133"/>
+    <mergeCell ref="E134:H134"/>
+    <mergeCell ref="C130:D130"/>
+    <mergeCell ref="C131:D131"/>
+    <mergeCell ref="E131:H131"/>
+    <mergeCell ref="E132:H132"/>
+    <mergeCell ref="E135:H135"/>
+    <mergeCell ref="E136:H136"/>
+    <mergeCell ref="C136:D136"/>
+    <mergeCell ref="C135:D135"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="C141:D141"/>
+    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="E137:H137"/>
+    <mergeCell ref="C137:D137"/>
+    <mergeCell ref="C138:D138"/>
+    <mergeCell ref="A128:A130"/>
+    <mergeCell ref="B128:B130"/>
+    <mergeCell ref="C128:D129"/>
+    <mergeCell ref="E128:H130"/>
+    <mergeCell ref="I128:I130"/>
+    <mergeCell ref="B179:I179"/>
     <mergeCell ref="B180:I180"/>
     <mergeCell ref="B181:I181"/>
     <mergeCell ref="B182:I182"/>
-    <mergeCell ref="B185:I185"/>
+    <mergeCell ref="B178:I178"/>
+    <mergeCell ref="B174:I174"/>
+    <mergeCell ref="B173:I173"/>
+    <mergeCell ref="B176:I176"/>
+    <mergeCell ref="C124:D124"/>
+    <mergeCell ref="E124:H124"/>
+    <mergeCell ref="A125:A127"/>
+    <mergeCell ref="B125:B127"/>
+    <mergeCell ref="C125:D126"/>
+    <mergeCell ref="I125:I127"/>
+    <mergeCell ref="C127:D127"/>
+    <mergeCell ref="E125:F126"/>
+    <mergeCell ref="G125:H126"/>
+    <mergeCell ref="E127:F127"/>
+    <mergeCell ref="G127:H127"/>
+    <mergeCell ref="A131:A136"/>
+    <mergeCell ref="B131:B136"/>
+    <mergeCell ref="I131:I135"/>
+    <mergeCell ref="C148:D148"/>
+    <mergeCell ref="E148:H148"/>
     <mergeCell ref="B183:I183"/>
-    <mergeCell ref="B176:I176"/>
-[...5 lines deleted...]
-    <mergeCell ref="E145:H145"/>
+    <mergeCell ref="B160:I160"/>
+    <mergeCell ref="B177:I177"/>
+    <mergeCell ref="B184:I184"/>
+    <mergeCell ref="B156:I156"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP150"/>
   <sheetViews>
-    <sheetView topLeftCell="A151" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="18" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+    <sheetView topLeftCell="A160" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="18" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15:C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="54" customWidth="1"/>
-[...574 lines deleted...]
-    <col min="16137" max="16384" width="8.7109375" style="38"/>
+    <col min="1" max="1" width="11.42578125" style="49" customWidth="1"/>
+    <col min="2" max="2" width="70.5703125" style="31" customWidth="1"/>
+    <col min="3" max="3" width="113.42578125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="49" style="32" customWidth="1"/>
+    <col min="5" max="5" width="22" style="32" customWidth="1"/>
+    <col min="6" max="6" width="15.5703125" style="32" customWidth="1"/>
+    <col min="7" max="7" width="39.42578125" style="32" customWidth="1"/>
+    <col min="8" max="8" width="95.42578125" style="43" customWidth="1"/>
+    <col min="9" max="256" width="8.7109375" style="33"/>
+    <col min="257" max="257" width="11.42578125" style="33" customWidth="1"/>
+    <col min="258" max="258" width="70.5703125" style="33" customWidth="1"/>
+    <col min="259" max="259" width="113.42578125" style="33" customWidth="1"/>
+    <col min="260" max="260" width="49" style="33" customWidth="1"/>
+    <col min="261" max="261" width="22" style="33" customWidth="1"/>
+    <col min="262" max="262" width="15.5703125" style="33" customWidth="1"/>
+    <col min="263" max="263" width="39.42578125" style="33" customWidth="1"/>
+    <col min="264" max="264" width="95.42578125" style="33" customWidth="1"/>
+    <col min="265" max="512" width="8.7109375" style="33"/>
+    <col min="513" max="513" width="11.42578125" style="33" customWidth="1"/>
+    <col min="514" max="514" width="70.5703125" style="33" customWidth="1"/>
+    <col min="515" max="515" width="113.42578125" style="33" customWidth="1"/>
+    <col min="516" max="516" width="49" style="33" customWidth="1"/>
+    <col min="517" max="517" width="22" style="33" customWidth="1"/>
+    <col min="518" max="518" width="15.5703125" style="33" customWidth="1"/>
+    <col min="519" max="519" width="39.42578125" style="33" customWidth="1"/>
+    <col min="520" max="520" width="95.42578125" style="33" customWidth="1"/>
+    <col min="521" max="768" width="8.7109375" style="33"/>
+    <col min="769" max="769" width="11.42578125" style="33" customWidth="1"/>
+    <col min="770" max="770" width="70.5703125" style="33" customWidth="1"/>
+    <col min="771" max="771" width="113.42578125" style="33" customWidth="1"/>
+    <col min="772" max="772" width="49" style="33" customWidth="1"/>
+    <col min="773" max="773" width="22" style="33" customWidth="1"/>
+    <col min="774" max="774" width="15.5703125" style="33" customWidth="1"/>
+    <col min="775" max="775" width="39.42578125" style="33" customWidth="1"/>
+    <col min="776" max="776" width="95.42578125" style="33" customWidth="1"/>
+    <col min="777" max="1024" width="8.7109375" style="33"/>
+    <col min="1025" max="1025" width="11.42578125" style="33" customWidth="1"/>
+    <col min="1026" max="1026" width="70.5703125" style="33" customWidth="1"/>
+    <col min="1027" max="1027" width="113.42578125" style="33" customWidth="1"/>
+    <col min="1028" max="1028" width="49" style="33" customWidth="1"/>
+    <col min="1029" max="1029" width="22" style="33" customWidth="1"/>
+    <col min="1030" max="1030" width="15.5703125" style="33" customWidth="1"/>
+    <col min="1031" max="1031" width="39.42578125" style="33" customWidth="1"/>
+    <col min="1032" max="1032" width="95.42578125" style="33" customWidth="1"/>
+    <col min="1033" max="1280" width="8.7109375" style="33"/>
+    <col min="1281" max="1281" width="11.42578125" style="33" customWidth="1"/>
+    <col min="1282" max="1282" width="70.5703125" style="33" customWidth="1"/>
+    <col min="1283" max="1283" width="113.42578125" style="33" customWidth="1"/>
+    <col min="1284" max="1284" width="49" style="33" customWidth="1"/>
+    <col min="1285" max="1285" width="22" style="33" customWidth="1"/>
+    <col min="1286" max="1286" width="15.5703125" style="33" customWidth="1"/>
+    <col min="1287" max="1287" width="39.42578125" style="33" customWidth="1"/>
+    <col min="1288" max="1288" width="95.42578125" style="33" customWidth="1"/>
+    <col min="1289" max="1536" width="8.7109375" style="33"/>
+    <col min="1537" max="1537" width="11.42578125" style="33" customWidth="1"/>
+    <col min="1538" max="1538" width="70.5703125" style="33" customWidth="1"/>
+    <col min="1539" max="1539" width="113.42578125" style="33" customWidth="1"/>
+    <col min="1540" max="1540" width="49" style="33" customWidth="1"/>
+    <col min="1541" max="1541" width="22" style="33" customWidth="1"/>
+    <col min="1542" max="1542" width="15.5703125" style="33" customWidth="1"/>
+    <col min="1543" max="1543" width="39.42578125" style="33" customWidth="1"/>
+    <col min="1544" max="1544" width="95.42578125" style="33" customWidth="1"/>
+    <col min="1545" max="1792" width="8.7109375" style="33"/>
+    <col min="1793" max="1793" width="11.42578125" style="33" customWidth="1"/>
+    <col min="1794" max="1794" width="70.5703125" style="33" customWidth="1"/>
+    <col min="1795" max="1795" width="113.42578125" style="33" customWidth="1"/>
+    <col min="1796" max="1796" width="49" style="33" customWidth="1"/>
+    <col min="1797" max="1797" width="22" style="33" customWidth="1"/>
+    <col min="1798" max="1798" width="15.5703125" style="33" customWidth="1"/>
+    <col min="1799" max="1799" width="39.42578125" style="33" customWidth="1"/>
+    <col min="1800" max="1800" width="95.42578125" style="33" customWidth="1"/>
+    <col min="1801" max="2048" width="8.7109375" style="33"/>
+    <col min="2049" max="2049" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2050" max="2050" width="70.5703125" style="33" customWidth="1"/>
+    <col min="2051" max="2051" width="113.42578125" style="33" customWidth="1"/>
+    <col min="2052" max="2052" width="49" style="33" customWidth="1"/>
+    <col min="2053" max="2053" width="22" style="33" customWidth="1"/>
+    <col min="2054" max="2054" width="15.5703125" style="33" customWidth="1"/>
+    <col min="2055" max="2055" width="39.42578125" style="33" customWidth="1"/>
+    <col min="2056" max="2056" width="95.42578125" style="33" customWidth="1"/>
+    <col min="2057" max="2304" width="8.7109375" style="33"/>
+    <col min="2305" max="2305" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2306" max="2306" width="70.5703125" style="33" customWidth="1"/>
+    <col min="2307" max="2307" width="113.42578125" style="33" customWidth="1"/>
+    <col min="2308" max="2308" width="49" style="33" customWidth="1"/>
+    <col min="2309" max="2309" width="22" style="33" customWidth="1"/>
+    <col min="2310" max="2310" width="15.5703125" style="33" customWidth="1"/>
+    <col min="2311" max="2311" width="39.42578125" style="33" customWidth="1"/>
+    <col min="2312" max="2312" width="95.42578125" style="33" customWidth="1"/>
+    <col min="2313" max="2560" width="8.7109375" style="33"/>
+    <col min="2561" max="2561" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2562" max="2562" width="70.5703125" style="33" customWidth="1"/>
+    <col min="2563" max="2563" width="113.42578125" style="33" customWidth="1"/>
+    <col min="2564" max="2564" width="49" style="33" customWidth="1"/>
+    <col min="2565" max="2565" width="22" style="33" customWidth="1"/>
+    <col min="2566" max="2566" width="15.5703125" style="33" customWidth="1"/>
+    <col min="2567" max="2567" width="39.42578125" style="33" customWidth="1"/>
+    <col min="2568" max="2568" width="95.42578125" style="33" customWidth="1"/>
+    <col min="2569" max="2816" width="8.7109375" style="33"/>
+    <col min="2817" max="2817" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2818" max="2818" width="70.5703125" style="33" customWidth="1"/>
+    <col min="2819" max="2819" width="113.42578125" style="33" customWidth="1"/>
+    <col min="2820" max="2820" width="49" style="33" customWidth="1"/>
+    <col min="2821" max="2821" width="22" style="33" customWidth="1"/>
+    <col min="2822" max="2822" width="15.5703125" style="33" customWidth="1"/>
+    <col min="2823" max="2823" width="39.42578125" style="33" customWidth="1"/>
+    <col min="2824" max="2824" width="95.42578125" style="33" customWidth="1"/>
+    <col min="2825" max="3072" width="8.7109375" style="33"/>
+    <col min="3073" max="3073" width="11.42578125" style="33" customWidth="1"/>
+    <col min="3074" max="3074" width="70.5703125" style="33" customWidth="1"/>
+    <col min="3075" max="3075" width="113.42578125" style="33" customWidth="1"/>
+    <col min="3076" max="3076" width="49" style="33" customWidth="1"/>
+    <col min="3077" max="3077" width="22" style="33" customWidth="1"/>
+    <col min="3078" max="3078" width="15.5703125" style="33" customWidth="1"/>
+    <col min="3079" max="3079" width="39.42578125" style="33" customWidth="1"/>
+    <col min="3080" max="3080" width="95.42578125" style="33" customWidth="1"/>
+    <col min="3081" max="3328" width="8.7109375" style="33"/>
+    <col min="3329" max="3329" width="11.42578125" style="33" customWidth="1"/>
+    <col min="3330" max="3330" width="70.5703125" style="33" customWidth="1"/>
+    <col min="3331" max="3331" width="113.42578125" style="33" customWidth="1"/>
+    <col min="3332" max="3332" width="49" style="33" customWidth="1"/>
+    <col min="3333" max="3333" width="22" style="33" customWidth="1"/>
+    <col min="3334" max="3334" width="15.5703125" style="33" customWidth="1"/>
+    <col min="3335" max="3335" width="39.42578125" style="33" customWidth="1"/>
+    <col min="3336" max="3336" width="95.42578125" style="33" customWidth="1"/>
+    <col min="3337" max="3584" width="8.7109375" style="33"/>
+    <col min="3585" max="3585" width="11.42578125" style="33" customWidth="1"/>
+    <col min="3586" max="3586" width="70.5703125" style="33" customWidth="1"/>
+    <col min="3587" max="3587" width="113.42578125" style="33" customWidth="1"/>
+    <col min="3588" max="3588" width="49" style="33" customWidth="1"/>
+    <col min="3589" max="3589" width="22" style="33" customWidth="1"/>
+    <col min="3590" max="3590" width="15.5703125" style="33" customWidth="1"/>
+    <col min="3591" max="3591" width="39.42578125" style="33" customWidth="1"/>
+    <col min="3592" max="3592" width="95.42578125" style="33" customWidth="1"/>
+    <col min="3593" max="3840" width="8.7109375" style="33"/>
+    <col min="3841" max="3841" width="11.42578125" style="33" customWidth="1"/>
+    <col min="3842" max="3842" width="70.5703125" style="33" customWidth="1"/>
+    <col min="3843" max="3843" width="113.42578125" style="33" customWidth="1"/>
+    <col min="3844" max="3844" width="49" style="33" customWidth="1"/>
+    <col min="3845" max="3845" width="22" style="33" customWidth="1"/>
+    <col min="3846" max="3846" width="15.5703125" style="33" customWidth="1"/>
+    <col min="3847" max="3847" width="39.42578125" style="33" customWidth="1"/>
+    <col min="3848" max="3848" width="95.42578125" style="33" customWidth="1"/>
+    <col min="3849" max="4096" width="8.7109375" style="33"/>
+    <col min="4097" max="4097" width="11.42578125" style="33" customWidth="1"/>
+    <col min="4098" max="4098" width="70.5703125" style="33" customWidth="1"/>
+    <col min="4099" max="4099" width="113.42578125" style="33" customWidth="1"/>
+    <col min="4100" max="4100" width="49" style="33" customWidth="1"/>
+    <col min="4101" max="4101" width="22" style="33" customWidth="1"/>
+    <col min="4102" max="4102" width="15.5703125" style="33" customWidth="1"/>
+    <col min="4103" max="4103" width="39.42578125" style="33" customWidth="1"/>
+    <col min="4104" max="4104" width="95.42578125" style="33" customWidth="1"/>
+    <col min="4105" max="4352" width="8.7109375" style="33"/>
+    <col min="4353" max="4353" width="11.42578125" style="33" customWidth="1"/>
+    <col min="4354" max="4354" width="70.5703125" style="33" customWidth="1"/>
+    <col min="4355" max="4355" width="113.42578125" style="33" customWidth="1"/>
+    <col min="4356" max="4356" width="49" style="33" customWidth="1"/>
+    <col min="4357" max="4357" width="22" style="33" customWidth="1"/>
+    <col min="4358" max="4358" width="15.5703125" style="33" customWidth="1"/>
+    <col min="4359" max="4359" width="39.42578125" style="33" customWidth="1"/>
+    <col min="4360" max="4360" width="95.42578125" style="33" customWidth="1"/>
+    <col min="4361" max="4608" width="8.7109375" style="33"/>
+    <col min="4609" max="4609" width="11.42578125" style="33" customWidth="1"/>
+    <col min="4610" max="4610" width="70.5703125" style="33" customWidth="1"/>
+    <col min="4611" max="4611" width="113.42578125" style="33" customWidth="1"/>
+    <col min="4612" max="4612" width="49" style="33" customWidth="1"/>
+    <col min="4613" max="4613" width="22" style="33" customWidth="1"/>
+    <col min="4614" max="4614" width="15.5703125" style="33" customWidth="1"/>
+    <col min="4615" max="4615" width="39.42578125" style="33" customWidth="1"/>
+    <col min="4616" max="4616" width="95.42578125" style="33" customWidth="1"/>
+    <col min="4617" max="4864" width="8.7109375" style="33"/>
+    <col min="4865" max="4865" width="11.42578125" style="33" customWidth="1"/>
+    <col min="4866" max="4866" width="70.5703125" style="33" customWidth="1"/>
+    <col min="4867" max="4867" width="113.42578125" style="33" customWidth="1"/>
+    <col min="4868" max="4868" width="49" style="33" customWidth="1"/>
+    <col min="4869" max="4869" width="22" style="33" customWidth="1"/>
+    <col min="4870" max="4870" width="15.5703125" style="33" customWidth="1"/>
+    <col min="4871" max="4871" width="39.42578125" style="33" customWidth="1"/>
+    <col min="4872" max="4872" width="95.42578125" style="33" customWidth="1"/>
+    <col min="4873" max="5120" width="8.7109375" style="33"/>
+    <col min="5121" max="5121" width="11.42578125" style="33" customWidth="1"/>
+    <col min="5122" max="5122" width="70.5703125" style="33" customWidth="1"/>
+    <col min="5123" max="5123" width="113.42578125" style="33" customWidth="1"/>
+    <col min="5124" max="5124" width="49" style="33" customWidth="1"/>
+    <col min="5125" max="5125" width="22" style="33" customWidth="1"/>
+    <col min="5126" max="5126" width="15.5703125" style="33" customWidth="1"/>
+    <col min="5127" max="5127" width="39.42578125" style="33" customWidth="1"/>
+    <col min="5128" max="5128" width="95.42578125" style="33" customWidth="1"/>
+    <col min="5129" max="5376" width="8.7109375" style="33"/>
+    <col min="5377" max="5377" width="11.42578125" style="33" customWidth="1"/>
+    <col min="5378" max="5378" width="70.5703125" style="33" customWidth="1"/>
+    <col min="5379" max="5379" width="113.42578125" style="33" customWidth="1"/>
+    <col min="5380" max="5380" width="49" style="33" customWidth="1"/>
+    <col min="5381" max="5381" width="22" style="33" customWidth="1"/>
+    <col min="5382" max="5382" width="15.5703125" style="33" customWidth="1"/>
+    <col min="5383" max="5383" width="39.42578125" style="33" customWidth="1"/>
+    <col min="5384" max="5384" width="95.42578125" style="33" customWidth="1"/>
+    <col min="5385" max="5632" width="8.7109375" style="33"/>
+    <col min="5633" max="5633" width="11.42578125" style="33" customWidth="1"/>
+    <col min="5634" max="5634" width="70.5703125" style="33" customWidth="1"/>
+    <col min="5635" max="5635" width="113.42578125" style="33" customWidth="1"/>
+    <col min="5636" max="5636" width="49" style="33" customWidth="1"/>
+    <col min="5637" max="5637" width="22" style="33" customWidth="1"/>
+    <col min="5638" max="5638" width="15.5703125" style="33" customWidth="1"/>
+    <col min="5639" max="5639" width="39.42578125" style="33" customWidth="1"/>
+    <col min="5640" max="5640" width="95.42578125" style="33" customWidth="1"/>
+    <col min="5641" max="5888" width="8.7109375" style="33"/>
+    <col min="5889" max="5889" width="11.42578125" style="33" customWidth="1"/>
+    <col min="5890" max="5890" width="70.5703125" style="33" customWidth="1"/>
+    <col min="5891" max="5891" width="113.42578125" style="33" customWidth="1"/>
+    <col min="5892" max="5892" width="49" style="33" customWidth="1"/>
+    <col min="5893" max="5893" width="22" style="33" customWidth="1"/>
+    <col min="5894" max="5894" width="15.5703125" style="33" customWidth="1"/>
+    <col min="5895" max="5895" width="39.42578125" style="33" customWidth="1"/>
+    <col min="5896" max="5896" width="95.42578125" style="33" customWidth="1"/>
+    <col min="5897" max="6144" width="8.7109375" style="33"/>
+    <col min="6145" max="6145" width="11.42578125" style="33" customWidth="1"/>
+    <col min="6146" max="6146" width="70.5703125" style="33" customWidth="1"/>
+    <col min="6147" max="6147" width="113.42578125" style="33" customWidth="1"/>
+    <col min="6148" max="6148" width="49" style="33" customWidth="1"/>
+    <col min="6149" max="6149" width="22" style="33" customWidth="1"/>
+    <col min="6150" max="6150" width="15.5703125" style="33" customWidth="1"/>
+    <col min="6151" max="6151" width="39.42578125" style="33" customWidth="1"/>
+    <col min="6152" max="6152" width="95.42578125" style="33" customWidth="1"/>
+    <col min="6153" max="6400" width="8.7109375" style="33"/>
+    <col min="6401" max="6401" width="11.42578125" style="33" customWidth="1"/>
+    <col min="6402" max="6402" width="70.5703125" style="33" customWidth="1"/>
+    <col min="6403" max="6403" width="113.42578125" style="33" customWidth="1"/>
+    <col min="6404" max="6404" width="49" style="33" customWidth="1"/>
+    <col min="6405" max="6405" width="22" style="33" customWidth="1"/>
+    <col min="6406" max="6406" width="15.5703125" style="33" customWidth="1"/>
+    <col min="6407" max="6407" width="39.42578125" style="33" customWidth="1"/>
+    <col min="6408" max="6408" width="95.42578125" style="33" customWidth="1"/>
+    <col min="6409" max="6656" width="8.7109375" style="33"/>
+    <col min="6657" max="6657" width="11.42578125" style="33" customWidth="1"/>
+    <col min="6658" max="6658" width="70.5703125" style="33" customWidth="1"/>
+    <col min="6659" max="6659" width="113.42578125" style="33" customWidth="1"/>
+    <col min="6660" max="6660" width="49" style="33" customWidth="1"/>
+    <col min="6661" max="6661" width="22" style="33" customWidth="1"/>
+    <col min="6662" max="6662" width="15.5703125" style="33" customWidth="1"/>
+    <col min="6663" max="6663" width="39.42578125" style="33" customWidth="1"/>
+    <col min="6664" max="6664" width="95.42578125" style="33" customWidth="1"/>
+    <col min="6665" max="6912" width="8.7109375" style="33"/>
+    <col min="6913" max="6913" width="11.42578125" style="33" customWidth="1"/>
+    <col min="6914" max="6914" width="70.5703125" style="33" customWidth="1"/>
+    <col min="6915" max="6915" width="113.42578125" style="33" customWidth="1"/>
+    <col min="6916" max="6916" width="49" style="33" customWidth="1"/>
+    <col min="6917" max="6917" width="22" style="33" customWidth="1"/>
+    <col min="6918" max="6918" width="15.5703125" style="33" customWidth="1"/>
+    <col min="6919" max="6919" width="39.42578125" style="33" customWidth="1"/>
+    <col min="6920" max="6920" width="95.42578125" style="33" customWidth="1"/>
+    <col min="6921" max="7168" width="8.7109375" style="33"/>
+    <col min="7169" max="7169" width="11.42578125" style="33" customWidth="1"/>
+    <col min="7170" max="7170" width="70.5703125" style="33" customWidth="1"/>
+    <col min="7171" max="7171" width="113.42578125" style="33" customWidth="1"/>
+    <col min="7172" max="7172" width="49" style="33" customWidth="1"/>
+    <col min="7173" max="7173" width="22" style="33" customWidth="1"/>
+    <col min="7174" max="7174" width="15.5703125" style="33" customWidth="1"/>
+    <col min="7175" max="7175" width="39.42578125" style="33" customWidth="1"/>
+    <col min="7176" max="7176" width="95.42578125" style="33" customWidth="1"/>
+    <col min="7177" max="7424" width="8.7109375" style="33"/>
+    <col min="7425" max="7425" width="11.42578125" style="33" customWidth="1"/>
+    <col min="7426" max="7426" width="70.5703125" style="33" customWidth="1"/>
+    <col min="7427" max="7427" width="113.42578125" style="33" customWidth="1"/>
+    <col min="7428" max="7428" width="49" style="33" customWidth="1"/>
+    <col min="7429" max="7429" width="22" style="33" customWidth="1"/>
+    <col min="7430" max="7430" width="15.5703125" style="33" customWidth="1"/>
+    <col min="7431" max="7431" width="39.42578125" style="33" customWidth="1"/>
+    <col min="7432" max="7432" width="95.42578125" style="33" customWidth="1"/>
+    <col min="7433" max="7680" width="8.7109375" style="33"/>
+    <col min="7681" max="7681" width="11.42578125" style="33" customWidth="1"/>
+    <col min="7682" max="7682" width="70.5703125" style="33" customWidth="1"/>
+    <col min="7683" max="7683" width="113.42578125" style="33" customWidth="1"/>
+    <col min="7684" max="7684" width="49" style="33" customWidth="1"/>
+    <col min="7685" max="7685" width="22" style="33" customWidth="1"/>
+    <col min="7686" max="7686" width="15.5703125" style="33" customWidth="1"/>
+    <col min="7687" max="7687" width="39.42578125" style="33" customWidth="1"/>
+    <col min="7688" max="7688" width="95.42578125" style="33" customWidth="1"/>
+    <col min="7689" max="7936" width="8.7109375" style="33"/>
+    <col min="7937" max="7937" width="11.42578125" style="33" customWidth="1"/>
+    <col min="7938" max="7938" width="70.5703125" style="33" customWidth="1"/>
+    <col min="7939" max="7939" width="113.42578125" style="33" customWidth="1"/>
+    <col min="7940" max="7940" width="49" style="33" customWidth="1"/>
+    <col min="7941" max="7941" width="22" style="33" customWidth="1"/>
+    <col min="7942" max="7942" width="15.5703125" style="33" customWidth="1"/>
+    <col min="7943" max="7943" width="39.42578125" style="33" customWidth="1"/>
+    <col min="7944" max="7944" width="95.42578125" style="33" customWidth="1"/>
+    <col min="7945" max="8192" width="8.7109375" style="33"/>
+    <col min="8193" max="8193" width="11.42578125" style="33" customWidth="1"/>
+    <col min="8194" max="8194" width="70.5703125" style="33" customWidth="1"/>
+    <col min="8195" max="8195" width="113.42578125" style="33" customWidth="1"/>
+    <col min="8196" max="8196" width="49" style="33" customWidth="1"/>
+    <col min="8197" max="8197" width="22" style="33" customWidth="1"/>
+    <col min="8198" max="8198" width="15.5703125" style="33" customWidth="1"/>
+    <col min="8199" max="8199" width="39.42578125" style="33" customWidth="1"/>
+    <col min="8200" max="8200" width="95.42578125" style="33" customWidth="1"/>
+    <col min="8201" max="8448" width="8.7109375" style="33"/>
+    <col min="8449" max="8449" width="11.42578125" style="33" customWidth="1"/>
+    <col min="8450" max="8450" width="70.5703125" style="33" customWidth="1"/>
+    <col min="8451" max="8451" width="113.42578125" style="33" customWidth="1"/>
+    <col min="8452" max="8452" width="49" style="33" customWidth="1"/>
+    <col min="8453" max="8453" width="22" style="33" customWidth="1"/>
+    <col min="8454" max="8454" width="15.5703125" style="33" customWidth="1"/>
+    <col min="8455" max="8455" width="39.42578125" style="33" customWidth="1"/>
+    <col min="8456" max="8456" width="95.42578125" style="33" customWidth="1"/>
+    <col min="8457" max="8704" width="8.7109375" style="33"/>
+    <col min="8705" max="8705" width="11.42578125" style="33" customWidth="1"/>
+    <col min="8706" max="8706" width="70.5703125" style="33" customWidth="1"/>
+    <col min="8707" max="8707" width="113.42578125" style="33" customWidth="1"/>
+    <col min="8708" max="8708" width="49" style="33" customWidth="1"/>
+    <col min="8709" max="8709" width="22" style="33" customWidth="1"/>
+    <col min="8710" max="8710" width="15.5703125" style="33" customWidth="1"/>
+    <col min="8711" max="8711" width="39.42578125" style="33" customWidth="1"/>
+    <col min="8712" max="8712" width="95.42578125" style="33" customWidth="1"/>
+    <col min="8713" max="8960" width="8.7109375" style="33"/>
+    <col min="8961" max="8961" width="11.42578125" style="33" customWidth="1"/>
+    <col min="8962" max="8962" width="70.5703125" style="33" customWidth="1"/>
+    <col min="8963" max="8963" width="113.42578125" style="33" customWidth="1"/>
+    <col min="8964" max="8964" width="49" style="33" customWidth="1"/>
+    <col min="8965" max="8965" width="22" style="33" customWidth="1"/>
+    <col min="8966" max="8966" width="15.5703125" style="33" customWidth="1"/>
+    <col min="8967" max="8967" width="39.42578125" style="33" customWidth="1"/>
+    <col min="8968" max="8968" width="95.42578125" style="33" customWidth="1"/>
+    <col min="8969" max="9216" width="8.7109375" style="33"/>
+    <col min="9217" max="9217" width="11.42578125" style="33" customWidth="1"/>
+    <col min="9218" max="9218" width="70.5703125" style="33" customWidth="1"/>
+    <col min="9219" max="9219" width="113.42578125" style="33" customWidth="1"/>
+    <col min="9220" max="9220" width="49" style="33" customWidth="1"/>
+    <col min="9221" max="9221" width="22" style="33" customWidth="1"/>
+    <col min="9222" max="9222" width="15.5703125" style="33" customWidth="1"/>
+    <col min="9223" max="9223" width="39.42578125" style="33" customWidth="1"/>
+    <col min="9224" max="9224" width="95.42578125" style="33" customWidth="1"/>
+    <col min="9225" max="9472" width="8.7109375" style="33"/>
+    <col min="9473" max="9473" width="11.42578125" style="33" customWidth="1"/>
+    <col min="9474" max="9474" width="70.5703125" style="33" customWidth="1"/>
+    <col min="9475" max="9475" width="113.42578125" style="33" customWidth="1"/>
+    <col min="9476" max="9476" width="49" style="33" customWidth="1"/>
+    <col min="9477" max="9477" width="22" style="33" customWidth="1"/>
+    <col min="9478" max="9478" width="15.5703125" style="33" customWidth="1"/>
+    <col min="9479" max="9479" width="39.42578125" style="33" customWidth="1"/>
+    <col min="9480" max="9480" width="95.42578125" style="33" customWidth="1"/>
+    <col min="9481" max="9728" width="8.7109375" style="33"/>
+    <col min="9729" max="9729" width="11.42578125" style="33" customWidth="1"/>
+    <col min="9730" max="9730" width="70.5703125" style="33" customWidth="1"/>
+    <col min="9731" max="9731" width="113.42578125" style="33" customWidth="1"/>
+    <col min="9732" max="9732" width="49" style="33" customWidth="1"/>
+    <col min="9733" max="9733" width="22" style="33" customWidth="1"/>
+    <col min="9734" max="9734" width="15.5703125" style="33" customWidth="1"/>
+    <col min="9735" max="9735" width="39.42578125" style="33" customWidth="1"/>
+    <col min="9736" max="9736" width="95.42578125" style="33" customWidth="1"/>
+    <col min="9737" max="9984" width="8.7109375" style="33"/>
+    <col min="9985" max="9985" width="11.42578125" style="33" customWidth="1"/>
+    <col min="9986" max="9986" width="70.5703125" style="33" customWidth="1"/>
+    <col min="9987" max="9987" width="113.42578125" style="33" customWidth="1"/>
+    <col min="9988" max="9988" width="49" style="33" customWidth="1"/>
+    <col min="9989" max="9989" width="22" style="33" customWidth="1"/>
+    <col min="9990" max="9990" width="15.5703125" style="33" customWidth="1"/>
+    <col min="9991" max="9991" width="39.42578125" style="33" customWidth="1"/>
+    <col min="9992" max="9992" width="95.42578125" style="33" customWidth="1"/>
+    <col min="9993" max="10240" width="8.7109375" style="33"/>
+    <col min="10241" max="10241" width="11.42578125" style="33" customWidth="1"/>
+    <col min="10242" max="10242" width="70.5703125" style="33" customWidth="1"/>
+    <col min="10243" max="10243" width="113.42578125" style="33" customWidth="1"/>
+    <col min="10244" max="10244" width="49" style="33" customWidth="1"/>
+    <col min="10245" max="10245" width="22" style="33" customWidth="1"/>
+    <col min="10246" max="10246" width="15.5703125" style="33" customWidth="1"/>
+    <col min="10247" max="10247" width="39.42578125" style="33" customWidth="1"/>
+    <col min="10248" max="10248" width="95.42578125" style="33" customWidth="1"/>
+    <col min="10249" max="10496" width="8.7109375" style="33"/>
+    <col min="10497" max="10497" width="11.42578125" style="33" customWidth="1"/>
+    <col min="10498" max="10498" width="70.5703125" style="33" customWidth="1"/>
+    <col min="10499" max="10499" width="113.42578125" style="33" customWidth="1"/>
+    <col min="10500" max="10500" width="49" style="33" customWidth="1"/>
+    <col min="10501" max="10501" width="22" style="33" customWidth="1"/>
+    <col min="10502" max="10502" width="15.5703125" style="33" customWidth="1"/>
+    <col min="10503" max="10503" width="39.42578125" style="33" customWidth="1"/>
+    <col min="10504" max="10504" width="95.42578125" style="33" customWidth="1"/>
+    <col min="10505" max="10752" width="8.7109375" style="33"/>
+    <col min="10753" max="10753" width="11.42578125" style="33" customWidth="1"/>
+    <col min="10754" max="10754" width="70.5703125" style="33" customWidth="1"/>
+    <col min="10755" max="10755" width="113.42578125" style="33" customWidth="1"/>
+    <col min="10756" max="10756" width="49" style="33" customWidth="1"/>
+    <col min="10757" max="10757" width="22" style="33" customWidth="1"/>
+    <col min="10758" max="10758" width="15.5703125" style="33" customWidth="1"/>
+    <col min="10759" max="10759" width="39.42578125" style="33" customWidth="1"/>
+    <col min="10760" max="10760" width="95.42578125" style="33" customWidth="1"/>
+    <col min="10761" max="11008" width="8.7109375" style="33"/>
+    <col min="11009" max="11009" width="11.42578125" style="33" customWidth="1"/>
+    <col min="11010" max="11010" width="70.5703125" style="33" customWidth="1"/>
+    <col min="11011" max="11011" width="113.42578125" style="33" customWidth="1"/>
+    <col min="11012" max="11012" width="49" style="33" customWidth="1"/>
+    <col min="11013" max="11013" width="22" style="33" customWidth="1"/>
+    <col min="11014" max="11014" width="15.5703125" style="33" customWidth="1"/>
+    <col min="11015" max="11015" width="39.42578125" style="33" customWidth="1"/>
+    <col min="11016" max="11016" width="95.42578125" style="33" customWidth="1"/>
+    <col min="11017" max="11264" width="8.7109375" style="33"/>
+    <col min="11265" max="11265" width="11.42578125" style="33" customWidth="1"/>
+    <col min="11266" max="11266" width="70.5703125" style="33" customWidth="1"/>
+    <col min="11267" max="11267" width="113.42578125" style="33" customWidth="1"/>
+    <col min="11268" max="11268" width="49" style="33" customWidth="1"/>
+    <col min="11269" max="11269" width="22" style="33" customWidth="1"/>
+    <col min="11270" max="11270" width="15.5703125" style="33" customWidth="1"/>
+    <col min="11271" max="11271" width="39.42578125" style="33" customWidth="1"/>
+    <col min="11272" max="11272" width="95.42578125" style="33" customWidth="1"/>
+    <col min="11273" max="11520" width="8.7109375" style="33"/>
+    <col min="11521" max="11521" width="11.42578125" style="33" customWidth="1"/>
+    <col min="11522" max="11522" width="70.5703125" style="33" customWidth="1"/>
+    <col min="11523" max="11523" width="113.42578125" style="33" customWidth="1"/>
+    <col min="11524" max="11524" width="49" style="33" customWidth="1"/>
+    <col min="11525" max="11525" width="22" style="33" customWidth="1"/>
+    <col min="11526" max="11526" width="15.5703125" style="33" customWidth="1"/>
+    <col min="11527" max="11527" width="39.42578125" style="33" customWidth="1"/>
+    <col min="11528" max="11528" width="95.42578125" style="33" customWidth="1"/>
+    <col min="11529" max="11776" width="8.7109375" style="33"/>
+    <col min="11777" max="11777" width="11.42578125" style="33" customWidth="1"/>
+    <col min="11778" max="11778" width="70.5703125" style="33" customWidth="1"/>
+    <col min="11779" max="11779" width="113.42578125" style="33" customWidth="1"/>
+    <col min="11780" max="11780" width="49" style="33" customWidth="1"/>
+    <col min="11781" max="11781" width="22" style="33" customWidth="1"/>
+    <col min="11782" max="11782" width="15.5703125" style="33" customWidth="1"/>
+    <col min="11783" max="11783" width="39.42578125" style="33" customWidth="1"/>
+    <col min="11784" max="11784" width="95.42578125" style="33" customWidth="1"/>
+    <col min="11785" max="12032" width="8.7109375" style="33"/>
+    <col min="12033" max="12033" width="11.42578125" style="33" customWidth="1"/>
+    <col min="12034" max="12034" width="70.5703125" style="33" customWidth="1"/>
+    <col min="12035" max="12035" width="113.42578125" style="33" customWidth="1"/>
+    <col min="12036" max="12036" width="49" style="33" customWidth="1"/>
+    <col min="12037" max="12037" width="22" style="33" customWidth="1"/>
+    <col min="12038" max="12038" width="15.5703125" style="33" customWidth="1"/>
+    <col min="12039" max="12039" width="39.42578125" style="33" customWidth="1"/>
+    <col min="12040" max="12040" width="95.42578125" style="33" customWidth="1"/>
+    <col min="12041" max="12288" width="8.7109375" style="33"/>
+    <col min="12289" max="12289" width="11.42578125" style="33" customWidth="1"/>
+    <col min="12290" max="12290" width="70.5703125" style="33" customWidth="1"/>
+    <col min="12291" max="12291" width="113.42578125" style="33" customWidth="1"/>
+    <col min="12292" max="12292" width="49" style="33" customWidth="1"/>
+    <col min="12293" max="12293" width="22" style="33" customWidth="1"/>
+    <col min="12294" max="12294" width="15.5703125" style="33" customWidth="1"/>
+    <col min="12295" max="12295" width="39.42578125" style="33" customWidth="1"/>
+    <col min="12296" max="12296" width="95.42578125" style="33" customWidth="1"/>
+    <col min="12297" max="12544" width="8.7109375" style="33"/>
+    <col min="12545" max="12545" width="11.42578125" style="33" customWidth="1"/>
+    <col min="12546" max="12546" width="70.5703125" style="33" customWidth="1"/>
+    <col min="12547" max="12547" width="113.42578125" style="33" customWidth="1"/>
+    <col min="12548" max="12548" width="49" style="33" customWidth="1"/>
+    <col min="12549" max="12549" width="22" style="33" customWidth="1"/>
+    <col min="12550" max="12550" width="15.5703125" style="33" customWidth="1"/>
+    <col min="12551" max="12551" width="39.42578125" style="33" customWidth="1"/>
+    <col min="12552" max="12552" width="95.42578125" style="33" customWidth="1"/>
+    <col min="12553" max="12800" width="8.7109375" style="33"/>
+    <col min="12801" max="12801" width="11.42578125" style="33" customWidth="1"/>
+    <col min="12802" max="12802" width="70.5703125" style="33" customWidth="1"/>
+    <col min="12803" max="12803" width="113.42578125" style="33" customWidth="1"/>
+    <col min="12804" max="12804" width="49" style="33" customWidth="1"/>
+    <col min="12805" max="12805" width="22" style="33" customWidth="1"/>
+    <col min="12806" max="12806" width="15.5703125" style="33" customWidth="1"/>
+    <col min="12807" max="12807" width="39.42578125" style="33" customWidth="1"/>
+    <col min="12808" max="12808" width="95.42578125" style="33" customWidth="1"/>
+    <col min="12809" max="13056" width="8.7109375" style="33"/>
+    <col min="13057" max="13057" width="11.42578125" style="33" customWidth="1"/>
+    <col min="13058" max="13058" width="70.5703125" style="33" customWidth="1"/>
+    <col min="13059" max="13059" width="113.42578125" style="33" customWidth="1"/>
+    <col min="13060" max="13060" width="49" style="33" customWidth="1"/>
+    <col min="13061" max="13061" width="22" style="33" customWidth="1"/>
+    <col min="13062" max="13062" width="15.5703125" style="33" customWidth="1"/>
+    <col min="13063" max="13063" width="39.42578125" style="33" customWidth="1"/>
+    <col min="13064" max="13064" width="95.42578125" style="33" customWidth="1"/>
+    <col min="13065" max="13312" width="8.7109375" style="33"/>
+    <col min="13313" max="13313" width="11.42578125" style="33" customWidth="1"/>
+    <col min="13314" max="13314" width="70.5703125" style="33" customWidth="1"/>
+    <col min="13315" max="13315" width="113.42578125" style="33" customWidth="1"/>
+    <col min="13316" max="13316" width="49" style="33" customWidth="1"/>
+    <col min="13317" max="13317" width="22" style="33" customWidth="1"/>
+    <col min="13318" max="13318" width="15.5703125" style="33" customWidth="1"/>
+    <col min="13319" max="13319" width="39.42578125" style="33" customWidth="1"/>
+    <col min="13320" max="13320" width="95.42578125" style="33" customWidth="1"/>
+    <col min="13321" max="13568" width="8.7109375" style="33"/>
+    <col min="13569" max="13569" width="11.42578125" style="33" customWidth="1"/>
+    <col min="13570" max="13570" width="70.5703125" style="33" customWidth="1"/>
+    <col min="13571" max="13571" width="113.42578125" style="33" customWidth="1"/>
+    <col min="13572" max="13572" width="49" style="33" customWidth="1"/>
+    <col min="13573" max="13573" width="22" style="33" customWidth="1"/>
+    <col min="13574" max="13574" width="15.5703125" style="33" customWidth="1"/>
+    <col min="13575" max="13575" width="39.42578125" style="33" customWidth="1"/>
+    <col min="13576" max="13576" width="95.42578125" style="33" customWidth="1"/>
+    <col min="13577" max="13824" width="8.7109375" style="33"/>
+    <col min="13825" max="13825" width="11.42578125" style="33" customWidth="1"/>
+    <col min="13826" max="13826" width="70.5703125" style="33" customWidth="1"/>
+    <col min="13827" max="13827" width="113.42578125" style="33" customWidth="1"/>
+    <col min="13828" max="13828" width="49" style="33" customWidth="1"/>
+    <col min="13829" max="13829" width="22" style="33" customWidth="1"/>
+    <col min="13830" max="13830" width="15.5703125" style="33" customWidth="1"/>
+    <col min="13831" max="13831" width="39.42578125" style="33" customWidth="1"/>
+    <col min="13832" max="13832" width="95.42578125" style="33" customWidth="1"/>
+    <col min="13833" max="14080" width="8.7109375" style="33"/>
+    <col min="14081" max="14081" width="11.42578125" style="33" customWidth="1"/>
+    <col min="14082" max="14082" width="70.5703125" style="33" customWidth="1"/>
+    <col min="14083" max="14083" width="113.42578125" style="33" customWidth="1"/>
+    <col min="14084" max="14084" width="49" style="33" customWidth="1"/>
+    <col min="14085" max="14085" width="22" style="33" customWidth="1"/>
+    <col min="14086" max="14086" width="15.5703125" style="33" customWidth="1"/>
+    <col min="14087" max="14087" width="39.42578125" style="33" customWidth="1"/>
+    <col min="14088" max="14088" width="95.42578125" style="33" customWidth="1"/>
+    <col min="14089" max="14336" width="8.7109375" style="33"/>
+    <col min="14337" max="14337" width="11.42578125" style="33" customWidth="1"/>
+    <col min="14338" max="14338" width="70.5703125" style="33" customWidth="1"/>
+    <col min="14339" max="14339" width="113.42578125" style="33" customWidth="1"/>
+    <col min="14340" max="14340" width="49" style="33" customWidth="1"/>
+    <col min="14341" max="14341" width="22" style="33" customWidth="1"/>
+    <col min="14342" max="14342" width="15.5703125" style="33" customWidth="1"/>
+    <col min="14343" max="14343" width="39.42578125" style="33" customWidth="1"/>
+    <col min="14344" max="14344" width="95.42578125" style="33" customWidth="1"/>
+    <col min="14345" max="14592" width="8.7109375" style="33"/>
+    <col min="14593" max="14593" width="11.42578125" style="33" customWidth="1"/>
+    <col min="14594" max="14594" width="70.5703125" style="33" customWidth="1"/>
+    <col min="14595" max="14595" width="113.42578125" style="33" customWidth="1"/>
+    <col min="14596" max="14596" width="49" style="33" customWidth="1"/>
+    <col min="14597" max="14597" width="22" style="33" customWidth="1"/>
+    <col min="14598" max="14598" width="15.5703125" style="33" customWidth="1"/>
+    <col min="14599" max="14599" width="39.42578125" style="33" customWidth="1"/>
+    <col min="14600" max="14600" width="95.42578125" style="33" customWidth="1"/>
+    <col min="14601" max="14848" width="8.7109375" style="33"/>
+    <col min="14849" max="14849" width="11.42578125" style="33" customWidth="1"/>
+    <col min="14850" max="14850" width="70.5703125" style="33" customWidth="1"/>
+    <col min="14851" max="14851" width="113.42578125" style="33" customWidth="1"/>
+    <col min="14852" max="14852" width="49" style="33" customWidth="1"/>
+    <col min="14853" max="14853" width="22" style="33" customWidth="1"/>
+    <col min="14854" max="14854" width="15.5703125" style="33" customWidth="1"/>
+    <col min="14855" max="14855" width="39.42578125" style="33" customWidth="1"/>
+    <col min="14856" max="14856" width="95.42578125" style="33" customWidth="1"/>
+    <col min="14857" max="15104" width="8.7109375" style="33"/>
+    <col min="15105" max="15105" width="11.42578125" style="33" customWidth="1"/>
+    <col min="15106" max="15106" width="70.5703125" style="33" customWidth="1"/>
+    <col min="15107" max="15107" width="113.42578125" style="33" customWidth="1"/>
+    <col min="15108" max="15108" width="49" style="33" customWidth="1"/>
+    <col min="15109" max="15109" width="22" style="33" customWidth="1"/>
+    <col min="15110" max="15110" width="15.5703125" style="33" customWidth="1"/>
+    <col min="15111" max="15111" width="39.42578125" style="33" customWidth="1"/>
+    <col min="15112" max="15112" width="95.42578125" style="33" customWidth="1"/>
+    <col min="15113" max="15360" width="8.7109375" style="33"/>
+    <col min="15361" max="15361" width="11.42578125" style="33" customWidth="1"/>
+    <col min="15362" max="15362" width="70.5703125" style="33" customWidth="1"/>
+    <col min="15363" max="15363" width="113.42578125" style="33" customWidth="1"/>
+    <col min="15364" max="15364" width="49" style="33" customWidth="1"/>
+    <col min="15365" max="15365" width="22" style="33" customWidth="1"/>
+    <col min="15366" max="15366" width="15.5703125" style="33" customWidth="1"/>
+    <col min="15367" max="15367" width="39.42578125" style="33" customWidth="1"/>
+    <col min="15368" max="15368" width="95.42578125" style="33" customWidth="1"/>
+    <col min="15369" max="15616" width="8.7109375" style="33"/>
+    <col min="15617" max="15617" width="11.42578125" style="33" customWidth="1"/>
+    <col min="15618" max="15618" width="70.5703125" style="33" customWidth="1"/>
+    <col min="15619" max="15619" width="113.42578125" style="33" customWidth="1"/>
+    <col min="15620" max="15620" width="49" style="33" customWidth="1"/>
+    <col min="15621" max="15621" width="22" style="33" customWidth="1"/>
+    <col min="15622" max="15622" width="15.5703125" style="33" customWidth="1"/>
+    <col min="15623" max="15623" width="39.42578125" style="33" customWidth="1"/>
+    <col min="15624" max="15624" width="95.42578125" style="33" customWidth="1"/>
+    <col min="15625" max="15872" width="8.7109375" style="33"/>
+    <col min="15873" max="15873" width="11.42578125" style="33" customWidth="1"/>
+    <col min="15874" max="15874" width="70.5703125" style="33" customWidth="1"/>
+    <col min="15875" max="15875" width="113.42578125" style="33" customWidth="1"/>
+    <col min="15876" max="15876" width="49" style="33" customWidth="1"/>
+    <col min="15877" max="15877" width="22" style="33" customWidth="1"/>
+    <col min="15878" max="15878" width="15.5703125" style="33" customWidth="1"/>
+    <col min="15879" max="15879" width="39.42578125" style="33" customWidth="1"/>
+    <col min="15880" max="15880" width="95.42578125" style="33" customWidth="1"/>
+    <col min="15881" max="16128" width="8.7109375" style="33"/>
+    <col min="16129" max="16129" width="11.42578125" style="33" customWidth="1"/>
+    <col min="16130" max="16130" width="70.5703125" style="33" customWidth="1"/>
+    <col min="16131" max="16131" width="113.42578125" style="33" customWidth="1"/>
+    <col min="16132" max="16132" width="49" style="33" customWidth="1"/>
+    <col min="16133" max="16133" width="22" style="33" customWidth="1"/>
+    <col min="16134" max="16134" width="15.5703125" style="33" customWidth="1"/>
+    <col min="16135" max="16135" width="39.42578125" style="33" customWidth="1"/>
+    <col min="16136" max="16136" width="95.42578125" style="33" customWidth="1"/>
+    <col min="16137" max="16384" width="8.7109375" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="H1" s="55" t="s">
-        <v>791</v>
+      <c r="H1" s="50" t="s">
+        <v>724</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="H2" s="55" t="s">
-        <v>792</v>
+      <c r="H2" s="50" t="s">
+        <v>725</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="H3" s="68" t="s">
-        <v>530</v>
+      <c r="H3" s="63" t="s">
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A4" s="56"/>
-      <c r="H4" s="55" t="s">
+      <c r="A4" s="51"/>
+      <c r="H4" s="50" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="51"/>
+      <c r="H5" s="34"/>
+    </row>
+    <row r="6" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="51"/>
+      <c r="H6" s="35"/>
+    </row>
+    <row r="7" spans="1:11" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="1005" t="s">
+        <v>489</v>
+      </c>
+      <c r="B7" s="1006"/>
+      <c r="C7" s="1006"/>
+      <c r="D7" s="1007"/>
+      <c r="E7" s="1007"/>
+      <c r="F7" s="1007"/>
+      <c r="G7" s="1007"/>
+      <c r="H7" s="1008"/>
+    </row>
+    <row r="8" spans="1:11" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="919"/>
+      <c r="B8" s="1009" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="1010"/>
+      <c r="D8" s="146" t="s">
+        <v>390</v>
+      </c>
+      <c r="E8" s="1013" t="s">
+        <v>391</v>
+      </c>
+      <c r="F8" s="1014"/>
+      <c r="G8" s="146" t="s">
+        <v>392</v>
+      </c>
+      <c r="H8" s="1015" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="920"/>
+      <c r="B9" s="1011"/>
+      <c r="C9" s="1012"/>
+      <c r="D9" s="1017" t="s">
+        <v>339</v>
+      </c>
+      <c r="E9" s="1017"/>
+      <c r="F9" s="1017"/>
+      <c r="G9" s="1017"/>
+      <c r="H9" s="1016"/>
+    </row>
+    <row r="10" spans="1:11" s="36" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="782" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="782"/>
+      <c r="D10" s="884"/>
+      <c r="E10" s="884"/>
+      <c r="F10" s="884"/>
+      <c r="G10" s="884"/>
+      <c r="H10" s="783"/>
+    </row>
+    <row r="11" spans="1:11" s="36" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="299" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1018" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="1021" t="s">
+        <v>334</v>
+      </c>
+      <c r="E11" s="1022"/>
+      <c r="F11" s="1022"/>
+      <c r="G11" s="1023"/>
+      <c r="H11" s="303" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="37" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="299" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1019"/>
+      <c r="C12" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" s="1024" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="1025"/>
+      <c r="F12" s="1025"/>
+      <c r="G12" s="1026"/>
+      <c r="H12" s="69" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="38" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="299" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1019"/>
+      <c r="C13" s="1027" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="1024" t="s">
+        <v>353</v>
+      </c>
+      <c r="E13" s="1025"/>
+      <c r="F13" s="1025"/>
+      <c r="G13" s="1026"/>
+      <c r="H13" s="1029" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="38" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="70" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="1019"/>
+      <c r="C14" s="1028"/>
+      <c r="D14" s="1031" t="s">
+        <v>393</v>
+      </c>
+      <c r="E14" s="1032"/>
+      <c r="F14" s="1032"/>
+      <c r="G14" s="1033"/>
+      <c r="H14" s="1030"/>
+    </row>
+    <row r="15" spans="1:11" s="38" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1034" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1019"/>
+      <c r="C15" s="1036" t="s">
+        <v>394</v>
+      </c>
+      <c r="D15" s="1031" t="s">
+        <v>355</v>
+      </c>
+      <c r="E15" s="1032"/>
+      <c r="F15" s="1032"/>
+      <c r="G15" s="1037"/>
+      <c r="H15" s="1029" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="38" customFormat="1" ht="165.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1035"/>
+      <c r="B16" s="1019"/>
+      <c r="C16" s="1023"/>
+      <c r="D16" s="1024" t="s">
+        <v>395</v>
+      </c>
+      <c r="E16" s="1025"/>
+      <c r="F16" s="1025"/>
+      <c r="G16" s="1026"/>
+      <c r="H16" s="1030"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+    </row>
+    <row r="17" spans="1:68" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1034" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1019"/>
+      <c r="C17" s="1027" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1038" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="1039"/>
+      <c r="F17" s="1039"/>
+      <c r="G17" s="1036"/>
+      <c r="H17" s="1040" t="s">
+        <v>396</v>
+      </c>
+      <c r="I17" s="53"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+    </row>
+    <row r="18" spans="1:68" s="37" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1035"/>
+      <c r="B18" s="1019"/>
+      <c r="C18" s="1028"/>
+      <c r="D18" s="1021"/>
+      <c r="E18" s="1022"/>
+      <c r="F18" s="1022"/>
+      <c r="G18" s="1023"/>
+      <c r="H18" s="1041"/>
+    </row>
+    <row r="19" spans="1:68" s="37" customFormat="1" ht="69.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="299" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="1019"/>
+      <c r="C19" s="289" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="1024" t="s">
+        <v>397</v>
+      </c>
+      <c r="E19" s="1025"/>
+      <c r="F19" s="1025"/>
+      <c r="G19" s="1025"/>
+      <c r="H19" s="301" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:68" s="37" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="299" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1019"/>
+      <c r="C20" s="68" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" s="1024" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="1025"/>
+      <c r="F20" s="1025"/>
+      <c r="G20" s="1026"/>
+      <c r="H20" s="69" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:68" s="37" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="299" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1019"/>
+      <c r="C21" s="68" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="1024" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" s="1025"/>
+      <c r="F21" s="1025"/>
+      <c r="G21" s="1026"/>
+      <c r="H21" s="69" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:68" s="37" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="299" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="1019"/>
+      <c r="C22" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="1024" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" s="1025"/>
+      <c r="F22" s="1025"/>
+      <c r="G22" s="1026"/>
+      <c r="H22" s="71" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:68" s="37" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="299" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="1019"/>
+      <c r="C23" s="289" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" s="1024" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" s="1025"/>
+      <c r="F23" s="1025"/>
+      <c r="G23" s="1026"/>
+      <c r="H23" s="71" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:68" s="37" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="297" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1020"/>
+      <c r="C24" s="295" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="1038" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" s="1039"/>
+      <c r="F24" s="1039"/>
+      <c r="G24" s="1039"/>
+      <c r="H24" s="1042"/>
+    </row>
+    <row r="25" spans="1:68" s="36" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="72" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="781" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" s="782"/>
+      <c r="D25" s="782"/>
+      <c r="E25" s="782"/>
+      <c r="F25" s="782"/>
+      <c r="G25" s="782"/>
+      <c r="H25" s="783"/>
+    </row>
+    <row r="26" spans="1:68" s="36" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1043" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="1045" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" s="1047" t="s">
+        <v>398</v>
+      </c>
+      <c r="D26" s="1050" t="s">
+        <v>301</v>
+      </c>
+      <c r="E26" s="1051"/>
+      <c r="F26" s="1051"/>
+      <c r="G26" s="1052"/>
+      <c r="H26" s="73" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="27" spans="1:68" s="36" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1044"/>
+      <c r="B27" s="1046"/>
+      <c r="C27" s="1048"/>
+      <c r="D27" s="1038" t="s">
+        <v>358</v>
+      </c>
+      <c r="E27" s="1036"/>
+      <c r="F27" s="1069" t="s">
+        <v>400</v>
+      </c>
+      <c r="G27" s="1070"/>
+      <c r="H27" s="1029" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="28" spans="1:68" s="55" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1044"/>
+      <c r="B28" s="1046"/>
+      <c r="C28" s="1048"/>
+      <c r="D28" s="1021"/>
+      <c r="E28" s="1023"/>
+      <c r="F28" s="1071"/>
+      <c r="G28" s="1072"/>
+      <c r="H28" s="1073"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+      <c r="U28" s="33"/>
+      <c r="V28" s="33"/>
+      <c r="W28" s="33"/>
+      <c r="X28" s="33"/>
+      <c r="Y28" s="33"/>
+      <c r="Z28" s="33"/>
+      <c r="AA28" s="33"/>
+      <c r="AB28" s="33"/>
+      <c r="AC28" s="33"/>
+      <c r="AD28" s="33"/>
+      <c r="AE28" s="33"/>
+      <c r="AF28" s="33"/>
+      <c r="AG28" s="33"/>
+      <c r="AH28" s="33"/>
+      <c r="AI28" s="33"/>
+      <c r="AJ28" s="33"/>
+      <c r="AK28" s="33"/>
+      <c r="AL28" s="33"/>
+      <c r="AM28" s="33"/>
+      <c r="AN28" s="33"/>
+      <c r="AO28" s="33"/>
+      <c r="AP28" s="33"/>
+      <c r="AQ28" s="33"/>
+      <c r="AR28" s="33"/>
+      <c r="AS28" s="33"/>
+      <c r="AT28" s="33"/>
+      <c r="AU28" s="33"/>
+      <c r="AV28" s="33"/>
+      <c r="AW28" s="33"/>
+      <c r="AX28" s="33"/>
+      <c r="AY28" s="33"/>
+      <c r="AZ28" s="33"/>
+      <c r="BA28" s="33"/>
+      <c r="BB28" s="33"/>
+      <c r="BC28" s="33"/>
+      <c r="BD28" s="33"/>
+      <c r="BE28" s="33"/>
+      <c r="BF28" s="33"/>
+      <c r="BG28" s="33"/>
+      <c r="BH28" s="33"/>
+      <c r="BI28" s="33"/>
+      <c r="BJ28" s="33"/>
+      <c r="BK28" s="33"/>
+      <c r="BL28" s="33"/>
+      <c r="BM28" s="33"/>
+      <c r="BN28" s="33"/>
+      <c r="BO28" s="33"/>
+      <c r="BP28" s="33"/>
+    </row>
+    <row r="29" spans="1:68" s="55" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1044"/>
+      <c r="B29" s="1046"/>
+      <c r="C29" s="1048"/>
+      <c r="D29" s="1024" t="s">
+        <v>336</v>
+      </c>
+      <c r="E29" s="1026"/>
+      <c r="F29" s="1024" t="s">
+        <v>301</v>
+      </c>
+      <c r="G29" s="1026"/>
+      <c r="H29" s="1030"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="33"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33"/>
+      <c r="U29" s="33"/>
+      <c r="V29" s="33"/>
+      <c r="W29" s="33"/>
+      <c r="X29" s="33"/>
+      <c r="Y29" s="33"/>
+      <c r="Z29" s="33"/>
+      <c r="AA29" s="33"/>
+      <c r="AB29" s="33"/>
+      <c r="AC29" s="33"/>
+      <c r="AD29" s="33"/>
+      <c r="AE29" s="33"/>
+      <c r="AF29" s="33"/>
+      <c r="AG29" s="33"/>
+      <c r="AH29" s="33"/>
+      <c r="AI29" s="33"/>
+      <c r="AJ29" s="33"/>
+      <c r="AK29" s="33"/>
+      <c r="AL29" s="33"/>
+      <c r="AM29" s="33"/>
+      <c r="AN29" s="33"/>
+      <c r="AO29" s="33"/>
+      <c r="AP29" s="33"/>
+      <c r="AQ29" s="33"/>
+      <c r="AR29" s="33"/>
+      <c r="AS29" s="33"/>
+      <c r="AT29" s="33"/>
+      <c r="AU29" s="33"/>
+      <c r="AV29" s="33"/>
+      <c r="AW29" s="33"/>
+      <c r="AX29" s="33"/>
+      <c r="AY29" s="33"/>
+      <c r="AZ29" s="33"/>
+      <c r="BA29" s="33"/>
+      <c r="BB29" s="33"/>
+      <c r="BC29" s="33"/>
+      <c r="BD29" s="33"/>
+      <c r="BE29" s="33"/>
+      <c r="BF29" s="33"/>
+      <c r="BG29" s="33"/>
+      <c r="BH29" s="33"/>
+      <c r="BI29" s="33"/>
+      <c r="BJ29" s="33"/>
+      <c r="BK29" s="33"/>
+      <c r="BL29" s="33"/>
+      <c r="BM29" s="33"/>
+      <c r="BN29" s="33"/>
+      <c r="BO29" s="33"/>
+      <c r="BP29" s="33"/>
+    </row>
+    <row r="30" spans="1:68" s="55" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="1035"/>
+      <c r="B30" s="1046"/>
+      <c r="C30" s="1049"/>
+      <c r="D30" s="1074" t="s">
+        <v>402</v>
+      </c>
+      <c r="E30" s="1075"/>
+      <c r="F30" s="1075"/>
+      <c r="G30" s="1075"/>
+      <c r="H30" s="1076"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="33"/>
+      <c r="N30" s="33"/>
+      <c r="O30" s="33"/>
+      <c r="P30" s="33"/>
+      <c r="Q30" s="33"/>
+      <c r="R30" s="33"/>
+      <c r="S30" s="33"/>
+      <c r="T30" s="33"/>
+      <c r="U30" s="33"/>
+      <c r="V30" s="33"/>
+      <c r="W30" s="33"/>
+      <c r="X30" s="33"/>
+      <c r="Y30" s="33"/>
+      <c r="Z30" s="33"/>
+      <c r="AA30" s="33"/>
+      <c r="AB30" s="33"/>
+      <c r="AC30" s="33"/>
+      <c r="AD30" s="33"/>
+      <c r="AE30" s="33"/>
+      <c r="AF30" s="33"/>
+      <c r="AG30" s="33"/>
+      <c r="AH30" s="33"/>
+      <c r="AI30" s="33"/>
+      <c r="AJ30" s="33"/>
+      <c r="AK30" s="33"/>
+      <c r="AL30" s="33"/>
+      <c r="AM30" s="33"/>
+      <c r="AN30" s="33"/>
+      <c r="AO30" s="33"/>
+      <c r="AP30" s="33"/>
+      <c r="AQ30" s="33"/>
+      <c r="AR30" s="33"/>
+      <c r="AS30" s="33"/>
+      <c r="AT30" s="33"/>
+      <c r="AU30" s="33"/>
+      <c r="AV30" s="33"/>
+      <c r="AW30" s="33"/>
+      <c r="AX30" s="33"/>
+      <c r="AY30" s="33"/>
+      <c r="AZ30" s="33"/>
+      <c r="BA30" s="33"/>
+      <c r="BB30" s="33"/>
+      <c r="BC30" s="33"/>
+      <c r="BD30" s="33"/>
+      <c r="BE30" s="33"/>
+      <c r="BF30" s="33"/>
+      <c r="BG30" s="33"/>
+      <c r="BH30" s="33"/>
+      <c r="BI30" s="33"/>
+      <c r="BJ30" s="33"/>
+      <c r="BK30" s="33"/>
+      <c r="BL30" s="33"/>
+      <c r="BM30" s="33"/>
+      <c r="BN30" s="33"/>
+      <c r="BO30" s="33"/>
+      <c r="BP30" s="33"/>
+    </row>
+    <row r="31" spans="1:68" s="55" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="299" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1046"/>
+      <c r="C31" s="305" t="s">
+        <v>90</v>
+      </c>
+      <c r="D31" s="1053" t="s">
+        <v>91</v>
+      </c>
+      <c r="E31" s="1054"/>
+      <c r="F31" s="1054"/>
+      <c r="G31" s="1055"/>
+      <c r="H31" s="290"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="33"/>
+      <c r="O31" s="33"/>
+      <c r="P31" s="33"/>
+      <c r="Q31" s="33"/>
+      <c r="R31" s="33"/>
+      <c r="S31" s="33"/>
+      <c r="T31" s="33"/>
+      <c r="U31" s="33"/>
+      <c r="V31" s="33"/>
+      <c r="W31" s="33"/>
+      <c r="X31" s="33"/>
+      <c r="Y31" s="33"/>
+      <c r="Z31" s="33"/>
+      <c r="AA31" s="33"/>
+      <c r="AB31" s="33"/>
+      <c r="AC31" s="33"/>
+      <c r="AD31" s="33"/>
+      <c r="AE31" s="33"/>
+      <c r="AF31" s="33"/>
+      <c r="AG31" s="33"/>
+      <c r="AH31" s="33"/>
+      <c r="AI31" s="33"/>
+      <c r="AJ31" s="33"/>
+      <c r="AK31" s="33"/>
+      <c r="AL31" s="33"/>
+      <c r="AM31" s="33"/>
+      <c r="AN31" s="33"/>
+      <c r="AO31" s="33"/>
+      <c r="AP31" s="33"/>
+      <c r="AQ31" s="33"/>
+      <c r="AR31" s="33"/>
+      <c r="AS31" s="33"/>
+      <c r="AT31" s="33"/>
+      <c r="AU31" s="33"/>
+      <c r="AV31" s="33"/>
+      <c r="AW31" s="33"/>
+      <c r="AX31" s="33"/>
+      <c r="AY31" s="33"/>
+      <c r="AZ31" s="33"/>
+      <c r="BA31" s="33"/>
+      <c r="BB31" s="33"/>
+      <c r="BC31" s="33"/>
+      <c r="BD31" s="33"/>
+      <c r="BE31" s="33"/>
+      <c r="BF31" s="33"/>
+      <c r="BG31" s="33"/>
+      <c r="BH31" s="33"/>
+      <c r="BI31" s="33"/>
+      <c r="BJ31" s="33"/>
+      <c r="BK31" s="33"/>
+      <c r="BL31" s="33"/>
+      <c r="BM31" s="33"/>
+      <c r="BN31" s="33"/>
+      <c r="BO31" s="33"/>
+      <c r="BP31" s="33"/>
+    </row>
+    <row r="32" spans="1:68" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1046"/>
+      <c r="C32" s="305" t="s">
+        <v>323</v>
+      </c>
+      <c r="D32" s="1053" t="s">
+        <v>91</v>
+      </c>
+      <c r="E32" s="1054"/>
+      <c r="F32" s="1054"/>
+      <c r="G32" s="1055"/>
+      <c r="H32" s="296"/>
+    </row>
+    <row r="33" spans="1:8" ht="46.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1046"/>
+      <c r="C33" s="289" t="s">
+        <v>94</v>
+      </c>
+      <c r="D33" s="1056" t="s">
+        <v>91</v>
+      </c>
+      <c r="E33" s="1057"/>
+      <c r="F33" s="1057"/>
+      <c r="G33" s="1058"/>
+      <c r="H33" s="69"/>
+    </row>
+    <row r="34" spans="1:8" ht="47.25" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="297" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1046"/>
+      <c r="C34" s="295" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" s="1059" t="s">
+        <v>91</v>
+      </c>
+      <c r="E34" s="1060"/>
+      <c r="F34" s="1060"/>
+      <c r="G34" s="1061"/>
+      <c r="H34" s="74"/>
+    </row>
+    <row r="35" spans="1:8" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="75" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1045" t="s">
+        <v>403</v>
+      </c>
+      <c r="C35" s="76" t="s">
+        <v>404</v>
+      </c>
+      <c r="D35" s="1063" t="s">
+        <v>405</v>
+      </c>
+      <c r="E35" s="1064"/>
+      <c r="F35" s="1064"/>
+      <c r="G35" s="1065"/>
+      <c r="H35" s="77" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="167.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1062"/>
+      <c r="C36" s="79" t="s">
+        <v>406</v>
+      </c>
+      <c r="D36" s="1066" t="s">
         <v>407</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="D8" s="152" t="s">
+      <c r="E36" s="1067"/>
+      <c r="F36" s="1067"/>
+      <c r="G36" s="1068"/>
+      <c r="H36" s="80" t="s">
         <v>408</v>
       </c>
-      <c r="E8" s="1227" t="s">
+    </row>
+    <row r="37" spans="1:8" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="299" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="1046" t="s">
         <v>409</v>
       </c>
-      <c r="F8" s="1228"/>
-      <c r="G8" s="152" t="s">
+      <c r="C37" s="81" t="s">
+        <v>313</v>
+      </c>
+      <c r="D37" s="1021" t="s">
         <v>410</v>
       </c>
-      <c r="H8" s="1229" t="s">
-[...7 lines deleted...]
-      <c r="D9" s="1231" t="s">
+      <c r="E37" s="1022"/>
+      <c r="F37" s="1022"/>
+      <c r="G37" s="1023"/>
+      <c r="H37" s="304" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="1046"/>
+      <c r="C38" s="82" t="s">
+        <v>315</v>
+      </c>
+      <c r="D38" s="1024" t="s">
+        <v>411</v>
+      </c>
+      <c r="E38" s="1025"/>
+      <c r="F38" s="1025"/>
+      <c r="G38" s="1026"/>
+      <c r="H38" s="83" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="1046"/>
+      <c r="C39" s="82" t="s">
+        <v>317</v>
+      </c>
+      <c r="D39" s="1024" t="s">
+        <v>412</v>
+      </c>
+      <c r="E39" s="1025"/>
+      <c r="F39" s="1025"/>
+      <c r="G39" s="1026"/>
+      <c r="H39" s="83" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="84" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="1046"/>
+      <c r="C40" s="305" t="s">
+        <v>413</v>
+      </c>
+      <c r="D40" s="1021" t="s">
+        <v>414</v>
+      </c>
+      <c r="E40" s="1022"/>
+      <c r="F40" s="1022"/>
+      <c r="G40" s="1023"/>
+      <c r="H40" s="304" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="185.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="84" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="1046"/>
+      <c r="C41" s="68" t="s">
+        <v>415</v>
+      </c>
+      <c r="D41" s="1024" t="s">
+        <v>416</v>
+      </c>
+      <c r="E41" s="1025"/>
+      <c r="F41" s="1025"/>
+      <c r="G41" s="1026"/>
+      <c r="H41" s="304" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="145.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="84" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="1046"/>
+      <c r="C42" s="85" t="s">
+        <v>318</v>
+      </c>
+      <c r="D42" s="1024" t="s">
+        <v>91</v>
+      </c>
+      <c r="E42" s="1025"/>
+      <c r="F42" s="1025"/>
+      <c r="G42" s="1026"/>
+      <c r="H42" s="304" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="167.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="84" t="s">
+        <v>106</v>
+      </c>
+      <c r="B43" s="1046"/>
+      <c r="C43" s="289" t="s">
+        <v>319</v>
+      </c>
+      <c r="D43" s="1024" t="s">
+        <v>91</v>
+      </c>
+      <c r="E43" s="1025"/>
+      <c r="F43" s="1025"/>
+      <c r="G43" s="1026"/>
+      <c r="H43" s="86" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="298" t="s">
+        <v>349</v>
+      </c>
+      <c r="B44" s="1062"/>
+      <c r="C44" s="1077" t="s">
+        <v>418</v>
+      </c>
+      <c r="D44" s="1078"/>
+      <c r="E44" s="1078"/>
+      <c r="F44" s="1078"/>
+      <c r="G44" s="1078"/>
+      <c r="H44" s="1079"/>
+    </row>
+    <row r="45" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="87" t="s">
+        <v>350</v>
+      </c>
+      <c r="B45" s="1080" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" s="88" t="s">
+        <v>108</v>
+      </c>
+      <c r="D45" s="1082" t="s">
+        <v>91</v>
+      </c>
+      <c r="E45" s="1083"/>
+      <c r="F45" s="1083"/>
+      <c r="G45" s="1084"/>
+      <c r="H45" s="1085"/>
+    </row>
+    <row r="46" spans="1:8" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="293" t="s">
         <v>351</v>
       </c>
-      <c r="E9" s="1231"/>
-[...28 lines deleted...]
-      <c r="D11" s="1041" t="s">
+      <c r="B46" s="1081"/>
+      <c r="C46" s="89" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" s="1087" t="s">
+        <v>110</v>
+      </c>
+      <c r="E46" s="1088"/>
+      <c r="F46" s="1088"/>
+      <c r="G46" s="1089"/>
+      <c r="H46" s="1086"/>
+    </row>
+    <row r="47" spans="1:8" s="36" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="1090" t="s">
+        <v>345</v>
+      </c>
+      <c r="C47" s="884"/>
+      <c r="D47" s="884"/>
+      <c r="E47" s="884"/>
+      <c r="F47" s="884"/>
+      <c r="G47" s="884"/>
+      <c r="H47" s="885"/>
+    </row>
+    <row r="48" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="1091" t="s">
+        <v>113</v>
+      </c>
+      <c r="B48" s="1093" t="s">
+        <v>362</v>
+      </c>
+      <c r="C48" s="90" t="s">
+        <v>114</v>
+      </c>
+      <c r="D48" s="1038" t="s">
+        <v>115</v>
+      </c>
+      <c r="E48" s="1039"/>
+      <c r="F48" s="1039"/>
+      <c r="G48" s="1036"/>
+      <c r="H48" s="1095"/>
+    </row>
+    <row r="49" spans="1:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="1092"/>
+      <c r="B49" s="1094"/>
+      <c r="C49" s="90" t="s">
+        <v>363</v>
+      </c>
+      <c r="D49" s="1021"/>
+      <c r="E49" s="1022"/>
+      <c r="F49" s="1022"/>
+      <c r="G49" s="1023"/>
+      <c r="H49" s="1096"/>
+    </row>
+    <row r="50" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="1034" t="s">
+        <v>116</v>
+      </c>
+      <c r="B50" s="1099" t="s">
+        <v>419</v>
+      </c>
+      <c r="C50" s="91" t="s">
+        <v>117</v>
+      </c>
+      <c r="D50" s="1024" t="s">
+        <v>115</v>
+      </c>
+      <c r="E50" s="1025"/>
+      <c r="F50" s="1025"/>
+      <c r="G50" s="1026"/>
+      <c r="H50" s="1101" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="1044"/>
+      <c r="B51" s="1100"/>
+      <c r="C51" s="91" t="s">
+        <v>119</v>
+      </c>
+      <c r="D51" s="1024" t="s">
+        <v>120</v>
+      </c>
+      <c r="E51" s="1025"/>
+      <c r="F51" s="1025"/>
+      <c r="G51" s="1026"/>
+      <c r="H51" s="1102"/>
+    </row>
+    <row r="52" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="1044"/>
+      <c r="B52" s="1100"/>
+      <c r="C52" s="91" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" s="1024" t="s">
+        <v>122</v>
+      </c>
+      <c r="E52" s="1025"/>
+      <c r="F52" s="1025"/>
+      <c r="G52" s="1026"/>
+      <c r="H52" s="1102"/>
+    </row>
+    <row r="53" spans="1:8" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="1035"/>
+      <c r="B53" s="1094"/>
+      <c r="C53" s="91" t="s">
+        <v>123</v>
+      </c>
+      <c r="D53" s="1024" t="s">
+        <v>124</v>
+      </c>
+      <c r="E53" s="1025"/>
+      <c r="F53" s="1025"/>
+      <c r="G53" s="1026"/>
+      <c r="H53" s="1103"/>
+    </row>
+    <row r="54" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="70" t="s">
+        <v>125</v>
+      </c>
+      <c r="B54" s="92" t="s">
+        <v>126</v>
+      </c>
+      <c r="C54" s="93" t="s">
+        <v>127</v>
+      </c>
+      <c r="D54" s="1024" t="s">
+        <v>420</v>
+      </c>
+      <c r="E54" s="1025"/>
+      <c r="F54" s="1025"/>
+      <c r="G54" s="1026"/>
+      <c r="H54" s="1095"/>
+    </row>
+    <row r="55" spans="1:8" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="1034" t="s">
+        <v>128</v>
+      </c>
+      <c r="B55" s="1098" t="s">
+        <v>129</v>
+      </c>
+      <c r="C55" s="82" t="s">
+        <v>130</v>
+      </c>
+      <c r="D55" s="1024" t="s">
+        <v>115</v>
+      </c>
+      <c r="E55" s="1025"/>
+      <c r="F55" s="1025"/>
+      <c r="G55" s="1026"/>
+      <c r="H55" s="1097"/>
+    </row>
+    <row r="56" spans="1:8" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="1044"/>
+      <c r="B56" s="1080"/>
+      <c r="C56" s="94" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" s="1024" t="s">
+        <v>115</v>
+      </c>
+      <c r="E56" s="1025"/>
+      <c r="F56" s="1025"/>
+      <c r="G56" s="1026"/>
+      <c r="H56" s="1097"/>
+    </row>
+    <row r="57" spans="1:8" s="42" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="1044"/>
+      <c r="B57" s="1080"/>
+      <c r="C57" s="94" t="s">
+        <v>304</v>
+      </c>
+      <c r="D57" s="1024" t="s">
+        <v>421</v>
+      </c>
+      <c r="E57" s="1025"/>
+      <c r="F57" s="1025"/>
+      <c r="G57" s="1026"/>
+      <c r="H57" s="1097"/>
+    </row>
+    <row r="58" spans="1:8" s="42" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="1035"/>
+      <c r="B58" s="1081"/>
+      <c r="C58" s="94" t="s">
+        <v>127</v>
+      </c>
+      <c r="D58" s="1024" t="s">
+        <v>115</v>
+      </c>
+      <c r="E58" s="1025"/>
+      <c r="F58" s="1025"/>
+      <c r="G58" s="1026"/>
+      <c r="H58" s="1097"/>
+    </row>
+    <row r="59" spans="1:8" s="36" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="95" t="s">
+        <v>132</v>
+      </c>
+      <c r="B59" s="781" t="s">
         <v>346</v>
       </c>
-      <c r="E11" s="1042"/>
-[...32 lines deleted...]
-      <c r="D13" s="1033" t="s">
+      <c r="C59" s="782"/>
+      <c r="D59" s="782"/>
+      <c r="E59" s="782"/>
+      <c r="F59" s="782"/>
+      <c r="G59" s="782"/>
+      <c r="H59" s="783"/>
+    </row>
+    <row r="60" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="1104" t="s">
+        <v>134</v>
+      </c>
+      <c r="B60" s="1105" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" s="96" t="s">
+        <v>364</v>
+      </c>
+      <c r="D60" s="1107" t="s">
+        <v>115</v>
+      </c>
+      <c r="E60" s="1108"/>
+      <c r="F60" s="1108"/>
+      <c r="G60" s="1109"/>
+      <c r="H60" s="1110"/>
+    </row>
+    <row r="61" spans="1:8" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="1092"/>
+      <c r="B61" s="1106"/>
+      <c r="C61" s="97" t="s">
         <v>365</v>
       </c>
-      <c r="E13" s="1037"/>
-[...2 lines deleted...]
-      <c r="H13" s="1193" t="s">
+      <c r="D61" s="1082"/>
+      <c r="E61" s="1083"/>
+      <c r="F61" s="1083"/>
+      <c r="G61" s="1084"/>
+      <c r="H61" s="1111"/>
+    </row>
+    <row r="62" spans="1:8" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="1091" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" s="1113" t="s">
+        <v>137</v>
+      </c>
+      <c r="C62" s="98" t="s">
+        <v>138</v>
+      </c>
+      <c r="D62" s="1038" t="s">
+        <v>139</v>
+      </c>
+      <c r="E62" s="1039"/>
+      <c r="F62" s="1039"/>
+      <c r="G62" s="1036"/>
+      <c r="H62" s="1118" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="1112"/>
+      <c r="B63" s="1114"/>
+      <c r="C63" s="98" t="s">
+        <v>141</v>
+      </c>
+      <c r="D63" s="1115"/>
+      <c r="E63" s="1116"/>
+      <c r="F63" s="1116"/>
+      <c r="G63" s="1117"/>
+      <c r="H63" s="1119"/>
+    </row>
+    <row r="64" spans="1:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="1091" t="s">
+        <v>142</v>
+      </c>
+      <c r="B64" s="1018" t="s">
+        <v>422</v>
+      </c>
+      <c r="C64" s="1132" t="s">
+        <v>423</v>
+      </c>
+      <c r="D64" s="1132"/>
+      <c r="E64" s="1132"/>
+      <c r="F64" s="1132"/>
+      <c r="G64" s="1132"/>
+      <c r="H64" s="1133"/>
+    </row>
+    <row r="65" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="1112"/>
+      <c r="B65" s="1019"/>
+      <c r="C65" s="1137" t="s">
+        <v>143</v>
+      </c>
+      <c r="D65" s="1138" t="s">
+        <v>424</v>
+      </c>
+      <c r="E65" s="1139"/>
+      <c r="F65" s="1139"/>
+      <c r="G65" s="1140"/>
+      <c r="H65" s="1141" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="1112"/>
+      <c r="B66" s="1019"/>
+      <c r="C66" s="1137"/>
+      <c r="D66" s="1138"/>
+      <c r="E66" s="1139"/>
+      <c r="F66" s="1139"/>
+      <c r="G66" s="1140"/>
+      <c r="H66" s="1141"/>
+    </row>
+    <row r="67" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="1112"/>
+      <c r="B67" s="1019"/>
+      <c r="C67" s="99" t="s">
+        <v>425</v>
+      </c>
+      <c r="D67" s="1142" t="s">
+        <v>426</v>
+      </c>
+      <c r="E67" s="1142"/>
+      <c r="F67" s="1142"/>
+      <c r="G67" s="1142"/>
+      <c r="H67" s="100"/>
+    </row>
+    <row r="68" spans="1:8" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="1112"/>
+      <c r="B68" s="1019"/>
+      <c r="C68" s="1143" t="s">
+        <v>427</v>
+      </c>
+      <c r="D68" s="1144"/>
+      <c r="E68" s="1144"/>
+      <c r="F68" s="1144"/>
+      <c r="G68" s="1144"/>
+      <c r="H68" s="1145"/>
+    </row>
+    <row r="69" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1112"/>
+      <c r="B69" s="1019"/>
+      <c r="C69" s="101" t="s">
+        <v>144</v>
+      </c>
+      <c r="D69" s="1134" t="s">
+        <v>115</v>
+      </c>
+      <c r="E69" s="1135"/>
+      <c r="F69" s="1135"/>
+      <c r="G69" s="1136"/>
+      <c r="H69" s="102"/>
+    </row>
+    <row r="70" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="1112"/>
+      <c r="B70" s="1019"/>
+      <c r="C70" s="85" t="s">
+        <v>428</v>
+      </c>
+      <c r="D70" s="1146" t="s">
+        <v>115</v>
+      </c>
+      <c r="E70" s="1147"/>
+      <c r="F70" s="1147"/>
+      <c r="G70" s="1148"/>
+      <c r="H70" s="103" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="1112"/>
+      <c r="B71" s="1019"/>
+      <c r="C71" s="91" t="s">
+        <v>146</v>
+      </c>
+      <c r="D71" s="1120" t="s">
+        <v>147</v>
+      </c>
+      <c r="E71" s="1121"/>
+      <c r="F71" s="1121"/>
+      <c r="G71" s="1122"/>
+      <c r="H71" s="104" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="1112"/>
+      <c r="B72" s="1019"/>
+      <c r="C72" s="1027" t="s">
+        <v>429</v>
+      </c>
+      <c r="D72" s="1124" t="s">
+        <v>424</v>
+      </c>
+      <c r="E72" s="1125"/>
+      <c r="F72" s="1125"/>
+      <c r="G72" s="1126"/>
+      <c r="H72" s="1130" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="1112"/>
+      <c r="B73" s="1019"/>
+      <c r="C73" s="1123"/>
+      <c r="D73" s="1127"/>
+      <c r="E73" s="1128"/>
+      <c r="F73" s="1128"/>
+      <c r="G73" s="1129"/>
+      <c r="H73" s="1131"/>
+    </row>
+    <row r="74" spans="1:8" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="1112"/>
+      <c r="B74" s="1019"/>
+      <c r="C74" s="1132" t="s">
+        <v>148</v>
+      </c>
+      <c r="D74" s="1132"/>
+      <c r="E74" s="1132"/>
+      <c r="F74" s="1132"/>
+      <c r="G74" s="1132"/>
+      <c r="H74" s="1133"/>
+    </row>
+    <row r="75" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="1112"/>
+      <c r="B75" s="1019"/>
+      <c r="C75" s="101" t="s">
+        <v>144</v>
+      </c>
+      <c r="D75" s="1134" t="s">
+        <v>115</v>
+      </c>
+      <c r="E75" s="1135"/>
+      <c r="F75" s="1135"/>
+      <c r="G75" s="1136"/>
+      <c r="H75" s="105"/>
+    </row>
+    <row r="76" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="1112"/>
+      <c r="B76" s="1019"/>
+      <c r="C76" s="106" t="s">
         <v>366</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="D15" s="1233" t="s">
+      <c r="D76" s="1146" t="s">
+        <v>149</v>
+      </c>
+      <c r="E76" s="1147"/>
+      <c r="F76" s="1147"/>
+      <c r="G76" s="1148"/>
+      <c r="H76" s="104" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="1112"/>
+      <c r="B77" s="1019"/>
+      <c r="C77" s="107" t="s">
+        <v>328</v>
+      </c>
+      <c r="D77" s="1134" t="s">
+        <v>115</v>
+      </c>
+      <c r="E77" s="1135"/>
+      <c r="F77" s="1135"/>
+      <c r="G77" s="1136"/>
+      <c r="H77" s="108"/>
+    </row>
+    <row r="78" spans="1:8" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="1112"/>
+      <c r="B78" s="1019"/>
+      <c r="C78" s="1132" t="s">
+        <v>430</v>
+      </c>
+      <c r="D78" s="1132"/>
+      <c r="E78" s="1132"/>
+      <c r="F78" s="1132"/>
+      <c r="G78" s="1132"/>
+      <c r="H78" s="1133"/>
+    </row>
+    <row r="79" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="1112"/>
+      <c r="B79" s="1019"/>
+      <c r="C79" s="109" t="s">
+        <v>144</v>
+      </c>
+      <c r="D79" s="1157" t="s">
+        <v>115</v>
+      </c>
+      <c r="E79" s="1157"/>
+      <c r="F79" s="1157"/>
+      <c r="G79" s="1157"/>
+      <c r="H79" s="110"/>
+    </row>
+    <row r="80" spans="1:8" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="1092"/>
+      <c r="B80" s="1020"/>
+      <c r="C80" s="111" t="s">
+        <v>150</v>
+      </c>
+      <c r="D80" s="1158" t="s">
+        <v>151</v>
+      </c>
+      <c r="E80" s="1158"/>
+      <c r="F80" s="1158"/>
+      <c r="G80" s="1158"/>
+      <c r="H80" s="112" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A81" s="292" t="s">
+        <v>152</v>
+      </c>
+      <c r="B81" s="1159" t="s">
+        <v>153</v>
+      </c>
+      <c r="C81" s="1160"/>
+      <c r="D81" s="1021" t="s">
+        <v>115</v>
+      </c>
+      <c r="E81" s="1022"/>
+      <c r="F81" s="1022"/>
+      <c r="G81" s="1023"/>
+      <c r="H81" s="294"/>
+    </row>
+    <row r="82" spans="1:8" s="36" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="B82" s="781" t="s">
+        <v>156</v>
+      </c>
+      <c r="C82" s="782"/>
+      <c r="D82" s="782"/>
+      <c r="E82" s="782"/>
+      <c r="F82" s="782"/>
+      <c r="G82" s="782"/>
+      <c r="H82" s="783"/>
+    </row>
+    <row r="83" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="1161" t="s">
+        <v>157</v>
+      </c>
+      <c r="B83" s="1163" t="s">
+        <v>158</v>
+      </c>
+      <c r="C83" s="115" t="s">
+        <v>159</v>
+      </c>
+      <c r="D83" s="1154" t="s">
+        <v>115</v>
+      </c>
+      <c r="E83" s="1155"/>
+      <c r="F83" s="1155"/>
+      <c r="G83" s="1156"/>
+      <c r="H83" s="1165"/>
+    </row>
+    <row r="84" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="1162"/>
+      <c r="B84" s="1164"/>
+      <c r="C84" s="289" t="s">
         <v>367</v>
       </c>
-      <c r="E15" s="1234"/>
-[...2 lines deleted...]
-      <c r="H15" s="1193" t="s">
+      <c r="D84" s="1082" t="s">
+        <v>115</v>
+      </c>
+      <c r="E84" s="1083"/>
+      <c r="F84" s="1083"/>
+      <c r="G84" s="1084"/>
+      <c r="H84" s="1166"/>
+    </row>
+    <row r="85" spans="1:8" ht="160.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="1091" t="s">
+        <v>160</v>
+      </c>
+      <c r="B85" s="1172" t="s">
+        <v>431</v>
+      </c>
+      <c r="C85" s="291" t="s">
+        <v>611</v>
+      </c>
+      <c r="D85" s="1038" t="s">
+        <v>432</v>
+      </c>
+      <c r="E85" s="1039"/>
+      <c r="F85" s="1039"/>
+      <c r="G85" s="1036"/>
+      <c r="H85" s="116" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="1112"/>
+      <c r="B86" s="1019"/>
+      <c r="C86" s="1174" t="s">
+        <v>612</v>
+      </c>
+      <c r="D86" s="1150" t="s">
+        <v>434</v>
+      </c>
+      <c r="E86" s="1033"/>
+      <c r="F86" s="1176" t="s">
+        <v>435</v>
+      </c>
+      <c r="G86" s="1070"/>
+      <c r="H86" s="1177" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="1112"/>
+      <c r="B87" s="1019"/>
+      <c r="C87" s="1175"/>
+      <c r="D87" s="1071" t="s">
+        <v>437</v>
+      </c>
+      <c r="E87" s="1072"/>
+      <c r="F87" s="1071"/>
+      <c r="G87" s="1072"/>
+      <c r="H87" s="1171"/>
+    </row>
+    <row r="88" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="1112"/>
+      <c r="B88" s="1019"/>
+      <c r="C88" s="1174" t="s">
+        <v>613</v>
+      </c>
+      <c r="D88" s="1150" t="s">
+        <v>438</v>
+      </c>
+      <c r="E88" s="1033"/>
+      <c r="F88" s="1150" t="s">
+        <v>426</v>
+      </c>
+      <c r="G88" s="1033"/>
+      <c r="H88" s="1170" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="1112"/>
+      <c r="B89" s="1019"/>
+      <c r="C89" s="1178"/>
+      <c r="D89" s="1150" t="s">
+        <v>161</v>
+      </c>
+      <c r="E89" s="1033"/>
+      <c r="F89" s="1150" t="s">
+        <v>440</v>
+      </c>
+      <c r="G89" s="1033"/>
+      <c r="H89" s="1171"/>
+    </row>
+    <row r="90" spans="1:8" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="1112"/>
+      <c r="B90" s="1019"/>
+      <c r="C90" s="1179"/>
+      <c r="D90" s="1176" t="s">
+        <v>441</v>
+      </c>
+      <c r="E90" s="1180"/>
+      <c r="F90" s="1180"/>
+      <c r="G90" s="1180"/>
+      <c r="H90" s="1181"/>
+    </row>
+    <row r="91" spans="1:8" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="1112"/>
+      <c r="B91" s="1019"/>
+      <c r="C91" s="1182" t="s">
+        <v>442</v>
+      </c>
+      <c r="D91" s="1182"/>
+      <c r="E91" s="1182"/>
+      <c r="F91" s="1182"/>
+      <c r="G91" s="1182"/>
+      <c r="H91" s="1183"/>
+    </row>
+    <row r="92" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="1112"/>
+      <c r="B92" s="1019"/>
+      <c r="C92" s="101" t="s">
+        <v>143</v>
+      </c>
+      <c r="D92" s="1149" t="s">
+        <v>151</v>
+      </c>
+      <c r="E92" s="1149"/>
+      <c r="F92" s="1149"/>
+      <c r="G92" s="1149"/>
+      <c r="H92" s="110" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="1112"/>
+      <c r="B93" s="1019"/>
+      <c r="C93" s="85" t="s">
+        <v>443</v>
+      </c>
+      <c r="D93" s="1150" t="s">
+        <v>444</v>
+      </c>
+      <c r="E93" s="1151"/>
+      <c r="F93" s="1151"/>
+      <c r="G93" s="1033"/>
+      <c r="H93" s="117" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="1112"/>
+      <c r="B94" s="1019"/>
+      <c r="C94" s="106" t="s">
+        <v>446</v>
+      </c>
+      <c r="D94" s="118" t="s">
+        <v>321</v>
+      </c>
+      <c r="E94" s="1150" t="s">
+        <v>322</v>
+      </c>
+      <c r="F94" s="1151"/>
+      <c r="G94" s="1033"/>
+      <c r="H94" s="117"/>
+    </row>
+    <row r="95" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="1112"/>
+      <c r="B95" s="1019"/>
+      <c r="C95" s="119" t="s">
+        <v>447</v>
+      </c>
+      <c r="D95" s="1184" t="s">
+        <v>614</v>
+      </c>
+      <c r="E95" s="1184"/>
+      <c r="F95" s="1184"/>
+      <c r="G95" s="1184"/>
+      <c r="H95" s="1152" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="1092"/>
+      <c r="B96" s="1173"/>
+      <c r="C96" s="85" t="s">
+        <v>146</v>
+      </c>
+      <c r="D96" s="1142" t="s">
+        <v>147</v>
+      </c>
+      <c r="E96" s="1142"/>
+      <c r="F96" s="1142"/>
+      <c r="G96" s="1142"/>
+      <c r="H96" s="1153"/>
+    </row>
+    <row r="97" spans="1:8" s="40" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="120" t="s">
+        <v>162</v>
+      </c>
+      <c r="B97" s="300" t="s">
+        <v>163</v>
+      </c>
+      <c r="C97" s="291" t="s">
+        <v>164</v>
+      </c>
+      <c r="D97" s="1038" t="s">
+        <v>91</v>
+      </c>
+      <c r="E97" s="1039"/>
+      <c r="F97" s="1039"/>
+      <c r="G97" s="1036"/>
+      <c r="H97" s="121"/>
+    </row>
+    <row r="98" spans="1:8" s="40" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="120" t="s">
+        <v>165</v>
+      </c>
+      <c r="B98" s="122" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98" s="68" t="s">
+        <v>167</v>
+      </c>
+      <c r="D98" s="1185" t="s">
+        <v>168</v>
+      </c>
+      <c r="E98" s="1186"/>
+      <c r="F98" s="1186"/>
+      <c r="G98" s="1187"/>
+      <c r="H98" s="123" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="40" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="120" t="s">
+        <v>170</v>
+      </c>
+      <c r="B99" s="1212" t="s">
+        <v>171</v>
+      </c>
+      <c r="C99" s="1213"/>
+      <c r="D99" s="1024" t="s">
+        <v>172</v>
+      </c>
+      <c r="E99" s="1025"/>
+      <c r="F99" s="1025"/>
+      <c r="G99" s="1026"/>
+      <c r="H99" s="117" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="40" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="120" t="s">
+        <v>173</v>
+      </c>
+      <c r="B100" s="1214" t="s">
+        <v>298</v>
+      </c>
+      <c r="C100" s="1213"/>
+      <c r="D100" s="1024" t="s">
+        <v>299</v>
+      </c>
+      <c r="E100" s="1025"/>
+      <c r="F100" s="1025"/>
+      <c r="G100" s="1026"/>
+      <c r="H100" s="110" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="124" t="s">
+        <v>449</v>
+      </c>
+      <c r="B101" s="1167" t="s">
+        <v>305</v>
+      </c>
+      <c r="C101" s="1168"/>
+      <c r="D101" s="1169" t="s">
+        <v>615</v>
+      </c>
+      <c r="E101" s="1169"/>
+      <c r="F101" s="1169"/>
+      <c r="G101" s="1169"/>
+      <c r="H101" s="125"/>
+    </row>
+    <row r="102" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="56" t="s">
         <v>368</v>
       </c>
-    </row>
-[...190 lines deleted...]
-      <c r="D27" s="1059" t="s">
+      <c r="B102" s="1215" t="s">
+        <v>174</v>
+      </c>
+      <c r="C102" s="1216"/>
+      <c r="D102" s="1216"/>
+      <c r="E102" s="1216"/>
+      <c r="F102" s="1216"/>
+      <c r="G102" s="1216"/>
+      <c r="H102" s="1217"/>
+    </row>
+    <row r="103" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="1195" t="s">
+        <v>175</v>
+      </c>
+      <c r="B103" s="1045" t="s">
+        <v>616</v>
+      </c>
+      <c r="C103" s="126"/>
+      <c r="D103" s="1218" t="s">
+        <v>176</v>
+      </c>
+      <c r="E103" s="1219"/>
+      <c r="F103" s="1218" t="s">
+        <v>177</v>
+      </c>
+      <c r="G103" s="1219"/>
+      <c r="H103" s="1201" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="1196"/>
+      <c r="B104" s="1046"/>
+      <c r="C104" s="85" t="s">
+        <v>179</v>
+      </c>
+      <c r="D104" s="1024" t="s">
+        <v>617</v>
+      </c>
+      <c r="E104" s="1026"/>
+      <c r="F104" s="1188" t="s">
+        <v>180</v>
+      </c>
+      <c r="G104" s="1189"/>
+      <c r="H104" s="1202"/>
+    </row>
+    <row r="105" spans="1:8" s="42" customFormat="1" ht="153.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="1196"/>
+      <c r="B105" s="1046"/>
+      <c r="C105" s="85" t="s">
+        <v>181</v>
+      </c>
+      <c r="D105" s="1188" t="s">
+        <v>182</v>
+      </c>
+      <c r="E105" s="1189"/>
+      <c r="F105" s="1024" t="s">
+        <v>450</v>
+      </c>
+      <c r="G105" s="1189"/>
+      <c r="H105" s="1202"/>
+    </row>
+    <row r="106" spans="1:8" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="1196"/>
+      <c r="B106" s="1046"/>
+      <c r="C106" s="85" t="s">
+        <v>183</v>
+      </c>
+      <c r="D106" s="1190" t="s">
+        <v>184</v>
+      </c>
+      <c r="E106" s="1191"/>
+      <c r="F106" s="1188" t="s">
+        <v>185</v>
+      </c>
+      <c r="G106" s="1189"/>
+      <c r="H106" s="1202"/>
+    </row>
+    <row r="107" spans="1:8" s="42" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="1196"/>
+      <c r="B107" s="1046"/>
+      <c r="C107" s="85" t="s">
+        <v>186</v>
+      </c>
+      <c r="D107" s="1188" t="s">
+        <v>187</v>
+      </c>
+      <c r="E107" s="1189"/>
+      <c r="F107" s="1024" t="s">
+        <v>188</v>
+      </c>
+      <c r="G107" s="1189"/>
+      <c r="H107" s="1202"/>
+    </row>
+    <row r="108" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="1196"/>
+      <c r="B108" s="1046"/>
+      <c r="C108" s="85" t="s">
+        <v>189</v>
+      </c>
+      <c r="D108" s="1188" t="s">
+        <v>343</v>
+      </c>
+      <c r="E108" s="1189"/>
+      <c r="F108" s="1188" t="s">
+        <v>344</v>
+      </c>
+      <c r="G108" s="1189"/>
+      <c r="H108" s="1202"/>
+    </row>
+    <row r="109" spans="1:8" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="1196"/>
+      <c r="B109" s="1046"/>
+      <c r="C109" s="85" t="s">
+        <v>190</v>
+      </c>
+      <c r="D109" s="1188" t="s">
+        <v>191</v>
+      </c>
+      <c r="E109" s="1189"/>
+      <c r="F109" s="1188" t="s">
+        <v>192</v>
+      </c>
+      <c r="G109" s="1189"/>
+      <c r="H109" s="1202"/>
+    </row>
+    <row r="110" spans="1:8" s="42" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="1196"/>
+      <c r="B110" s="1046"/>
+      <c r="C110" s="85" t="s">
+        <v>193</v>
+      </c>
+      <c r="D110" s="1188" t="s">
+        <v>191</v>
+      </c>
+      <c r="E110" s="1189"/>
+      <c r="F110" s="1188" t="s">
+        <v>192</v>
+      </c>
+      <c r="G110" s="1189"/>
+      <c r="H110" s="1202"/>
+    </row>
+    <row r="111" spans="1:8" s="42" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="1196"/>
+      <c r="B111" s="1046"/>
+      <c r="C111" s="85" t="s">
+        <v>194</v>
+      </c>
+      <c r="D111" s="1188" t="s">
+        <v>182</v>
+      </c>
+      <c r="E111" s="1189"/>
+      <c r="F111" s="1188" t="s">
+        <v>195</v>
+      </c>
+      <c r="G111" s="1189"/>
+      <c r="H111" s="1202"/>
+    </row>
+    <row r="112" spans="1:8" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="1196"/>
+      <c r="B112" s="1046"/>
+      <c r="C112" s="113" t="s">
+        <v>196</v>
+      </c>
+      <c r="D112" s="1190" t="s">
+        <v>184</v>
+      </c>
+      <c r="E112" s="1191"/>
+      <c r="F112" s="1188" t="s">
+        <v>180</v>
+      </c>
+      <c r="G112" s="1189"/>
+      <c r="H112" s="1202"/>
+    </row>
+    <row r="113" spans="1:8" s="42" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="1197"/>
+      <c r="B113" s="1062"/>
+      <c r="C113" s="114" t="s">
+        <v>197</v>
+      </c>
+      <c r="D113" s="1193" t="s">
+        <v>187</v>
+      </c>
+      <c r="E113" s="1194"/>
+      <c r="F113" s="1193" t="s">
+        <v>185</v>
+      </c>
+      <c r="G113" s="1194"/>
+      <c r="H113" s="1220"/>
+    </row>
+    <row r="114" spans="1:8" s="42" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="1195" t="s">
+        <v>198</v>
+      </c>
+      <c r="B114" s="1198" t="s">
+        <v>451</v>
+      </c>
+      <c r="C114" s="127" t="s">
+        <v>199</v>
+      </c>
+      <c r="D114" s="1063" t="s">
+        <v>192</v>
+      </c>
+      <c r="E114" s="1064"/>
+      <c r="F114" s="1064"/>
+      <c r="G114" s="1065"/>
+      <c r="H114" s="1201" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="42" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="1196"/>
+      <c r="B115" s="1199"/>
+      <c r="C115" s="128" t="s">
+        <v>200</v>
+      </c>
+      <c r="D115" s="1024" t="s">
+        <v>192</v>
+      </c>
+      <c r="E115" s="1025"/>
+      <c r="F115" s="1025"/>
+      <c r="G115" s="1026"/>
+      <c r="H115" s="1202"/>
+    </row>
+    <row r="116" spans="1:8" s="42" customFormat="1" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="1197"/>
+      <c r="B116" s="1200"/>
+      <c r="C116" s="129" t="s">
+        <v>201</v>
+      </c>
+      <c r="D116" s="1038" t="s">
+        <v>195</v>
+      </c>
+      <c r="E116" s="1039"/>
+      <c r="F116" s="1039"/>
+      <c r="G116" s="1036"/>
+      <c r="H116" s="1202"/>
+    </row>
+    <row r="117" spans="1:8" s="42" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="1195" t="s">
+        <v>202</v>
+      </c>
+      <c r="B117" s="1198" t="s">
+        <v>370</v>
+      </c>
+      <c r="C117" s="127" t="s">
+        <v>297</v>
+      </c>
+      <c r="D117" s="1063" t="s">
+        <v>311</v>
+      </c>
+      <c r="E117" s="1064"/>
+      <c r="F117" s="1064"/>
+      <c r="G117" s="1065"/>
+      <c r="H117" s="1201" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="42" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="1196"/>
+      <c r="B118" s="1199"/>
+      <c r="C118" s="128" t="s">
+        <v>200</v>
+      </c>
+      <c r="D118" s="1021" t="s">
+        <v>311</v>
+      </c>
+      <c r="E118" s="1022"/>
+      <c r="F118" s="1022"/>
+      <c r="G118" s="1023"/>
+      <c r="H118" s="1202"/>
+    </row>
+    <row r="119" spans="1:8" s="42" customFormat="1" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="1197"/>
+      <c r="B119" s="1200"/>
+      <c r="C119" s="130" t="s">
+        <v>201</v>
+      </c>
+      <c r="D119" s="1221" t="s">
+        <v>195</v>
+      </c>
+      <c r="E119" s="1078"/>
+      <c r="F119" s="1078"/>
+      <c r="G119" s="1222"/>
+      <c r="H119" s="1220"/>
+    </row>
+    <row r="120" spans="1:8" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="1196" t="s">
+        <v>203</v>
+      </c>
+      <c r="B120" s="1223" t="s">
         <v>371</v>
       </c>
-      <c r="E27" s="1061"/>
-[...429 lines deleted...]
-      <c r="C39" s="87" t="s">
+      <c r="C120" s="131" t="s">
+        <v>452</v>
+      </c>
+      <c r="D120" s="1021" t="s">
+        <v>204</v>
+      </c>
+      <c r="E120" s="1022"/>
+      <c r="F120" s="1022"/>
+      <c r="G120" s="1023"/>
+      <c r="H120" s="1202" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="42" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="1196"/>
+      <c r="B121" s="1224"/>
+      <c r="C121" s="288" t="s">
+        <v>372</v>
+      </c>
+      <c r="D121" s="1024" t="s">
+        <v>205</v>
+      </c>
+      <c r="E121" s="1025"/>
+      <c r="F121" s="1025"/>
+      <c r="G121" s="1026"/>
+      <c r="H121" s="1202"/>
+    </row>
+    <row r="122" spans="1:8" s="42" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="1196"/>
+      <c r="B122" s="1224"/>
+      <c r="C122" s="288" t="s">
+        <v>206</v>
+      </c>
+      <c r="D122" s="1024" t="s">
+        <v>204</v>
+      </c>
+      <c r="E122" s="1025"/>
+      <c r="F122" s="1025"/>
+      <c r="G122" s="1026"/>
+      <c r="H122" s="1202"/>
+    </row>
+    <row r="123" spans="1:8" s="42" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="1196"/>
+      <c r="B123" s="1224"/>
+      <c r="C123" s="288" t="s">
+        <v>207</v>
+      </c>
+      <c r="D123" s="1024" t="s">
+        <v>208</v>
+      </c>
+      <c r="E123" s="1025"/>
+      <c r="F123" s="1025"/>
+      <c r="G123" s="1026"/>
+      <c r="H123" s="1202"/>
+    </row>
+    <row r="124" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="1197"/>
+      <c r="B124" s="1225"/>
+      <c r="C124" s="302" t="s">
+        <v>209</v>
+      </c>
+      <c r="D124" s="1221" t="s">
+        <v>210</v>
+      </c>
+      <c r="E124" s="1078"/>
+      <c r="F124" s="1078"/>
+      <c r="G124" s="1222"/>
+      <c r="H124" s="1220"/>
+    </row>
+    <row r="125" spans="1:8" s="59" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="49"/>
+      <c r="B125" s="132"/>
+      <c r="C125" s="133"/>
+      <c r="D125" s="133"/>
+      <c r="E125" s="133"/>
+      <c r="F125" s="133"/>
+      <c r="G125" s="133"/>
+      <c r="H125" s="134"/>
+    </row>
+    <row r="126" spans="1:8" s="59" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="1192" t="s">
+        <v>211</v>
+      </c>
+      <c r="B126" s="1192"/>
+      <c r="C126" s="1192"/>
+      <c r="D126" s="1192"/>
+      <c r="E126" s="1192"/>
+      <c r="F126" s="1192"/>
+      <c r="G126" s="1192"/>
+      <c r="H126" s="1192"/>
+    </row>
+    <row r="127" spans="1:8" s="59" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="157" t="s">
+        <v>212</v>
+      </c>
+      <c r="B127" s="1204" t="s">
+        <v>575</v>
+      </c>
+      <c r="C127" s="1204"/>
+      <c r="D127" s="1204"/>
+      <c r="E127" s="1204"/>
+      <c r="F127" s="1204"/>
+      <c r="G127" s="1204"/>
+      <c r="H127" s="1204"/>
+    </row>
+    <row r="128" spans="1:8" s="59" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="287" t="s">
+        <v>213</v>
+      </c>
+      <c r="B128" s="1204" t="s">
+        <v>338</v>
+      </c>
+      <c r="C128" s="1204"/>
+      <c r="D128" s="1204"/>
+      <c r="E128" s="1204"/>
+      <c r="F128" s="1204"/>
+      <c r="G128" s="1204"/>
+      <c r="H128" s="1204"/>
+    </row>
+    <row r="129" spans="1:10" s="59" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="58" t="s">
+        <v>214</v>
+      </c>
+      <c r="B129" s="1205" t="s">
+        <v>373</v>
+      </c>
+      <c r="C129" s="1205"/>
+      <c r="D129" s="1205"/>
+      <c r="E129" s="1205"/>
+      <c r="F129" s="1205"/>
+      <c r="G129" s="1205"/>
+      <c r="H129" s="1205"/>
+    </row>
+    <row r="130" spans="1:10" s="59" customFormat="1" ht="158.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="287" t="s">
+        <v>215</v>
+      </c>
+      <c r="B130" s="1206" t="s">
+        <v>453</v>
+      </c>
+      <c r="C130" s="1206"/>
+      <c r="D130" s="1206"/>
+      <c r="E130" s="1206"/>
+      <c r="F130" s="1206"/>
+      <c r="G130" s="1206"/>
+      <c r="H130" s="1206"/>
+      <c r="I130" s="135"/>
+      <c r="J130" s="135"/>
+    </row>
+    <row r="131" spans="1:10" s="59" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="287" t="s">
+        <v>216</v>
+      </c>
+      <c r="B131" s="1206" t="s">
+        <v>454</v>
+      </c>
+      <c r="C131" s="1206"/>
+      <c r="D131" s="1206"/>
+      <c r="E131" s="1206"/>
+      <c r="F131" s="1206"/>
+      <c r="G131" s="1206"/>
+      <c r="H131" s="1206"/>
+      <c r="I131" s="136"/>
+      <c r="J131" s="136"/>
+    </row>
+    <row r="132" spans="1:10" s="59" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="287" t="s">
+        <v>217</v>
+      </c>
+      <c r="B132" s="1203" t="s">
+        <v>218</v>
+      </c>
+      <c r="C132" s="1203"/>
+      <c r="D132" s="1203"/>
+      <c r="E132" s="1203"/>
+      <c r="F132" s="1203"/>
+      <c r="G132" s="1203"/>
+      <c r="H132" s="1203"/>
+    </row>
+    <row r="133" spans="1:10" s="59" customFormat="1" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="157" t="s">
+        <v>219</v>
+      </c>
+      <c r="B133" s="1205" t="s">
+        <v>374</v>
+      </c>
+      <c r="C133" s="1205"/>
+      <c r="D133" s="1205"/>
+      <c r="E133" s="1205"/>
+      <c r="F133" s="1205"/>
+      <c r="G133" s="1205"/>
+      <c r="H133" s="1205"/>
+    </row>
+    <row r="134" spans="1:10" s="59" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="157" t="s">
+        <v>220</v>
+      </c>
+      <c r="B134" s="1203" t="s">
+        <v>455</v>
+      </c>
+      <c r="C134" s="1203"/>
+      <c r="D134" s="1203"/>
+      <c r="E134" s="1203"/>
+      <c r="F134" s="1203"/>
+      <c r="G134" s="1203"/>
+      <c r="H134" s="1203"/>
+    </row>
+    <row r="135" spans="1:10" s="59" customFormat="1" ht="184.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="287" t="s">
+        <v>221</v>
+      </c>
+      <c r="B135" s="1204" t="s">
+        <v>456</v>
+      </c>
+      <c r="C135" s="1204"/>
+      <c r="D135" s="1204"/>
+      <c r="E135" s="1204"/>
+      <c r="F135" s="1204"/>
+      <c r="G135" s="1204"/>
+      <c r="H135" s="1204"/>
+    </row>
+    <row r="136" spans="1:10" s="59" customFormat="1" ht="354.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="287" t="s">
+        <v>222</v>
+      </c>
+      <c r="B136" s="1204" t="s">
+        <v>457</v>
+      </c>
+      <c r="C136" s="1204"/>
+      <c r="D136" s="1204"/>
+      <c r="E136" s="1204"/>
+      <c r="F136" s="1204"/>
+      <c r="G136" s="1204"/>
+      <c r="H136" s="1204"/>
+    </row>
+    <row r="137" spans="1:10" s="59" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="157" t="s">
+        <v>223</v>
+      </c>
+      <c r="B137" s="1204" t="s">
+        <v>458</v>
+      </c>
+      <c r="C137" s="1204"/>
+      <c r="D137" s="1204"/>
+      <c r="E137" s="1204"/>
+      <c r="F137" s="1204"/>
+      <c r="G137" s="1204"/>
+      <c r="H137" s="1204"/>
+    </row>
+    <row r="138" spans="1:10" s="59" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="287" t="s">
+        <v>224</v>
+      </c>
+      <c r="B138" s="1203" t="s">
+        <v>459</v>
+      </c>
+      <c r="C138" s="1203"/>
+      <c r="D138" s="1203"/>
+      <c r="E138" s="1203"/>
+      <c r="F138" s="1203"/>
+      <c r="G138" s="1203"/>
+      <c r="H138" s="1203"/>
+    </row>
+    <row r="139" spans="1:10" s="59" customFormat="1" ht="172.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="287" t="s">
+        <v>225</v>
+      </c>
+      <c r="B139" s="1203" t="s">
+        <v>375</v>
+      </c>
+      <c r="C139" s="1203"/>
+      <c r="D139" s="1203"/>
+      <c r="E139" s="1203"/>
+      <c r="F139" s="1203"/>
+      <c r="G139" s="1203"/>
+      <c r="H139" s="1203"/>
+    </row>
+    <row r="140" spans="1:10" s="59" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="287" t="s">
+        <v>226</v>
+      </c>
+      <c r="B140" s="1203" t="s">
         <v>329</v>
       </c>
-      <c r="D39" s="1033" t="s">
-[...147 lines deleted...]
-      <c r="B48" s="1185" t="s">
+      <c r="C140" s="1203"/>
+      <c r="D140" s="1203"/>
+      <c r="E140" s="1203"/>
+      <c r="F140" s="1203"/>
+      <c r="G140" s="1203"/>
+      <c r="H140" s="1203"/>
+    </row>
+    <row r="141" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="287" t="s">
+        <v>227</v>
+      </c>
+      <c r="B141" s="1210" t="s">
+        <v>377</v>
+      </c>
+      <c r="C141" s="1210"/>
+      <c r="D141" s="1210"/>
+      <c r="E141" s="1210"/>
+      <c r="F141" s="1210"/>
+      <c r="G141" s="1210"/>
+      <c r="H141" s="1210"/>
+      <c r="I141" s="137"/>
+      <c r="J141" s="137"/>
+    </row>
+    <row r="142" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="62" t="s">
+        <v>229</v>
+      </c>
+      <c r="B142" s="1205" t="s">
+        <v>228</v>
+      </c>
+      <c r="C142" s="1205"/>
+      <c r="D142" s="1205"/>
+      <c r="E142" s="1205"/>
+      <c r="F142" s="1205"/>
+      <c r="G142" s="1205"/>
+      <c r="H142" s="1205"/>
+    </row>
+    <row r="143" spans="1:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="62" t="s">
+        <v>231</v>
+      </c>
+      <c r="B143" s="1205" t="s">
+        <v>306</v>
+      </c>
+      <c r="C143" s="1205"/>
+      <c r="D143" s="1205"/>
+      <c r="E143" s="1205"/>
+      <c r="F143" s="1205"/>
+      <c r="G143" s="1205"/>
+      <c r="H143" s="1205"/>
+    </row>
+    <row r="144" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="62" t="s">
+        <v>232</v>
+      </c>
+      <c r="B144" s="1211" t="s">
+        <v>230</v>
+      </c>
+      <c r="C144" s="1211"/>
+      <c r="D144" s="1211"/>
+      <c r="E144" s="1211"/>
+      <c r="F144" s="1211"/>
+      <c r="G144" s="1211"/>
+      <c r="H144" s="1211"/>
+    </row>
+    <row r="145" spans="1:8" s="59" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="157" t="s">
+        <v>233</v>
+      </c>
+      <c r="B145" s="1204" t="s">
+        <v>460</v>
+      </c>
+      <c r="C145" s="1204"/>
+      <c r="D145" s="1204"/>
+      <c r="E145" s="1204"/>
+      <c r="F145" s="1204"/>
+      <c r="G145" s="1204"/>
+      <c r="H145" s="1204"/>
+    </row>
+    <row r="146" spans="1:8" s="59" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="157" t="s">
+        <v>234</v>
+      </c>
+      <c r="B146" s="1207" t="s">
         <v>376</v>
       </c>
-      <c r="C48" s="95" t="s">
-[...183 lines deleted...]
-      <c r="C60" s="101" t="s">
+      <c r="C146" s="1207"/>
+      <c r="D146" s="1207"/>
+      <c r="E146" s="1207"/>
+      <c r="F146" s="1207"/>
+      <c r="G146" s="1207"/>
+      <c r="H146" s="1207"/>
+    </row>
+    <row r="147" spans="1:8" s="59" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="157" t="s">
+        <v>235</v>
+      </c>
+      <c r="B147" s="1208" t="s">
+        <v>461</v>
+      </c>
+      <c r="C147" s="1208"/>
+      <c r="D147" s="1208"/>
+      <c r="E147" s="1208"/>
+      <c r="F147" s="1208"/>
+      <c r="G147" s="1208"/>
+      <c r="H147" s="1208"/>
+    </row>
+    <row r="148" spans="1:8" s="59" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="157" t="s">
+        <v>237</v>
+      </c>
+      <c r="B148" s="1209" t="s">
+        <v>236</v>
+      </c>
+      <c r="C148" s="1209"/>
+      <c r="D148" s="1209"/>
+      <c r="E148" s="1209"/>
+      <c r="F148" s="1209"/>
+      <c r="G148" s="1209"/>
+      <c r="H148" s="1209"/>
+    </row>
+    <row r="149" spans="1:8" s="59" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="157" t="s">
+        <v>307</v>
+      </c>
+      <c r="B149" s="1208" t="s">
+        <v>238</v>
+      </c>
+      <c r="C149" s="1208"/>
+      <c r="D149" s="1208"/>
+      <c r="E149" s="1208"/>
+      <c r="F149" s="1208"/>
+      <c r="G149" s="1208"/>
+      <c r="H149" s="1208"/>
+    </row>
+    <row r="150" spans="1:8" s="59" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="B150" s="1208" t="s">
         <v>378</v>
       </c>
-      <c r="D60" s="1154" t="s">
-[...1353 lines deleted...]
-      <c r="H150" s="1051"/>
+      <c r="C150" s="1208"/>
+      <c r="D150" s="1208"/>
+      <c r="E150" s="1208"/>
+      <c r="F150" s="1208"/>
+      <c r="G150" s="1208"/>
+      <c r="H150" s="1208"/>
     </row>
   </sheetData>
   <mergeCells count="219">
+    <mergeCell ref="B127:H127"/>
+    <mergeCell ref="B128:H128"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="B102:H102"/>
+    <mergeCell ref="A103:A113"/>
+    <mergeCell ref="B103:B113"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="F103:G103"/>
+    <mergeCell ref="H103:H113"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="D122:G122"/>
+    <mergeCell ref="D123:G123"/>
+    <mergeCell ref="D124:G124"/>
+    <mergeCell ref="D119:G119"/>
+    <mergeCell ref="D120:G120"/>
+    <mergeCell ref="D121:G121"/>
+    <mergeCell ref="A117:A119"/>
+    <mergeCell ref="B117:B119"/>
+    <mergeCell ref="H117:H119"/>
+    <mergeCell ref="A120:A124"/>
+    <mergeCell ref="B120:B124"/>
+    <mergeCell ref="H120:H124"/>
+    <mergeCell ref="B146:H146"/>
+    <mergeCell ref="B147:H147"/>
+    <mergeCell ref="B148:H148"/>
+    <mergeCell ref="B149:H149"/>
+    <mergeCell ref="B150:H150"/>
+    <mergeCell ref="B140:H140"/>
+    <mergeCell ref="B141:H141"/>
+    <mergeCell ref="B142:H142"/>
+    <mergeCell ref="B143:H143"/>
+    <mergeCell ref="B144:H144"/>
+    <mergeCell ref="B145:H145"/>
+    <mergeCell ref="B134:H134"/>
+    <mergeCell ref="B135:H135"/>
+    <mergeCell ref="B136:H136"/>
+    <mergeCell ref="B137:H137"/>
+    <mergeCell ref="B138:H138"/>
+    <mergeCell ref="B139:H139"/>
+    <mergeCell ref="B129:H129"/>
+    <mergeCell ref="B130:H130"/>
+    <mergeCell ref="B131:H131"/>
+    <mergeCell ref="B132:H132"/>
+    <mergeCell ref="B133:H133"/>
+    <mergeCell ref="A126:H126"/>
+    <mergeCell ref="D116:G116"/>
+    <mergeCell ref="D117:G117"/>
+    <mergeCell ref="D118:G118"/>
+    <mergeCell ref="D112:E112"/>
+    <mergeCell ref="F112:G112"/>
+    <mergeCell ref="D113:E113"/>
+    <mergeCell ref="F113:G113"/>
+    <mergeCell ref="A114:A116"/>
+    <mergeCell ref="B114:B116"/>
+    <mergeCell ref="D114:G114"/>
+    <mergeCell ref="H114:H116"/>
+    <mergeCell ref="D115:G115"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="F105:G105"/>
+    <mergeCell ref="D109:E109"/>
+    <mergeCell ref="F109:G109"/>
+    <mergeCell ref="D110:E110"/>
+    <mergeCell ref="F110:G110"/>
+    <mergeCell ref="D111:E111"/>
+    <mergeCell ref="F111:G111"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="D107:E107"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="D108:E108"/>
+    <mergeCell ref="F108:G108"/>
+    <mergeCell ref="D99:G99"/>
+    <mergeCell ref="D100:G100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="D101:G101"/>
+    <mergeCell ref="H88:H89"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="B85:B96"/>
+    <mergeCell ref="C86:C87"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="F86:G87"/>
+    <mergeCell ref="H86:H87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="C88:C90"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="D90:H90"/>
+    <mergeCell ref="C91:H91"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="D95:G95"/>
+    <mergeCell ref="D97:G97"/>
+    <mergeCell ref="D98:G98"/>
+    <mergeCell ref="A85:A96"/>
+    <mergeCell ref="D92:G92"/>
+    <mergeCell ref="D93:G93"/>
+    <mergeCell ref="E94:G94"/>
+    <mergeCell ref="H95:H96"/>
+    <mergeCell ref="D96:G96"/>
+    <mergeCell ref="D83:G83"/>
+    <mergeCell ref="D85:G85"/>
+    <mergeCell ref="D76:G76"/>
+    <mergeCell ref="D77:G77"/>
+    <mergeCell ref="C78:H78"/>
+    <mergeCell ref="D79:G79"/>
+    <mergeCell ref="D80:G80"/>
+    <mergeCell ref="D81:G81"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="H83:H84"/>
+    <mergeCell ref="D84:G84"/>
+    <mergeCell ref="D71:G71"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="D72:G73"/>
+    <mergeCell ref="H72:H73"/>
+    <mergeCell ref="C74:H74"/>
+    <mergeCell ref="D75:G75"/>
+    <mergeCell ref="A64:A80"/>
+    <mergeCell ref="B64:B80"/>
+    <mergeCell ref="C64:H64"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="D65:G66"/>
+    <mergeCell ref="H65:H66"/>
+    <mergeCell ref="D67:G67"/>
+    <mergeCell ref="C68:H68"/>
+    <mergeCell ref="D69:G69"/>
+    <mergeCell ref="D70:G70"/>
+    <mergeCell ref="B59:H59"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:B61"/>
+    <mergeCell ref="D60:G61"/>
+    <mergeCell ref="H60:H61"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="B62:B63"/>
+    <mergeCell ref="D62:G63"/>
+    <mergeCell ref="H62:H63"/>
+    <mergeCell ref="D54:G54"/>
+    <mergeCell ref="H54:H58"/>
+    <mergeCell ref="A55:A58"/>
+    <mergeCell ref="B55:B58"/>
+    <mergeCell ref="D55:G55"/>
+    <mergeCell ref="D56:G56"/>
+    <mergeCell ref="D57:G57"/>
+    <mergeCell ref="D58:G58"/>
+    <mergeCell ref="A50:A53"/>
+    <mergeCell ref="B50:B53"/>
+    <mergeCell ref="D50:G50"/>
+    <mergeCell ref="H50:H53"/>
+    <mergeCell ref="D51:G51"/>
+    <mergeCell ref="D52:G52"/>
+    <mergeCell ref="D53:G53"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="D45:G45"/>
+    <mergeCell ref="H45:H46"/>
+    <mergeCell ref="D46:G46"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="D48:G49"/>
+    <mergeCell ref="H48:H49"/>
+    <mergeCell ref="B37:B44"/>
+    <mergeCell ref="D37:G37"/>
+    <mergeCell ref="D38:G38"/>
+    <mergeCell ref="D39:G39"/>
+    <mergeCell ref="D40:G40"/>
+    <mergeCell ref="D41:G41"/>
+    <mergeCell ref="D42:G42"/>
+    <mergeCell ref="D43:G43"/>
+    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="D35:G35"/>
+    <mergeCell ref="D36:G36"/>
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="H27:H29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="D30:H30"/>
+    <mergeCell ref="D31:G31"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="D21:G21"/>
+    <mergeCell ref="D22:G22"/>
+    <mergeCell ref="D23:G23"/>
+    <mergeCell ref="D24:H24"/>
+    <mergeCell ref="B25:H25"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="B26:B34"/>
+    <mergeCell ref="C26:C30"/>
+    <mergeCell ref="D26:G26"/>
+    <mergeCell ref="D27:E28"/>
+    <mergeCell ref="D32:G32"/>
+    <mergeCell ref="D33:G33"/>
+    <mergeCell ref="D34:G34"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:C9"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B11:B24"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:G18"/>
-    <mergeCell ref="H17:H18"/>
-[...193 lines deleted...]
-    <mergeCell ref="H120:H124"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R162"/>
+  <dimension ref="A1:R159"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView topLeftCell="A85" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B19" sqref="B15:F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
     <col min="3" max="3" width="50.5703125" style="16" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
-    <col min="5" max="6" width="56.28515625" style="16" customWidth="1"/>
-    <col min="7" max="7" width="46.7109375" style="17" customWidth="1"/>
+    <col min="5" max="6" width="56.140625" style="16" customWidth="1"/>
+    <col min="7" max="7" width="46.85546875" style="17" customWidth="1"/>
     <col min="8" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G1" s="158" t="s">
-        <v>486</v>
+      <c r="G1" s="151" t="s">
+        <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G2" s="158" t="s">
-        <v>910</v>
+      <c r="G2" s="151" t="s">
+        <v>930</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G3" s="158" t="s">
-        <v>929</v>
+      <c r="G3" s="151" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G4" s="159" t="s">
-        <v>644</v>
+      <c r="G4" s="152" t="s">
+        <v>590</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="1294" t="s">
-[...7 lines deleted...]
-      <c r="G6" s="1296" t="s">
+      <c r="A6" s="1290" t="s">
+        <v>464</v>
+      </c>
+      <c r="B6" s="1291"/>
+      <c r="C6" s="1291"/>
+      <c r="D6" s="1291"/>
+      <c r="E6" s="1291"/>
+      <c r="F6" s="264"/>
+      <c r="G6" s="1292" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="177"/>
+      <c r="B7" s="178" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1294" t="s">
+        <v>240</v>
+      </c>
+      <c r="D7" s="1295"/>
+      <c r="E7" s="349" t="s">
+        <v>341</v>
+      </c>
+      <c r="F7" s="349" t="s">
+        <v>594</v>
+      </c>
+      <c r="G7" s="1293"/>
+    </row>
+    <row r="8" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="409" t="s">
         <v>241</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C7" s="1298" t="s">
+      <c r="B8" s="1240" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="1241"/>
+      <c r="D8" s="1241"/>
+      <c r="E8" s="1241"/>
+      <c r="F8" s="1241"/>
+      <c r="G8" s="1242"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="180" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1235" t="s">
         <v>242</v>
       </c>
-      <c r="D7" s="1299"/>
-[...9 lines deleted...]
-      <c r="A8" s="194" t="s">
+      <c r="C9" s="1297" t="s">
         <v>243</v>
       </c>
-      <c r="B8" s="1242" t="s">
-[...12 lines deleted...]
-      <c r="B9" s="1284" t="s">
+      <c r="D9" s="1298"/>
+      <c r="E9" s="494" t="s">
+        <v>115</v>
+      </c>
+      <c r="F9" s="494" t="s">
+        <v>115</v>
+      </c>
+      <c r="G9" s="1299"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="181" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1296"/>
+      <c r="C10" s="1301" t="s">
         <v>244</v>
       </c>
-      <c r="C9" s="1300" t="s">
+      <c r="D10" s="1302"/>
+      <c r="E10" s="495" t="s">
+        <v>115</v>
+      </c>
+      <c r="F10" s="495" t="s">
+        <v>115</v>
+      </c>
+      <c r="G10" s="1300"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="181" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1296"/>
+      <c r="C11" s="1301" t="s">
         <v>245</v>
       </c>
-      <c r="D9" s="1301"/>
-[...13 lines deleted...]
-      <c r="C10" s="1266" t="s">
+      <c r="D11" s="1302"/>
+      <c r="E11" s="182" t="s">
         <v>246</v>
       </c>
-      <c r="D10" s="1267"/>
-[...9 lines deleted...]
-      <c r="A11" s="196" t="s">
+      <c r="F11" s="265" t="s">
+        <v>246</v>
+      </c>
+      <c r="G11" s="1300"/>
+    </row>
+    <row r="12" spans="1:7" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="181" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="1285"/>
-      <c r="C11" s="1266" t="s">
+      <c r="B12" s="1296"/>
+      <c r="C12" s="1271" t="s">
         <v>247</v>
       </c>
-      <c r="D11" s="1267"/>
-      <c r="E11" s="197" t="s">
+      <c r="D12" s="1273"/>
+      <c r="E12" s="183" t="s">
+        <v>80</v>
+      </c>
+      <c r="F12" s="183" t="s">
+        <v>80</v>
+      </c>
+      <c r="G12" s="1303" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="184" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1236"/>
+      <c r="C13" s="1305" t="s">
         <v>248</v>
       </c>
-      <c r="F11" s="313" t="s">
-[...5 lines deleted...]
-      <c r="A12" s="196" t="s">
+      <c r="D13" s="1306"/>
+      <c r="E13" s="185" t="s">
+        <v>249</v>
+      </c>
+      <c r="F13" s="505" t="s">
+        <v>249</v>
+      </c>
+      <c r="G13" s="1304"/>
+    </row>
+    <row r="14" spans="1:7" s="326" customFormat="1" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="306" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="1285"/>
-[...4 lines deleted...]
-      <c r="E12" s="198" t="s">
+      <c r="B14" s="485" t="s">
+        <v>786</v>
+      </c>
+      <c r="C14" s="1237" t="s">
+        <v>787</v>
+      </c>
+      <c r="D14" s="1239"/>
+      <c r="E14" s="308" t="s">
+        <v>621</v>
+      </c>
+      <c r="F14" s="308" t="s">
+        <v>621</v>
+      </c>
+      <c r="G14" s="308" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="180" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="1230" t="s">
+        <v>250</v>
+      </c>
+      <c r="C15" s="1307" t="s">
+        <v>251</v>
+      </c>
+      <c r="D15" s="1308"/>
+      <c r="E15" s="266" t="s">
+        <v>252</v>
+      </c>
+      <c r="F15" s="266" t="s">
+        <v>252</v>
+      </c>
+      <c r="G15" s="1341"/>
+    </row>
+    <row r="16" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="180" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="1231"/>
+      <c r="C16" s="1309" t="s">
+        <v>253</v>
+      </c>
+      <c r="D16" s="1310"/>
+      <c r="E16" s="564" t="s">
+        <v>252</v>
+      </c>
+      <c r="F16" s="564" t="s">
+        <v>252</v>
+      </c>
+      <c r="G16" s="1342"/>
+    </row>
+    <row r="17" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="181" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1231"/>
+      <c r="C17" s="1309" t="s">
+        <v>254</v>
+      </c>
+      <c r="D17" s="1310"/>
+      <c r="E17" s="191" t="s">
+        <v>252</v>
+      </c>
+      <c r="F17" s="191" t="s">
+        <v>252</v>
+      </c>
+      <c r="G17" s="1342"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="181" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="1232"/>
+      <c r="C18" s="1348" t="s">
+        <v>255</v>
+      </c>
+      <c r="D18" s="1349"/>
+      <c r="E18" s="191" t="s">
+        <v>252</v>
+      </c>
+      <c r="F18" s="191" t="s">
+        <v>252</v>
+      </c>
+      <c r="G18" s="1343"/>
+    </row>
+    <row r="19" spans="1:7" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="181" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="563" t="s">
+        <v>619</v>
+      </c>
+      <c r="C19" s="1326" t="s">
+        <v>622</v>
+      </c>
+      <c r="D19" s="1327"/>
+      <c r="E19" s="565" t="s">
+        <v>932</v>
+      </c>
+      <c r="F19" s="565" t="s">
+        <v>932</v>
+      </c>
+      <c r="G19" s="308" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="472" t="s">
         <v>82</v>
       </c>
-      <c r="F12" s="198" t="s">
-[...48 lines deleted...]
-      <c r="B15" s="1284" t="s">
+      <c r="B20" s="473" t="s">
+        <v>816</v>
+      </c>
+      <c r="C20" s="1328" t="s">
+        <v>256</v>
+      </c>
+      <c r="D20" s="1329"/>
+      <c r="E20" s="550" t="s">
         <v>252</v>
       </c>
-      <c r="C15" s="1306" t="s">
-[...50 lines deleted...]
-      <c r="C18" s="1292" t="s">
+      <c r="F20" s="544" t="s">
+        <v>252</v>
+      </c>
+      <c r="G20" s="1344"/>
+    </row>
+    <row r="21" spans="1:7" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="474" t="s">
         <v>257</v>
       </c>
-      <c r="D18" s="1293"/>
-[...36 lines deleted...]
-      <c r="C20" s="1306" t="s">
+      <c r="B21" s="310" t="s">
+        <v>898</v>
+      </c>
+      <c r="C21" s="1346" t="s">
         <v>258</v>
       </c>
-      <c r="D20" s="1307"/>
-[...9 lines deleted...]
-      <c r="A21" s="199" t="s">
+      <c r="D21" s="1347"/>
+      <c r="E21" s="550" t="s">
+        <v>252</v>
+      </c>
+      <c r="F21" s="544" t="s">
+        <v>252</v>
+      </c>
+      <c r="G21" s="1345"/>
+    </row>
+    <row r="22" spans="1:7" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="186" t="s">
         <v>259</v>
       </c>
-      <c r="B21" s="1286"/>
-      <c r="C21" s="1292" t="s">
+      <c r="B22" s="1322" t="s">
         <v>260</v>
       </c>
-      <c r="D21" s="1293"/>
-[...9 lines deleted...]
-      <c r="A22" s="203" t="s">
+      <c r="C22" s="1323"/>
+      <c r="D22" s="1324"/>
+      <c r="E22" s="372" t="s">
+        <v>330</v>
+      </c>
+      <c r="F22" s="501" t="s">
+        <v>330</v>
+      </c>
+      <c r="G22" s="187"/>
+    </row>
+    <row r="23" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="180" t="s">
         <v>261</v>
       </c>
-      <c r="B22" s="1314" t="s">
+      <c r="B23" s="1337" t="s">
+        <v>604</v>
+      </c>
+      <c r="C23" s="1325" t="s">
+        <v>817</v>
+      </c>
+      <c r="D23" s="393" t="s">
+        <v>200</v>
+      </c>
+      <c r="E23" s="188" t="s">
         <v>262</v>
       </c>
-      <c r="C22" s="1315"/>
-[...10 lines deleted...]
-      <c r="A23" s="195" t="s">
+      <c r="F23" s="514" t="s">
+        <v>262</v>
+      </c>
+      <c r="G23" s="1341" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="181" t="s">
         <v>263</v>
       </c>
-      <c r="B23" s="1317" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="1320" t="s">
+      <c r="B24" s="1338"/>
+      <c r="C24" s="1325"/>
+      <c r="D24" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E24" s="377" t="s">
         <v>264</v>
       </c>
-      <c r="D23" s="566" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="205" t="s">
+      <c r="F24" s="491" t="s">
+        <v>264</v>
+      </c>
+      <c r="G24" s="1342"/>
+    </row>
+    <row r="25" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="181" t="s">
         <v>265</v>
       </c>
-      <c r="F23" s="530" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="196" t="s">
+      <c r="B25" s="1338"/>
+      <c r="C25" s="1325" t="s">
+        <v>818</v>
+      </c>
+      <c r="D25" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E25" s="377" t="s">
+        <v>264</v>
+      </c>
+      <c r="F25" s="491" t="s">
+        <v>264</v>
+      </c>
+      <c r="G25" s="1342"/>
+    </row>
+    <row r="26" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="181" t="s">
         <v>266</v>
       </c>
-      <c r="B24" s="1318"/>
-[...4 lines deleted...]
-      <c r="E24" s="534" t="s">
+      <c r="B26" s="1338"/>
+      <c r="C26" s="1325"/>
+      <c r="D26" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E26" s="377" t="s">
         <v>267</v>
       </c>
-      <c r="F24" s="531" t="s">
+      <c r="F26" s="491" t="s">
         <v>267</v>
       </c>
-      <c r="G24" s="1288"/>
-[...2 lines deleted...]
-      <c r="A25" s="196" t="s">
+      <c r="G26" s="1342"/>
+    </row>
+    <row r="27" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="181" t="s">
         <v>268</v>
       </c>
-      <c r="B25" s="1318"/>
-      <c r="C25" s="1321" t="s">
+      <c r="B27" s="1338"/>
+      <c r="C27" s="1364" t="s">
+        <v>379</v>
+      </c>
+      <c r="D27" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E27" s="377" t="s">
+        <v>347</v>
+      </c>
+      <c r="F27" s="491" t="s">
+        <v>347</v>
+      </c>
+      <c r="G27" s="1342"/>
+    </row>
+    <row r="28" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="181" t="s">
         <v>269</v>
       </c>
-      <c r="D25" s="535" t="s">
-[...11 lines deleted...]
-      <c r="A26" s="196" t="s">
+      <c r="B28" s="1338"/>
+      <c r="C28" s="1365"/>
+      <c r="D28" s="394" t="s">
+        <v>201</v>
+      </c>
+      <c r="E28" s="309" t="s">
+        <v>348</v>
+      </c>
+      <c r="F28" s="506" t="s">
+        <v>348</v>
+      </c>
+      <c r="G28" s="1342"/>
+    </row>
+    <row r="29" spans="1:7" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="189" t="s">
         <v>270</v>
       </c>
-      <c r="B26" s="1318"/>
-[...4 lines deleted...]
-      <c r="E26" s="534" t="s">
+      <c r="B29" s="1338"/>
+      <c r="C29" s="310" t="s">
+        <v>832</v>
+      </c>
+      <c r="D29" s="552" t="s">
+        <v>200</v>
+      </c>
+      <c r="E29" s="191" t="s">
+        <v>773</v>
+      </c>
+      <c r="F29" s="191" t="s">
+        <v>773</v>
+      </c>
+      <c r="G29" s="1342"/>
+    </row>
+    <row r="30" spans="1:7" s="18" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="189" t="s">
         <v>271</v>
       </c>
-      <c r="F26" s="531" t="s">
-[...5 lines deleted...]
-      <c r="A27" s="196" t="s">
+      <c r="B30" s="1338"/>
+      <c r="C30" s="1361" t="s">
+        <v>877</v>
+      </c>
+      <c r="D30" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E30" s="1235" t="s">
+        <v>296</v>
+      </c>
+      <c r="F30" s="1230" t="s">
+        <v>296</v>
+      </c>
+      <c r="G30" s="1359"/>
+    </row>
+    <row r="31" spans="1:7" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="189" t="s">
         <v>272</v>
       </c>
-      <c r="B27" s="1318"/>
-      <c r="C27" s="1321" t="s">
+      <c r="B31" s="1338"/>
+      <c r="C31" s="1362"/>
+      <c r="D31" s="395" t="s">
+        <v>592</v>
+      </c>
+      <c r="E31" s="1363"/>
+      <c r="F31" s="1317"/>
+      <c r="G31" s="1359"/>
+    </row>
+    <row r="32" spans="1:7" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="184" t="s">
+        <v>474</v>
+      </c>
+      <c r="B32" s="1339"/>
+      <c r="C32" s="392" t="s">
+        <v>624</v>
+      </c>
+      <c r="D32" s="553" t="s">
+        <v>200</v>
+      </c>
+      <c r="E32" s="498" t="s">
+        <v>631</v>
+      </c>
+      <c r="F32" s="486" t="s">
+        <v>631</v>
+      </c>
+      <c r="G32" s="1360"/>
+    </row>
+    <row r="33" spans="1:18" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="409" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" s="1240" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="1241"/>
+      <c r="D33" s="1340"/>
+      <c r="E33" s="1241"/>
+      <c r="F33" s="1241"/>
+      <c r="G33" s="1242"/>
+    </row>
+    <row r="34" spans="1:18" s="161" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="166" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="1230" t="s">
+        <v>819</v>
+      </c>
+      <c r="C34" s="1354" t="s">
+        <v>273</v>
+      </c>
+      <c r="D34" s="1355"/>
+      <c r="E34" s="1356" t="s">
+        <v>538</v>
+      </c>
+      <c r="F34" s="1356" t="s">
+        <v>538</v>
+      </c>
+      <c r="G34" s="1330" t="s">
+        <v>541</v>
+      </c>
+      <c r="H34" s="365"/>
+      <c r="I34" s="365"/>
+      <c r="J34" s="365"/>
+      <c r="K34" s="365"/>
+      <c r="L34" s="365"/>
+      <c r="M34" s="365"/>
+      <c r="N34" s="365"/>
+      <c r="O34" s="365"/>
+      <c r="P34" s="365"/>
+      <c r="Q34" s="365"/>
+      <c r="R34" s="365"/>
+    </row>
+    <row r="35" spans="1:18" s="161" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="165" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" s="1231"/>
+      <c r="C35" s="1333" t="s">
+        <v>274</v>
+      </c>
+      <c r="D35" s="1334"/>
+      <c r="E35" s="1357"/>
+      <c r="F35" s="1357"/>
+      <c r="G35" s="1331"/>
+      <c r="H35" s="365"/>
+      <c r="I35" s="365"/>
+      <c r="J35" s="365"/>
+      <c r="K35" s="365"/>
+      <c r="L35" s="365"/>
+      <c r="M35" s="365"/>
+      <c r="N35" s="365"/>
+      <c r="O35" s="365"/>
+      <c r="P35" s="365"/>
+      <c r="Q35" s="365"/>
+      <c r="R35" s="365"/>
+    </row>
+    <row r="36" spans="1:18" s="162" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="383" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="1231"/>
+      <c r="C36" s="1350" t="s">
+        <v>275</v>
+      </c>
+      <c r="D36" s="1351"/>
+      <c r="E36" s="1358"/>
+      <c r="F36" s="1358"/>
+      <c r="G36" s="1331"/>
+    </row>
+    <row r="37" spans="1:18" s="162" customFormat="1" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="506" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" s="1232"/>
+      <c r="C37" s="1237" t="s">
+        <v>561</v>
+      </c>
+      <c r="D37" s="1239"/>
+      <c r="E37" s="373" t="s">
+        <v>538</v>
+      </c>
+      <c r="F37" s="373" t="s">
+        <v>538</v>
+      </c>
+      <c r="G37" s="1332"/>
+    </row>
+    <row r="38" spans="1:18" s="162" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="163" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="1366" t="s">
+        <v>820</v>
+      </c>
+      <c r="C38" s="1352" t="s">
+        <v>502</v>
+      </c>
+      <c r="D38" s="1353"/>
+      <c r="E38" s="1367" t="s">
+        <v>115</v>
+      </c>
+      <c r="F38" s="1367" t="s">
+        <v>115</v>
+      </c>
+      <c r="G38" s="1261"/>
+    </row>
+    <row r="39" spans="1:18" s="162" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="164" t="s">
+        <v>97</v>
+      </c>
+      <c r="B39" s="1252"/>
+      <c r="C39" s="1335" t="s">
+        <v>503</v>
+      </c>
+      <c r="D39" s="1336"/>
+      <c r="E39" s="1368"/>
+      <c r="F39" s="1368"/>
+      <c r="G39" s="1262"/>
+    </row>
+    <row r="40" spans="1:18" s="162" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="353" t="s">
+        <v>99</v>
+      </c>
+      <c r="B40" s="1252"/>
+      <c r="C40" s="1335" t="s">
+        <v>917</v>
+      </c>
+      <c r="D40" s="1336"/>
+      <c r="E40" s="515" t="s">
+        <v>872</v>
+      </c>
+      <c r="F40" s="515" t="s">
+        <v>872</v>
+      </c>
+      <c r="G40" s="510" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="410" t="s">
         <v>276</v>
       </c>
-      <c r="D27" s="535" t="s">
-[...64 lines deleted...]
-      <c r="A31" s="206" t="s">
+      <c r="B41" s="1240" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" s="1241"/>
+      <c r="D41" s="1241"/>
+      <c r="E41" s="1241"/>
+      <c r="F41" s="1241"/>
+      <c r="G41" s="1242"/>
+    </row>
+    <row r="42" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="192" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1263" t="s">
+        <v>135</v>
+      </c>
+      <c r="C42" s="1264"/>
+      <c r="D42" s="1265"/>
+      <c r="E42" s="496" t="s">
+        <v>115</v>
+      </c>
+      <c r="F42" s="204" t="s">
+        <v>115</v>
+      </c>
+      <c r="G42" s="193"/>
+    </row>
+    <row r="43" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="194" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1237" t="s">
+        <v>137</v>
+      </c>
+      <c r="C43" s="1238"/>
+      <c r="D43" s="1239"/>
+      <c r="E43" s="195" t="s">
+        <v>139</v>
+      </c>
+      <c r="F43" s="514" t="s">
+        <v>139</v>
+      </c>
+      <c r="G43" s="494" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="192" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="196" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="1311" t="s">
+        <v>821</v>
+      </c>
+      <c r="D44" s="1311"/>
+      <c r="E44" s="556" t="s">
+        <v>115</v>
+      </c>
+      <c r="F44" s="507" t="s">
+        <v>115</v>
+      </c>
+      <c r="G44" s="197"/>
+      <c r="H44" s="20"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="20"/>
+      <c r="N44" s="20"/>
+      <c r="O44" s="20"/>
+      <c r="P44" s="20"/>
+      <c r="Q44" s="20"/>
+    </row>
+    <row r="45" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="194" t="s">
+        <v>128</v>
+      </c>
+      <c r="B45" s="1312" t="s">
+        <v>278</v>
+      </c>
+      <c r="C45" s="1301" t="s">
+        <v>605</v>
+      </c>
+      <c r="D45" s="1302"/>
+      <c r="E45" s="547" t="s">
+        <v>279</v>
+      </c>
+      <c r="F45" s="491" t="s">
+        <v>279</v>
+      </c>
+      <c r="G45" s="198"/>
+      <c r="H45" s="20"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="20"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
+    </row>
+    <row r="46" spans="1:18" s="18" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="194" t="s">
         <v>277</v>
       </c>
-      <c r="B31" s="1318"/>
-[...216 lines deleted...]
-      <c r="A43" s="209" t="s">
+      <c r="B46" s="1313"/>
+      <c r="C46" s="1271" t="s">
         <v>282</v>
       </c>
-      <c r="B43" s="1242" t="s">
-[...9 lines deleted...]
-      <c r="A44" s="210" t="s">
+      <c r="D46" s="1273"/>
+      <c r="E46" s="1314" t="s">
         <v>115</v>
       </c>
-      <c r="B44" s="1261" t="s">
-[...48 lines deleted...]
-      <c r="G46" s="216"/>
+      <c r="F46" s="1316" t="s">
+        <v>115</v>
+      </c>
+      <c r="G46" s="1274"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
     </row>
-    <row r="47" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="G47" s="217"/>
+    <row r="47" spans="1:18" s="18" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="192" t="s">
+        <v>280</v>
+      </c>
+      <c r="B47" s="1313"/>
+      <c r="C47" s="1318" t="s">
+        <v>284</v>
+      </c>
+      <c r="D47" s="1319"/>
+      <c r="E47" s="1283"/>
+      <c r="F47" s="1231"/>
+      <c r="G47" s="1275"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
     </row>
-    <row r="48" spans="1:18" s="18" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="G48" s="1256"/>
+    <row r="48" spans="1:18" s="18" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="194" t="s">
+        <v>281</v>
+      </c>
+      <c r="B48" s="1313"/>
+      <c r="C48" s="1271" t="s">
+        <v>285</v>
+      </c>
+      <c r="D48" s="1273"/>
+      <c r="E48" s="1315"/>
+      <c r="F48" s="1317"/>
+      <c r="G48" s="1276"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
     </row>
-    <row r="49" spans="1:17" s="18" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="G49" s="1257"/>
+    <row r="49" spans="1:17" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="199" t="s">
+        <v>283</v>
+      </c>
+      <c r="B49" s="1313"/>
+      <c r="C49" s="1320" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" s="1321"/>
+      <c r="E49" s="557" t="s">
+        <v>286</v>
+      </c>
+      <c r="F49" s="191" t="s">
+        <v>286</v>
+      </c>
+      <c r="G49" s="499"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
     </row>
-    <row r="50" spans="1:17" s="18" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="G50" s="1258"/>
+    <row r="50" spans="1:17" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="411" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50" s="1277" t="s">
+        <v>606</v>
+      </c>
+      <c r="C50" s="1278"/>
+      <c r="D50" s="1278"/>
+      <c r="E50" s="1278"/>
+      <c r="F50" s="1278"/>
+      <c r="G50" s="1279"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="20"/>
       <c r="O50" s="20"/>
       <c r="P50" s="20"/>
       <c r="Q50" s="20"/>
     </row>
-    <row r="51" spans="1:17" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="G51" s="517"/>
+    <row r="51" spans="1:17" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="200" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51" s="1286" t="s">
+        <v>287</v>
+      </c>
+      <c r="C51" s="1284" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" s="1285"/>
+      <c r="E51" s="498" t="s">
+        <v>115</v>
+      </c>
+      <c r="F51" s="498" t="s">
+        <v>115</v>
+      </c>
+      <c r="G51" s="500"/>
       <c r="H51" s="20"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="20"/>
       <c r="O51" s="20"/>
       <c r="P51" s="20"/>
       <c r="Q51" s="20"/>
     </row>
-    <row r="52" spans="1:17" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="G52" s="1278"/>
+    <row r="52" spans="1:17" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="200" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52" s="1286"/>
+      <c r="C52" s="1280" t="s">
+        <v>478</v>
+      </c>
+      <c r="D52" s="1281"/>
+      <c r="E52" s="1230" t="s">
+        <v>504</v>
+      </c>
+      <c r="F52" s="1282" t="s">
+        <v>504</v>
+      </c>
+      <c r="G52" s="1230" t="s">
+        <v>542</v>
+      </c>
       <c r="H52" s="20"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="20"/>
       <c r="Q52" s="20"/>
     </row>
-    <row r="53" spans="1:17" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="G53" s="221"/>
+    <row r="53" spans="1:17" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="202" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" s="1286"/>
+      <c r="C53" s="1280" t="s">
+        <v>428</v>
+      </c>
+      <c r="D53" s="1281"/>
+      <c r="E53" s="1231"/>
+      <c r="F53" s="1283"/>
+      <c r="G53" s="1231"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="20"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
     </row>
-    <row r="54" spans="1:17" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      </c>
+    <row r="54" spans="1:17" s="18" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="202" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54" s="1286"/>
+      <c r="C54" s="1266" t="s">
+        <v>822</v>
+      </c>
+      <c r="D54" s="1266"/>
+      <c r="E54" s="1232"/>
+      <c r="F54" s="1263"/>
+      <c r="G54" s="1231"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
       <c r="P54" s="20"/>
       <c r="Q54" s="20"/>
     </row>
-    <row r="55" spans="1:17" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="G55" s="1254"/>
+    <row r="55" spans="1:17" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="202" t="s">
+        <v>292</v>
+      </c>
+      <c r="B55" s="1286"/>
+      <c r="C55" s="1267" t="s">
+        <v>740</v>
+      </c>
+      <c r="D55" s="1268"/>
+      <c r="E55" s="1230" t="s">
+        <v>560</v>
+      </c>
+      <c r="F55" s="1282" t="s">
+        <v>560</v>
+      </c>
+      <c r="G55" s="1231"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="20"/>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
     </row>
-    <row r="56" spans="1:17" s="18" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="G56" s="1254"/>
+    <row r="56" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="202" t="s">
+        <v>469</v>
+      </c>
+      <c r="B56" s="1286"/>
+      <c r="C56" s="1269" t="s">
+        <v>789</v>
+      </c>
+      <c r="D56" s="1270"/>
+      <c r="E56" s="1232"/>
+      <c r="F56" s="1263"/>
+      <c r="G56" s="1232"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
     </row>
-    <row r="57" spans="1:17" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="G57" s="1254"/>
+    <row r="57" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="202" t="s">
+        <v>543</v>
+      </c>
+      <c r="B57" s="1286"/>
+      <c r="C57" s="1269" t="s">
+        <v>921</v>
+      </c>
+      <c r="D57" s="1270"/>
+      <c r="E57" s="549" t="s">
+        <v>922</v>
+      </c>
+      <c r="F57" s="512" t="s">
+        <v>922</v>
+      </c>
+      <c r="G57" s="277"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="20"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
     </row>
-    <row r="58" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="G58" s="1254"/>
+    <row r="58" spans="1:17" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="202" t="s">
+        <v>544</v>
+      </c>
+      <c r="B58" s="1286"/>
+      <c r="C58" s="1269" t="s">
+        <v>741</v>
+      </c>
+      <c r="D58" s="1270"/>
+      <c r="E58" s="548" t="s">
+        <v>505</v>
+      </c>
+      <c r="F58" s="511" t="s">
+        <v>505</v>
+      </c>
+      <c r="G58" s="277" t="s">
+        <v>542</v>
+      </c>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
     </row>
-    <row r="59" spans="1:17" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="G59" s="1254"/>
+    <row r="59" spans="1:17" s="18" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="202" t="s">
+        <v>545</v>
+      </c>
+      <c r="B59" s="1286"/>
+      <c r="C59" s="1266" t="s">
+        <v>823</v>
+      </c>
+      <c r="D59" s="1266"/>
+      <c r="E59" s="548" t="s">
+        <v>742</v>
+      </c>
+      <c r="F59" s="511" t="s">
+        <v>742</v>
+      </c>
+      <c r="G59" s="327" t="s">
+        <v>743</v>
+      </c>
       <c r="H59" s="20"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
       <c r="N59" s="20"/>
       <c r="O59" s="20"/>
       <c r="P59" s="20"/>
       <c r="Q59" s="20"/>
     </row>
-    <row r="60" spans="1:17" s="18" customFormat="1" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-        <v>822</v>
+    <row r="60" spans="1:17" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="203" t="s">
+        <v>547</v>
+      </c>
+      <c r="B60" s="378" t="s">
+        <v>899</v>
+      </c>
+      <c r="C60" s="1233" t="s">
+        <v>607</v>
+      </c>
+      <c r="D60" s="1234"/>
+      <c r="E60" s="489" t="s">
+        <v>115</v>
+      </c>
+      <c r="F60" s="489" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" s="204" t="s">
+        <v>115</v>
       </c>
       <c r="H60" s="20"/>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
       <c r="M60" s="20"/>
       <c r="N60" s="20"/>
       <c r="O60" s="20"/>
       <c r="P60" s="20"/>
       <c r="Q60" s="20"/>
     </row>
-    <row r="61" spans="1:17" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-        <v>117</v>
+    <row r="61" spans="1:17" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="203" t="s">
+        <v>558</v>
+      </c>
+      <c r="B61" s="1237" t="s">
+        <v>878</v>
+      </c>
+      <c r="C61" s="1238"/>
+      <c r="D61" s="1239"/>
+      <c r="E61" s="204" t="s">
+        <v>546</v>
+      </c>
+      <c r="F61" s="204" t="s">
+        <v>546</v>
+      </c>
+      <c r="G61" s="1235" t="s">
+        <v>542</v>
       </c>
       <c r="H61" s="20"/>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="20"/>
       <c r="L61" s="20"/>
       <c r="M61" s="20"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
     </row>
-    <row r="62" spans="1:17" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      </c>
+    <row r="62" spans="1:17" s="18" customFormat="1" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="205" t="s">
+        <v>920</v>
+      </c>
+      <c r="B62" s="1237" t="s">
+        <v>824</v>
+      </c>
+      <c r="C62" s="1238"/>
+      <c r="D62" s="1239"/>
+      <c r="E62" s="204" t="s">
+        <v>506</v>
+      </c>
+      <c r="F62" s="204" t="s">
+        <v>506</v>
+      </c>
+      <c r="G62" s="1236"/>
       <c r="H62" s="20"/>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="20"/>
       <c r="L62" s="20"/>
       <c r="M62" s="20"/>
       <c r="N62" s="20"/>
       <c r="O62" s="20"/>
       <c r="P62" s="20"/>
       <c r="Q62" s="20"/>
     </row>
-    <row r="63" spans="1:17" s="18" customFormat="1" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...57 lines deleted...]
-      <c r="A66" s="196" t="s">
+    <row r="63" spans="1:17" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="409" t="s">
+        <v>548</v>
+      </c>
+      <c r="B63" s="1240" t="s">
+        <v>156</v>
+      </c>
+      <c r="C63" s="1241"/>
+      <c r="D63" s="1241"/>
+      <c r="E63" s="1241"/>
+      <c r="F63" s="1241"/>
+      <c r="G63" s="1242"/>
+    </row>
+    <row r="64" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="180" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1287" t="s">
+        <v>289</v>
+      </c>
+      <c r="C64" s="1288"/>
+      <c r="D64" s="1289"/>
+      <c r="E64" s="514" t="s">
+        <v>115</v>
+      </c>
+      <c r="F64" s="514" t="s">
+        <v>115</v>
+      </c>
+      <c r="G64" s="206"/>
+    </row>
+    <row r="65" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="181" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1271" t="s">
+        <v>825</v>
+      </c>
+      <c r="C65" s="1272"/>
+      <c r="D65" s="1273"/>
+      <c r="E65" s="377" t="s">
+        <v>290</v>
+      </c>
+      <c r="F65" s="491" t="s">
+        <v>290</v>
+      </c>
+      <c r="G65" s="495" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="B66" s="1359" t="s">
+      <c r="B66" s="1255" t="s">
+        <v>166</v>
+      </c>
+      <c r="C66" s="1256"/>
+      <c r="D66" s="1257"/>
+      <c r="E66" s="208">
         <v>300</v>
       </c>
-      <c r="C66" s="1360"/>
-[...20 lines deleted...]
-      <c r="E67" s="230">
+      <c r="F66" s="495">
         <v>300</v>
       </c>
-      <c r="F67" s="229">
-[...24 lines deleted...]
-      <c r="A69" s="199" t="s">
+      <c r="G66" s="495" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="181" t="s">
+        <v>165</v>
+      </c>
+      <c r="B67" s="1255" t="s">
+        <v>826</v>
+      </c>
+      <c r="C67" s="1256"/>
+      <c r="D67" s="1257"/>
+      <c r="E67" s="208" t="s">
+        <v>286</v>
+      </c>
+      <c r="F67" s="495" t="s">
+        <v>286</v>
+      </c>
+      <c r="G67" s="495"/>
+    </row>
+    <row r="68" spans="1:17" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="184" t="s">
+        <v>170</v>
+      </c>
+      <c r="B68" s="1258" t="s">
+        <v>293</v>
+      </c>
+      <c r="C68" s="1259"/>
+      <c r="D68" s="1260"/>
+      <c r="E68" s="198" t="s">
         <v>172</v>
       </c>
-      <c r="B69" s="1353" t="s">
-[...64 lines deleted...]
-      <c r="G73" s="233"/>
+      <c r="F68" s="198" t="s">
+        <v>172</v>
+      </c>
+      <c r="G68" s="198" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="396" t="s">
+        <v>173</v>
+      </c>
+      <c r="B69" s="1243" t="s">
+        <v>470</v>
+      </c>
+      <c r="C69" s="1244"/>
+      <c r="D69" s="1245"/>
+      <c r="E69" s="183" t="s">
+        <v>286</v>
+      </c>
+      <c r="F69" s="183" t="s">
+        <v>286</v>
+      </c>
+      <c r="G69" s="183" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A70" s="162"/>
+      <c r="B70" s="162"/>
+      <c r="C70" s="162"/>
+      <c r="D70" s="162"/>
+      <c r="E70" s="162"/>
+      <c r="F70" s="162"/>
+      <c r="G70" s="209"/>
+    </row>
+    <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="1246" t="s">
+        <v>211</v>
+      </c>
+      <c r="B71" s="1246"/>
+      <c r="C71" s="162"/>
+      <c r="D71" s="162"/>
+      <c r="E71" s="162"/>
+      <c r="F71" s="162"/>
+      <c r="G71" s="209"/>
+    </row>
+    <row r="72" spans="1:17" s="17" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="210" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" s="412" t="s">
+        <v>294</v>
+      </c>
+      <c r="C72" s="542"/>
+      <c r="D72" s="542"/>
+      <c r="E72" s="542"/>
+      <c r="F72" s="542"/>
+      <c r="G72" s="209"/>
+      <c r="H72" s="16"/>
+      <c r="I72" s="16"/>
+      <c r="J72" s="16"/>
+      <c r="K72" s="16"/>
+      <c r="L72" s="16"/>
+      <c r="M72" s="16"/>
+      <c r="N72" s="16"/>
+      <c r="O72" s="16"/>
+      <c r="P72" s="16"/>
+      <c r="Q72" s="16"/>
+    </row>
+    <row r="73" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="211"/>
+      <c r="B73" s="1247" t="s">
+        <v>295</v>
+      </c>
+      <c r="C73" s="1250" t="s">
+        <v>827</v>
+      </c>
+      <c r="D73" s="393" t="s">
+        <v>200</v>
+      </c>
+      <c r="E73" s="379" t="s">
+        <v>264</v>
+      </c>
+      <c r="F73" s="215"/>
+      <c r="G73" s="209"/>
       <c r="H73" s="16"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="16"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="16"/>
       <c r="O73" s="16"/>
       <c r="P73" s="16"/>
       <c r="Q73" s="16"/>
     </row>
-    <row r="74" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C74" s="1343" t="s">
+    <row r="74" spans="1:17" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="211"/>
+      <c r="B74" s="1248"/>
+      <c r="C74" s="1251"/>
+      <c r="D74" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E74" s="380" t="s">
         <v>264</v>
       </c>
-      <c r="D74" s="566" t="s">
-[...6 lines deleted...]
-      <c r="G74" s="233"/>
+      <c r="F74" s="215"/>
+      <c r="G74" s="209"/>
       <c r="H74" s="16"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="16"/>
       <c r="O74" s="16"/>
       <c r="P74" s="16"/>
       <c r="Q74" s="16"/>
     </row>
-    <row r="75" spans="1:17" s="17" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E75" s="527" t="s">
+    <row r="75" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="211"/>
+      <c r="B75" s="1248"/>
+      <c r="C75" s="1251" t="s">
+        <v>818</v>
+      </c>
+      <c r="D75" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E75" s="380" t="s">
         <v>267</v>
       </c>
-      <c r="F75" s="241"/>
-      <c r="G75" s="233"/>
+      <c r="F75" s="215"/>
+      <c r="G75" s="209"/>
       <c r="H75" s="16"/>
       <c r="I75" s="16"/>
       <c r="J75" s="16"/>
       <c r="K75" s="16"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
       <c r="N75" s="16"/>
       <c r="O75" s="16"/>
       <c r="P75" s="16"/>
       <c r="Q75" s="16"/>
     </row>
-    <row r="76" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...177 lines deleted...]
-      <c r="A89" s="234" t="s">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A76" s="211"/>
+      <c r="B76" s="1248"/>
+      <c r="C76" s="1251"/>
+      <c r="D76" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E76" s="380" t="s">
+        <v>296</v>
+      </c>
+      <c r="F76" s="215"/>
+      <c r="G76" s="209"/>
+    </row>
+    <row r="77" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="211"/>
+      <c r="B77" s="1248"/>
+      <c r="C77" s="1252" t="s">
+        <v>832</v>
+      </c>
+      <c r="D77" s="1253" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="1253" t="s">
+        <v>262</v>
+      </c>
+      <c r="F77" s="543"/>
+      <c r="G77" s="209"/>
+    </row>
+    <row r="78" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="211"/>
+      <c r="B78" s="1248"/>
+      <c r="C78" s="1252"/>
+      <c r="D78" s="1253"/>
+      <c r="E78" s="1253"/>
+      <c r="F78" s="543"/>
+      <c r="G78" s="162"/>
+    </row>
+    <row r="79" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="211"/>
+      <c r="B79" s="1248"/>
+      <c r="C79" s="1252"/>
+      <c r="D79" s="1253"/>
+      <c r="E79" s="1253"/>
+      <c r="F79" s="543"/>
+      <c r="G79" s="162"/>
+    </row>
+    <row r="80" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="211"/>
+      <c r="B80" s="1248"/>
+      <c r="C80" s="1252" t="s">
+        <v>790</v>
+      </c>
+      <c r="D80" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E80" s="1254" t="s">
+        <v>296</v>
+      </c>
+      <c r="F80" s="214"/>
+      <c r="G80" s="162"/>
+    </row>
+    <row r="81" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="211"/>
+      <c r="B81" s="1248"/>
+      <c r="C81" s="1252"/>
+      <c r="D81" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E81" s="1254"/>
+      <c r="F81" s="214"/>
+      <c r="G81" s="162"/>
+    </row>
+    <row r="82" spans="1:7" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="212"/>
+      <c r="B82" s="1248"/>
+      <c r="C82" s="1252" t="s">
+        <v>519</v>
+      </c>
+      <c r="D82" s="492" t="s">
+        <v>200</v>
+      </c>
+      <c r="E82" s="513" t="s">
+        <v>773</v>
+      </c>
+      <c r="F82" s="267"/>
+      <c r="G82" s="209"/>
+    </row>
+    <row r="83" spans="1:7" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="212"/>
+      <c r="B83" s="1248"/>
+      <c r="C83" s="1252"/>
+      <c r="D83" s="492" t="s">
+        <v>201</v>
+      </c>
+      <c r="E83" s="513" t="s">
+        <v>264</v>
+      </c>
+      <c r="F83" s="267"/>
+      <c r="G83" s="209"/>
+    </row>
+    <row r="84" spans="1:7" s="17" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="212"/>
+      <c r="B84" s="1249"/>
+      <c r="C84" s="191" t="s">
+        <v>634</v>
+      </c>
+      <c r="D84" s="190" t="s">
+        <v>200</v>
+      </c>
+      <c r="E84" s="310" t="s">
+        <v>631</v>
+      </c>
+      <c r="F84" s="267"/>
+      <c r="G84" s="209"/>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="211"/>
+      <c r="B85" s="213"/>
+      <c r="C85" s="512"/>
+      <c r="D85" s="214"/>
+      <c r="E85" s="215"/>
+      <c r="F85" s="215"/>
+      <c r="G85" s="162"/>
+    </row>
+    <row r="86" spans="1:7" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="210" t="s">
+        <v>213</v>
+      </c>
+      <c r="B86" s="1226" t="s">
+        <v>774</v>
+      </c>
+      <c r="C86" s="1226"/>
+      <c r="D86" s="1226"/>
+      <c r="E86" s="1226"/>
+      <c r="F86" s="1226"/>
+      <c r="G86" s="1226"/>
+    </row>
+    <row r="87" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="210" t="s">
+        <v>214</v>
+      </c>
+      <c r="B87" s="1226" t="s">
+        <v>342</v>
+      </c>
+      <c r="C87" s="1226"/>
+      <c r="D87" s="1226"/>
+      <c r="E87" s="1226"/>
+      <c r="F87" s="1226"/>
+      <c r="G87" s="1226"/>
+    </row>
+    <row r="88" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="210" t="s">
         <v>215</v>
       </c>
-      <c r="B89" s="1374" t="s">
-[...9 lines deleted...]
-      <c r="A90" s="234" t="s">
+      <c r="B88" s="1227" t="s">
+        <v>507</v>
+      </c>
+      <c r="C88" s="1227"/>
+      <c r="D88" s="1227"/>
+      <c r="E88" s="1227"/>
+      <c r="F88" s="484"/>
+      <c r="G88" s="483"/>
+    </row>
+    <row r="89" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="216" t="s">
         <v>216</v>
       </c>
-      <c r="B90" s="1374" t="s">
-[...9 lines deleted...]
-      <c r="A91" s="234" t="s">
+      <c r="B89" s="1227" t="s">
+        <v>879</v>
+      </c>
+      <c r="C89" s="1227"/>
+      <c r="D89" s="1227"/>
+      <c r="E89" s="1227"/>
+      <c r="F89" s="1227"/>
+      <c r="G89" s="1227"/>
+    </row>
+    <row r="90" spans="1:7" s="174" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="217" t="s">
         <v>217</v>
       </c>
-      <c r="B91" s="1375" t="s">
-[...22 lines deleted...]
-      <c r="A93" s="243" t="s">
+      <c r="B90" s="1227" t="s">
+        <v>873</v>
+      </c>
+      <c r="C90" s="1227"/>
+      <c r="D90" s="1227"/>
+      <c r="E90" s="1227"/>
+      <c r="F90" s="1227"/>
+      <c r="G90" s="1227"/>
+    </row>
+    <row r="91" spans="1:7" s="174" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="217" t="s">
         <v>219</v>
       </c>
-      <c r="B93" s="1375" t="s">
-[...19 lines deleted...]
-      <c r="G94" s="1376"/>
+      <c r="B91" s="650" t="s">
+        <v>791</v>
+      </c>
+      <c r="C91" s="650"/>
+      <c r="D91" s="650"/>
+      <c r="E91" s="650"/>
+      <c r="F91" s="650"/>
+      <c r="G91" s="650"/>
+    </row>
+    <row r="92" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="218"/>
+      <c r="B92" s="413"/>
+      <c r="C92" s="162"/>
+      <c r="D92" s="162"/>
+      <c r="E92" s="162"/>
+      <c r="F92" s="162"/>
+      <c r="G92" s="162"/>
+    </row>
+    <row r="93" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="219" t="s">
+        <v>559</v>
+      </c>
+      <c r="B93" s="1227" t="s">
+        <v>766</v>
+      </c>
+      <c r="C93" s="1227"/>
+      <c r="D93" s="1227"/>
+      <c r="E93" s="1227"/>
+      <c r="F93" s="516"/>
+      <c r="G93" s="162"/>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="218"/>
+      <c r="B94" s="413"/>
+      <c r="C94" s="162"/>
+      <c r="D94" s="162"/>
+      <c r="E94" s="162"/>
+      <c r="F94" s="162"/>
+      <c r="G94" s="162"/>
     </row>
     <row r="95" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="244"/>
-[...27 lines deleted...]
-      <c r="G97" s="171"/>
+      <c r="A95" s="218"/>
+      <c r="B95" s="413"/>
+      <c r="C95" s="162"/>
+      <c r="D95" s="162"/>
+      <c r="E95" s="162"/>
+      <c r="F95" s="162"/>
+      <c r="G95" s="162"/>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="218"/>
+      <c r="B96" s="413"/>
+      <c r="C96" s="162"/>
+      <c r="D96" s="162"/>
+      <c r="E96" s="162"/>
+      <c r="F96" s="162"/>
+      <c r="G96" s="162"/>
+    </row>
+    <row r="97" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="218"/>
+      <c r="B97" s="413"/>
+      <c r="C97" s="162"/>
+      <c r="D97" s="162"/>
+      <c r="E97" s="162"/>
+      <c r="F97" s="162"/>
+      <c r="G97" s="162"/>
     </row>
     <row r="98" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="244"/>
-[...5 lines deleted...]
-      <c r="G98" s="171"/>
+      <c r="A98" s="218"/>
+      <c r="B98" s="413"/>
+      <c r="C98" s="162"/>
+      <c r="D98" s="162"/>
+      <c r="E98" s="162"/>
+      <c r="F98" s="162"/>
+      <c r="G98" s="162"/>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A99" s="244"/>
-[...61 lines deleted...]
-      <c r="G105" s="171"/>
+      <c r="A99" s="218"/>
+      <c r="B99" s="413"/>
+      <c r="C99" s="162"/>
+      <c r="D99" s="162"/>
+      <c r="E99" s="162"/>
+      <c r="F99" s="162"/>
+      <c r="G99" s="162"/>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="218"/>
+      <c r="B100" s="414"/>
+      <c r="C100" s="162"/>
+      <c r="D100" s="162"/>
+      <c r="E100" s="162"/>
+      <c r="F100" s="162"/>
+      <c r="G100" s="162"/>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="218"/>
+      <c r="B101" s="414"/>
+      <c r="C101" s="162"/>
+      <c r="D101" s="162"/>
+      <c r="E101" s="162"/>
+      <c r="F101" s="162"/>
+      <c r="G101" s="162"/>
+    </row>
+    <row r="102" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="218"/>
+      <c r="B102" s="1228" t="s">
+        <v>508</v>
+      </c>
+      <c r="C102" s="1229"/>
+      <c r="D102" s="162"/>
+      <c r="E102" s="162"/>
+      <c r="F102" s="162"/>
+      <c r="G102" s="162"/>
+    </row>
+    <row r="103" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="21"/>
+      <c r="B103" s="415"/>
+      <c r="G103" s="16"/>
+    </row>
+    <row r="104" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="21"/>
+      <c r="B104" s="415"/>
+      <c r="G104" s="16"/>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="21"/>
+      <c r="B105" s="415"/>
+      <c r="G105" s="16"/>
     </row>
     <row r="106" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="21"/>
-      <c r="B106" s="22"/>
+      <c r="B106" s="415"/>
       <c r="G106" s="16"/>
     </row>
-    <row r="107" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="21"/>
-      <c r="B107" s="22"/>
+      <c r="B107" s="415"/>
       <c r="G107" s="16"/>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="21"/>
-      <c r="B108" s="22"/>
+      <c r="B108" s="415"/>
       <c r="G108" s="16"/>
     </row>
-    <row r="109" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" s="21"/>
-      <c r="B109" s="22"/>
+      <c r="B109" s="415"/>
       <c r="G109" s="16"/>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="21"/>
-      <c r="B110" s="22"/>
+      <c r="B110" s="415"/>
       <c r="G110" s="16"/>
     </row>
     <row r="111" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="21"/>
-      <c r="B111" s="22"/>
+      <c r="B111" s="415"/>
       <c r="G111" s="16"/>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" s="21"/>
-      <c r="B112" s="22"/>
       <c r="G112" s="16"/>
     </row>
-    <row r="113" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="21"/>
-      <c r="B113" s="22"/>
       <c r="G113" s="16"/>
     </row>
-    <row r="114" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="21"/>
-      <c r="B114" s="22"/>
       <c r="G114" s="16"/>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" s="21"/>
       <c r="G115" s="16"/>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="21"/>
       <c r="G116" s="16"/>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="21"/>
       <c r="G117" s="16"/>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="21"/>
       <c r="G118" s="16"/>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="21"/>
       <c r="G119" s="16"/>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" s="21"/>
       <c r="G120" s="16"/>
@@ -27591,4619 +26849,4527 @@
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154" s="21"/>
       <c r="G154" s="16"/>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A155" s="21"/>
       <c r="G155" s="16"/>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A156" s="21"/>
       <c r="G156" s="16"/>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" s="21"/>
       <c r="G157" s="16"/>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A158" s="21"/>
       <c r="G158" s="16"/>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A159" s="21"/>
       <c r="G159" s="16"/>
     </row>
-    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="108">
-[...38 lines deleted...]
-    <mergeCell ref="C41:D41"/>
+  <mergeCells count="106">
+    <mergeCell ref="B23:B32"/>
+    <mergeCell ref="B33:G33"/>
+    <mergeCell ref="B34:B37"/>
+    <mergeCell ref="B15:B18"/>
+    <mergeCell ref="G15:G18"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="B86:G86"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="C38:D38"/>
-    <mergeCell ref="B35:G35"/>
-[...10 lines deleted...]
-    <mergeCell ref="G23:G34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:E36"/>
+    <mergeCell ref="F34:F36"/>
+    <mergeCell ref="G23:G32"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="C27:C28"/>
-    <mergeCell ref="C29:C30"/>
-[...7 lines deleted...]
-    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="B38:B40"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="B89:G89"/>
+    <mergeCell ref="B90:G90"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="B45:B49"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="E46:E48"/>
+    <mergeCell ref="F46:F48"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="G34:G37"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C40:D40"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="B9:B13"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="G9:G11"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
-    <mergeCell ref="C18:D18"/>
-[...1 lines deleted...]
-    <mergeCell ref="C20:D20"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="C13:D13"/>
-    <mergeCell ref="C14:D14"/>
-[...11 lines deleted...]
-    <mergeCell ref="G48:G50"/>
+    <mergeCell ref="G38:G39"/>
+    <mergeCell ref="B41:G41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="G46:G48"/>
+    <mergeCell ref="B50:G50"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="E52:E54"/>
+    <mergeCell ref="F52:F54"/>
+    <mergeCell ref="E55:E56"/>
+    <mergeCell ref="F55:F56"/>
     <mergeCell ref="C51:D51"/>
-    <mergeCell ref="B44:D44"/>
-[...4 lines deleted...]
-    <mergeCell ref="C50:D50"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="C58:D58"/>
-    <mergeCell ref="C59:D59"/>
-[...4 lines deleted...]
-    <mergeCell ref="G54:G59"/>
+    <mergeCell ref="B51:B59"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B87:G87"/>
+    <mergeCell ref="B88:E88"/>
+    <mergeCell ref="B91:G91"/>
+    <mergeCell ref="B93:E93"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="G52:G56"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="G61:G62"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="B73:B84"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="C77:C79"/>
+    <mergeCell ref="D77:D79"/>
+    <mergeCell ref="E77:E79"/>
+    <mergeCell ref="C80:C81"/>
+    <mergeCell ref="E80:E81"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B105" r:id="rId1"/>
+    <hyperlink ref="B102" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BF163"/>
+  <dimension ref="A1:BF160"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView topLeftCell="A94" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
     <col min="3" max="3" width="53" style="16" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
-    <col min="5" max="5" width="59.7109375" style="16" customWidth="1"/>
+    <col min="5" max="5" width="59.85546875" style="16" customWidth="1"/>
     <col min="6" max="6" width="54.28515625" style="17" customWidth="1"/>
-    <col min="7" max="58" width="23.28515625" style="451"/>
+    <col min="7" max="58" width="23.28515625" style="361"/>
     <col min="59" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" x14ac:dyDescent="0.25">
-      <c r="F1" s="158" t="s">
-        <v>486</v>
+      <c r="F1" s="151" t="s">
+        <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:58" x14ac:dyDescent="0.25">
-      <c r="E2" s="158"/>
-[...1 lines deleted...]
-        <v>910</v>
+      <c r="E2" s="151"/>
+      <c r="F2" s="151" t="s">
+        <v>930</v>
       </c>
     </row>
     <row r="3" spans="1:58" x14ac:dyDescent="0.25">
-      <c r="E3" s="158"/>
-[...1 lines deleted...]
-        <v>929</v>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="4" spans="1:58" x14ac:dyDescent="0.25">
-      <c r="E4" s="158"/>
-[...1 lines deleted...]
-        <v>644</v>
+      <c r="E4" s="151"/>
+      <c r="F4" s="152" t="s">
+        <v>590</v>
       </c>
     </row>
     <row r="5" spans="1:58" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="E5" s="159"/>
+      <c r="E5" s="152"/>
     </row>
     <row r="6" spans="1:58" s="17" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="1397" t="s">
-[...6 lines deleted...]
-      <c r="F6" s="1296" t="s">
+      <c r="A6" s="1385" t="s">
+        <v>757</v>
+      </c>
+      <c r="B6" s="1386"/>
+      <c r="C6" s="1386"/>
+      <c r="D6" s="1386"/>
+      <c r="E6" s="1386"/>
+      <c r="F6" s="1292" t="s">
+        <v>239</v>
+      </c>
+      <c r="G6" s="362"/>
+      <c r="H6" s="362"/>
+      <c r="I6" s="362"/>
+      <c r="J6" s="362"/>
+      <c r="K6" s="362"/>
+      <c r="L6" s="362"/>
+      <c r="M6" s="362"/>
+      <c r="N6" s="362"/>
+      <c r="O6" s="362"/>
+      <c r="P6" s="362"/>
+      <c r="Q6" s="362"/>
+      <c r="R6" s="362"/>
+      <c r="S6" s="362"/>
+      <c r="T6" s="362"/>
+      <c r="U6" s="362"/>
+      <c r="V6" s="362"/>
+      <c r="W6" s="362"/>
+      <c r="X6" s="362"/>
+      <c r="Y6" s="362"/>
+      <c r="Z6" s="362"/>
+      <c r="AA6" s="362"/>
+      <c r="AB6" s="362"/>
+      <c r="AC6" s="362"/>
+      <c r="AD6" s="362"/>
+      <c r="AE6" s="362"/>
+      <c r="AF6" s="362"/>
+      <c r="AG6" s="362"/>
+      <c r="AH6" s="362"/>
+      <c r="AI6" s="362"/>
+      <c r="AJ6" s="362"/>
+      <c r="AK6" s="362"/>
+      <c r="AL6" s="362"/>
+      <c r="AM6" s="362"/>
+      <c r="AN6" s="362"/>
+      <c r="AO6" s="362"/>
+      <c r="AP6" s="362"/>
+      <c r="AQ6" s="362"/>
+      <c r="AR6" s="362"/>
+      <c r="AS6" s="362"/>
+      <c r="AT6" s="362"/>
+      <c r="AU6" s="362"/>
+      <c r="AV6" s="362"/>
+      <c r="AW6" s="362"/>
+      <c r="AX6" s="362"/>
+      <c r="AY6" s="362"/>
+      <c r="AZ6" s="362"/>
+      <c r="BA6" s="362"/>
+      <c r="BB6" s="362"/>
+      <c r="BC6" s="362"/>
+      <c r="BD6" s="362"/>
+      <c r="BE6" s="362"/>
+      <c r="BF6" s="362"/>
+    </row>
+    <row r="7" spans="1:58" s="17" customFormat="1" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="352"/>
+      <c r="B7" s="349" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1387" t="s">
+        <v>240</v>
+      </c>
+      <c r="D7" s="1388"/>
+      <c r="E7" s="519" t="s">
+        <v>758</v>
+      </c>
+      <c r="F7" s="1293"/>
+      <c r="G7" s="362"/>
+      <c r="H7" s="362"/>
+      <c r="I7" s="362"/>
+      <c r="J7" s="362"/>
+      <c r="K7" s="362"/>
+      <c r="L7" s="362"/>
+      <c r="M7" s="362"/>
+      <c r="N7" s="362"/>
+      <c r="O7" s="362"/>
+      <c r="P7" s="362"/>
+      <c r="Q7" s="362"/>
+      <c r="R7" s="362"/>
+      <c r="S7" s="362"/>
+      <c r="T7" s="362"/>
+      <c r="U7" s="362"/>
+      <c r="V7" s="362"/>
+      <c r="W7" s="362"/>
+      <c r="X7" s="362"/>
+      <c r="Y7" s="362"/>
+      <c r="Z7" s="362"/>
+      <c r="AA7" s="362"/>
+      <c r="AB7" s="362"/>
+      <c r="AC7" s="362"/>
+      <c r="AD7" s="362"/>
+      <c r="AE7" s="362"/>
+      <c r="AF7" s="362"/>
+      <c r="AG7" s="362"/>
+      <c r="AH7" s="362"/>
+      <c r="AI7" s="362"/>
+      <c r="AJ7" s="362"/>
+      <c r="AK7" s="362"/>
+      <c r="AL7" s="362"/>
+      <c r="AM7" s="362"/>
+      <c r="AN7" s="362"/>
+      <c r="AO7" s="362"/>
+      <c r="AP7" s="362"/>
+      <c r="AQ7" s="362"/>
+      <c r="AR7" s="362"/>
+      <c r="AS7" s="362"/>
+      <c r="AT7" s="362"/>
+      <c r="AU7" s="362"/>
+      <c r="AV7" s="362"/>
+      <c r="AW7" s="362"/>
+      <c r="AX7" s="362"/>
+      <c r="AY7" s="362"/>
+      <c r="AZ7" s="362"/>
+      <c r="BA7" s="362"/>
+      <c r="BB7" s="362"/>
+      <c r="BC7" s="362"/>
+      <c r="BD7" s="362"/>
+      <c r="BE7" s="362"/>
+      <c r="BF7" s="362"/>
+    </row>
+    <row r="8" spans="1:58" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="409" t="s">
         <v>241</v>
       </c>
-      <c r="G6" s="452"/>
-[...119 lines deleted...]
-      <c r="A8" s="194" t="s">
+      <c r="B8" s="1240" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="1241"/>
+      <c r="D8" s="1241"/>
+      <c r="E8" s="1389"/>
+      <c r="F8" s="416"/>
+    </row>
+    <row r="9" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A9" s="180" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1235" t="s">
+        <v>759</v>
+      </c>
+      <c r="C9" s="1297" t="s">
         <v>243</v>
       </c>
-      <c r="B8" s="1242" t="s">
-[...14 lines deleted...]
-      <c r="C9" s="1300" t="s">
+      <c r="D9" s="1390"/>
+      <c r="E9" s="494" t="s">
+        <v>115</v>
+      </c>
+      <c r="F9" s="397"/>
+    </row>
+    <row r="10" spans="1:58" s="17" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1316" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1296"/>
+      <c r="C10" s="1320" t="s">
+        <v>760</v>
+      </c>
+      <c r="D10" s="1391"/>
+      <c r="E10" s="495" t="s">
+        <v>880</v>
+      </c>
+      <c r="F10" s="417"/>
+      <c r="G10" s="362"/>
+      <c r="H10" s="362"/>
+      <c r="I10" s="362"/>
+      <c r="J10" s="362"/>
+      <c r="K10" s="362"/>
+      <c r="L10" s="362"/>
+      <c r="M10" s="362"/>
+      <c r="N10" s="362"/>
+      <c r="O10" s="362"/>
+      <c r="P10" s="362"/>
+      <c r="Q10" s="362"/>
+      <c r="R10" s="362"/>
+      <c r="S10" s="362"/>
+      <c r="T10" s="362"/>
+      <c r="U10" s="362"/>
+      <c r="V10" s="362"/>
+      <c r="W10" s="362"/>
+      <c r="X10" s="362"/>
+      <c r="Y10" s="362"/>
+      <c r="Z10" s="362"/>
+      <c r="AA10" s="362"/>
+      <c r="AB10" s="362"/>
+      <c r="AC10" s="362"/>
+      <c r="AD10" s="362"/>
+      <c r="AE10" s="362"/>
+      <c r="AF10" s="362"/>
+      <c r="AG10" s="362"/>
+      <c r="AH10" s="362"/>
+      <c r="AI10" s="362"/>
+      <c r="AJ10" s="362"/>
+      <c r="AK10" s="362"/>
+      <c r="AL10" s="362"/>
+      <c r="AM10" s="362"/>
+      <c r="AN10" s="362"/>
+      <c r="AO10" s="362"/>
+      <c r="AP10" s="362"/>
+      <c r="AQ10" s="362"/>
+      <c r="AR10" s="362"/>
+      <c r="AS10" s="362"/>
+      <c r="AT10" s="362"/>
+      <c r="AU10" s="362"/>
+      <c r="AV10" s="362"/>
+      <c r="AW10" s="362"/>
+      <c r="AX10" s="362"/>
+      <c r="AY10" s="362"/>
+      <c r="AZ10" s="362"/>
+      <c r="BA10" s="362"/>
+      <c r="BB10" s="362"/>
+      <c r="BC10" s="362"/>
+      <c r="BD10" s="362"/>
+      <c r="BE10" s="362"/>
+      <c r="BF10" s="362"/>
+    </row>
+    <row r="11" spans="1:58" s="17" customFormat="1" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="1317"/>
+      <c r="B11" s="1296"/>
+      <c r="C11" s="1392"/>
+      <c r="D11" s="1393"/>
+      <c r="E11" s="198" t="s">
+        <v>792</v>
+      </c>
+      <c r="F11" s="546" t="s">
+        <v>881</v>
+      </c>
+      <c r="G11" s="362"/>
+      <c r="H11" s="362"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="362"/>
+      <c r="K11" s="362"/>
+      <c r="L11" s="362"/>
+      <c r="M11" s="362"/>
+      <c r="N11" s="362"/>
+      <c r="O11" s="362"/>
+      <c r="P11" s="362"/>
+      <c r="Q11" s="362"/>
+      <c r="R11" s="362"/>
+      <c r="S11" s="362"/>
+      <c r="T11" s="362"/>
+      <c r="U11" s="362"/>
+      <c r="V11" s="362"/>
+      <c r="W11" s="362"/>
+      <c r="X11" s="362"/>
+      <c r="Y11" s="362"/>
+      <c r="Z11" s="362"/>
+      <c r="AA11" s="362"/>
+      <c r="AB11" s="362"/>
+      <c r="AC11" s="362"/>
+      <c r="AD11" s="362"/>
+      <c r="AE11" s="362"/>
+      <c r="AF11" s="362"/>
+      <c r="AG11" s="362"/>
+      <c r="AH11" s="362"/>
+      <c r="AI11" s="362"/>
+      <c r="AJ11" s="362"/>
+      <c r="AK11" s="362"/>
+      <c r="AL11" s="362"/>
+      <c r="AM11" s="362"/>
+      <c r="AN11" s="362"/>
+      <c r="AO11" s="362"/>
+      <c r="AP11" s="362"/>
+      <c r="AQ11" s="362"/>
+      <c r="AR11" s="362"/>
+      <c r="AS11" s="362"/>
+      <c r="AT11" s="362"/>
+      <c r="AU11" s="362"/>
+      <c r="AV11" s="362"/>
+      <c r="AW11" s="362"/>
+      <c r="AX11" s="362"/>
+      <c r="AY11" s="362"/>
+      <c r="AZ11" s="362"/>
+      <c r="BA11" s="362"/>
+      <c r="BB11" s="362"/>
+      <c r="BC11" s="362"/>
+      <c r="BD11" s="362"/>
+      <c r="BE11" s="362"/>
+      <c r="BF11" s="362"/>
+    </row>
+    <row r="12" spans="1:58" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="181" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="1296"/>
+      <c r="C12" s="1301" t="s">
         <v>245</v>
       </c>
-      <c r="D9" s="1301"/>
-[...136 lines deleted...]
-      <c r="A12" s="196" t="s">
+      <c r="D12" s="1302"/>
+      <c r="E12" s="398" t="s">
+        <v>246</v>
+      </c>
+      <c r="F12" s="350"/>
+    </row>
+    <row r="13" spans="1:58" s="326" customFormat="1" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="181" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="1285"/>
-      <c r="C12" s="1266" t="s">
+      <c r="B13" s="1296"/>
+      <c r="C13" s="1271" t="s">
         <v>247</v>
       </c>
-      <c r="D12" s="1267"/>
-      <c r="E12" s="420" t="s">
+      <c r="D13" s="1273"/>
+      <c r="E13" s="551" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13" s="1303" t="s">
+        <v>737</v>
+      </c>
+      <c r="G13" s="363"/>
+      <c r="H13" s="363"/>
+      <c r="I13" s="363"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="363"/>
+      <c r="L13" s="363"/>
+      <c r="M13" s="363"/>
+      <c r="N13" s="363"/>
+      <c r="O13" s="363"/>
+      <c r="P13" s="363"/>
+      <c r="Q13" s="363"/>
+      <c r="R13" s="363"/>
+      <c r="S13" s="363"/>
+      <c r="T13" s="363"/>
+      <c r="U13" s="363"/>
+      <c r="V13" s="363"/>
+      <c r="W13" s="363"/>
+      <c r="X13" s="363"/>
+      <c r="Y13" s="363"/>
+      <c r="Z13" s="363"/>
+      <c r="AA13" s="363"/>
+      <c r="AB13" s="363"/>
+      <c r="AC13" s="363"/>
+      <c r="AD13" s="363"/>
+      <c r="AE13" s="363"/>
+      <c r="AF13" s="363"/>
+      <c r="AG13" s="363"/>
+      <c r="AH13" s="363"/>
+      <c r="AI13" s="363"/>
+      <c r="AJ13" s="363"/>
+      <c r="AK13" s="363"/>
+      <c r="AL13" s="363"/>
+      <c r="AM13" s="363"/>
+      <c r="AN13" s="363"/>
+      <c r="AO13" s="363"/>
+      <c r="AP13" s="363"/>
+      <c r="AQ13" s="363"/>
+      <c r="AR13" s="363"/>
+      <c r="AS13" s="363"/>
+      <c r="AT13" s="363"/>
+      <c r="AU13" s="363"/>
+      <c r="AV13" s="363"/>
+      <c r="AW13" s="363"/>
+      <c r="AX13" s="363"/>
+      <c r="AY13" s="363"/>
+      <c r="AZ13" s="363"/>
+      <c r="BA13" s="363"/>
+      <c r="BB13" s="363"/>
+      <c r="BC13" s="363"/>
+      <c r="BD13" s="363"/>
+      <c r="BE13" s="363"/>
+      <c r="BF13" s="363"/>
+    </row>
+    <row r="14" spans="1:58" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="184" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="1236"/>
+      <c r="C14" s="1305" t="s">
         <v>248</v>
       </c>
-      <c r="F12" s="421"/>
-[...2 lines deleted...]
-      <c r="A13" s="196" t="s">
+      <c r="D14" s="1306"/>
+      <c r="E14" s="399" t="s">
+        <v>249</v>
+      </c>
+      <c r="F14" s="1304"/>
+      <c r="G14" s="363"/>
+      <c r="H14" s="363"/>
+      <c r="I14" s="363"/>
+      <c r="J14" s="363"/>
+      <c r="K14" s="363"/>
+      <c r="L14" s="363"/>
+      <c r="M14" s="363"/>
+      <c r="N14" s="363"/>
+      <c r="O14" s="363"/>
+      <c r="P14" s="363"/>
+      <c r="Q14" s="363"/>
+      <c r="R14" s="363"/>
+      <c r="S14" s="363"/>
+      <c r="T14" s="363"/>
+      <c r="U14" s="363"/>
+      <c r="V14" s="363"/>
+      <c r="W14" s="363"/>
+      <c r="X14" s="363"/>
+      <c r="Y14" s="363"/>
+      <c r="Z14" s="363"/>
+      <c r="AA14" s="363"/>
+      <c r="AB14" s="363"/>
+      <c r="AC14" s="363"/>
+      <c r="AD14" s="363"/>
+      <c r="AE14" s="363"/>
+      <c r="AF14" s="363"/>
+      <c r="AG14" s="363"/>
+      <c r="AH14" s="363"/>
+      <c r="AI14" s="363"/>
+      <c r="AJ14" s="363"/>
+      <c r="AK14" s="363"/>
+      <c r="AL14" s="363"/>
+      <c r="AM14" s="363"/>
+      <c r="AN14" s="363"/>
+      <c r="AO14" s="363"/>
+      <c r="AP14" s="363"/>
+      <c r="AQ14" s="363"/>
+      <c r="AR14" s="363"/>
+      <c r="AS14" s="363"/>
+      <c r="AT14" s="363"/>
+      <c r="AU14" s="363"/>
+      <c r="AV14" s="363"/>
+      <c r="AW14" s="363"/>
+      <c r="AX14" s="363"/>
+      <c r="AY14" s="363"/>
+      <c r="AZ14" s="363"/>
+      <c r="BA14" s="363"/>
+      <c r="BB14" s="363"/>
+      <c r="BC14" s="363"/>
+      <c r="BD14" s="363"/>
+      <c r="BE14" s="363"/>
+      <c r="BF14" s="363"/>
+    </row>
+    <row r="15" spans="1:58" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="180" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="1285"/>
-[...4 lines deleted...]
-      <c r="E13" s="562" t="s">
+      <c r="B15" s="1235" t="s">
+        <v>250</v>
+      </c>
+      <c r="C15" s="1384" t="s">
+        <v>251</v>
+      </c>
+      <c r="D15" s="1329"/>
+      <c r="E15" s="400" t="s">
+        <v>252</v>
+      </c>
+      <c r="F15" s="1341"/>
+    </row>
+    <row r="16" spans="1:58" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="180" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="1296"/>
+      <c r="C16" s="1380" t="s">
+        <v>253</v>
+      </c>
+      <c r="D16" s="1381"/>
+      <c r="E16" s="401" t="s">
+        <v>252</v>
+      </c>
+      <c r="F16" s="1342"/>
+    </row>
+    <row r="17" spans="1:58" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="181" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1296"/>
+      <c r="C17" s="1380" t="s">
+        <v>254</v>
+      </c>
+      <c r="D17" s="1381"/>
+      <c r="E17" s="555" t="s">
+        <v>252</v>
+      </c>
+      <c r="F17" s="1342"/>
+    </row>
+    <row r="18" spans="1:58" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="181" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="1236"/>
+      <c r="C18" s="1382" t="s">
+        <v>255</v>
+      </c>
+      <c r="D18" s="1347"/>
+      <c r="E18" s="555" t="s">
+        <v>252</v>
+      </c>
+      <c r="F18" s="1343"/>
+    </row>
+    <row r="19" spans="1:58" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="181" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="485" t="s">
+        <v>619</v>
+      </c>
+      <c r="C19" s="1326" t="s">
+        <v>622</v>
+      </c>
+      <c r="D19" s="1327"/>
+      <c r="E19" s="565" t="s">
+        <v>932</v>
+      </c>
+      <c r="F19" s="308" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="20" spans="1:58" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="181" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="508" t="s">
+        <v>816</v>
+      </c>
+      <c r="C20" s="1384" t="s">
+        <v>256</v>
+      </c>
+      <c r="D20" s="1329"/>
+      <c r="E20" s="550" t="s">
+        <v>252</v>
+      </c>
+      <c r="F20" s="1344"/>
+      <c r="G20" s="364"/>
+      <c r="H20" s="364"/>
+      <c r="I20" s="364"/>
+      <c r="J20" s="364"/>
+      <c r="K20" s="364"/>
+      <c r="L20" s="364"/>
+      <c r="M20" s="364"/>
+      <c r="N20" s="364"/>
+      <c r="O20" s="364"/>
+      <c r="P20" s="364"/>
+      <c r="Q20" s="364"/>
+      <c r="R20" s="364"/>
+      <c r="S20" s="364"/>
+      <c r="T20" s="364"/>
+      <c r="U20" s="364"/>
+      <c r="V20" s="364"/>
+      <c r="W20" s="364"/>
+      <c r="X20" s="364"/>
+      <c r="Y20" s="364"/>
+      <c r="Z20" s="364"/>
+      <c r="AA20" s="364"/>
+      <c r="AB20" s="364"/>
+      <c r="AC20" s="364"/>
+      <c r="AD20" s="364"/>
+      <c r="AE20" s="364"/>
+      <c r="AF20" s="364"/>
+      <c r="AG20" s="364"/>
+      <c r="AH20" s="364"/>
+      <c r="AI20" s="364"/>
+      <c r="AJ20" s="364"/>
+      <c r="AK20" s="364"/>
+      <c r="AL20" s="364"/>
+      <c r="AM20" s="364"/>
+      <c r="AN20" s="364"/>
+      <c r="AO20" s="364"/>
+      <c r="AP20" s="364"/>
+      <c r="AQ20" s="364"/>
+      <c r="AR20" s="364"/>
+      <c r="AS20" s="364"/>
+      <c r="AT20" s="364"/>
+      <c r="AU20" s="364"/>
+      <c r="AV20" s="364"/>
+      <c r="AW20" s="364"/>
+      <c r="AX20" s="364"/>
+      <c r="AY20" s="364"/>
+      <c r="AZ20" s="364"/>
+      <c r="BA20" s="364"/>
+      <c r="BB20" s="364"/>
+      <c r="BC20" s="364"/>
+      <c r="BD20" s="364"/>
+      <c r="BE20" s="364"/>
+      <c r="BF20" s="364"/>
+    </row>
+    <row r="21" spans="1:58" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="184" t="s">
         <v>82</v>
       </c>
-      <c r="F13" s="1308" t="s">
-[...125 lines deleted...]
-      <c r="B15" s="1284" t="s">
+      <c r="B21" s="508" t="s">
+        <v>900</v>
+      </c>
+      <c r="C21" s="1382" t="s">
+        <v>258</v>
+      </c>
+      <c r="D21" s="1347"/>
+      <c r="E21" s="550" t="s">
         <v>252</v>
       </c>
-      <c r="C15" s="1306" t="s">
-[...41 lines deleted...]
-      <c r="C18" s="1292" t="s">
+      <c r="F21" s="1345"/>
+      <c r="G21" s="364"/>
+      <c r="H21" s="364"/>
+      <c r="I21" s="364"/>
+      <c r="J21" s="364"/>
+      <c r="K21" s="364"/>
+      <c r="L21" s="364"/>
+      <c r="M21" s="364"/>
+      <c r="N21" s="364"/>
+      <c r="O21" s="364"/>
+      <c r="P21" s="364"/>
+      <c r="Q21" s="364"/>
+      <c r="R21" s="364"/>
+      <c r="S21" s="364"/>
+      <c r="T21" s="364"/>
+      <c r="U21" s="364"/>
+      <c r="V21" s="364"/>
+      <c r="W21" s="364"/>
+      <c r="X21" s="364"/>
+      <c r="Y21" s="364"/>
+      <c r="Z21" s="364"/>
+      <c r="AA21" s="364"/>
+      <c r="AB21" s="364"/>
+      <c r="AC21" s="364"/>
+      <c r="AD21" s="364"/>
+      <c r="AE21" s="364"/>
+      <c r="AF21" s="364"/>
+      <c r="AG21" s="364"/>
+      <c r="AH21" s="364"/>
+      <c r="AI21" s="364"/>
+      <c r="AJ21" s="364"/>
+      <c r="AK21" s="364"/>
+      <c r="AL21" s="364"/>
+      <c r="AM21" s="364"/>
+      <c r="AN21" s="364"/>
+      <c r="AO21" s="364"/>
+      <c r="AP21" s="364"/>
+      <c r="AQ21" s="364"/>
+      <c r="AR21" s="364"/>
+      <c r="AS21" s="364"/>
+      <c r="AT21" s="364"/>
+      <c r="AU21" s="364"/>
+      <c r="AV21" s="364"/>
+      <c r="AW21" s="364"/>
+      <c r="AX21" s="364"/>
+      <c r="AY21" s="364"/>
+      <c r="AZ21" s="364"/>
+      <c r="BA21" s="364"/>
+      <c r="BB21" s="364"/>
+      <c r="BC21" s="364"/>
+      <c r="BD21" s="364"/>
+      <c r="BE21" s="364"/>
+      <c r="BF21" s="364"/>
+    </row>
+    <row r="22" spans="1:58" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="186" t="s">
         <v>257</v>
       </c>
-      <c r="D18" s="1293"/>
-[...158 lines deleted...]
-      <c r="A22" s="203" t="s">
+      <c r="B22" s="1383" t="s">
+        <v>828</v>
+      </c>
+      <c r="C22" s="1323"/>
+      <c r="D22" s="1324"/>
+      <c r="E22" s="372" t="s">
+        <v>330</v>
+      </c>
+      <c r="F22" s="187"/>
+      <c r="G22" s="364"/>
+      <c r="H22" s="364"/>
+      <c r="I22" s="364"/>
+      <c r="J22" s="364"/>
+      <c r="K22" s="364"/>
+      <c r="L22" s="364"/>
+      <c r="M22" s="364"/>
+      <c r="N22" s="364"/>
+      <c r="O22" s="364"/>
+      <c r="P22" s="364"/>
+      <c r="Q22" s="364"/>
+      <c r="R22" s="364"/>
+      <c r="S22" s="364"/>
+      <c r="T22" s="364"/>
+      <c r="U22" s="364"/>
+      <c r="V22" s="364"/>
+      <c r="W22" s="364"/>
+      <c r="X22" s="364"/>
+      <c r="Y22" s="364"/>
+      <c r="Z22" s="364"/>
+      <c r="AA22" s="364"/>
+      <c r="AB22" s="364"/>
+      <c r="AC22" s="364"/>
+      <c r="AD22" s="364"/>
+      <c r="AE22" s="364"/>
+      <c r="AF22" s="364"/>
+      <c r="AG22" s="364"/>
+      <c r="AH22" s="364"/>
+      <c r="AI22" s="364"/>
+      <c r="AJ22" s="364"/>
+      <c r="AK22" s="364"/>
+      <c r="AL22" s="364"/>
+      <c r="AM22" s="364"/>
+      <c r="AN22" s="364"/>
+      <c r="AO22" s="364"/>
+      <c r="AP22" s="364"/>
+      <c r="AQ22" s="364"/>
+      <c r="AR22" s="364"/>
+      <c r="AS22" s="364"/>
+      <c r="AT22" s="364"/>
+      <c r="AU22" s="364"/>
+      <c r="AV22" s="364"/>
+      <c r="AW22" s="364"/>
+      <c r="AX22" s="364"/>
+      <c r="AY22" s="364"/>
+      <c r="AZ22" s="364"/>
+      <c r="BA22" s="364"/>
+      <c r="BB22" s="364"/>
+      <c r="BC22" s="364"/>
+      <c r="BD22" s="364"/>
+      <c r="BE22" s="364"/>
+      <c r="BF22" s="364"/>
+    </row>
+    <row r="23" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="180" t="s">
         <v>259</v>
       </c>
-      <c r="B22" s="1314" t="s">
+      <c r="B23" s="1337" t="s">
+        <v>882</v>
+      </c>
+      <c r="C23" s="1325" t="s">
+        <v>817</v>
+      </c>
+      <c r="D23" s="393" t="s">
+        <v>200</v>
+      </c>
+      <c r="E23" s="554" t="s">
         <v>262</v>
       </c>
-      <c r="C22" s="1315"/>
-[...1 lines deleted...]
-      <c r="E22" s="473" t="s">
+      <c r="F23" s="1341" t="s">
+        <v>178</v>
+      </c>
+      <c r="G23" s="364"/>
+      <c r="H23" s="364"/>
+      <c r="I23" s="364"/>
+      <c r="J23" s="364"/>
+      <c r="K23" s="364"/>
+      <c r="L23" s="364"/>
+      <c r="M23" s="364"/>
+      <c r="N23" s="364"/>
+      <c r="O23" s="364"/>
+      <c r="P23" s="364"/>
+      <c r="Q23" s="364"/>
+      <c r="R23" s="364"/>
+      <c r="S23" s="364"/>
+      <c r="T23" s="364"/>
+      <c r="U23" s="364"/>
+      <c r="V23" s="364"/>
+      <c r="W23" s="364"/>
+      <c r="X23" s="364"/>
+      <c r="Y23" s="364"/>
+      <c r="Z23" s="364"/>
+      <c r="AA23" s="364"/>
+      <c r="AB23" s="364"/>
+      <c r="AC23" s="364"/>
+      <c r="AD23" s="364"/>
+      <c r="AE23" s="364"/>
+      <c r="AF23" s="364"/>
+      <c r="AG23" s="364"/>
+      <c r="AH23" s="364"/>
+      <c r="AI23" s="364"/>
+      <c r="AJ23" s="364"/>
+      <c r="AK23" s="364"/>
+      <c r="AL23" s="364"/>
+      <c r="AM23" s="364"/>
+      <c r="AN23" s="364"/>
+      <c r="AO23" s="364"/>
+      <c r="AP23" s="364"/>
+      <c r="AQ23" s="364"/>
+      <c r="AR23" s="364"/>
+      <c r="AS23" s="364"/>
+      <c r="AT23" s="364"/>
+      <c r="AU23" s="364"/>
+      <c r="AV23" s="364"/>
+      <c r="AW23" s="364"/>
+      <c r="AX23" s="364"/>
+      <c r="AY23" s="364"/>
+      <c r="AZ23" s="364"/>
+      <c r="BA23" s="364"/>
+      <c r="BB23" s="364"/>
+      <c r="BC23" s="364"/>
+      <c r="BD23" s="364"/>
+      <c r="BE23" s="364"/>
+      <c r="BF23" s="364"/>
+    </row>
+    <row r="24" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="181" t="s">
+        <v>261</v>
+      </c>
+      <c r="B24" s="1338"/>
+      <c r="C24" s="1325"/>
+      <c r="D24" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E24" s="401" t="s">
+        <v>264</v>
+      </c>
+      <c r="F24" s="1342"/>
+      <c r="G24" s="364"/>
+      <c r="H24" s="364"/>
+      <c r="I24" s="364"/>
+      <c r="J24" s="364"/>
+      <c r="K24" s="364"/>
+      <c r="L24" s="364"/>
+      <c r="M24" s="364"/>
+      <c r="N24" s="364"/>
+      <c r="O24" s="364"/>
+      <c r="P24" s="364"/>
+      <c r="Q24" s="364"/>
+      <c r="R24" s="364"/>
+      <c r="S24" s="364"/>
+      <c r="T24" s="364"/>
+      <c r="U24" s="364"/>
+      <c r="V24" s="364"/>
+      <c r="W24" s="364"/>
+      <c r="X24" s="364"/>
+      <c r="Y24" s="364"/>
+      <c r="Z24" s="364"/>
+      <c r="AA24" s="364"/>
+      <c r="AB24" s="364"/>
+      <c r="AC24" s="364"/>
+      <c r="AD24" s="364"/>
+      <c r="AE24" s="364"/>
+      <c r="AF24" s="364"/>
+      <c r="AG24" s="364"/>
+      <c r="AH24" s="364"/>
+      <c r="AI24" s="364"/>
+      <c r="AJ24" s="364"/>
+      <c r="AK24" s="364"/>
+      <c r="AL24" s="364"/>
+      <c r="AM24" s="364"/>
+      <c r="AN24" s="364"/>
+      <c r="AO24" s="364"/>
+      <c r="AP24" s="364"/>
+      <c r="AQ24" s="364"/>
+      <c r="AR24" s="364"/>
+      <c r="AS24" s="364"/>
+      <c r="AT24" s="364"/>
+      <c r="AU24" s="364"/>
+      <c r="AV24" s="364"/>
+      <c r="AW24" s="364"/>
+      <c r="AX24" s="364"/>
+      <c r="AY24" s="364"/>
+      <c r="AZ24" s="364"/>
+      <c r="BA24" s="364"/>
+      <c r="BB24" s="364"/>
+      <c r="BC24" s="364"/>
+      <c r="BD24" s="364"/>
+      <c r="BE24" s="364"/>
+      <c r="BF24" s="364"/>
+    </row>
+    <row r="25" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="181" t="s">
+        <v>263</v>
+      </c>
+      <c r="B25" s="1338"/>
+      <c r="C25" s="1325" t="s">
+        <v>818</v>
+      </c>
+      <c r="D25" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E25" s="401" t="s">
+        <v>264</v>
+      </c>
+      <c r="F25" s="1342"/>
+      <c r="G25" s="364"/>
+      <c r="H25" s="364"/>
+      <c r="I25" s="364"/>
+      <c r="J25" s="364"/>
+      <c r="K25" s="364"/>
+      <c r="L25" s="364"/>
+      <c r="M25" s="364"/>
+      <c r="N25" s="364"/>
+      <c r="O25" s="364"/>
+      <c r="P25" s="364"/>
+      <c r="Q25" s="364"/>
+      <c r="R25" s="364"/>
+      <c r="S25" s="364"/>
+      <c r="T25" s="364"/>
+      <c r="U25" s="364"/>
+      <c r="V25" s="364"/>
+      <c r="W25" s="364"/>
+      <c r="X25" s="364"/>
+      <c r="Y25" s="364"/>
+      <c r="Z25" s="364"/>
+      <c r="AA25" s="364"/>
+      <c r="AB25" s="364"/>
+      <c r="AC25" s="364"/>
+      <c r="AD25" s="364"/>
+      <c r="AE25" s="364"/>
+      <c r="AF25" s="364"/>
+      <c r="AG25" s="364"/>
+      <c r="AH25" s="364"/>
+      <c r="AI25" s="364"/>
+      <c r="AJ25" s="364"/>
+      <c r="AK25" s="364"/>
+      <c r="AL25" s="364"/>
+      <c r="AM25" s="364"/>
+      <c r="AN25" s="364"/>
+      <c r="AO25" s="364"/>
+      <c r="AP25" s="364"/>
+      <c r="AQ25" s="364"/>
+      <c r="AR25" s="364"/>
+      <c r="AS25" s="364"/>
+      <c r="AT25" s="364"/>
+      <c r="AU25" s="364"/>
+      <c r="AV25" s="364"/>
+      <c r="AW25" s="364"/>
+      <c r="AX25" s="364"/>
+      <c r="AY25" s="364"/>
+      <c r="AZ25" s="364"/>
+      <c r="BA25" s="364"/>
+      <c r="BB25" s="364"/>
+      <c r="BC25" s="364"/>
+      <c r="BD25" s="364"/>
+      <c r="BE25" s="364"/>
+      <c r="BF25" s="364"/>
+    </row>
+    <row r="26" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="181" t="s">
+        <v>265</v>
+      </c>
+      <c r="B26" s="1338"/>
+      <c r="C26" s="1325"/>
+      <c r="D26" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E26" s="401" t="s">
+        <v>267</v>
+      </c>
+      <c r="F26" s="1342"/>
+      <c r="G26" s="364"/>
+      <c r="H26" s="364"/>
+      <c r="I26" s="364"/>
+      <c r="J26" s="364"/>
+      <c r="K26" s="364"/>
+      <c r="L26" s="364"/>
+      <c r="M26" s="364"/>
+      <c r="N26" s="364"/>
+      <c r="O26" s="364"/>
+      <c r="P26" s="364"/>
+      <c r="Q26" s="364"/>
+      <c r="R26" s="364"/>
+      <c r="S26" s="364"/>
+      <c r="T26" s="364"/>
+      <c r="U26" s="364"/>
+      <c r="V26" s="364"/>
+      <c r="W26" s="364"/>
+      <c r="X26" s="364"/>
+      <c r="Y26" s="364"/>
+      <c r="Z26" s="364"/>
+      <c r="AA26" s="364"/>
+      <c r="AB26" s="364"/>
+      <c r="AC26" s="364"/>
+      <c r="AD26" s="364"/>
+      <c r="AE26" s="364"/>
+      <c r="AF26" s="364"/>
+      <c r="AG26" s="364"/>
+      <c r="AH26" s="364"/>
+      <c r="AI26" s="364"/>
+      <c r="AJ26" s="364"/>
+      <c r="AK26" s="364"/>
+      <c r="AL26" s="364"/>
+      <c r="AM26" s="364"/>
+      <c r="AN26" s="364"/>
+      <c r="AO26" s="364"/>
+      <c r="AP26" s="364"/>
+      <c r="AQ26" s="364"/>
+      <c r="AR26" s="364"/>
+      <c r="AS26" s="364"/>
+      <c r="AT26" s="364"/>
+      <c r="AU26" s="364"/>
+      <c r="AV26" s="364"/>
+      <c r="AW26" s="364"/>
+      <c r="AX26" s="364"/>
+      <c r="AY26" s="364"/>
+      <c r="AZ26" s="364"/>
+      <c r="BA26" s="364"/>
+      <c r="BB26" s="364"/>
+      <c r="BC26" s="364"/>
+      <c r="BD26" s="364"/>
+      <c r="BE26" s="364"/>
+      <c r="BF26" s="364"/>
+    </row>
+    <row r="27" spans="1:58" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="181" t="s">
+        <v>266</v>
+      </c>
+      <c r="B27" s="1338"/>
+      <c r="C27" s="1364" t="s">
+        <v>379</v>
+      </c>
+      <c r="D27" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E27" s="401" t="s">
+        <v>347</v>
+      </c>
+      <c r="F27" s="1342"/>
+      <c r="G27" s="364"/>
+      <c r="H27" s="364"/>
+      <c r="I27" s="364"/>
+      <c r="J27" s="364"/>
+      <c r="K27" s="364"/>
+      <c r="L27" s="364"/>
+      <c r="M27" s="364"/>
+      <c r="N27" s="364"/>
+      <c r="O27" s="364"/>
+      <c r="P27" s="364"/>
+      <c r="Q27" s="364"/>
+      <c r="R27" s="364"/>
+      <c r="S27" s="364"/>
+      <c r="T27" s="364"/>
+      <c r="U27" s="364"/>
+      <c r="V27" s="364"/>
+      <c r="W27" s="364"/>
+      <c r="X27" s="364"/>
+      <c r="Y27" s="364"/>
+      <c r="Z27" s="364"/>
+      <c r="AA27" s="364"/>
+      <c r="AB27" s="364"/>
+      <c r="AC27" s="364"/>
+      <c r="AD27" s="364"/>
+      <c r="AE27" s="364"/>
+      <c r="AF27" s="364"/>
+      <c r="AG27" s="364"/>
+      <c r="AH27" s="364"/>
+      <c r="AI27" s="364"/>
+      <c r="AJ27" s="364"/>
+      <c r="AK27" s="364"/>
+      <c r="AL27" s="364"/>
+      <c r="AM27" s="364"/>
+      <c r="AN27" s="364"/>
+      <c r="AO27" s="364"/>
+      <c r="AP27" s="364"/>
+      <c r="AQ27" s="364"/>
+      <c r="AR27" s="364"/>
+      <c r="AS27" s="364"/>
+      <c r="AT27" s="364"/>
+      <c r="AU27" s="364"/>
+      <c r="AV27" s="364"/>
+      <c r="AW27" s="364"/>
+      <c r="AX27" s="364"/>
+      <c r="AY27" s="364"/>
+      <c r="AZ27" s="364"/>
+      <c r="BA27" s="364"/>
+      <c r="BB27" s="364"/>
+      <c r="BC27" s="364"/>
+      <c r="BD27" s="364"/>
+      <c r="BE27" s="364"/>
+      <c r="BF27" s="364"/>
+    </row>
+    <row r="28" spans="1:58" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="181" t="s">
+        <v>268</v>
+      </c>
+      <c r="B28" s="1338"/>
+      <c r="C28" s="1365"/>
+      <c r="D28" s="394" t="s">
+        <v>201</v>
+      </c>
+      <c r="E28" s="402" t="s">
+        <v>348</v>
+      </c>
+      <c r="F28" s="1342"/>
+      <c r="G28" s="364"/>
+      <c r="H28" s="364"/>
+      <c r="I28" s="364"/>
+      <c r="J28" s="364"/>
+      <c r="K28" s="364"/>
+      <c r="L28" s="364"/>
+      <c r="M28" s="364"/>
+      <c r="N28" s="364"/>
+      <c r="O28" s="364"/>
+      <c r="P28" s="364"/>
+      <c r="Q28" s="364"/>
+      <c r="R28" s="364"/>
+      <c r="S28" s="364"/>
+      <c r="T28" s="364"/>
+      <c r="U28" s="364"/>
+      <c r="V28" s="364"/>
+      <c r="W28" s="364"/>
+      <c r="X28" s="364"/>
+      <c r="Y28" s="364"/>
+      <c r="Z28" s="364"/>
+      <c r="AA28" s="364"/>
+      <c r="AB28" s="364"/>
+      <c r="AC28" s="364"/>
+      <c r="AD28" s="364"/>
+      <c r="AE28" s="364"/>
+      <c r="AF28" s="364"/>
+      <c r="AG28" s="364"/>
+      <c r="AH28" s="364"/>
+      <c r="AI28" s="364"/>
+      <c r="AJ28" s="364"/>
+      <c r="AK28" s="364"/>
+      <c r="AL28" s="364"/>
+      <c r="AM28" s="364"/>
+      <c r="AN28" s="364"/>
+      <c r="AO28" s="364"/>
+      <c r="AP28" s="364"/>
+      <c r="AQ28" s="364"/>
+      <c r="AR28" s="364"/>
+      <c r="AS28" s="364"/>
+      <c r="AT28" s="364"/>
+      <c r="AU28" s="364"/>
+      <c r="AV28" s="364"/>
+      <c r="AW28" s="364"/>
+      <c r="AX28" s="364"/>
+      <c r="AY28" s="364"/>
+      <c r="AZ28" s="364"/>
+      <c r="BA28" s="364"/>
+      <c r="BB28" s="364"/>
+      <c r="BC28" s="364"/>
+      <c r="BD28" s="364"/>
+      <c r="BE28" s="364"/>
+      <c r="BF28" s="364"/>
+    </row>
+    <row r="29" spans="1:58" s="18" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="189" t="s">
+        <v>269</v>
+      </c>
+      <c r="B29" s="1338"/>
+      <c r="C29" s="310" t="s">
+        <v>883</v>
+      </c>
+      <c r="D29" s="552" t="s">
+        <v>200</v>
+      </c>
+      <c r="E29" s="558" t="s">
+        <v>773</v>
+      </c>
+      <c r="F29" s="1342"/>
+      <c r="G29" s="364"/>
+      <c r="H29" s="364"/>
+      <c r="I29" s="364"/>
+      <c r="J29" s="364"/>
+      <c r="K29" s="364"/>
+      <c r="L29" s="364"/>
+      <c r="M29" s="364"/>
+      <c r="N29" s="364"/>
+      <c r="O29" s="364"/>
+      <c r="P29" s="364"/>
+      <c r="Q29" s="364"/>
+      <c r="R29" s="364"/>
+      <c r="S29" s="364"/>
+      <c r="T29" s="364"/>
+      <c r="U29" s="364"/>
+      <c r="V29" s="364"/>
+      <c r="W29" s="364"/>
+      <c r="X29" s="364"/>
+      <c r="Y29" s="364"/>
+      <c r="Z29" s="364"/>
+      <c r="AA29" s="364"/>
+      <c r="AB29" s="364"/>
+      <c r="AC29" s="364"/>
+      <c r="AD29" s="364"/>
+      <c r="AE29" s="364"/>
+      <c r="AF29" s="364"/>
+      <c r="AG29" s="364"/>
+      <c r="AH29" s="364"/>
+      <c r="AI29" s="364"/>
+      <c r="AJ29" s="364"/>
+      <c r="AK29" s="364"/>
+      <c r="AL29" s="364"/>
+      <c r="AM29" s="364"/>
+      <c r="AN29" s="364"/>
+      <c r="AO29" s="364"/>
+      <c r="AP29" s="364"/>
+      <c r="AQ29" s="364"/>
+      <c r="AR29" s="364"/>
+      <c r="AS29" s="364"/>
+      <c r="AT29" s="364"/>
+      <c r="AU29" s="364"/>
+      <c r="AV29" s="364"/>
+      <c r="AW29" s="364"/>
+      <c r="AX29" s="364"/>
+      <c r="AY29" s="364"/>
+      <c r="AZ29" s="364"/>
+      <c r="BA29" s="364"/>
+      <c r="BB29" s="364"/>
+      <c r="BC29" s="364"/>
+      <c r="BD29" s="364"/>
+      <c r="BE29" s="364"/>
+      <c r="BF29" s="364"/>
+    </row>
+    <row r="30" spans="1:58" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="189" t="s">
+        <v>270</v>
+      </c>
+      <c r="B30" s="1338"/>
+      <c r="C30" s="1361" t="s">
+        <v>829</v>
+      </c>
+      <c r="D30" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E30" s="1378" t="s">
+        <v>296</v>
+      </c>
+      <c r="F30" s="1342"/>
+      <c r="G30" s="364"/>
+      <c r="H30" s="364"/>
+      <c r="I30" s="364"/>
+      <c r="J30" s="364"/>
+      <c r="K30" s="364"/>
+      <c r="L30" s="364"/>
+      <c r="M30" s="364"/>
+      <c r="N30" s="364"/>
+      <c r="O30" s="364"/>
+      <c r="P30" s="364"/>
+      <c r="Q30" s="364"/>
+      <c r="R30" s="364"/>
+      <c r="S30" s="364"/>
+      <c r="T30" s="364"/>
+      <c r="U30" s="364"/>
+      <c r="V30" s="364"/>
+      <c r="W30" s="364"/>
+      <c r="X30" s="364"/>
+      <c r="Y30" s="364"/>
+      <c r="Z30" s="364"/>
+      <c r="AA30" s="364"/>
+      <c r="AB30" s="364"/>
+      <c r="AC30" s="364"/>
+      <c r="AD30" s="364"/>
+      <c r="AE30" s="364"/>
+      <c r="AF30" s="364"/>
+      <c r="AG30" s="364"/>
+      <c r="AH30" s="364"/>
+      <c r="AI30" s="364"/>
+      <c r="AJ30" s="364"/>
+      <c r="AK30" s="364"/>
+      <c r="AL30" s="364"/>
+      <c r="AM30" s="364"/>
+      <c r="AN30" s="364"/>
+      <c r="AO30" s="364"/>
+      <c r="AP30" s="364"/>
+      <c r="AQ30" s="364"/>
+      <c r="AR30" s="364"/>
+      <c r="AS30" s="364"/>
+      <c r="AT30" s="364"/>
+      <c r="AU30" s="364"/>
+      <c r="AV30" s="364"/>
+      <c r="AW30" s="364"/>
+      <c r="AX30" s="364"/>
+      <c r="AY30" s="364"/>
+      <c r="AZ30" s="364"/>
+      <c r="BA30" s="364"/>
+      <c r="BB30" s="364"/>
+      <c r="BC30" s="364"/>
+      <c r="BD30" s="364"/>
+      <c r="BE30" s="364"/>
+      <c r="BF30" s="364"/>
+    </row>
+    <row r="31" spans="1:58" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="189" t="s">
+        <v>271</v>
+      </c>
+      <c r="B31" s="1338"/>
+      <c r="C31" s="1362"/>
+      <c r="D31" s="395" t="s">
+        <v>592</v>
+      </c>
+      <c r="E31" s="1379"/>
+      <c r="F31" s="1342"/>
+      <c r="G31" s="364"/>
+      <c r="H31" s="364"/>
+      <c r="I31" s="364"/>
+      <c r="J31" s="364"/>
+      <c r="K31" s="364"/>
+      <c r="L31" s="364"/>
+      <c r="M31" s="364"/>
+      <c r="N31" s="364"/>
+      <c r="O31" s="364"/>
+      <c r="P31" s="364"/>
+      <c r="Q31" s="364"/>
+      <c r="R31" s="364"/>
+      <c r="S31" s="364"/>
+      <c r="T31" s="364"/>
+      <c r="U31" s="364"/>
+      <c r="V31" s="364"/>
+      <c r="W31" s="364"/>
+      <c r="X31" s="364"/>
+      <c r="Y31" s="364"/>
+      <c r="Z31" s="364"/>
+      <c r="AA31" s="364"/>
+      <c r="AB31" s="364"/>
+      <c r="AC31" s="364"/>
+      <c r="AD31" s="364"/>
+      <c r="AE31" s="364"/>
+      <c r="AF31" s="364"/>
+      <c r="AG31" s="364"/>
+      <c r="AH31" s="364"/>
+      <c r="AI31" s="364"/>
+      <c r="AJ31" s="364"/>
+      <c r="AK31" s="364"/>
+      <c r="AL31" s="364"/>
+      <c r="AM31" s="364"/>
+      <c r="AN31" s="364"/>
+      <c r="AO31" s="364"/>
+      <c r="AP31" s="364"/>
+      <c r="AQ31" s="364"/>
+      <c r="AR31" s="364"/>
+      <c r="AS31" s="364"/>
+      <c r="AT31" s="364"/>
+      <c r="AU31" s="364"/>
+      <c r="AV31" s="364"/>
+      <c r="AW31" s="364"/>
+      <c r="AX31" s="364"/>
+      <c r="AY31" s="364"/>
+      <c r="AZ31" s="364"/>
+      <c r="BA31" s="364"/>
+      <c r="BB31" s="364"/>
+      <c r="BC31" s="364"/>
+      <c r="BD31" s="364"/>
+      <c r="BE31" s="364"/>
+      <c r="BF31" s="364"/>
+    </row>
+    <row r="32" spans="1:58" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="184" t="s">
+        <v>272</v>
+      </c>
+      <c r="B32" s="1339"/>
+      <c r="C32" s="392" t="s">
+        <v>624</v>
+      </c>
+      <c r="D32" s="553" t="s">
+        <v>200</v>
+      </c>
+      <c r="E32" s="497" t="s">
+        <v>631</v>
+      </c>
+      <c r="F32" s="1343"/>
+      <c r="G32" s="364"/>
+      <c r="H32" s="364"/>
+      <c r="I32" s="364"/>
+      <c r="J32" s="364"/>
+      <c r="K32" s="364"/>
+      <c r="L32" s="364"/>
+      <c r="M32" s="364"/>
+      <c r="N32" s="364"/>
+      <c r="O32" s="364"/>
+      <c r="P32" s="364"/>
+      <c r="Q32" s="364"/>
+      <c r="R32" s="364"/>
+      <c r="S32" s="364"/>
+      <c r="T32" s="364"/>
+      <c r="U32" s="364"/>
+      <c r="V32" s="364"/>
+      <c r="W32" s="364"/>
+      <c r="X32" s="364"/>
+      <c r="Y32" s="364"/>
+      <c r="Z32" s="364"/>
+      <c r="AA32" s="364"/>
+      <c r="AB32" s="364"/>
+      <c r="AC32" s="364"/>
+      <c r="AD32" s="364"/>
+      <c r="AE32" s="364"/>
+      <c r="AF32" s="364"/>
+      <c r="AG32" s="364"/>
+      <c r="AH32" s="364"/>
+      <c r="AI32" s="364"/>
+      <c r="AJ32" s="364"/>
+      <c r="AK32" s="364"/>
+      <c r="AL32" s="364"/>
+      <c r="AM32" s="364"/>
+      <c r="AN32" s="364"/>
+      <c r="AO32" s="364"/>
+      <c r="AP32" s="364"/>
+      <c r="AQ32" s="364"/>
+      <c r="AR32" s="364"/>
+      <c r="AS32" s="364"/>
+      <c r="AT32" s="364"/>
+      <c r="AU32" s="364"/>
+      <c r="AV32" s="364"/>
+      <c r="AW32" s="364"/>
+      <c r="AX32" s="364"/>
+      <c r="AY32" s="364"/>
+      <c r="AZ32" s="364"/>
+      <c r="BA32" s="364"/>
+      <c r="BB32" s="364"/>
+      <c r="BC32" s="364"/>
+      <c r="BD32" s="364"/>
+      <c r="BE32" s="364"/>
+      <c r="BF32" s="364"/>
+    </row>
+    <row r="33" spans="1:58" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="409" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" s="1240" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="1241"/>
+      <c r="D33" s="1241"/>
+      <c r="E33" s="1241"/>
+      <c r="F33" s="416"/>
+    </row>
+    <row r="34" spans="1:58" s="161" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="166" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="1369" t="s">
+        <v>819</v>
+      </c>
+      <c r="C34" s="1354" t="s">
+        <v>273</v>
+      </c>
+      <c r="D34" s="1355"/>
+      <c r="E34" s="1370" t="s">
+        <v>538</v>
+      </c>
+      <c r="F34" s="1330" t="s">
+        <v>541</v>
+      </c>
+      <c r="G34" s="365"/>
+      <c r="H34" s="365"/>
+      <c r="I34" s="365"/>
+      <c r="J34" s="365"/>
+      <c r="K34" s="365"/>
+      <c r="L34" s="365"/>
+      <c r="M34" s="365"/>
+      <c r="N34" s="365"/>
+      <c r="O34" s="365"/>
+      <c r="P34" s="365"/>
+      <c r="Q34" s="365"/>
+      <c r="R34" s="365"/>
+      <c r="S34" s="365"/>
+      <c r="T34" s="365"/>
+      <c r="U34" s="365"/>
+      <c r="V34" s="365"/>
+      <c r="W34" s="365"/>
+      <c r="X34" s="365"/>
+      <c r="Y34" s="365"/>
+      <c r="Z34" s="365"/>
+      <c r="AA34" s="365"/>
+      <c r="AB34" s="365"/>
+      <c r="AC34" s="365"/>
+      <c r="AD34" s="365"/>
+      <c r="AE34" s="365"/>
+      <c r="AF34" s="365"/>
+      <c r="AG34" s="365"/>
+      <c r="AH34" s="365"/>
+      <c r="AI34" s="365"/>
+      <c r="AJ34" s="365"/>
+      <c r="AK34" s="365"/>
+      <c r="AL34" s="365"/>
+      <c r="AM34" s="365"/>
+      <c r="AN34" s="365"/>
+      <c r="AO34" s="365"/>
+      <c r="AP34" s="365"/>
+      <c r="AQ34" s="365"/>
+      <c r="AR34" s="365"/>
+      <c r="AS34" s="365"/>
+      <c r="AT34" s="365"/>
+      <c r="AU34" s="365"/>
+      <c r="AV34" s="365"/>
+      <c r="AW34" s="365"/>
+      <c r="AX34" s="365"/>
+      <c r="AY34" s="365"/>
+      <c r="AZ34" s="365"/>
+      <c r="BA34" s="365"/>
+      <c r="BB34" s="365"/>
+      <c r="BC34" s="365"/>
+      <c r="BD34" s="365"/>
+      <c r="BE34" s="365"/>
+      <c r="BF34" s="365"/>
+    </row>
+    <row r="35" spans="1:58" s="161" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="165" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" s="1251"/>
+      <c r="C35" s="1333" t="s">
+        <v>274</v>
+      </c>
+      <c r="D35" s="1334"/>
+      <c r="E35" s="1371"/>
+      <c r="F35" s="1331"/>
+      <c r="G35" s="365"/>
+      <c r="H35" s="365"/>
+      <c r="I35" s="365"/>
+      <c r="J35" s="365"/>
+      <c r="K35" s="365"/>
+      <c r="L35" s="365"/>
+      <c r="M35" s="365"/>
+      <c r="N35" s="365"/>
+      <c r="O35" s="365"/>
+      <c r="P35" s="365"/>
+      <c r="Q35" s="365"/>
+      <c r="R35" s="365"/>
+      <c r="S35" s="365"/>
+      <c r="T35" s="365"/>
+      <c r="U35" s="365"/>
+      <c r="V35" s="365"/>
+      <c r="W35" s="365"/>
+      <c r="X35" s="365"/>
+      <c r="Y35" s="365"/>
+      <c r="Z35" s="365"/>
+      <c r="AA35" s="365"/>
+      <c r="AB35" s="365"/>
+      <c r="AC35" s="365"/>
+      <c r="AD35" s="365"/>
+      <c r="AE35" s="365"/>
+      <c r="AF35" s="365"/>
+      <c r="AG35" s="365"/>
+      <c r="AH35" s="365"/>
+      <c r="AI35" s="365"/>
+      <c r="AJ35" s="365"/>
+      <c r="AK35" s="365"/>
+      <c r="AL35" s="365"/>
+      <c r="AM35" s="365"/>
+      <c r="AN35" s="365"/>
+      <c r="AO35" s="365"/>
+      <c r="AP35" s="365"/>
+      <c r="AQ35" s="365"/>
+      <c r="AR35" s="365"/>
+      <c r="AS35" s="365"/>
+      <c r="AT35" s="365"/>
+      <c r="AU35" s="365"/>
+      <c r="AV35" s="365"/>
+      <c r="AW35" s="365"/>
+      <c r="AX35" s="365"/>
+      <c r="AY35" s="365"/>
+      <c r="AZ35" s="365"/>
+      <c r="BA35" s="365"/>
+      <c r="BB35" s="365"/>
+      <c r="BC35" s="365"/>
+      <c r="BD35" s="365"/>
+      <c r="BE35" s="365"/>
+      <c r="BF35" s="365"/>
+    </row>
+    <row r="36" spans="1:58" s="162" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="383" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="1251"/>
+      <c r="C36" s="1350" t="s">
+        <v>275</v>
+      </c>
+      <c r="D36" s="1351"/>
+      <c r="E36" s="1372"/>
+      <c r="F36" s="1331"/>
+      <c r="G36" s="366"/>
+      <c r="H36" s="366"/>
+      <c r="I36" s="366"/>
+      <c r="J36" s="366"/>
+      <c r="K36" s="366"/>
+      <c r="L36" s="366"/>
+      <c r="M36" s="366"/>
+      <c r="N36" s="366"/>
+      <c r="O36" s="366"/>
+      <c r="P36" s="366"/>
+      <c r="Q36" s="366"/>
+      <c r="R36" s="366"/>
+      <c r="S36" s="366"/>
+      <c r="T36" s="366"/>
+      <c r="U36" s="366"/>
+      <c r="V36" s="366"/>
+      <c r="W36" s="366"/>
+      <c r="X36" s="366"/>
+      <c r="Y36" s="366"/>
+      <c r="Z36" s="366"/>
+      <c r="AA36" s="366"/>
+      <c r="AB36" s="366"/>
+      <c r="AC36" s="366"/>
+      <c r="AD36" s="366"/>
+      <c r="AE36" s="366"/>
+      <c r="AF36" s="366"/>
+      <c r="AG36" s="366"/>
+      <c r="AH36" s="366"/>
+      <c r="AI36" s="366"/>
+      <c r="AJ36" s="366"/>
+      <c r="AK36" s="366"/>
+      <c r="AL36" s="366"/>
+      <c r="AM36" s="366"/>
+      <c r="AN36" s="366"/>
+      <c r="AO36" s="366"/>
+      <c r="AP36" s="366"/>
+      <c r="AQ36" s="366"/>
+      <c r="AR36" s="366"/>
+      <c r="AS36" s="366"/>
+      <c r="AT36" s="366"/>
+      <c r="AU36" s="366"/>
+      <c r="AV36" s="366"/>
+      <c r="AW36" s="366"/>
+      <c r="AX36" s="366"/>
+      <c r="AY36" s="366"/>
+      <c r="AZ36" s="366"/>
+      <c r="BA36" s="366"/>
+      <c r="BB36" s="366"/>
+      <c r="BC36" s="366"/>
+      <c r="BD36" s="366"/>
+      <c r="BE36" s="366"/>
+      <c r="BF36" s="366"/>
+    </row>
+    <row r="37" spans="1:58" s="162" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="506" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" s="1251"/>
+      <c r="C37" s="1237" t="s">
+        <v>761</v>
+      </c>
+      <c r="D37" s="1239"/>
+      <c r="E37" s="367" t="s">
+        <v>538</v>
+      </c>
+      <c r="F37" s="1332"/>
+      <c r="G37" s="366"/>
+      <c r="H37" s="366"/>
+      <c r="I37" s="366"/>
+      <c r="J37" s="366"/>
+      <c r="K37" s="366"/>
+      <c r="L37" s="366"/>
+      <c r="M37" s="366"/>
+      <c r="N37" s="366"/>
+      <c r="O37" s="366"/>
+      <c r="P37" s="366"/>
+      <c r="Q37" s="366"/>
+      <c r="R37" s="366"/>
+      <c r="S37" s="366"/>
+      <c r="T37" s="366"/>
+      <c r="U37" s="366"/>
+      <c r="V37" s="366"/>
+      <c r="W37" s="366"/>
+      <c r="X37" s="366"/>
+      <c r="Y37" s="366"/>
+      <c r="Z37" s="366"/>
+      <c r="AA37" s="366"/>
+      <c r="AB37" s="366"/>
+      <c r="AC37" s="366"/>
+      <c r="AD37" s="366"/>
+      <c r="AE37" s="366"/>
+      <c r="AF37" s="366"/>
+      <c r="AG37" s="366"/>
+      <c r="AH37" s="366"/>
+      <c r="AI37" s="366"/>
+      <c r="AJ37" s="366"/>
+      <c r="AK37" s="366"/>
+      <c r="AL37" s="366"/>
+      <c r="AM37" s="366"/>
+      <c r="AN37" s="366"/>
+      <c r="AO37" s="366"/>
+      <c r="AP37" s="366"/>
+      <c r="AQ37" s="366"/>
+      <c r="AR37" s="366"/>
+      <c r="AS37" s="366"/>
+      <c r="AT37" s="366"/>
+      <c r="AU37" s="366"/>
+      <c r="AV37" s="366"/>
+      <c r="AW37" s="366"/>
+      <c r="AX37" s="366"/>
+      <c r="AY37" s="366"/>
+      <c r="AZ37" s="366"/>
+      <c r="BA37" s="366"/>
+      <c r="BB37" s="366"/>
+      <c r="BC37" s="366"/>
+      <c r="BD37" s="366"/>
+      <c r="BE37" s="366"/>
+      <c r="BF37" s="366"/>
+    </row>
+    <row r="38" spans="1:58" s="162" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="163" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="1251" t="s">
+        <v>820</v>
+      </c>
+      <c r="C38" s="1352" t="s">
+        <v>502</v>
+      </c>
+      <c r="D38" s="1353"/>
+      <c r="E38" s="1395" t="s">
+        <v>115</v>
+      </c>
+      <c r="F38" s="1261"/>
+      <c r="G38" s="366"/>
+      <c r="H38" s="366"/>
+      <c r="I38" s="366"/>
+      <c r="J38" s="366"/>
+      <c r="K38" s="366"/>
+      <c r="L38" s="366"/>
+      <c r="M38" s="366"/>
+      <c r="N38" s="366"/>
+      <c r="O38" s="366"/>
+      <c r="P38" s="366"/>
+      <c r="Q38" s="366"/>
+      <c r="R38" s="366"/>
+      <c r="S38" s="366"/>
+      <c r="T38" s="366"/>
+      <c r="U38" s="366"/>
+      <c r="V38" s="366"/>
+      <c r="W38" s="366"/>
+      <c r="X38" s="366"/>
+      <c r="Y38" s="366"/>
+      <c r="Z38" s="366"/>
+      <c r="AA38" s="366"/>
+      <c r="AB38" s="366"/>
+      <c r="AC38" s="366"/>
+      <c r="AD38" s="366"/>
+      <c r="AE38" s="366"/>
+      <c r="AF38" s="366"/>
+      <c r="AG38" s="366"/>
+      <c r="AH38" s="366"/>
+      <c r="AI38" s="366"/>
+      <c r="AJ38" s="366"/>
+      <c r="AK38" s="366"/>
+      <c r="AL38" s="366"/>
+      <c r="AM38" s="366"/>
+      <c r="AN38" s="366"/>
+      <c r="AO38" s="366"/>
+      <c r="AP38" s="366"/>
+      <c r="AQ38" s="366"/>
+      <c r="AR38" s="366"/>
+      <c r="AS38" s="366"/>
+      <c r="AT38" s="366"/>
+      <c r="AU38" s="366"/>
+      <c r="AV38" s="366"/>
+      <c r="AW38" s="366"/>
+      <c r="AX38" s="366"/>
+      <c r="AY38" s="366"/>
+      <c r="AZ38" s="366"/>
+      <c r="BA38" s="366"/>
+      <c r="BB38" s="366"/>
+      <c r="BC38" s="366"/>
+      <c r="BD38" s="366"/>
+      <c r="BE38" s="366"/>
+      <c r="BF38" s="366"/>
+    </row>
+    <row r="39" spans="1:58" s="162" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="164" t="s">
+        <v>97</v>
+      </c>
+      <c r="B39" s="1251"/>
+      <c r="C39" s="1335" t="s">
+        <v>503</v>
+      </c>
+      <c r="D39" s="1336"/>
+      <c r="E39" s="1396"/>
+      <c r="F39" s="1262"/>
+      <c r="G39" s="366"/>
+      <c r="H39" s="366"/>
+      <c r="I39" s="366"/>
+      <c r="J39" s="366"/>
+      <c r="K39" s="366"/>
+      <c r="L39" s="366"/>
+      <c r="M39" s="366"/>
+      <c r="N39" s="366"/>
+      <c r="O39" s="366"/>
+      <c r="P39" s="366"/>
+      <c r="Q39" s="366"/>
+      <c r="R39" s="366"/>
+      <c r="S39" s="366"/>
+      <c r="T39" s="366"/>
+      <c r="U39" s="366"/>
+      <c r="V39" s="366"/>
+      <c r="W39" s="366"/>
+      <c r="X39" s="366"/>
+      <c r="Y39" s="366"/>
+      <c r="Z39" s="366"/>
+      <c r="AA39" s="366"/>
+      <c r="AB39" s="366"/>
+      <c r="AC39" s="366"/>
+      <c r="AD39" s="366"/>
+      <c r="AE39" s="366"/>
+      <c r="AF39" s="366"/>
+      <c r="AG39" s="366"/>
+      <c r="AH39" s="366"/>
+      <c r="AI39" s="366"/>
+      <c r="AJ39" s="366"/>
+      <c r="AK39" s="366"/>
+      <c r="AL39" s="366"/>
+      <c r="AM39" s="366"/>
+      <c r="AN39" s="366"/>
+      <c r="AO39" s="366"/>
+      <c r="AP39" s="366"/>
+      <c r="AQ39" s="366"/>
+      <c r="AR39" s="366"/>
+      <c r="AS39" s="366"/>
+      <c r="AT39" s="366"/>
+      <c r="AU39" s="366"/>
+      <c r="AV39" s="366"/>
+      <c r="AW39" s="366"/>
+      <c r="AX39" s="366"/>
+      <c r="AY39" s="366"/>
+      <c r="AZ39" s="366"/>
+      <c r="BA39" s="366"/>
+      <c r="BB39" s="366"/>
+      <c r="BC39" s="366"/>
+      <c r="BD39" s="366"/>
+      <c r="BE39" s="366"/>
+      <c r="BF39" s="366"/>
+    </row>
+    <row r="40" spans="1:58" s="162" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="353" t="s">
+        <v>99</v>
+      </c>
+      <c r="B40" s="1394"/>
+      <c r="C40" s="1335" t="s">
+        <v>917</v>
+      </c>
+      <c r="D40" s="1336"/>
+      <c r="E40" s="520" t="s">
+        <v>872</v>
+      </c>
+      <c r="F40" s="510" t="s">
+        <v>556</v>
+      </c>
+      <c r="G40" s="366"/>
+      <c r="H40" s="366"/>
+      <c r="I40" s="366"/>
+      <c r="J40" s="366"/>
+      <c r="K40" s="366"/>
+      <c r="L40" s="366"/>
+      <c r="M40" s="366"/>
+      <c r="N40" s="366"/>
+      <c r="O40" s="366"/>
+      <c r="P40" s="366"/>
+      <c r="Q40" s="366"/>
+      <c r="R40" s="366"/>
+      <c r="S40" s="366"/>
+      <c r="T40" s="366"/>
+      <c r="U40" s="366"/>
+      <c r="V40" s="366"/>
+      <c r="W40" s="366"/>
+      <c r="X40" s="366"/>
+      <c r="Y40" s="366"/>
+      <c r="Z40" s="366"/>
+      <c r="AA40" s="366"/>
+      <c r="AB40" s="366"/>
+      <c r="AC40" s="366"/>
+      <c r="AD40" s="366"/>
+      <c r="AE40" s="366"/>
+      <c r="AF40" s="366"/>
+      <c r="AG40" s="366"/>
+      <c r="AH40" s="366"/>
+      <c r="AI40" s="366"/>
+      <c r="AJ40" s="366"/>
+      <c r="AK40" s="366"/>
+      <c r="AL40" s="366"/>
+      <c r="AM40" s="366"/>
+      <c r="AN40" s="366"/>
+      <c r="AO40" s="366"/>
+      <c r="AP40" s="366"/>
+      <c r="AQ40" s="366"/>
+      <c r="AR40" s="366"/>
+      <c r="AS40" s="366"/>
+      <c r="AT40" s="366"/>
+      <c r="AU40" s="366"/>
+      <c r="AV40" s="366"/>
+      <c r="AW40" s="366"/>
+      <c r="AX40" s="366"/>
+      <c r="AY40" s="366"/>
+      <c r="AZ40" s="366"/>
+      <c r="BA40" s="366"/>
+      <c r="BB40" s="366"/>
+      <c r="BC40" s="366"/>
+      <c r="BD40" s="366"/>
+      <c r="BE40" s="366"/>
+      <c r="BF40" s="366"/>
+    </row>
+    <row r="41" spans="1:58" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="410" t="s">
+        <v>276</v>
+      </c>
+      <c r="B41" s="1240" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" s="1241"/>
+      <c r="D41" s="1241"/>
+      <c r="E41" s="1241"/>
+      <c r="F41" s="416"/>
+      <c r="G41" s="368"/>
+      <c r="H41" s="368"/>
+      <c r="I41" s="368"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="368"/>
+      <c r="L41" s="368"/>
+      <c r="M41" s="368"/>
+      <c r="N41" s="368"/>
+      <c r="O41" s="368"/>
+      <c r="P41" s="368"/>
+      <c r="Q41" s="368"/>
+      <c r="R41" s="368"/>
+      <c r="S41" s="368"/>
+      <c r="T41" s="368"/>
+      <c r="U41" s="368"/>
+      <c r="V41" s="368"/>
+      <c r="W41" s="368"/>
+      <c r="X41" s="368"/>
+      <c r="Y41" s="368"/>
+      <c r="Z41" s="368"/>
+      <c r="AA41" s="368"/>
+      <c r="AB41" s="368"/>
+      <c r="AC41" s="368"/>
+      <c r="AD41" s="368"/>
+      <c r="AE41" s="368"/>
+      <c r="AF41" s="368"/>
+      <c r="AG41" s="368"/>
+      <c r="AH41" s="368"/>
+      <c r="AI41" s="368"/>
+      <c r="AJ41" s="368"/>
+      <c r="AK41" s="368"/>
+      <c r="AL41" s="368"/>
+      <c r="AM41" s="368"/>
+      <c r="AN41" s="368"/>
+      <c r="AO41" s="368"/>
+      <c r="AP41" s="368"/>
+      <c r="AQ41" s="368"/>
+      <c r="AR41" s="368"/>
+      <c r="AS41" s="368"/>
+      <c r="AT41" s="368"/>
+      <c r="AU41" s="368"/>
+      <c r="AV41" s="368"/>
+      <c r="AW41" s="368"/>
+      <c r="AX41" s="368"/>
+      <c r="AY41" s="368"/>
+      <c r="AZ41" s="368"/>
+      <c r="BA41" s="368"/>
+      <c r="BB41" s="368"/>
+      <c r="BC41" s="368"/>
+      <c r="BD41" s="368"/>
+      <c r="BE41" s="368"/>
+      <c r="BF41" s="368"/>
+    </row>
+    <row r="42" spans="1:58" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="192" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1263" t="s">
+        <v>135</v>
+      </c>
+      <c r="C42" s="1264"/>
+      <c r="D42" s="1265"/>
+      <c r="E42" s="496" t="s">
+        <v>115</v>
+      </c>
+      <c r="F42" s="193"/>
+      <c r="G42" s="368"/>
+      <c r="H42" s="368"/>
+      <c r="I42" s="368"/>
+      <c r="J42" s="368"/>
+      <c r="K42" s="368"/>
+      <c r="L42" s="368"/>
+      <c r="M42" s="368"/>
+      <c r="N42" s="368"/>
+      <c r="O42" s="368"/>
+      <c r="P42" s="368"/>
+      <c r="Q42" s="368"/>
+      <c r="R42" s="368"/>
+      <c r="S42" s="368"/>
+      <c r="T42" s="368"/>
+      <c r="U42" s="368"/>
+      <c r="V42" s="368"/>
+      <c r="W42" s="368"/>
+      <c r="X42" s="368"/>
+      <c r="Y42" s="368"/>
+      <c r="Z42" s="368"/>
+      <c r="AA42" s="368"/>
+      <c r="AB42" s="368"/>
+      <c r="AC42" s="368"/>
+      <c r="AD42" s="368"/>
+      <c r="AE42" s="368"/>
+      <c r="AF42" s="368"/>
+      <c r="AG42" s="368"/>
+      <c r="AH42" s="368"/>
+      <c r="AI42" s="368"/>
+      <c r="AJ42" s="368"/>
+      <c r="AK42" s="368"/>
+      <c r="AL42" s="368"/>
+      <c r="AM42" s="368"/>
+      <c r="AN42" s="368"/>
+      <c r="AO42" s="368"/>
+      <c r="AP42" s="368"/>
+      <c r="AQ42" s="368"/>
+      <c r="AR42" s="368"/>
+      <c r="AS42" s="368"/>
+      <c r="AT42" s="368"/>
+      <c r="AU42" s="368"/>
+      <c r="AV42" s="368"/>
+      <c r="AW42" s="368"/>
+      <c r="AX42" s="368"/>
+      <c r="AY42" s="368"/>
+      <c r="AZ42" s="368"/>
+      <c r="BA42" s="368"/>
+      <c r="BB42" s="368"/>
+      <c r="BC42" s="368"/>
+      <c r="BD42" s="368"/>
+      <c r="BE42" s="368"/>
+      <c r="BF42" s="368"/>
+    </row>
+    <row r="43" spans="1:58" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="194" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1237" t="s">
+        <v>137</v>
+      </c>
+      <c r="C43" s="1238"/>
+      <c r="D43" s="1239"/>
+      <c r="E43" s="195" t="s">
+        <v>139</v>
+      </c>
+      <c r="F43" s="494" t="s">
+        <v>140</v>
+      </c>
+      <c r="G43" s="368"/>
+      <c r="H43" s="368"/>
+      <c r="I43" s="368"/>
+      <c r="J43" s="368"/>
+      <c r="K43" s="368"/>
+      <c r="L43" s="368"/>
+      <c r="M43" s="368"/>
+      <c r="N43" s="368"/>
+      <c r="O43" s="368"/>
+      <c r="P43" s="368"/>
+      <c r="Q43" s="368"/>
+      <c r="R43" s="368"/>
+      <c r="S43" s="368"/>
+      <c r="T43" s="368"/>
+      <c r="U43" s="368"/>
+      <c r="V43" s="368"/>
+      <c r="W43" s="368"/>
+      <c r="X43" s="368"/>
+      <c r="Y43" s="368"/>
+      <c r="Z43" s="368"/>
+      <c r="AA43" s="368"/>
+      <c r="AB43" s="368"/>
+      <c r="AC43" s="368"/>
+      <c r="AD43" s="368"/>
+      <c r="AE43" s="368"/>
+      <c r="AF43" s="368"/>
+      <c r="AG43" s="368"/>
+      <c r="AH43" s="368"/>
+      <c r="AI43" s="368"/>
+      <c r="AJ43" s="368"/>
+      <c r="AK43" s="368"/>
+      <c r="AL43" s="368"/>
+      <c r="AM43" s="368"/>
+      <c r="AN43" s="368"/>
+      <c r="AO43" s="368"/>
+      <c r="AP43" s="368"/>
+      <c r="AQ43" s="368"/>
+      <c r="AR43" s="368"/>
+      <c r="AS43" s="368"/>
+      <c r="AT43" s="368"/>
+      <c r="AU43" s="368"/>
+      <c r="AV43" s="368"/>
+      <c r="AW43" s="368"/>
+      <c r="AX43" s="368"/>
+      <c r="AY43" s="368"/>
+      <c r="AZ43" s="368"/>
+      <c r="BA43" s="368"/>
+      <c r="BB43" s="368"/>
+      <c r="BC43" s="368"/>
+      <c r="BD43" s="368"/>
+      <c r="BE43" s="368"/>
+      <c r="BF43" s="368"/>
+    </row>
+    <row r="44" spans="1:58" s="18" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="192" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="196" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="1311" t="s">
+        <v>830</v>
+      </c>
+      <c r="D44" s="1311"/>
+      <c r="E44" s="556" t="s">
+        <v>115</v>
+      </c>
+      <c r="F44" s="197"/>
+      <c r="G44" s="369"/>
+      <c r="H44" s="369"/>
+      <c r="I44" s="369"/>
+      <c r="J44" s="369"/>
+      <c r="K44" s="369"/>
+      <c r="L44" s="369"/>
+      <c r="M44" s="369"/>
+      <c r="N44" s="369"/>
+      <c r="O44" s="369"/>
+      <c r="P44" s="369"/>
+      <c r="Q44" s="364"/>
+      <c r="R44" s="364"/>
+      <c r="S44" s="364"/>
+      <c r="T44" s="364"/>
+      <c r="U44" s="364"/>
+      <c r="V44" s="364"/>
+      <c r="W44" s="364"/>
+      <c r="X44" s="364"/>
+      <c r="Y44" s="364"/>
+      <c r="Z44" s="364"/>
+      <c r="AA44" s="364"/>
+      <c r="AB44" s="364"/>
+      <c r="AC44" s="364"/>
+      <c r="AD44" s="364"/>
+      <c r="AE44" s="364"/>
+      <c r="AF44" s="364"/>
+      <c r="AG44" s="364"/>
+      <c r="AH44" s="364"/>
+      <c r="AI44" s="364"/>
+      <c r="AJ44" s="364"/>
+      <c r="AK44" s="364"/>
+      <c r="AL44" s="364"/>
+      <c r="AM44" s="364"/>
+      <c r="AN44" s="364"/>
+      <c r="AO44" s="364"/>
+      <c r="AP44" s="364"/>
+      <c r="AQ44" s="364"/>
+      <c r="AR44" s="364"/>
+      <c r="AS44" s="364"/>
+      <c r="AT44" s="364"/>
+      <c r="AU44" s="364"/>
+      <c r="AV44" s="364"/>
+      <c r="AW44" s="364"/>
+      <c r="AX44" s="364"/>
+      <c r="AY44" s="364"/>
+      <c r="AZ44" s="364"/>
+      <c r="BA44" s="364"/>
+      <c r="BB44" s="364"/>
+      <c r="BC44" s="364"/>
+      <c r="BD44" s="364"/>
+      <c r="BE44" s="364"/>
+      <c r="BF44" s="364"/>
+    </row>
+    <row r="45" spans="1:58" s="18" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="194" t="s">
+        <v>128</v>
+      </c>
+      <c r="B45" s="1312" t="s">
+        <v>278</v>
+      </c>
+      <c r="C45" s="1301" t="s">
+        <v>605</v>
+      </c>
+      <c r="D45" s="1302"/>
+      <c r="E45" s="547" t="s">
+        <v>279</v>
+      </c>
+      <c r="F45" s="198"/>
+      <c r="G45" s="369"/>
+      <c r="H45" s="369"/>
+      <c r="I45" s="369"/>
+      <c r="J45" s="369"/>
+      <c r="K45" s="369"/>
+      <c r="L45" s="369"/>
+      <c r="M45" s="369"/>
+      <c r="N45" s="369"/>
+      <c r="O45" s="369"/>
+      <c r="P45" s="369"/>
+      <c r="Q45" s="364"/>
+      <c r="R45" s="364"/>
+      <c r="S45" s="364"/>
+      <c r="T45" s="364"/>
+      <c r="U45" s="364"/>
+      <c r="V45" s="364"/>
+      <c r="W45" s="364"/>
+      <c r="X45" s="364"/>
+      <c r="Y45" s="364"/>
+      <c r="Z45" s="364"/>
+      <c r="AA45" s="364"/>
+      <c r="AB45" s="364"/>
+      <c r="AC45" s="364"/>
+      <c r="AD45" s="364"/>
+      <c r="AE45" s="364"/>
+      <c r="AF45" s="364"/>
+      <c r="AG45" s="364"/>
+      <c r="AH45" s="364"/>
+      <c r="AI45" s="364"/>
+      <c r="AJ45" s="364"/>
+      <c r="AK45" s="364"/>
+      <c r="AL45" s="364"/>
+      <c r="AM45" s="364"/>
+      <c r="AN45" s="364"/>
+      <c r="AO45" s="364"/>
+      <c r="AP45" s="364"/>
+      <c r="AQ45" s="364"/>
+      <c r="AR45" s="364"/>
+      <c r="AS45" s="364"/>
+      <c r="AT45" s="364"/>
+      <c r="AU45" s="364"/>
+      <c r="AV45" s="364"/>
+      <c r="AW45" s="364"/>
+      <c r="AX45" s="364"/>
+      <c r="AY45" s="364"/>
+      <c r="AZ45" s="364"/>
+      <c r="BA45" s="364"/>
+      <c r="BB45" s="364"/>
+      <c r="BC45" s="364"/>
+      <c r="BD45" s="364"/>
+      <c r="BE45" s="364"/>
+      <c r="BF45" s="364"/>
+    </row>
+    <row r="46" spans="1:58" s="18" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="194" t="s">
+        <v>277</v>
+      </c>
+      <c r="B46" s="1313"/>
+      <c r="C46" s="1271" t="s">
+        <v>282</v>
+      </c>
+      <c r="D46" s="1273"/>
+      <c r="E46" s="1314" t="s">
+        <v>115</v>
+      </c>
+      <c r="F46" s="1274"/>
+      <c r="G46" s="369"/>
+      <c r="H46" s="369"/>
+      <c r="I46" s="369"/>
+      <c r="J46" s="369"/>
+      <c r="K46" s="369"/>
+      <c r="L46" s="369"/>
+      <c r="M46" s="369"/>
+      <c r="N46" s="369"/>
+      <c r="O46" s="369"/>
+      <c r="P46" s="369"/>
+      <c r="Q46" s="364"/>
+      <c r="R46" s="364"/>
+      <c r="S46" s="364"/>
+      <c r="T46" s="364"/>
+      <c r="U46" s="364"/>
+      <c r="V46" s="364"/>
+      <c r="W46" s="364"/>
+      <c r="X46" s="364"/>
+      <c r="Y46" s="364"/>
+      <c r="Z46" s="364"/>
+      <c r="AA46" s="364"/>
+      <c r="AB46" s="364"/>
+      <c r="AC46" s="364"/>
+      <c r="AD46" s="364"/>
+      <c r="AE46" s="364"/>
+      <c r="AF46" s="364"/>
+      <c r="AG46" s="364"/>
+      <c r="AH46" s="364"/>
+      <c r="AI46" s="364"/>
+      <c r="AJ46" s="364"/>
+      <c r="AK46" s="364"/>
+      <c r="AL46" s="364"/>
+      <c r="AM46" s="364"/>
+      <c r="AN46" s="364"/>
+      <c r="AO46" s="364"/>
+      <c r="AP46" s="364"/>
+      <c r="AQ46" s="364"/>
+      <c r="AR46" s="364"/>
+      <c r="AS46" s="364"/>
+      <c r="AT46" s="364"/>
+      <c r="AU46" s="364"/>
+      <c r="AV46" s="364"/>
+      <c r="AW46" s="364"/>
+      <c r="AX46" s="364"/>
+      <c r="AY46" s="364"/>
+      <c r="AZ46" s="364"/>
+      <c r="BA46" s="364"/>
+      <c r="BB46" s="364"/>
+      <c r="BC46" s="364"/>
+      <c r="BD46" s="364"/>
+      <c r="BE46" s="364"/>
+      <c r="BF46" s="364"/>
+    </row>
+    <row r="47" spans="1:58" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="192" t="s">
+        <v>280</v>
+      </c>
+      <c r="B47" s="1313"/>
+      <c r="C47" s="1318" t="s">
+        <v>284</v>
+      </c>
+      <c r="D47" s="1319"/>
+      <c r="E47" s="1283"/>
+      <c r="F47" s="1275"/>
+      <c r="G47" s="369"/>
+      <c r="H47" s="369"/>
+      <c r="I47" s="369"/>
+      <c r="J47" s="369"/>
+      <c r="K47" s="369"/>
+      <c r="L47" s="369"/>
+      <c r="M47" s="369"/>
+      <c r="N47" s="369"/>
+      <c r="O47" s="369"/>
+      <c r="P47" s="369"/>
+      <c r="Q47" s="364"/>
+      <c r="R47" s="364"/>
+      <c r="S47" s="364"/>
+      <c r="T47" s="364"/>
+      <c r="U47" s="364"/>
+      <c r="V47" s="364"/>
+      <c r="W47" s="364"/>
+      <c r="X47" s="364"/>
+      <c r="Y47" s="364"/>
+      <c r="Z47" s="364"/>
+      <c r="AA47" s="364"/>
+      <c r="AB47" s="364"/>
+      <c r="AC47" s="364"/>
+      <c r="AD47" s="364"/>
+      <c r="AE47" s="364"/>
+      <c r="AF47" s="364"/>
+      <c r="AG47" s="364"/>
+      <c r="AH47" s="364"/>
+      <c r="AI47" s="364"/>
+      <c r="AJ47" s="364"/>
+      <c r="AK47" s="364"/>
+      <c r="AL47" s="364"/>
+      <c r="AM47" s="364"/>
+      <c r="AN47" s="364"/>
+      <c r="AO47" s="364"/>
+      <c r="AP47" s="364"/>
+      <c r="AQ47" s="364"/>
+      <c r="AR47" s="364"/>
+      <c r="AS47" s="364"/>
+      <c r="AT47" s="364"/>
+      <c r="AU47" s="364"/>
+      <c r="AV47" s="364"/>
+      <c r="AW47" s="364"/>
+      <c r="AX47" s="364"/>
+      <c r="AY47" s="364"/>
+      <c r="AZ47" s="364"/>
+      <c r="BA47" s="364"/>
+      <c r="BB47" s="364"/>
+      <c r="BC47" s="364"/>
+      <c r="BD47" s="364"/>
+      <c r="BE47" s="364"/>
+      <c r="BF47" s="364"/>
+    </row>
+    <row r="48" spans="1:58" s="18" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="194" t="s">
+        <v>281</v>
+      </c>
+      <c r="B48" s="1313"/>
+      <c r="C48" s="1271" t="s">
+        <v>285</v>
+      </c>
+      <c r="D48" s="1273"/>
+      <c r="E48" s="1315"/>
+      <c r="F48" s="1276"/>
+      <c r="G48" s="369"/>
+      <c r="H48" s="369"/>
+      <c r="I48" s="369"/>
+      <c r="J48" s="369"/>
+      <c r="K48" s="369"/>
+      <c r="L48" s="369"/>
+      <c r="M48" s="369"/>
+      <c r="N48" s="369"/>
+      <c r="O48" s="369"/>
+      <c r="P48" s="369"/>
+      <c r="Q48" s="364"/>
+      <c r="R48" s="364"/>
+      <c r="S48" s="364"/>
+      <c r="T48" s="364"/>
+      <c r="U48" s="364"/>
+      <c r="V48" s="364"/>
+      <c r="W48" s="364"/>
+      <c r="X48" s="364"/>
+      <c r="Y48" s="364"/>
+      <c r="Z48" s="364"/>
+      <c r="AA48" s="364"/>
+      <c r="AB48" s="364"/>
+      <c r="AC48" s="364"/>
+      <c r="AD48" s="364"/>
+      <c r="AE48" s="364"/>
+      <c r="AF48" s="364"/>
+      <c r="AG48" s="364"/>
+      <c r="AH48" s="364"/>
+      <c r="AI48" s="364"/>
+      <c r="AJ48" s="364"/>
+      <c r="AK48" s="364"/>
+      <c r="AL48" s="364"/>
+      <c r="AM48" s="364"/>
+      <c r="AN48" s="364"/>
+      <c r="AO48" s="364"/>
+      <c r="AP48" s="364"/>
+      <c r="AQ48" s="364"/>
+      <c r="AR48" s="364"/>
+      <c r="AS48" s="364"/>
+      <c r="AT48" s="364"/>
+      <c r="AU48" s="364"/>
+      <c r="AV48" s="364"/>
+      <c r="AW48" s="364"/>
+      <c r="AX48" s="364"/>
+      <c r="AY48" s="364"/>
+      <c r="AZ48" s="364"/>
+      <c r="BA48" s="364"/>
+      <c r="BB48" s="364"/>
+      <c r="BC48" s="364"/>
+      <c r="BD48" s="364"/>
+      <c r="BE48" s="364"/>
+      <c r="BF48" s="364"/>
+    </row>
+    <row r="49" spans="1:58" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="199" t="s">
+        <v>283</v>
+      </c>
+      <c r="B49" s="1313"/>
+      <c r="C49" s="1320" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" s="1321"/>
+      <c r="E49" s="557" t="s">
+        <v>286</v>
+      </c>
+      <c r="F49" s="499"/>
+      <c r="G49" s="369"/>
+      <c r="H49" s="369"/>
+      <c r="I49" s="369"/>
+      <c r="J49" s="369"/>
+      <c r="K49" s="369"/>
+      <c r="L49" s="369"/>
+      <c r="M49" s="369"/>
+      <c r="N49" s="369"/>
+      <c r="O49" s="369"/>
+      <c r="P49" s="369"/>
+      <c r="Q49" s="364"/>
+      <c r="R49" s="364"/>
+      <c r="S49" s="364"/>
+      <c r="T49" s="364"/>
+      <c r="U49" s="364"/>
+      <c r="V49" s="364"/>
+      <c r="W49" s="364"/>
+      <c r="X49" s="364"/>
+      <c r="Y49" s="364"/>
+      <c r="Z49" s="364"/>
+      <c r="AA49" s="364"/>
+      <c r="AB49" s="364"/>
+      <c r="AC49" s="364"/>
+      <c r="AD49" s="364"/>
+      <c r="AE49" s="364"/>
+      <c r="AF49" s="364"/>
+      <c r="AG49" s="364"/>
+      <c r="AH49" s="364"/>
+      <c r="AI49" s="364"/>
+      <c r="AJ49" s="364"/>
+      <c r="AK49" s="364"/>
+      <c r="AL49" s="364"/>
+      <c r="AM49" s="364"/>
+      <c r="AN49" s="364"/>
+      <c r="AO49" s="364"/>
+      <c r="AP49" s="364"/>
+      <c r="AQ49" s="364"/>
+      <c r="AR49" s="364"/>
+      <c r="AS49" s="364"/>
+      <c r="AT49" s="364"/>
+      <c r="AU49" s="364"/>
+      <c r="AV49" s="364"/>
+      <c r="AW49" s="364"/>
+      <c r="AX49" s="364"/>
+      <c r="AY49" s="364"/>
+      <c r="AZ49" s="364"/>
+      <c r="BA49" s="364"/>
+      <c r="BB49" s="364"/>
+      <c r="BC49" s="364"/>
+      <c r="BD49" s="364"/>
+      <c r="BE49" s="364"/>
+      <c r="BF49" s="364"/>
+    </row>
+    <row r="50" spans="1:58" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="411" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50" s="1277" t="s">
+        <v>884</v>
+      </c>
+      <c r="C50" s="1278"/>
+      <c r="D50" s="1278"/>
+      <c r="E50" s="1278"/>
+      <c r="F50" s="418"/>
+      <c r="G50" s="369"/>
+      <c r="H50" s="369"/>
+      <c r="I50" s="369"/>
+      <c r="J50" s="369"/>
+      <c r="K50" s="369"/>
+      <c r="L50" s="369"/>
+      <c r="M50" s="369"/>
+      <c r="N50" s="369"/>
+      <c r="O50" s="369"/>
+      <c r="P50" s="369"/>
+      <c r="Q50" s="364"/>
+      <c r="R50" s="364"/>
+      <c r="S50" s="364"/>
+      <c r="T50" s="364"/>
+      <c r="U50" s="364"/>
+      <c r="V50" s="364"/>
+      <c r="W50" s="364"/>
+      <c r="X50" s="364"/>
+      <c r="Y50" s="364"/>
+      <c r="Z50" s="364"/>
+      <c r="AA50" s="364"/>
+      <c r="AB50" s="364"/>
+      <c r="AC50" s="364"/>
+      <c r="AD50" s="364"/>
+      <c r="AE50" s="364"/>
+      <c r="AF50" s="364"/>
+      <c r="AG50" s="364"/>
+      <c r="AH50" s="364"/>
+      <c r="AI50" s="364"/>
+      <c r="AJ50" s="364"/>
+      <c r="AK50" s="364"/>
+      <c r="AL50" s="364"/>
+      <c r="AM50" s="364"/>
+      <c r="AN50" s="364"/>
+      <c r="AO50" s="364"/>
+      <c r="AP50" s="364"/>
+      <c r="AQ50" s="364"/>
+      <c r="AR50" s="364"/>
+      <c r="AS50" s="364"/>
+      <c r="AT50" s="364"/>
+      <c r="AU50" s="364"/>
+      <c r="AV50" s="364"/>
+      <c r="AW50" s="364"/>
+      <c r="AX50" s="364"/>
+      <c r="AY50" s="364"/>
+      <c r="AZ50" s="364"/>
+      <c r="BA50" s="364"/>
+      <c r="BB50" s="364"/>
+      <c r="BC50" s="364"/>
+      <c r="BD50" s="364"/>
+      <c r="BE50" s="364"/>
+      <c r="BF50" s="364"/>
+    </row>
+    <row r="51" spans="1:58" s="18" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="200" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51" s="1286" t="s">
+        <v>287</v>
+      </c>
+      <c r="C51" s="1284" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" s="1285"/>
+      <c r="E51" s="497" t="s">
+        <v>115</v>
+      </c>
+      <c r="F51" s="201"/>
+      <c r="G51" s="369"/>
+      <c r="H51" s="369"/>
+      <c r="I51" s="369"/>
+      <c r="J51" s="369"/>
+      <c r="K51" s="369"/>
+      <c r="L51" s="369"/>
+      <c r="M51" s="369"/>
+      <c r="N51" s="369"/>
+      <c r="O51" s="369"/>
+      <c r="P51" s="369"/>
+      <c r="Q51" s="364"/>
+      <c r="R51" s="364"/>
+      <c r="S51" s="364"/>
+      <c r="T51" s="364"/>
+      <c r="U51" s="364"/>
+      <c r="V51" s="364"/>
+      <c r="W51" s="364"/>
+      <c r="X51" s="364"/>
+      <c r="Y51" s="364"/>
+      <c r="Z51" s="364"/>
+      <c r="AA51" s="364"/>
+      <c r="AB51" s="364"/>
+      <c r="AC51" s="364"/>
+      <c r="AD51" s="364"/>
+      <c r="AE51" s="364"/>
+      <c r="AF51" s="364"/>
+      <c r="AG51" s="364"/>
+      <c r="AH51" s="364"/>
+      <c r="AI51" s="364"/>
+      <c r="AJ51" s="364"/>
+      <c r="AK51" s="364"/>
+      <c r="AL51" s="364"/>
+      <c r="AM51" s="364"/>
+      <c r="AN51" s="364"/>
+      <c r="AO51" s="364"/>
+      <c r="AP51" s="364"/>
+      <c r="AQ51" s="364"/>
+      <c r="AR51" s="364"/>
+      <c r="AS51" s="364"/>
+      <c r="AT51" s="364"/>
+      <c r="AU51" s="364"/>
+      <c r="AV51" s="364"/>
+      <c r="AW51" s="364"/>
+      <c r="AX51" s="364"/>
+      <c r="AY51" s="364"/>
+      <c r="AZ51" s="364"/>
+      <c r="BA51" s="364"/>
+      <c r="BB51" s="364"/>
+      <c r="BC51" s="364"/>
+      <c r="BD51" s="364"/>
+      <c r="BE51" s="364"/>
+      <c r="BF51" s="364"/>
+    </row>
+    <row r="52" spans="1:58" s="18" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="200" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52" s="1286"/>
+      <c r="C52" s="1397" t="s">
+        <v>762</v>
+      </c>
+      <c r="D52" s="1398"/>
+      <c r="E52" s="1282" t="s">
+        <v>504</v>
+      </c>
+      <c r="F52" s="1230" t="s">
+        <v>763</v>
+      </c>
+      <c r="G52" s="369"/>
+      <c r="H52" s="369"/>
+      <c r="I52" s="369"/>
+      <c r="J52" s="369"/>
+      <c r="K52" s="369"/>
+      <c r="L52" s="369"/>
+      <c r="M52" s="369"/>
+      <c r="N52" s="369"/>
+      <c r="O52" s="369"/>
+      <c r="P52" s="369"/>
+      <c r="Q52" s="364"/>
+      <c r="R52" s="364"/>
+      <c r="S52" s="364"/>
+      <c r="T52" s="364"/>
+      <c r="U52" s="364"/>
+      <c r="V52" s="364"/>
+      <c r="W52" s="364"/>
+      <c r="X52" s="364"/>
+      <c r="Y52" s="364"/>
+      <c r="Z52" s="364"/>
+      <c r="AA52" s="364"/>
+      <c r="AB52" s="364"/>
+      <c r="AC52" s="364"/>
+      <c r="AD52" s="364"/>
+      <c r="AE52" s="364"/>
+      <c r="AF52" s="364"/>
+      <c r="AG52" s="364"/>
+      <c r="AH52" s="364"/>
+      <c r="AI52" s="364"/>
+      <c r="AJ52" s="364"/>
+      <c r="AK52" s="364"/>
+      <c r="AL52" s="364"/>
+      <c r="AM52" s="364"/>
+      <c r="AN52" s="364"/>
+      <c r="AO52" s="364"/>
+      <c r="AP52" s="364"/>
+      <c r="AQ52" s="364"/>
+      <c r="AR52" s="364"/>
+      <c r="AS52" s="364"/>
+      <c r="AT52" s="364"/>
+      <c r="AU52" s="364"/>
+      <c r="AV52" s="364"/>
+      <c r="AW52" s="364"/>
+      <c r="AX52" s="364"/>
+      <c r="AY52" s="364"/>
+      <c r="AZ52" s="364"/>
+      <c r="BA52" s="364"/>
+      <c r="BB52" s="364"/>
+      <c r="BC52" s="364"/>
+      <c r="BD52" s="364"/>
+      <c r="BE52" s="364"/>
+      <c r="BF52" s="364"/>
+    </row>
+    <row r="53" spans="1:58" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="202" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" s="1286"/>
+      <c r="C53" s="1280" t="s">
+        <v>428</v>
+      </c>
+      <c r="D53" s="1281"/>
+      <c r="E53" s="1283"/>
+      <c r="F53" s="1231"/>
+      <c r="G53" s="369"/>
+      <c r="H53" s="369"/>
+      <c r="I53" s="369"/>
+      <c r="J53" s="369"/>
+      <c r="K53" s="369"/>
+      <c r="L53" s="369"/>
+      <c r="M53" s="369"/>
+      <c r="N53" s="369"/>
+      <c r="O53" s="369"/>
+      <c r="P53" s="369"/>
+      <c r="Q53" s="364"/>
+      <c r="R53" s="364"/>
+      <c r="S53" s="364"/>
+      <c r="T53" s="364"/>
+      <c r="U53" s="364"/>
+      <c r="V53" s="364"/>
+      <c r="W53" s="364"/>
+      <c r="X53" s="364"/>
+      <c r="Y53" s="364"/>
+      <c r="Z53" s="364"/>
+      <c r="AA53" s="364"/>
+      <c r="AB53" s="364"/>
+      <c r="AC53" s="364"/>
+      <c r="AD53" s="364"/>
+      <c r="AE53" s="364"/>
+      <c r="AF53" s="364"/>
+      <c r="AG53" s="364"/>
+      <c r="AH53" s="364"/>
+      <c r="AI53" s="364"/>
+      <c r="AJ53" s="364"/>
+      <c r="AK53" s="364"/>
+      <c r="AL53" s="364"/>
+      <c r="AM53" s="364"/>
+      <c r="AN53" s="364"/>
+      <c r="AO53" s="364"/>
+      <c r="AP53" s="364"/>
+      <c r="AQ53" s="364"/>
+      <c r="AR53" s="364"/>
+      <c r="AS53" s="364"/>
+      <c r="AT53" s="364"/>
+      <c r="AU53" s="364"/>
+      <c r="AV53" s="364"/>
+      <c r="AW53" s="364"/>
+      <c r="AX53" s="364"/>
+      <c r="AY53" s="364"/>
+      <c r="AZ53" s="364"/>
+      <c r="BA53" s="364"/>
+      <c r="BB53" s="364"/>
+      <c r="BC53" s="364"/>
+      <c r="BD53" s="364"/>
+      <c r="BE53" s="364"/>
+      <c r="BF53" s="364"/>
+    </row>
+    <row r="54" spans="1:58" s="18" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="202" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54" s="1286"/>
+      <c r="C54" s="1266" t="s">
+        <v>822</v>
+      </c>
+      <c r="D54" s="1266"/>
+      <c r="E54" s="1263"/>
+      <c r="F54" s="1231"/>
+      <c r="G54" s="369"/>
+      <c r="H54" s="369"/>
+      <c r="I54" s="369"/>
+      <c r="J54" s="369"/>
+      <c r="K54" s="369"/>
+      <c r="L54" s="369"/>
+      <c r="M54" s="369"/>
+      <c r="N54" s="369"/>
+      <c r="O54" s="369"/>
+      <c r="P54" s="369"/>
+      <c r="Q54" s="364"/>
+      <c r="R54" s="364"/>
+      <c r="S54" s="364"/>
+      <c r="T54" s="364"/>
+      <c r="U54" s="364"/>
+      <c r="V54" s="364"/>
+      <c r="W54" s="364"/>
+      <c r="X54" s="364"/>
+      <c r="Y54" s="364"/>
+      <c r="Z54" s="364"/>
+      <c r="AA54" s="364"/>
+      <c r="AB54" s="364"/>
+      <c r="AC54" s="364"/>
+      <c r="AD54" s="364"/>
+      <c r="AE54" s="364"/>
+      <c r="AF54" s="364"/>
+      <c r="AG54" s="364"/>
+      <c r="AH54" s="364"/>
+      <c r="AI54" s="364"/>
+      <c r="AJ54" s="364"/>
+      <c r="AK54" s="364"/>
+      <c r="AL54" s="364"/>
+      <c r="AM54" s="364"/>
+      <c r="AN54" s="364"/>
+      <c r="AO54" s="364"/>
+      <c r="AP54" s="364"/>
+      <c r="AQ54" s="364"/>
+      <c r="AR54" s="364"/>
+      <c r="AS54" s="364"/>
+      <c r="AT54" s="364"/>
+      <c r="AU54" s="364"/>
+      <c r="AV54" s="364"/>
+      <c r="AW54" s="364"/>
+      <c r="AX54" s="364"/>
+      <c r="AY54" s="364"/>
+      <c r="AZ54" s="364"/>
+      <c r="BA54" s="364"/>
+      <c r="BB54" s="364"/>
+      <c r="BC54" s="364"/>
+      <c r="BD54" s="364"/>
+      <c r="BE54" s="364"/>
+      <c r="BF54" s="364"/>
+    </row>
+    <row r="55" spans="1:58" s="18" customFormat="1" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="202" t="s">
+        <v>292</v>
+      </c>
+      <c r="B55" s="1286"/>
+      <c r="C55" s="1267" t="s">
+        <v>740</v>
+      </c>
+      <c r="D55" s="1268"/>
+      <c r="E55" s="1230" t="s">
+        <v>560</v>
+      </c>
+      <c r="F55" s="1231"/>
+      <c r="G55" s="369"/>
+      <c r="H55" s="369"/>
+      <c r="I55" s="369"/>
+      <c r="J55" s="369"/>
+      <c r="K55" s="369"/>
+      <c r="L55" s="369"/>
+      <c r="M55" s="369"/>
+      <c r="N55" s="369"/>
+      <c r="O55" s="369"/>
+      <c r="P55" s="369"/>
+      <c r="Q55" s="364"/>
+      <c r="R55" s="364"/>
+      <c r="S55" s="364"/>
+      <c r="T55" s="364"/>
+      <c r="U55" s="364"/>
+      <c r="V55" s="364"/>
+      <c r="W55" s="364"/>
+      <c r="X55" s="364"/>
+      <c r="Y55" s="364"/>
+      <c r="Z55" s="364"/>
+      <c r="AA55" s="364"/>
+      <c r="AB55" s="364"/>
+      <c r="AC55" s="364"/>
+      <c r="AD55" s="364"/>
+      <c r="AE55" s="364"/>
+      <c r="AF55" s="364"/>
+      <c r="AG55" s="364"/>
+      <c r="AH55" s="364"/>
+      <c r="AI55" s="364"/>
+      <c r="AJ55" s="364"/>
+      <c r="AK55" s="364"/>
+      <c r="AL55" s="364"/>
+      <c r="AM55" s="364"/>
+      <c r="AN55" s="364"/>
+      <c r="AO55" s="364"/>
+      <c r="AP55" s="364"/>
+      <c r="AQ55" s="364"/>
+      <c r="AR55" s="364"/>
+      <c r="AS55" s="364"/>
+      <c r="AT55" s="364"/>
+      <c r="AU55" s="364"/>
+      <c r="AV55" s="364"/>
+      <c r="AW55" s="364"/>
+      <c r="AX55" s="364"/>
+      <c r="AY55" s="364"/>
+      <c r="AZ55" s="364"/>
+      <c r="BA55" s="364"/>
+      <c r="BB55" s="364"/>
+      <c r="BC55" s="364"/>
+      <c r="BD55" s="364"/>
+      <c r="BE55" s="364"/>
+      <c r="BF55" s="364"/>
+    </row>
+    <row r="56" spans="1:58" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="202" t="s">
+        <v>469</v>
+      </c>
+      <c r="B56" s="1286"/>
+      <c r="C56" s="1269" t="s">
+        <v>793</v>
+      </c>
+      <c r="D56" s="1270"/>
+      <c r="E56" s="1232"/>
+      <c r="F56" s="1231"/>
+      <c r="G56" s="369"/>
+      <c r="H56" s="369"/>
+      <c r="I56" s="369"/>
+      <c r="J56" s="369"/>
+      <c r="K56" s="369"/>
+      <c r="L56" s="369"/>
+      <c r="M56" s="369"/>
+      <c r="N56" s="369"/>
+      <c r="O56" s="369"/>
+      <c r="P56" s="369"/>
+      <c r="Q56" s="364"/>
+      <c r="R56" s="364"/>
+      <c r="S56" s="364"/>
+      <c r="T56" s="364"/>
+      <c r="U56" s="364"/>
+      <c r="V56" s="364"/>
+      <c r="W56" s="364"/>
+      <c r="X56" s="364"/>
+      <c r="Y56" s="364"/>
+      <c r="Z56" s="364"/>
+      <c r="AA56" s="364"/>
+      <c r="AB56" s="364"/>
+      <c r="AC56" s="364"/>
+      <c r="AD56" s="364"/>
+      <c r="AE56" s="364"/>
+      <c r="AF56" s="364"/>
+      <c r="AG56" s="364"/>
+      <c r="AH56" s="364"/>
+      <c r="AI56" s="364"/>
+      <c r="AJ56" s="364"/>
+      <c r="AK56" s="364"/>
+      <c r="AL56" s="364"/>
+      <c r="AM56" s="364"/>
+      <c r="AN56" s="364"/>
+      <c r="AO56" s="364"/>
+      <c r="AP56" s="364"/>
+      <c r="AQ56" s="364"/>
+      <c r="AR56" s="364"/>
+      <c r="AS56" s="364"/>
+      <c r="AT56" s="364"/>
+      <c r="AU56" s="364"/>
+      <c r="AV56" s="364"/>
+      <c r="AW56" s="364"/>
+      <c r="AX56" s="364"/>
+      <c r="AY56" s="364"/>
+      <c r="AZ56" s="364"/>
+      <c r="BA56" s="364"/>
+      <c r="BB56" s="364"/>
+      <c r="BC56" s="364"/>
+      <c r="BD56" s="364"/>
+      <c r="BE56" s="364"/>
+      <c r="BF56" s="364"/>
+    </row>
+    <row r="57" spans="1:58" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="202" t="s">
+        <v>923</v>
+      </c>
+      <c r="B57" s="1286"/>
+      <c r="C57" s="1269" t="s">
+        <v>921</v>
+      </c>
+      <c r="D57" s="1405"/>
+      <c r="E57" s="477" t="s">
+        <v>922</v>
+      </c>
+      <c r="F57" s="277"/>
+      <c r="G57" s="369"/>
+      <c r="H57" s="369"/>
+      <c r="I57" s="369"/>
+      <c r="J57" s="369"/>
+      <c r="K57" s="369"/>
+      <c r="L57" s="369"/>
+      <c r="M57" s="369"/>
+      <c r="N57" s="369"/>
+      <c r="O57" s="369"/>
+      <c r="P57" s="369"/>
+      <c r="Q57" s="364"/>
+      <c r="R57" s="364"/>
+      <c r="S57" s="364"/>
+      <c r="T57" s="364"/>
+      <c r="U57" s="364"/>
+      <c r="V57" s="364"/>
+      <c r="W57" s="364"/>
+      <c r="X57" s="364"/>
+      <c r="Y57" s="364"/>
+      <c r="Z57" s="364"/>
+      <c r="AA57" s="364"/>
+      <c r="AB57" s="364"/>
+      <c r="AC57" s="364"/>
+      <c r="AD57" s="364"/>
+      <c r="AE57" s="364"/>
+      <c r="AF57" s="364"/>
+      <c r="AG57" s="364"/>
+      <c r="AH57" s="364"/>
+      <c r="AI57" s="364"/>
+      <c r="AJ57" s="364"/>
+      <c r="AK57" s="364"/>
+      <c r="AL57" s="364"/>
+      <c r="AM57" s="364"/>
+      <c r="AN57" s="364"/>
+      <c r="AO57" s="364"/>
+      <c r="AP57" s="364"/>
+      <c r="AQ57" s="364"/>
+      <c r="AR57" s="364"/>
+      <c r="AS57" s="364"/>
+      <c r="AT57" s="364"/>
+      <c r="AU57" s="364"/>
+      <c r="AV57" s="364"/>
+      <c r="AW57" s="364"/>
+      <c r="AX57" s="364"/>
+      <c r="AY57" s="364"/>
+      <c r="AZ57" s="364"/>
+      <c r="BA57" s="364"/>
+      <c r="BB57" s="364"/>
+      <c r="BC57" s="364"/>
+      <c r="BD57" s="364"/>
+      <c r="BE57" s="364"/>
+      <c r="BF57" s="364"/>
+    </row>
+    <row r="58" spans="1:58" s="18" customFormat="1" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="202" t="s">
+        <v>544</v>
+      </c>
+      <c r="B58" s="1286"/>
+      <c r="C58" s="1269" t="s">
+        <v>748</v>
+      </c>
+      <c r="D58" s="1270"/>
+      <c r="E58" s="511" t="s">
+        <v>505</v>
+      </c>
+      <c r="F58" s="478" t="s">
+        <v>763</v>
+      </c>
+      <c r="G58" s="369"/>
+      <c r="H58" s="369"/>
+      <c r="I58" s="369"/>
+      <c r="J58" s="369"/>
+      <c r="K58" s="369"/>
+      <c r="L58" s="369"/>
+      <c r="M58" s="369"/>
+      <c r="N58" s="369"/>
+      <c r="O58" s="369"/>
+      <c r="P58" s="369"/>
+      <c r="Q58" s="364"/>
+      <c r="R58" s="364"/>
+      <c r="S58" s="364"/>
+      <c r="T58" s="364"/>
+      <c r="U58" s="364"/>
+      <c r="V58" s="364"/>
+      <c r="W58" s="364"/>
+      <c r="X58" s="364"/>
+      <c r="Y58" s="364"/>
+      <c r="Z58" s="364"/>
+      <c r="AA58" s="364"/>
+      <c r="AB58" s="364"/>
+      <c r="AC58" s="364"/>
+      <c r="AD58" s="364"/>
+      <c r="AE58" s="364"/>
+      <c r="AF58" s="364"/>
+      <c r="AG58" s="364"/>
+      <c r="AH58" s="364"/>
+      <c r="AI58" s="364"/>
+      <c r="AJ58" s="364"/>
+      <c r="AK58" s="364"/>
+      <c r="AL58" s="364"/>
+      <c r="AM58" s="364"/>
+      <c r="AN58" s="364"/>
+      <c r="AO58" s="364"/>
+      <c r="AP58" s="364"/>
+      <c r="AQ58" s="364"/>
+      <c r="AR58" s="364"/>
+      <c r="AS58" s="364"/>
+      <c r="AT58" s="364"/>
+      <c r="AU58" s="364"/>
+      <c r="AV58" s="364"/>
+      <c r="AW58" s="364"/>
+      <c r="AX58" s="364"/>
+      <c r="AY58" s="364"/>
+      <c r="AZ58" s="364"/>
+      <c r="BA58" s="364"/>
+      <c r="BB58" s="364"/>
+      <c r="BC58" s="364"/>
+      <c r="BD58" s="364"/>
+      <c r="BE58" s="364"/>
+      <c r="BF58" s="364"/>
+    </row>
+    <row r="59" spans="1:58" s="18" customFormat="1" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="202" t="s">
+        <v>545</v>
+      </c>
+      <c r="B59" s="1286"/>
+      <c r="C59" s="1399" t="s">
+        <v>831</v>
+      </c>
+      <c r="D59" s="1400"/>
+      <c r="E59" s="511" t="s">
+        <v>794</v>
+      </c>
+      <c r="F59" s="327" t="s">
+        <v>743</v>
+      </c>
+      <c r="G59" s="369"/>
+      <c r="H59" s="369"/>
+      <c r="I59" s="369"/>
+      <c r="J59" s="369"/>
+      <c r="K59" s="369"/>
+      <c r="L59" s="369"/>
+      <c r="M59" s="369"/>
+      <c r="N59" s="369"/>
+      <c r="O59" s="369"/>
+      <c r="P59" s="369"/>
+      <c r="Q59" s="364"/>
+      <c r="R59" s="364"/>
+      <c r="S59" s="364"/>
+      <c r="T59" s="364"/>
+      <c r="U59" s="364"/>
+      <c r="V59" s="364"/>
+      <c r="W59" s="364"/>
+      <c r="X59" s="364"/>
+      <c r="Y59" s="364"/>
+      <c r="Z59" s="364"/>
+      <c r="AA59" s="364"/>
+      <c r="AB59" s="364"/>
+      <c r="AC59" s="364"/>
+      <c r="AD59" s="364"/>
+      <c r="AE59" s="364"/>
+      <c r="AF59" s="364"/>
+      <c r="AG59" s="364"/>
+      <c r="AH59" s="364"/>
+      <c r="AI59" s="364"/>
+      <c r="AJ59" s="364"/>
+      <c r="AK59" s="364"/>
+      <c r="AL59" s="364"/>
+      <c r="AM59" s="364"/>
+      <c r="AN59" s="364"/>
+      <c r="AO59" s="364"/>
+      <c r="AP59" s="364"/>
+      <c r="AQ59" s="364"/>
+      <c r="AR59" s="364"/>
+      <c r="AS59" s="364"/>
+      <c r="AT59" s="364"/>
+      <c r="AU59" s="364"/>
+      <c r="AV59" s="364"/>
+      <c r="AW59" s="364"/>
+      <c r="AX59" s="364"/>
+      <c r="AY59" s="364"/>
+      <c r="AZ59" s="364"/>
+      <c r="BA59" s="364"/>
+      <c r="BB59" s="364"/>
+      <c r="BC59" s="364"/>
+      <c r="BD59" s="364"/>
+      <c r="BE59" s="364"/>
+      <c r="BF59" s="364"/>
+    </row>
+    <row r="60" spans="1:58" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="203" t="s">
+        <v>547</v>
+      </c>
+      <c r="B60" s="378" t="s">
+        <v>901</v>
+      </c>
+      <c r="C60" s="1269" t="s">
+        <v>795</v>
+      </c>
+      <c r="D60" s="1270"/>
+      <c r="E60" s="488" t="s">
+        <v>115</v>
+      </c>
+      <c r="F60" s="204" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" s="369"/>
+      <c r="H60" s="369"/>
+      <c r="I60" s="369"/>
+      <c r="J60" s="369"/>
+      <c r="K60" s="369"/>
+      <c r="L60" s="369"/>
+      <c r="M60" s="369"/>
+      <c r="N60" s="369"/>
+      <c r="O60" s="369"/>
+      <c r="P60" s="369"/>
+      <c r="Q60" s="364"/>
+      <c r="R60" s="364"/>
+      <c r="S60" s="364"/>
+      <c r="T60" s="364"/>
+      <c r="U60" s="364"/>
+      <c r="V60" s="364"/>
+      <c r="W60" s="364"/>
+      <c r="X60" s="364"/>
+      <c r="Y60" s="364"/>
+      <c r="Z60" s="364"/>
+      <c r="AA60" s="364"/>
+      <c r="AB60" s="364"/>
+      <c r="AC60" s="364"/>
+      <c r="AD60" s="364"/>
+      <c r="AE60" s="364"/>
+      <c r="AF60" s="364"/>
+      <c r="AG60" s="364"/>
+      <c r="AH60" s="364"/>
+      <c r="AI60" s="364"/>
+      <c r="AJ60" s="364"/>
+      <c r="AK60" s="364"/>
+      <c r="AL60" s="364"/>
+      <c r="AM60" s="364"/>
+      <c r="AN60" s="364"/>
+      <c r="AO60" s="364"/>
+      <c r="AP60" s="364"/>
+      <c r="AQ60" s="364"/>
+      <c r="AR60" s="364"/>
+      <c r="AS60" s="364"/>
+      <c r="AT60" s="364"/>
+      <c r="AU60" s="364"/>
+      <c r="AV60" s="364"/>
+      <c r="AW60" s="364"/>
+      <c r="AX60" s="364"/>
+      <c r="AY60" s="364"/>
+      <c r="AZ60" s="364"/>
+      <c r="BA60" s="364"/>
+      <c r="BB60" s="364"/>
+      <c r="BC60" s="364"/>
+      <c r="BD60" s="364"/>
+      <c r="BE60" s="364"/>
+      <c r="BF60" s="364"/>
+    </row>
+    <row r="61" spans="1:58" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="203" t="s">
+        <v>558</v>
+      </c>
+      <c r="B61" s="1326" t="s">
+        <v>878</v>
+      </c>
+      <c r="C61" s="1401"/>
+      <c r="D61" s="1327"/>
+      <c r="E61" s="487" t="s">
+        <v>546</v>
+      </c>
+      <c r="F61" s="1235" t="s">
+        <v>764</v>
+      </c>
+      <c r="G61" s="369"/>
+      <c r="H61" s="369"/>
+      <c r="I61" s="369"/>
+      <c r="J61" s="369"/>
+      <c r="K61" s="369"/>
+      <c r="L61" s="369"/>
+      <c r="M61" s="369"/>
+      <c r="N61" s="369"/>
+      <c r="O61" s="369"/>
+      <c r="P61" s="369"/>
+      <c r="Q61" s="364"/>
+      <c r="R61" s="364"/>
+      <c r="S61" s="364"/>
+      <c r="T61" s="364"/>
+      <c r="U61" s="364"/>
+      <c r="V61" s="364"/>
+      <c r="W61" s="364"/>
+      <c r="X61" s="364"/>
+      <c r="Y61" s="364"/>
+      <c r="Z61" s="364"/>
+      <c r="AA61" s="364"/>
+      <c r="AB61" s="364"/>
+      <c r="AC61" s="364"/>
+      <c r="AD61" s="364"/>
+      <c r="AE61" s="364"/>
+      <c r="AF61" s="364"/>
+      <c r="AG61" s="364"/>
+      <c r="AH61" s="364"/>
+      <c r="AI61" s="364"/>
+      <c r="AJ61" s="364"/>
+      <c r="AK61" s="364"/>
+      <c r="AL61" s="364"/>
+      <c r="AM61" s="364"/>
+      <c r="AN61" s="364"/>
+      <c r="AO61" s="364"/>
+      <c r="AP61" s="364"/>
+      <c r="AQ61" s="364"/>
+      <c r="AR61" s="364"/>
+      <c r="AS61" s="364"/>
+      <c r="AT61" s="364"/>
+      <c r="AU61" s="364"/>
+      <c r="AV61" s="364"/>
+      <c r="AW61" s="364"/>
+      <c r="AX61" s="364"/>
+      <c r="AY61" s="364"/>
+      <c r="AZ61" s="364"/>
+      <c r="BA61" s="364"/>
+      <c r="BB61" s="364"/>
+      <c r="BC61" s="364"/>
+      <c r="BD61" s="364"/>
+      <c r="BE61" s="364"/>
+      <c r="BF61" s="364"/>
+    </row>
+    <row r="62" spans="1:58" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="205" t="s">
+        <v>920</v>
+      </c>
+      <c r="B62" s="1326" t="s">
+        <v>824</v>
+      </c>
+      <c r="C62" s="1401"/>
+      <c r="D62" s="1327"/>
+      <c r="E62" s="487" t="s">
+        <v>506</v>
+      </c>
+      <c r="F62" s="1236"/>
+      <c r="G62" s="369"/>
+      <c r="H62" s="369"/>
+      <c r="I62" s="369"/>
+      <c r="J62" s="369"/>
+      <c r="K62" s="369"/>
+      <c r="L62" s="369"/>
+      <c r="M62" s="369"/>
+      <c r="N62" s="369"/>
+      <c r="O62" s="369"/>
+      <c r="P62" s="369"/>
+      <c r="Q62" s="364"/>
+      <c r="R62" s="364"/>
+      <c r="S62" s="364"/>
+      <c r="T62" s="364"/>
+      <c r="U62" s="364"/>
+      <c r="V62" s="364"/>
+      <c r="W62" s="364"/>
+      <c r="X62" s="364"/>
+      <c r="Y62" s="364"/>
+      <c r="Z62" s="364"/>
+      <c r="AA62" s="364"/>
+      <c r="AB62" s="364"/>
+      <c r="AC62" s="364"/>
+      <c r="AD62" s="364"/>
+      <c r="AE62" s="364"/>
+      <c r="AF62" s="364"/>
+      <c r="AG62" s="364"/>
+      <c r="AH62" s="364"/>
+      <c r="AI62" s="364"/>
+      <c r="AJ62" s="364"/>
+      <c r="AK62" s="364"/>
+      <c r="AL62" s="364"/>
+      <c r="AM62" s="364"/>
+      <c r="AN62" s="364"/>
+      <c r="AO62" s="364"/>
+      <c r="AP62" s="364"/>
+      <c r="AQ62" s="364"/>
+      <c r="AR62" s="364"/>
+      <c r="AS62" s="364"/>
+      <c r="AT62" s="364"/>
+      <c r="AU62" s="364"/>
+      <c r="AV62" s="364"/>
+      <c r="AW62" s="364"/>
+      <c r="AX62" s="364"/>
+      <c r="AY62" s="364"/>
+      <c r="AZ62" s="364"/>
+      <c r="BA62" s="364"/>
+      <c r="BB62" s="364"/>
+      <c r="BC62" s="364"/>
+      <c r="BD62" s="364"/>
+      <c r="BE62" s="364"/>
+      <c r="BF62" s="364"/>
+    </row>
+    <row r="63" spans="1:58" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="409" t="s">
+        <v>548</v>
+      </c>
+      <c r="B63" s="1240" t="s">
+        <v>156</v>
+      </c>
+      <c r="C63" s="1241"/>
+      <c r="D63" s="1241"/>
+      <c r="E63" s="1241"/>
+      <c r="F63" s="416"/>
+    </row>
+    <row r="64" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="180" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1287" t="s">
+        <v>289</v>
+      </c>
+      <c r="C64" s="1288"/>
+      <c r="D64" s="1289"/>
+      <c r="E64" s="419" t="s">
+        <v>115</v>
+      </c>
+      <c r="F64" s="494"/>
+    </row>
+    <row r="65" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="181" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1271" t="s">
+        <v>825</v>
+      </c>
+      <c r="C65" s="1272"/>
+      <c r="D65" s="1273"/>
+      <c r="E65" s="401" t="s">
+        <v>290</v>
+      </c>
+      <c r="F65" s="495" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="66" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="181" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1402" t="s">
+        <v>166</v>
+      </c>
+      <c r="C66" s="1403"/>
+      <c r="D66" s="1404"/>
+      <c r="E66" s="403">
+        <v>300</v>
+      </c>
+      <c r="F66" s="495" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="67" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="181" t="s">
+        <v>165</v>
+      </c>
+      <c r="B67" s="1255" t="s">
+        <v>826</v>
+      </c>
+      <c r="C67" s="1256"/>
+      <c r="D67" s="1257"/>
+      <c r="E67" s="404" t="s">
+        <v>286</v>
+      </c>
+      <c r="F67" s="495"/>
+    </row>
+    <row r="68" spans="1:58" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="184" t="s">
+        <v>170</v>
+      </c>
+      <c r="B68" s="1258" t="s">
+        <v>293</v>
+      </c>
+      <c r="C68" s="1259"/>
+      <c r="D68" s="1260"/>
+      <c r="E68" s="544" t="s">
+        <v>172</v>
+      </c>
+      <c r="F68" s="198" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="69" spans="1:58" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="396" t="s">
+        <v>173</v>
+      </c>
+      <c r="B69" s="1243" t="s">
+        <v>470</v>
+      </c>
+      <c r="C69" s="1244"/>
+      <c r="D69" s="1245"/>
+      <c r="E69" s="551" t="s">
+        <v>286</v>
+      </c>
+      <c r="F69" s="183" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="70" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A70" s="162"/>
+      <c r="B70" s="162"/>
+      <c r="C70" s="162"/>
+      <c r="D70" s="162"/>
+      <c r="E70" s="162"/>
+      <c r="F70" s="209"/>
+    </row>
+    <row r="71" spans="1:58" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="1246" t="s">
+        <v>211</v>
+      </c>
+      <c r="B71" s="1246"/>
+      <c r="C71" s="162"/>
+      <c r="D71" s="162"/>
+      <c r="E71" s="162"/>
+      <c r="F71" s="209"/>
+    </row>
+    <row r="72" spans="1:58" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="356" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" s="650" t="s">
+        <v>765</v>
+      </c>
+      <c r="C72" s="650"/>
+      <c r="D72" s="650"/>
+      <c r="E72" s="650"/>
+      <c r="F72" s="650"/>
+      <c r="G72" s="362"/>
+      <c r="H72" s="362"/>
+      <c r="I72" s="362"/>
+      <c r="J72" s="362"/>
+      <c r="K72" s="362"/>
+      <c r="L72" s="362"/>
+      <c r="M72" s="362"/>
+      <c r="N72" s="362"/>
+      <c r="O72" s="362"/>
+      <c r="P72" s="362"/>
+      <c r="Q72" s="362"/>
+      <c r="R72" s="362"/>
+      <c r="S72" s="362"/>
+      <c r="T72" s="362"/>
+      <c r="U72" s="362"/>
+      <c r="V72" s="362"/>
+      <c r="W72" s="362"/>
+      <c r="X72" s="362"/>
+      <c r="Y72" s="362"/>
+      <c r="Z72" s="362"/>
+      <c r="AA72" s="362"/>
+      <c r="AB72" s="362"/>
+      <c r="AC72" s="362"/>
+      <c r="AD72" s="362"/>
+      <c r="AE72" s="362"/>
+      <c r="AF72" s="362"/>
+      <c r="AG72" s="362"/>
+      <c r="AH72" s="362"/>
+      <c r="AI72" s="362"/>
+      <c r="AJ72" s="362"/>
+      <c r="AK72" s="362"/>
+      <c r="AL72" s="362"/>
+      <c r="AM72" s="362"/>
+      <c r="AN72" s="362"/>
+      <c r="AO72" s="362"/>
+      <c r="AP72" s="362"/>
+      <c r="AQ72" s="362"/>
+      <c r="AR72" s="362"/>
+      <c r="AS72" s="362"/>
+      <c r="AT72" s="362"/>
+      <c r="AU72" s="362"/>
+      <c r="AV72" s="362"/>
+      <c r="AW72" s="362"/>
+      <c r="AX72" s="362"/>
+      <c r="AY72" s="362"/>
+      <c r="AZ72" s="362"/>
+      <c r="BA72" s="362"/>
+      <c r="BB72" s="362"/>
+      <c r="BC72" s="362"/>
+      <c r="BD72" s="362"/>
+      <c r="BE72" s="362"/>
+      <c r="BF72" s="362"/>
+    </row>
+    <row r="73" spans="1:58" s="17" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="B73" s="420" t="s">
+        <v>294</v>
+      </c>
+      <c r="C73" s="542"/>
+      <c r="D73" s="542"/>
+      <c r="E73" s="542"/>
+      <c r="F73" s="209"/>
+      <c r="G73" s="361"/>
+      <c r="H73" s="361"/>
+      <c r="I73" s="361"/>
+      <c r="J73" s="361"/>
+      <c r="K73" s="361"/>
+      <c r="L73" s="361"/>
+      <c r="M73" s="361"/>
+      <c r="N73" s="361"/>
+      <c r="O73" s="361"/>
+      <c r="P73" s="361"/>
+      <c r="Q73" s="362"/>
+      <c r="R73" s="362"/>
+      <c r="S73" s="362"/>
+      <c r="T73" s="362"/>
+      <c r="U73" s="362"/>
+      <c r="V73" s="362"/>
+      <c r="W73" s="362"/>
+      <c r="X73" s="362"/>
+      <c r="Y73" s="362"/>
+      <c r="Z73" s="362"/>
+      <c r="AA73" s="362"/>
+      <c r="AB73" s="362"/>
+      <c r="AC73" s="362"/>
+      <c r="AD73" s="362"/>
+      <c r="AE73" s="362"/>
+      <c r="AF73" s="362"/>
+      <c r="AG73" s="362"/>
+      <c r="AH73" s="362"/>
+      <c r="AI73" s="362"/>
+      <c r="AJ73" s="362"/>
+      <c r="AK73" s="362"/>
+      <c r="AL73" s="362"/>
+      <c r="AM73" s="362"/>
+      <c r="AN73" s="362"/>
+      <c r="AO73" s="362"/>
+      <c r="AP73" s="362"/>
+      <c r="AQ73" s="362"/>
+      <c r="AR73" s="362"/>
+      <c r="AS73" s="362"/>
+      <c r="AT73" s="362"/>
+      <c r="AU73" s="362"/>
+      <c r="AV73" s="362"/>
+      <c r="AW73" s="362"/>
+      <c r="AX73" s="362"/>
+      <c r="AY73" s="362"/>
+      <c r="AZ73" s="362"/>
+      <c r="BA73" s="362"/>
+      <c r="BB73" s="362"/>
+      <c r="BC73" s="362"/>
+      <c r="BD73" s="362"/>
+      <c r="BE73" s="362"/>
+      <c r="BF73" s="362"/>
+    </row>
+    <row r="74" spans="1:58" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="211"/>
+      <c r="B74" s="1247" t="s">
+        <v>295</v>
+      </c>
+      <c r="C74" s="1250" t="s">
+        <v>827</v>
+      </c>
+      <c r="D74" s="393" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="379" t="s">
+        <v>264</v>
+      </c>
+      <c r="F74" s="209"/>
+      <c r="G74" s="361"/>
+      <c r="H74" s="361"/>
+      <c r="I74" s="361"/>
+      <c r="J74" s="361"/>
+      <c r="K74" s="361"/>
+      <c r="L74" s="361"/>
+      <c r="M74" s="361"/>
+      <c r="N74" s="361"/>
+      <c r="O74" s="361"/>
+      <c r="P74" s="361"/>
+      <c r="Q74" s="362"/>
+      <c r="R74" s="362"/>
+      <c r="S74" s="362"/>
+      <c r="T74" s="362"/>
+      <c r="U74" s="362"/>
+      <c r="V74" s="362"/>
+      <c r="W74" s="362"/>
+      <c r="X74" s="362"/>
+      <c r="Y74" s="362"/>
+      <c r="Z74" s="362"/>
+      <c r="AA74" s="362"/>
+      <c r="AB74" s="362"/>
+      <c r="AC74" s="362"/>
+      <c r="AD74" s="362"/>
+      <c r="AE74" s="362"/>
+      <c r="AF74" s="362"/>
+      <c r="AG74" s="362"/>
+      <c r="AH74" s="362"/>
+      <c r="AI74" s="362"/>
+      <c r="AJ74" s="362"/>
+      <c r="AK74" s="362"/>
+      <c r="AL74" s="362"/>
+      <c r="AM74" s="362"/>
+      <c r="AN74" s="362"/>
+      <c r="AO74" s="362"/>
+      <c r="AP74" s="362"/>
+      <c r="AQ74" s="362"/>
+      <c r="AR74" s="362"/>
+      <c r="AS74" s="362"/>
+      <c r="AT74" s="362"/>
+      <c r="AU74" s="362"/>
+      <c r="AV74" s="362"/>
+      <c r="AW74" s="362"/>
+      <c r="AX74" s="362"/>
+      <c r="AY74" s="362"/>
+      <c r="AZ74" s="362"/>
+      <c r="BA74" s="362"/>
+      <c r="BB74" s="362"/>
+      <c r="BC74" s="362"/>
+      <c r="BD74" s="362"/>
+      <c r="BE74" s="362"/>
+      <c r="BF74" s="362"/>
+    </row>
+    <row r="75" spans="1:58" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="211"/>
+      <c r="B75" s="1248"/>
+      <c r="C75" s="1251"/>
+      <c r="D75" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E75" s="380" t="s">
+        <v>264</v>
+      </c>
+      <c r="F75" s="209"/>
+      <c r="G75" s="361"/>
+      <c r="H75" s="361"/>
+      <c r="I75" s="361"/>
+      <c r="J75" s="361"/>
+      <c r="K75" s="361"/>
+      <c r="L75" s="361"/>
+      <c r="M75" s="361"/>
+      <c r="N75" s="361"/>
+      <c r="O75" s="361"/>
+      <c r="P75" s="361"/>
+      <c r="Q75" s="362"/>
+      <c r="R75" s="362"/>
+      <c r="S75" s="362"/>
+      <c r="T75" s="362"/>
+      <c r="U75" s="362"/>
+      <c r="V75" s="362"/>
+      <c r="W75" s="362"/>
+      <c r="X75" s="362"/>
+      <c r="Y75" s="362"/>
+      <c r="Z75" s="362"/>
+      <c r="AA75" s="362"/>
+      <c r="AB75" s="362"/>
+      <c r="AC75" s="362"/>
+      <c r="AD75" s="362"/>
+      <c r="AE75" s="362"/>
+      <c r="AF75" s="362"/>
+      <c r="AG75" s="362"/>
+      <c r="AH75" s="362"/>
+      <c r="AI75" s="362"/>
+      <c r="AJ75" s="362"/>
+      <c r="AK75" s="362"/>
+      <c r="AL75" s="362"/>
+      <c r="AM75" s="362"/>
+      <c r="AN75" s="362"/>
+      <c r="AO75" s="362"/>
+      <c r="AP75" s="362"/>
+      <c r="AQ75" s="362"/>
+      <c r="AR75" s="362"/>
+      <c r="AS75" s="362"/>
+      <c r="AT75" s="362"/>
+      <c r="AU75" s="362"/>
+      <c r="AV75" s="362"/>
+      <c r="AW75" s="362"/>
+      <c r="AX75" s="362"/>
+      <c r="AY75" s="362"/>
+      <c r="AZ75" s="362"/>
+      <c r="BA75" s="362"/>
+      <c r="BB75" s="362"/>
+      <c r="BC75" s="362"/>
+      <c r="BD75" s="362"/>
+      <c r="BE75" s="362"/>
+      <c r="BF75" s="362"/>
+    </row>
+    <row r="76" spans="1:58" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="211"/>
+      <c r="B76" s="1248"/>
+      <c r="C76" s="1251" t="s">
+        <v>818</v>
+      </c>
+      <c r="D76" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E76" s="380" t="s">
+        <v>267</v>
+      </c>
+      <c r="F76" s="209"/>
+      <c r="G76" s="361"/>
+      <c r="H76" s="361"/>
+      <c r="I76" s="361"/>
+      <c r="J76" s="361"/>
+      <c r="K76" s="361"/>
+      <c r="L76" s="361"/>
+      <c r="M76" s="361"/>
+      <c r="N76" s="361"/>
+      <c r="O76" s="361"/>
+      <c r="P76" s="361"/>
+      <c r="Q76" s="362"/>
+      <c r="R76" s="362"/>
+      <c r="S76" s="362"/>
+      <c r="T76" s="362"/>
+      <c r="U76" s="362"/>
+      <c r="V76" s="362"/>
+      <c r="W76" s="362"/>
+      <c r="X76" s="362"/>
+      <c r="Y76" s="362"/>
+      <c r="Z76" s="362"/>
+      <c r="AA76" s="362"/>
+      <c r="AB76" s="362"/>
+      <c r="AC76" s="362"/>
+      <c r="AD76" s="362"/>
+      <c r="AE76" s="362"/>
+      <c r="AF76" s="362"/>
+      <c r="AG76" s="362"/>
+      <c r="AH76" s="362"/>
+      <c r="AI76" s="362"/>
+      <c r="AJ76" s="362"/>
+      <c r="AK76" s="362"/>
+      <c r="AL76" s="362"/>
+      <c r="AM76" s="362"/>
+      <c r="AN76" s="362"/>
+      <c r="AO76" s="362"/>
+      <c r="AP76" s="362"/>
+      <c r="AQ76" s="362"/>
+      <c r="AR76" s="362"/>
+      <c r="AS76" s="362"/>
+      <c r="AT76" s="362"/>
+      <c r="AU76" s="362"/>
+      <c r="AV76" s="362"/>
+      <c r="AW76" s="362"/>
+      <c r="AX76" s="362"/>
+      <c r="AY76" s="362"/>
+      <c r="AZ76" s="362"/>
+      <c r="BA76" s="362"/>
+      <c r="BB76" s="362"/>
+      <c r="BC76" s="362"/>
+      <c r="BD76" s="362"/>
+      <c r="BE76" s="362"/>
+      <c r="BF76" s="362"/>
+    </row>
+    <row r="77" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="211"/>
+      <c r="B77" s="1248"/>
+      <c r="C77" s="1251"/>
+      <c r="D77" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E77" s="380" t="s">
+        <v>296</v>
+      </c>
+      <c r="F77" s="209"/>
+    </row>
+    <row r="78" spans="1:58" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="211"/>
+      <c r="B78" s="1248"/>
+      <c r="C78" s="491" t="s">
+        <v>885</v>
+      </c>
+      <c r="D78" s="492" t="s">
+        <v>200</v>
+      </c>
+      <c r="E78" s="492" t="s">
+        <v>262</v>
+      </c>
+      <c r="F78" s="209"/>
+    </row>
+    <row r="79" spans="1:58" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="211"/>
+      <c r="B79" s="1248"/>
+      <c r="C79" s="1252" t="s">
+        <v>796</v>
+      </c>
+      <c r="D79" s="493" t="s">
+        <v>200</v>
+      </c>
+      <c r="E79" s="1254" t="s">
+        <v>296</v>
+      </c>
+      <c r="F79" s="162"/>
+    </row>
+    <row r="80" spans="1:58" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="211"/>
+      <c r="B80" s="1248"/>
+      <c r="C80" s="1252"/>
+      <c r="D80" s="493" t="s">
+        <v>201</v>
+      </c>
+      <c r="E80" s="1254"/>
+      <c r="F80" s="162"/>
+    </row>
+    <row r="81" spans="1:58" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="212"/>
+      <c r="B81" s="1248"/>
+      <c r="C81" s="1252" t="s">
+        <v>519</v>
+      </c>
+      <c r="D81" s="492" t="s">
+        <v>200</v>
+      </c>
+      <c r="E81" s="513" t="s">
+        <v>773</v>
+      </c>
+      <c r="F81" s="209"/>
+      <c r="G81" s="362"/>
+      <c r="H81" s="362"/>
+      <c r="I81" s="362"/>
+      <c r="J81" s="362"/>
+      <c r="K81" s="362"/>
+      <c r="L81" s="362"/>
+      <c r="M81" s="362"/>
+      <c r="N81" s="362"/>
+      <c r="O81" s="362"/>
+      <c r="P81" s="362"/>
+      <c r="Q81" s="362"/>
+      <c r="R81" s="362"/>
+      <c r="S81" s="362"/>
+      <c r="T81" s="362"/>
+      <c r="U81" s="362"/>
+      <c r="V81" s="362"/>
+      <c r="W81" s="362"/>
+      <c r="X81" s="362"/>
+      <c r="Y81" s="362"/>
+      <c r="Z81" s="362"/>
+      <c r="AA81" s="362"/>
+      <c r="AB81" s="362"/>
+      <c r="AC81" s="362"/>
+      <c r="AD81" s="362"/>
+      <c r="AE81" s="362"/>
+      <c r="AF81" s="362"/>
+      <c r="AG81" s="362"/>
+      <c r="AH81" s="362"/>
+      <c r="AI81" s="362"/>
+      <c r="AJ81" s="362"/>
+      <c r="AK81" s="362"/>
+      <c r="AL81" s="362"/>
+      <c r="AM81" s="362"/>
+      <c r="AN81" s="362"/>
+      <c r="AO81" s="362"/>
+      <c r="AP81" s="362"/>
+      <c r="AQ81" s="362"/>
+      <c r="AR81" s="362"/>
+      <c r="AS81" s="362"/>
+      <c r="AT81" s="362"/>
+      <c r="AU81" s="362"/>
+      <c r="AV81" s="362"/>
+      <c r="AW81" s="362"/>
+      <c r="AX81" s="362"/>
+      <c r="AY81" s="362"/>
+      <c r="AZ81" s="362"/>
+      <c r="BA81" s="362"/>
+      <c r="BB81" s="362"/>
+      <c r="BC81" s="362"/>
+      <c r="BD81" s="362"/>
+      <c r="BE81" s="362"/>
+      <c r="BF81" s="362"/>
+    </row>
+    <row r="82" spans="1:58" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="212"/>
+      <c r="B82" s="1248"/>
+      <c r="C82" s="1252"/>
+      <c r="D82" s="492" t="s">
+        <v>201</v>
+      </c>
+      <c r="E82" s="513" t="s">
+        <v>264</v>
+      </c>
+      <c r="F82" s="209"/>
+      <c r="G82" s="362"/>
+      <c r="H82" s="362"/>
+      <c r="I82" s="362"/>
+      <c r="J82" s="362"/>
+      <c r="K82" s="362"/>
+      <c r="L82" s="362"/>
+      <c r="M82" s="362"/>
+      <c r="N82" s="362"/>
+      <c r="O82" s="362"/>
+      <c r="P82" s="362"/>
+      <c r="Q82" s="362"/>
+      <c r="R82" s="362"/>
+      <c r="S82" s="362"/>
+      <c r="T82" s="362"/>
+      <c r="U82" s="362"/>
+      <c r="V82" s="362"/>
+      <c r="W82" s="362"/>
+      <c r="X82" s="362"/>
+      <c r="Y82" s="362"/>
+      <c r="Z82" s="362"/>
+      <c r="AA82" s="362"/>
+      <c r="AB82" s="362"/>
+      <c r="AC82" s="362"/>
+      <c r="AD82" s="362"/>
+      <c r="AE82" s="362"/>
+      <c r="AF82" s="362"/>
+      <c r="AG82" s="362"/>
+      <c r="AH82" s="362"/>
+      <c r="AI82" s="362"/>
+      <c r="AJ82" s="362"/>
+      <c r="AK82" s="362"/>
+      <c r="AL82" s="362"/>
+      <c r="AM82" s="362"/>
+      <c r="AN82" s="362"/>
+      <c r="AO82" s="362"/>
+      <c r="AP82" s="362"/>
+      <c r="AQ82" s="362"/>
+      <c r="AR82" s="362"/>
+      <c r="AS82" s="362"/>
+      <c r="AT82" s="362"/>
+      <c r="AU82" s="362"/>
+      <c r="AV82" s="362"/>
+      <c r="AW82" s="362"/>
+      <c r="AX82" s="362"/>
+      <c r="AY82" s="362"/>
+      <c r="AZ82" s="362"/>
+      <c r="BA82" s="362"/>
+      <c r="BB82" s="362"/>
+      <c r="BC82" s="362"/>
+      <c r="BD82" s="362"/>
+      <c r="BE82" s="362"/>
+      <c r="BF82" s="362"/>
+    </row>
+    <row r="83" spans="1:58" s="17" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="212"/>
+      <c r="B83" s="1249"/>
+      <c r="C83" s="191" t="s">
+        <v>634</v>
+      </c>
+      <c r="D83" s="190" t="s">
+        <v>200</v>
+      </c>
+      <c r="E83" s="310" t="s">
+        <v>631</v>
+      </c>
+      <c r="F83" s="209"/>
+      <c r="G83" s="362"/>
+      <c r="H83" s="362"/>
+      <c r="I83" s="362"/>
+      <c r="J83" s="362"/>
+      <c r="K83" s="362"/>
+      <c r="L83" s="362"/>
+      <c r="M83" s="362"/>
+      <c r="N83" s="362"/>
+      <c r="O83" s="362"/>
+      <c r="P83" s="362"/>
+      <c r="Q83" s="362"/>
+      <c r="R83" s="362"/>
+      <c r="S83" s="362"/>
+      <c r="T83" s="362"/>
+      <c r="U83" s="362"/>
+      <c r="V83" s="362"/>
+      <c r="W83" s="362"/>
+      <c r="X83" s="362"/>
+      <c r="Y83" s="362"/>
+      <c r="Z83" s="362"/>
+      <c r="AA83" s="362"/>
+      <c r="AB83" s="362"/>
+      <c r="AC83" s="362"/>
+      <c r="AD83" s="362"/>
+      <c r="AE83" s="362"/>
+      <c r="AF83" s="362"/>
+      <c r="AG83" s="362"/>
+      <c r="AH83" s="362"/>
+      <c r="AI83" s="362"/>
+      <c r="AJ83" s="362"/>
+      <c r="AK83" s="362"/>
+      <c r="AL83" s="362"/>
+      <c r="AM83" s="362"/>
+      <c r="AN83" s="362"/>
+      <c r="AO83" s="362"/>
+      <c r="AP83" s="362"/>
+      <c r="AQ83" s="362"/>
+      <c r="AR83" s="362"/>
+      <c r="AS83" s="362"/>
+      <c r="AT83" s="362"/>
+      <c r="AU83" s="362"/>
+      <c r="AV83" s="362"/>
+      <c r="AW83" s="362"/>
+      <c r="AX83" s="362"/>
+      <c r="AY83" s="362"/>
+      <c r="AZ83" s="362"/>
+      <c r="BA83" s="362"/>
+      <c r="BB83" s="362"/>
+      <c r="BC83" s="362"/>
+      <c r="BD83" s="362"/>
+      <c r="BE83" s="362"/>
+      <c r="BF83" s="362"/>
+    </row>
+    <row r="84" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A84" s="211"/>
+      <c r="B84" s="213"/>
+      <c r="C84" s="512"/>
+      <c r="D84" s="214"/>
+      <c r="E84" s="215"/>
+      <c r="F84" s="162"/>
+    </row>
+    <row r="85" spans="1:58" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="210" t="s">
+        <v>214</v>
+      </c>
+      <c r="B85" s="1226" t="s">
+        <v>774</v>
+      </c>
+      <c r="C85" s="1226"/>
+      <c r="D85" s="1226"/>
+      <c r="E85" s="1226"/>
+      <c r="F85" s="1226"/>
+    </row>
+    <row r="86" spans="1:58" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="210" t="s">
+        <v>215</v>
+      </c>
+      <c r="B86" s="1227" t="s">
+        <v>873</v>
+      </c>
+      <c r="C86" s="1227"/>
+      <c r="D86" s="1227"/>
+      <c r="E86" s="1227"/>
+      <c r="F86" s="1227"/>
+    </row>
+    <row r="87" spans="1:58" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="210" t="s">
+        <v>216</v>
+      </c>
+      <c r="B87" s="650" t="s">
+        <v>791</v>
+      </c>
+      <c r="C87" s="650"/>
+      <c r="D87" s="650"/>
+      <c r="E87" s="650"/>
+      <c r="F87" s="650"/>
+    </row>
+    <row r="88" spans="1:58" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="210" t="s">
+        <v>217</v>
+      </c>
+      <c r="B88" s="1227" t="s">
         <v>342</v>
       </c>
-      <c r="F22" s="204"/>
-[...3492 lines deleted...]
-      <c r="A91" s="234" t="s">
+      <c r="C88" s="1227"/>
+      <c r="D88" s="1227"/>
+      <c r="E88" s="1227"/>
+      <c r="F88" s="1227"/>
+    </row>
+    <row r="89" spans="1:58" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="351" t="s">
         <v>219</v>
       </c>
-      <c r="B91" s="1375" t="s">
-[...9 lines deleted...]
-        <v>221</v>
+      <c r="B89" s="1227" t="s">
+        <v>879</v>
+      </c>
+      <c r="C89" s="1227"/>
+      <c r="D89" s="1227"/>
+      <c r="E89" s="1227"/>
+      <c r="F89" s="1227"/>
+    </row>
+    <row r="90" spans="1:58" s="174" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="217" t="s">
+        <v>220</v>
+      </c>
+      <c r="B90" s="1374" t="s">
+        <v>507</v>
+      </c>
+      <c r="C90" s="1374"/>
+      <c r="D90" s="1374"/>
+      <c r="E90" s="1374"/>
+      <c r="F90" s="1374"/>
+      <c r="G90" s="370"/>
+      <c r="H90" s="370"/>
+      <c r="I90" s="370"/>
+      <c r="J90" s="370"/>
+      <c r="K90" s="370"/>
+      <c r="L90" s="370"/>
+      <c r="M90" s="370"/>
+      <c r="N90" s="370"/>
+      <c r="O90" s="370"/>
+      <c r="P90" s="370"/>
+      <c r="Q90" s="370"/>
+      <c r="R90" s="370"/>
+      <c r="S90" s="370"/>
+      <c r="T90" s="370"/>
+      <c r="U90" s="370"/>
+      <c r="V90" s="370"/>
+      <c r="W90" s="370"/>
+      <c r="X90" s="370"/>
+      <c r="Y90" s="370"/>
+      <c r="Z90" s="370"/>
+      <c r="AA90" s="370"/>
+      <c r="AB90" s="370"/>
+      <c r="AC90" s="370"/>
+      <c r="AD90" s="370"/>
+      <c r="AE90" s="370"/>
+      <c r="AF90" s="370"/>
+      <c r="AG90" s="370"/>
+      <c r="AH90" s="370"/>
+      <c r="AI90" s="370"/>
+      <c r="AJ90" s="370"/>
+      <c r="AK90" s="370"/>
+      <c r="AL90" s="370"/>
+      <c r="AM90" s="370"/>
+      <c r="AN90" s="370"/>
+      <c r="AO90" s="370"/>
+      <c r="AP90" s="370"/>
+      <c r="AQ90" s="370"/>
+      <c r="AR90" s="370"/>
+      <c r="AS90" s="370"/>
+      <c r="AT90" s="370"/>
+      <c r="AU90" s="370"/>
+      <c r="AV90" s="370"/>
+      <c r="AW90" s="370"/>
+      <c r="AX90" s="370"/>
+      <c r="AY90" s="370"/>
+      <c r="AZ90" s="370"/>
+      <c r="BA90" s="370"/>
+      <c r="BB90" s="370"/>
+      <c r="BC90" s="370"/>
+      <c r="BD90" s="370"/>
+      <c r="BE90" s="370"/>
+      <c r="BF90" s="370"/>
+    </row>
+    <row r="91" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="218"/>
+      <c r="B91" s="413"/>
+      <c r="C91" s="162"/>
+      <c r="D91" s="162"/>
+      <c r="E91" s="162"/>
+      <c r="F91" s="162"/>
+    </row>
+    <row r="92" spans="1:58" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="219" t="s">
+        <v>559</v>
       </c>
       <c r="B92" s="1375" t="s">
-        <v>544</v>
+        <v>766</v>
       </c>
       <c r="C92" s="1375"/>
       <c r="D92" s="1375"/>
       <c r="E92" s="1375"/>
-      <c r="F92" s="1375"/>
-[...91 lines deleted...]
-      <c r="F96" s="171"/>
+      <c r="F92" s="162"/>
+    </row>
+    <row r="93" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A93" s="218"/>
+      <c r="B93" s="413"/>
+      <c r="C93" s="162"/>
+      <c r="D93" s="162"/>
+      <c r="E93" s="162"/>
+      <c r="F93" s="162"/>
+    </row>
+    <row r="94" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="218"/>
+      <c r="B94" s="413"/>
+      <c r="C94" s="162"/>
+      <c r="D94" s="162"/>
+      <c r="E94" s="162"/>
+      <c r="F94" s="162"/>
+    </row>
+    <row r="95" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A95" s="218"/>
+      <c r="B95" s="413"/>
+      <c r="C95" s="162"/>
+      <c r="D95" s="162"/>
+      <c r="E95" s="162"/>
+      <c r="F95" s="162"/>
+    </row>
+    <row r="96" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="218"/>
+      <c r="B96" s="413"/>
+      <c r="C96" s="162"/>
+      <c r="D96" s="162"/>
+      <c r="E96" s="162"/>
+      <c r="F96" s="162"/>
     </row>
     <row r="97" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="244"/>
-[...4 lines deleted...]
-      <c r="F97" s="171"/>
+      <c r="A97" s="218"/>
+      <c r="B97" s="413"/>
+      <c r="C97" s="162"/>
+      <c r="D97" s="162"/>
+      <c r="E97" s="162"/>
+      <c r="F97" s="162"/>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A98" s="244"/>
-[...20 lines deleted...]
-      <c r="F100" s="171"/>
+      <c r="A98" s="218"/>
+      <c r="B98" s="413"/>
+      <c r="C98" s="162"/>
+      <c r="D98" s="162"/>
+      <c r="E98" s="162"/>
+      <c r="F98" s="162"/>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="218"/>
+      <c r="B99" s="414"/>
+      <c r="C99" s="162"/>
+      <c r="D99" s="162"/>
+      <c r="E99" s="162"/>
+      <c r="F99" s="162"/>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="218"/>
+      <c r="B100" s="414"/>
+      <c r="C100" s="414"/>
+      <c r="D100" s="162"/>
+      <c r="E100" s="162"/>
+      <c r="F100" s="162"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A101" s="244"/>
-[...4 lines deleted...]
-      <c r="F101" s="171"/>
+      <c r="A101" s="218"/>
+      <c r="B101" s="1376" t="s">
+        <v>508</v>
+      </c>
+      <c r="C101" s="1377"/>
+      <c r="D101" s="162"/>
+      <c r="E101" s="162"/>
+      <c r="F101" s="162"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A102" s="244"/>
-[...38 lines deleted...]
-      <c r="F106" s="171"/>
+      <c r="A102" s="218"/>
+      <c r="B102" s="517"/>
+      <c r="C102" s="518"/>
+      <c r="D102" s="162"/>
+      <c r="E102" s="162"/>
+      <c r="F102" s="162"/>
+    </row>
+    <row r="103" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="218"/>
+      <c r="B103" s="1373"/>
+      <c r="C103" s="1373"/>
+      <c r="D103" s="162"/>
+      <c r="E103" s="162"/>
+      <c r="F103" s="162"/>
+    </row>
+    <row r="104" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="21"/>
+      <c r="B104" s="415"/>
+      <c r="F104" s="16"/>
+    </row>
+    <row r="105" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="21"/>
+      <c r="B105" s="415"/>
+      <c r="F105" s="16"/>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="21"/>
+      <c r="B106" s="415"/>
+      <c r="F106" s="16"/>
     </row>
     <row r="107" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="21"/>
-      <c r="B107" s="22"/>
+      <c r="B107" s="415"/>
       <c r="F107" s="16"/>
     </row>
-    <row r="108" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" s="21"/>
-      <c r="B108" s="22"/>
+      <c r="B108" s="415"/>
       <c r="F108" s="16"/>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="21"/>
-      <c r="B109" s="22"/>
+      <c r="B109" s="415"/>
       <c r="F109" s="16"/>
     </row>
-    <row r="110" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="21"/>
-      <c r="B110" s="22"/>
+      <c r="B110" s="415"/>
       <c r="F110" s="16"/>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="21"/>
-      <c r="B111" s="22"/>
+      <c r="B111" s="415"/>
       <c r="F111" s="16"/>
     </row>
     <row r="112" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="21"/>
-      <c r="B112" s="22"/>
+      <c r="B112" s="415"/>
       <c r="F112" s="16"/>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="21"/>
-      <c r="B113" s="22"/>
       <c r="F113" s="16"/>
     </row>
-    <row r="114" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="21"/>
-      <c r="B114" s="22"/>
       <c r="F114" s="16"/>
     </row>
-    <row r="115" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="21"/>
-      <c r="B115" s="22"/>
       <c r="F115" s="16"/>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="21"/>
       <c r="F116" s="16"/>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" s="21"/>
       <c r="F117" s="16"/>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" s="21"/>
       <c r="F118" s="16"/>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" s="21"/>
       <c r="F119" s="16"/>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" s="21"/>
       <c r="F120" s="16"/>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" s="21"/>
       <c r="F121" s="16"/>
@@ -32342,3874 +31508,4152 @@
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" s="21"/>
       <c r="F155" s="16"/>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" s="21"/>
       <c r="F156" s="16"/>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" s="21"/>
       <c r="F157" s="16"/>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" s="21"/>
       <c r="F158" s="16"/>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" s="21"/>
       <c r="F159" s="16"/>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" s="21"/>
       <c r="F160" s="16"/>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="100">
-    <mergeCell ref="F48:F50"/>
+  <mergeCells count="98">
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B87:F87"/>
+    <mergeCell ref="B88:F88"/>
+    <mergeCell ref="B89:F89"/>
+    <mergeCell ref="B85:F85"/>
+    <mergeCell ref="B86:F86"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F61:F62"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="F52:F56"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="B51:B59"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="E52:E54"/>
+    <mergeCell ref="E55:E56"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="F46:F48"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="E46:E48"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="B45:B49"/>
+    <mergeCell ref="C45:D45"/>
     <mergeCell ref="C49:D49"/>
-    <mergeCell ref="B52:E52"/>
-[...15 lines deleted...]
-    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B38:B40"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B9:B14"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="C10:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C13:D13"/>
-    <mergeCell ref="C19:D19"/>
-[...4 lines deleted...]
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="C14:D14"/>
     <mergeCell ref="F13:F14"/>
-    <mergeCell ref="C14:D14"/>
     <mergeCell ref="B15:B18"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:F18"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C18:D18"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="B33:E33"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="C25:C26"/>
-    <mergeCell ref="C32:C33"/>
-[...1 lines deleted...]
-    <mergeCell ref="F23:F34"/>
     <mergeCell ref="C27:C28"/>
-    <mergeCell ref="C29:C30"/>
-[...46 lines deleted...]
-    <mergeCell ref="B89:F89"/>
+    <mergeCell ref="B23:B32"/>
+    <mergeCell ref="F23:F32"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B34:B37"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:E36"/>
+    <mergeCell ref="F34:F37"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="B72:F72"/>
+    <mergeCell ref="B74:B83"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="C76:C77"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="E79:E80"/>
+    <mergeCell ref="C81:C82"/>
     <mergeCell ref="B90:F90"/>
-    <mergeCell ref="B91:F91"/>
-    <mergeCell ref="B92:F92"/>
+    <mergeCell ref="B92:E92"/>
+    <mergeCell ref="B101:C101"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B104" r:id="rId1"/>
+    <hyperlink ref="B101" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q142"/>
+  <dimension ref="A1:R144"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14:G17"/>
+      <selection activeCell="J61" sqref="J61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
     <col min="3" max="3" width="46.42578125" style="16" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
-    <col min="5" max="6" width="28.7109375" style="16" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="23.28515625" style="16"/>
+    <col min="5" max="6" width="28.85546875" style="16" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" style="16" customWidth="1"/>
+    <col min="8" max="8" width="46.85546875" style="17" customWidth="1"/>
+    <col min="9" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-[...55 lines deleted...]
-      <c r="G6" s="1409" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H1" s="151" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="220"/>
+      <c r="B2" s="220"/>
+      <c r="C2" s="220"/>
+      <c r="D2" s="220"/>
+      <c r="E2" s="220"/>
+      <c r="F2" s="220"/>
+      <c r="G2" s="220"/>
+      <c r="H2" s="151" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="220"/>
+      <c r="B3" s="220"/>
+      <c r="C3" s="220"/>
+      <c r="D3" s="220"/>
+      <c r="E3" s="220"/>
+      <c r="F3" s="220"/>
+      <c r="G3" s="220"/>
+      <c r="H3" s="151" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="220"/>
+      <c r="B4" s="220"/>
+      <c r="C4" s="220"/>
+      <c r="D4" s="220"/>
+      <c r="E4" s="220"/>
+      <c r="F4" s="220"/>
+      <c r="G4" s="220"/>
+      <c r="H4" s="152" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="220"/>
+      <c r="B5" s="220"/>
+      <c r="C5" s="220"/>
+      <c r="D5" s="220"/>
+      <c r="E5" s="220"/>
+      <c r="F5" s="220"/>
+      <c r="G5" s="220"/>
+      <c r="H5" s="221"/>
+    </row>
+    <row r="6" spans="1:8" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="460" t="s">
+        <v>465</v>
+      </c>
+      <c r="B6" s="421"/>
+      <c r="C6" s="421"/>
+      <c r="D6" s="421"/>
+      <c r="E6" s="421"/>
+      <c r="F6" s="222"/>
+      <c r="G6" s="222"/>
+      <c r="H6" s="1523" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="223"/>
+      <c r="B7" s="224" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1551" t="s">
+        <v>240</v>
+      </c>
+      <c r="D7" s="1552"/>
+      <c r="E7" s="225" t="s">
+        <v>886</v>
+      </c>
+      <c r="F7" s="225" t="s">
+        <v>466</v>
+      </c>
+      <c r="G7" s="461" t="s">
+        <v>887</v>
+      </c>
+      <c r="H7" s="1524"/>
+    </row>
+    <row r="8" spans="1:8" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="422" t="s">
         <v>241</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C7" s="1420" t="s">
+      <c r="B8" s="1525" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="1525"/>
+      <c r="D8" s="1525"/>
+      <c r="E8" s="1525"/>
+      <c r="F8" s="1525"/>
+      <c r="G8" s="1525"/>
+      <c r="H8" s="1526"/>
+    </row>
+    <row r="9" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="226" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1520" t="s">
         <v>242</v>
       </c>
-      <c r="D7" s="1421"/>
-[...9 lines deleted...]
-      <c r="A8" s="256" t="s">
+      <c r="C9" s="1553" t="s">
         <v>243</v>
       </c>
-      <c r="B8" s="1411" t="s">
-[...12 lines deleted...]
-      <c r="B9" s="1422" t="s">
+      <c r="D9" s="1554"/>
+      <c r="E9" s="227" t="s">
+        <v>115</v>
+      </c>
+      <c r="F9" s="227" t="s">
+        <v>115</v>
+      </c>
+      <c r="G9" s="227" t="s">
+        <v>115</v>
+      </c>
+      <c r="H9" s="1527"/>
+    </row>
+    <row r="10" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="228" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1521"/>
+      <c r="C10" s="1555" t="s">
         <v>244</v>
       </c>
-      <c r="C9" s="1425" t="s">
+      <c r="D10" s="1556"/>
+      <c r="E10" s="229" t="s">
+        <v>115</v>
+      </c>
+      <c r="F10" s="229" t="s">
+        <v>115</v>
+      </c>
+      <c r="G10" s="435" t="s">
+        <v>115</v>
+      </c>
+      <c r="H10" s="1441"/>
+    </row>
+    <row r="11" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="228" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1521"/>
+      <c r="C11" s="1555" t="s">
         <v>245</v>
       </c>
-      <c r="D9" s="1426"/>
-[...26 lines deleted...]
-      <c r="A11" s="259" t="s">
+      <c r="D11" s="1556"/>
+      <c r="E11" s="230" t="s">
+        <v>387</v>
+      </c>
+      <c r="F11" s="230" t="s">
+        <v>387</v>
+      </c>
+      <c r="G11" s="436" t="s">
+        <v>286</v>
+      </c>
+      <c r="H11" s="1441"/>
+    </row>
+    <row r="12" spans="1:8" s="326" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="228" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="1423"/>
-      <c r="C11" s="1427" t="s">
+      <c r="B12" s="1521"/>
+      <c r="C12" s="1557" t="s">
         <v>247</v>
       </c>
-      <c r="D11" s="1428"/>
-[...9 lines deleted...]
-      <c r="A12" s="259" t="s">
+      <c r="D12" s="1558"/>
+      <c r="E12" s="229" t="s">
+        <v>80</v>
+      </c>
+      <c r="F12" s="229" t="s">
+        <v>80</v>
+      </c>
+      <c r="G12" s="435" t="s">
+        <v>80</v>
+      </c>
+      <c r="H12" s="1561" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="326" customFormat="1" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="231" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1522"/>
+      <c r="C13" s="1559" t="s">
+        <v>248</v>
+      </c>
+      <c r="D13" s="1560"/>
+      <c r="E13" s="232" t="s">
+        <v>249</v>
+      </c>
+      <c r="F13" s="232" t="s">
+        <v>249</v>
+      </c>
+      <c r="G13" s="437" t="s">
+        <v>249</v>
+      </c>
+      <c r="H13" s="1562"/>
+    </row>
+    <row r="14" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="226" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="1423"/>
-[...4 lines deleted...]
-      <c r="E12" s="260" t="s">
+      <c r="B14" s="1520" t="s">
+        <v>250</v>
+      </c>
+      <c r="C14" s="1518" t="s">
+        <v>251</v>
+      </c>
+      <c r="D14" s="1519"/>
+      <c r="E14" s="227" t="s">
+        <v>252</v>
+      </c>
+      <c r="F14" s="227" t="s">
+        <v>252</v>
+      </c>
+      <c r="G14" s="434" t="s">
+        <v>252</v>
+      </c>
+      <c r="H14" s="1509"/>
+    </row>
+    <row r="15" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="226" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="1521"/>
+      <c r="C15" s="1512" t="s">
+        <v>253</v>
+      </c>
+      <c r="D15" s="1513"/>
+      <c r="E15" s="229" t="s">
+        <v>252</v>
+      </c>
+      <c r="F15" s="229" t="s">
+        <v>252</v>
+      </c>
+      <c r="G15" s="435" t="s">
+        <v>252</v>
+      </c>
+      <c r="H15" s="1510"/>
+    </row>
+    <row r="16" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="228" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="1521"/>
+      <c r="C16" s="1512" t="s">
+        <v>254</v>
+      </c>
+      <c r="D16" s="1513"/>
+      <c r="E16" s="233" t="s">
+        <v>252</v>
+      </c>
+      <c r="F16" s="233" t="s">
+        <v>252</v>
+      </c>
+      <c r="G16" s="438" t="s">
+        <v>252</v>
+      </c>
+      <c r="H16" s="1510"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="228" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1522"/>
+      <c r="C17" s="1514" t="s">
+        <v>255</v>
+      </c>
+      <c r="D17" s="1515"/>
+      <c r="E17" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="F17" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="G17" s="439" t="s">
+        <v>252</v>
+      </c>
+      <c r="H17" s="1511"/>
+    </row>
+    <row r="18" spans="1:8" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="228" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="485" t="s">
+        <v>619</v>
+      </c>
+      <c r="C18" s="1326" t="s">
+        <v>622</v>
+      </c>
+      <c r="D18" s="1327"/>
+      <c r="E18" s="565" t="s">
+        <v>932</v>
+      </c>
+      <c r="F18" s="565" t="s">
+        <v>932</v>
+      </c>
+      <c r="G18" s="565" t="s">
+        <v>932</v>
+      </c>
+      <c r="H18" s="308" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="228" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="508" t="s">
+        <v>816</v>
+      </c>
+      <c r="C19" s="1518" t="s">
+        <v>256</v>
+      </c>
+      <c r="D19" s="1519"/>
+      <c r="E19" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="F19" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="G19" s="439" t="s">
+        <v>252</v>
+      </c>
+      <c r="H19" s="1516"/>
+    </row>
+    <row r="20" spans="1:8" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="231" t="s">
         <v>82</v>
       </c>
-      <c r="F12" s="260" t="s">
-[...27 lines deleted...]
-      <c r="B14" s="1422" t="s">
+      <c r="B20" s="508" t="s">
+        <v>900</v>
+      </c>
+      <c r="C20" s="1514" t="s">
+        <v>258</v>
+      </c>
+      <c r="D20" s="1515"/>
+      <c r="E20" s="234" t="s">
         <v>252</v>
       </c>
-      <c r="C14" s="1433" t="s">
-[...50 lines deleted...]
-      <c r="C17" s="1437" t="s">
+      <c r="F20" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="G20" s="439" t="s">
+        <v>252</v>
+      </c>
+      <c r="H20" s="1517"/>
+    </row>
+    <row r="21" spans="1:8" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="226" t="s">
         <v>257</v>
       </c>
-      <c r="D17" s="1438"/>
-[...53 lines deleted...]
-      <c r="C20" s="1437" t="s">
+      <c r="B21" s="1498" t="s">
         <v>260</v>
       </c>
-      <c r="D20" s="1438"/>
-[...9 lines deleted...]
-      <c r="A21" s="257" t="s">
+      <c r="C21" s="1499"/>
+      <c r="D21" s="1500"/>
+      <c r="E21" s="235" t="s">
+        <v>330</v>
+      </c>
+      <c r="F21" s="235" t="s">
+        <v>330</v>
+      </c>
+      <c r="G21" s="440" t="s">
+        <v>330</v>
+      </c>
+      <c r="H21" s="236"/>
+    </row>
+    <row r="22" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="524" t="s">
         <v>259</v>
       </c>
-      <c r="B21" s="1439" t="s">
+      <c r="B22" s="1488" t="s">
+        <v>896</v>
+      </c>
+      <c r="C22" s="1495" t="s">
+        <v>817</v>
+      </c>
+      <c r="D22" s="462" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="441" t="s">
         <v>262</v>
       </c>
-      <c r="C21" s="1440"/>
-[...10 lines deleted...]
-      <c r="A22" s="547" t="s">
+      <c r="F22" s="441" t="s">
+        <v>262</v>
+      </c>
+      <c r="G22" s="441" t="s">
+        <v>262</v>
+      </c>
+      <c r="H22" s="1491" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="458" t="s">
         <v>261</v>
       </c>
-      <c r="B22" s="1444" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="1442" t="s">
+      <c r="B23" s="1489"/>
+      <c r="C23" s="1496"/>
+      <c r="D23" s="463" t="s">
+        <v>201</v>
+      </c>
+      <c r="E23" s="534" t="s">
         <v>264</v>
       </c>
-      <c r="D22" s="369" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="269" t="s">
+      <c r="F23" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="G23" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="H23" s="1492"/>
+    </row>
+    <row r="24" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="458" t="s">
+        <v>263</v>
+      </c>
+      <c r="B24" s="1489"/>
+      <c r="C24" s="1496" t="s">
+        <v>818</v>
+      </c>
+      <c r="D24" s="463" t="s">
+        <v>200</v>
+      </c>
+      <c r="E24" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="F24" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="G24" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="H24" s="1492"/>
+    </row>
+    <row r="25" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="458" t="s">
         <v>265</v>
       </c>
-      <c r="F22" s="269" t="s">
-[...15 lines deleted...]
-      <c r="E23" s="270" t="s">
+      <c r="B25" s="1489"/>
+      <c r="C25" s="1496"/>
+      <c r="D25" s="463" t="s">
+        <v>201</v>
+      </c>
+      <c r="E25" s="534" t="s">
         <v>267</v>
       </c>
-      <c r="F23" s="270" t="s">
+      <c r="F25" s="534" t="s">
         <v>267</v>
       </c>
-      <c r="G23" s="1414"/>
-[...2 lines deleted...]
-      <c r="A24" s="548" t="s">
+      <c r="G25" s="534" t="s">
+        <v>267</v>
+      </c>
+      <c r="H25" s="1492"/>
+    </row>
+    <row r="26" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="458" t="s">
         <v>266</v>
       </c>
-      <c r="B24" s="1445"/>
-      <c r="C24" s="1443" t="s">
+      <c r="B26" s="1489"/>
+      <c r="C26" s="1497" t="s">
+        <v>379</v>
+      </c>
+      <c r="D26" s="463" t="s">
+        <v>200</v>
+      </c>
+      <c r="E26" s="534" t="s">
+        <v>347</v>
+      </c>
+      <c r="F26" s="534" t="s">
+        <v>347</v>
+      </c>
+      <c r="G26" s="534" t="s">
+        <v>347</v>
+      </c>
+      <c r="H26" s="1492"/>
+    </row>
+    <row r="27" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="237" t="s">
+        <v>268</v>
+      </c>
+      <c r="B27" s="1489"/>
+      <c r="C27" s="1497"/>
+      <c r="D27" s="464" t="s">
+        <v>201</v>
+      </c>
+      <c r="E27" s="442" t="s">
+        <v>348</v>
+      </c>
+      <c r="F27" s="442" t="s">
+        <v>348</v>
+      </c>
+      <c r="G27" s="442" t="s">
+        <v>348</v>
+      </c>
+      <c r="H27" s="1492"/>
+    </row>
+    <row r="28" spans="1:8" s="18" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="238" t="s">
         <v>269</v>
       </c>
-      <c r="D24" s="367" t="s">
-[...19 lines deleted...]
-      <c r="E25" s="270" t="s">
+      <c r="B28" s="1489"/>
+      <c r="C28" s="465" t="s">
+        <v>832</v>
+      </c>
+      <c r="D28" s="466" t="s">
+        <v>200</v>
+      </c>
+      <c r="E28" s="530" t="s">
+        <v>262</v>
+      </c>
+      <c r="F28" s="530" t="s">
+        <v>262</v>
+      </c>
+      <c r="G28" s="530" t="s">
+        <v>262</v>
+      </c>
+      <c r="H28" s="1492"/>
+    </row>
+    <row r="29" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="238" t="s">
+        <v>270</v>
+      </c>
+      <c r="B29" s="1489"/>
+      <c r="C29" s="1506" t="s">
+        <v>897</v>
+      </c>
+      <c r="D29" s="463" t="s">
+        <v>200</v>
+      </c>
+      <c r="E29" s="1494" t="s">
+        <v>296</v>
+      </c>
+      <c r="F29" s="1494" t="s">
+        <v>296</v>
+      </c>
+      <c r="G29" s="1494" t="s">
+        <v>296</v>
+      </c>
+      <c r="H29" s="1492"/>
+    </row>
+    <row r="30" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="238" t="s">
         <v>271</v>
       </c>
-      <c r="F25" s="270" t="s">
-[...9 lines deleted...]
-      <c r="C26" s="1443" t="s">
+      <c r="B30" s="1489"/>
+      <c r="C30" s="1506"/>
+      <c r="D30" s="463" t="s">
+        <v>592</v>
+      </c>
+      <c r="E30" s="1494"/>
+      <c r="F30" s="1494"/>
+      <c r="G30" s="1494"/>
+      <c r="H30" s="1492"/>
+    </row>
+    <row r="31" spans="1:8" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="239" t="s">
+        <v>272</v>
+      </c>
+      <c r="B31" s="1490"/>
+      <c r="C31" s="467" t="s">
+        <v>624</v>
+      </c>
+      <c r="D31" s="468" t="s">
+        <v>592</v>
+      </c>
+      <c r="E31" s="443" t="s">
+        <v>631</v>
+      </c>
+      <c r="F31" s="443"/>
+      <c r="G31" s="443" t="s">
+        <v>631</v>
+      </c>
+      <c r="H31" s="1493"/>
+    </row>
+    <row r="32" spans="1:8" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="422" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1501" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="1501"/>
+      <c r="D32" s="1501"/>
+      <c r="E32" s="1501"/>
+      <c r="F32" s="1501"/>
+      <c r="G32" s="1501"/>
+      <c r="H32" s="1502"/>
+    </row>
+    <row r="33" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="226" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1468" t="s">
+        <v>819</v>
+      </c>
+      <c r="C33" s="1547" t="s">
+        <v>273</v>
+      </c>
+      <c r="D33" s="1548"/>
+      <c r="E33" s="444" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="444" t="s">
+        <v>115</v>
+      </c>
+      <c r="G33" s="444" t="s">
+        <v>115</v>
+      </c>
+      <c r="H33" s="1503"/>
+    </row>
+    <row r="34" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="228" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1462"/>
+      <c r="C34" s="1507" t="s">
+        <v>274</v>
+      </c>
+      <c r="D34" s="1508"/>
+      <c r="E34" s="445" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" s="445" t="s">
+        <v>115</v>
+      </c>
+      <c r="G34" s="445" t="s">
+        <v>115</v>
+      </c>
+      <c r="H34" s="1504"/>
+    </row>
+    <row r="35" spans="1:18" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="231" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="1546"/>
+      <c r="C35" s="1542" t="s">
+        <v>275</v>
+      </c>
+      <c r="D35" s="1543"/>
+      <c r="E35" s="446" t="s">
+        <v>115</v>
+      </c>
+      <c r="F35" s="446" t="s">
+        <v>115</v>
+      </c>
+      <c r="G35" s="446" t="s">
+        <v>115</v>
+      </c>
+      <c r="H35" s="1505"/>
+    </row>
+    <row r="36" spans="1:18" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="240" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="536" t="s">
+        <v>820</v>
+      </c>
+      <c r="C36" s="1544" t="s">
+        <v>130</v>
+      </c>
+      <c r="D36" s="1545"/>
+      <c r="E36" s="537" t="s">
+        <v>115</v>
+      </c>
+      <c r="F36" s="537" t="s">
+        <v>115</v>
+      </c>
+      <c r="G36" s="537" t="s">
+        <v>115</v>
+      </c>
+      <c r="H36" s="469"/>
+    </row>
+    <row r="37" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="423" t="s">
         <v>276</v>
       </c>
-      <c r="D26" s="367" t="s">
-[...83 lines deleted...]
-      <c r="A31" s="272" t="s">
+      <c r="B37" s="1549" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" s="1549"/>
+      <c r="D37" s="1549"/>
+      <c r="E37" s="1549"/>
+      <c r="F37" s="1549"/>
+      <c r="G37" s="1549"/>
+      <c r="H37" s="1550"/>
+    </row>
+    <row r="38" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="241" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="1536" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="1537"/>
+      <c r="D38" s="1538"/>
+      <c r="E38" s="447" t="s">
+        <v>115</v>
+      </c>
+      <c r="F38" s="447" t="s">
+        <v>115</v>
+      </c>
+      <c r="G38" s="447" t="s">
+        <v>115</v>
+      </c>
+      <c r="H38" s="470"/>
+    </row>
+    <row r="39" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="243" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" s="1539" t="s">
+        <v>137</v>
+      </c>
+      <c r="C39" s="1540"/>
+      <c r="D39" s="1541"/>
+      <c r="E39" s="459" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39" s="459" t="s">
+        <v>139</v>
+      </c>
+      <c r="G39" s="536" t="s">
+        <v>139</v>
+      </c>
+      <c r="H39" s="244" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="241" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" s="245" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" s="1528" t="s">
+        <v>830</v>
+      </c>
+      <c r="D40" s="1529"/>
+      <c r="E40" s="246" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" s="246" t="s">
+        <v>115</v>
+      </c>
+      <c r="G40" s="448" t="s">
+        <v>115</v>
+      </c>
+      <c r="H40" s="247"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="20"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20"/>
+      <c r="N40" s="20"/>
+      <c r="O40" s="20"/>
+      <c r="P40" s="20"/>
+      <c r="Q40" s="20"/>
+      <c r="R40" s="20"/>
+    </row>
+    <row r="41" spans="1:18" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="243" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" s="1530" t="s">
+        <v>278</v>
+      </c>
+      <c r="C41" s="1454" t="s">
+        <v>608</v>
+      </c>
+      <c r="D41" s="1455"/>
+      <c r="E41" s="525" t="s">
+        <v>279</v>
+      </c>
+      <c r="F41" s="525" t="s">
+        <v>279</v>
+      </c>
+      <c r="G41" s="449" t="s">
+        <v>279</v>
+      </c>
+      <c r="H41" s="248"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="20"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="20"/>
+      <c r="O41" s="20"/>
+      <c r="P41" s="20"/>
+      <c r="Q41" s="20"/>
+      <c r="R41" s="20"/>
+    </row>
+    <row r="42" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="243" t="s">
         <v>277</v>
       </c>
-      <c r="B31" s="1445"/>
-[...134 lines deleted...]
-      <c r="A39" s="280" t="s">
+      <c r="B42" s="1531"/>
+      <c r="C42" s="1466" t="s">
         <v>282</v>
       </c>
-      <c r="B39" s="1488" t="s">
-[...9 lines deleted...]
-      <c r="A40" s="281" t="s">
+      <c r="D42" s="1467"/>
+      <c r="E42" s="1533" t="s">
         <v>115</v>
       </c>
-      <c r="B40" s="1490" t="s">
-[...49 lines deleted...]
-      <c r="H42" s="20"/>
+      <c r="F42" s="1533" t="s">
+        <v>115</v>
+      </c>
+      <c r="G42" s="1461" t="s">
+        <v>115</v>
+      </c>
+      <c r="H42" s="1464"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="20"/>
       <c r="O42" s="20"/>
       <c r="P42" s="20"/>
       <c r="Q42" s="20"/>
-    </row>
-[...20 lines deleted...]
-      <c r="H43" s="20"/>
+      <c r="R42" s="20"/>
+    </row>
+    <row r="43" spans="1:18" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="241" t="s">
+        <v>280</v>
+      </c>
+      <c r="B43" s="1531"/>
+      <c r="C43" s="1452" t="s">
+        <v>284</v>
+      </c>
+      <c r="D43" s="1453"/>
+      <c r="E43" s="1460"/>
+      <c r="F43" s="1460"/>
+      <c r="G43" s="1462"/>
+      <c r="H43" s="1465"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="20"/>
       <c r="O43" s="20"/>
       <c r="P43" s="20"/>
       <c r="Q43" s="20"/>
-    </row>
-[...16 lines deleted...]
-      <c r="H44" s="20"/>
+      <c r="R43" s="20"/>
+    </row>
+    <row r="44" spans="1:18" s="18" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="243" t="s">
+        <v>281</v>
+      </c>
+      <c r="B44" s="1531"/>
+      <c r="C44" s="1454" t="s">
+        <v>285</v>
+      </c>
+      <c r="D44" s="1455"/>
+      <c r="E44" s="1470"/>
+      <c r="F44" s="1470"/>
+      <c r="G44" s="1463"/>
+      <c r="H44" s="1465"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="20"/>
       <c r="O44" s="20"/>
       <c r="P44" s="20"/>
       <c r="Q44" s="20"/>
-    </row>
-[...1878 lines deleted...]
-      <c r="C45" s="1584" t="s">
+      <c r="R44" s="20"/>
+    </row>
+    <row r="45" spans="1:18" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="241" t="s">
         <v>283</v>
       </c>
-      <c r="D45" s="1585"/>
-[...5 lines deleted...]
-      <c r="H45" s="211"/>
+      <c r="B45" s="1532"/>
+      <c r="C45" s="1534" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="1535"/>
+      <c r="E45" s="408" t="s">
+        <v>388</v>
+      </c>
+      <c r="F45" s="408" t="s">
+        <v>388</v>
+      </c>
+      <c r="G45" s="450" t="s">
+        <v>388</v>
+      </c>
+      <c r="H45" s="1465"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="20"/>
       <c r="O45" s="20"/>
       <c r="P45" s="20"/>
       <c r="Q45" s="20"/>
       <c r="R45" s="20"/>
     </row>
-    <row r="46" spans="1:18" s="18" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="H46" s="510"/>
+    <row r="46" spans="1:18" s="18" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="423" t="s">
+        <v>288</v>
+      </c>
+      <c r="B46" s="1456" t="s">
+        <v>833</v>
+      </c>
+      <c r="C46" s="1456"/>
+      <c r="D46" s="1456"/>
+      <c r="E46" s="1456"/>
+      <c r="F46" s="1456"/>
+      <c r="G46" s="1456"/>
+      <c r="H46" s="1457"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
       <c r="R46" s="20"/>
     </row>
-    <row r="47" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="H47" s="1256"/>
+    <row r="47" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="243" t="s">
+        <v>834</v>
+      </c>
+      <c r="B47" s="1483" t="s">
+        <v>287</v>
+      </c>
+      <c r="C47" s="1486" t="s">
+        <v>144</v>
+      </c>
+      <c r="D47" s="1487"/>
+      <c r="E47" s="527" t="s">
+        <v>115</v>
+      </c>
+      <c r="F47" s="529" t="s">
+        <v>115</v>
+      </c>
+      <c r="G47" s="532" t="s">
+        <v>115</v>
+      </c>
+      <c r="H47" s="328"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
       <c r="R47" s="20"/>
     </row>
-    <row r="48" spans="1:18" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="H48" s="1257"/>
+    <row r="48" spans="1:18" s="18" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="250" t="s">
+        <v>136</v>
+      </c>
+      <c r="B48" s="1484"/>
+      <c r="C48" s="1280" t="s">
+        <v>744</v>
+      </c>
+      <c r="D48" s="1281"/>
+      <c r="E48" s="1471" t="s">
+        <v>745</v>
+      </c>
+      <c r="F48" s="1472"/>
+      <c r="G48" s="1473"/>
+      <c r="H48" s="1458" t="s">
+        <v>746</v>
+      </c>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
       <c r="R48" s="20"/>
     </row>
-    <row r="49" spans="1:18" s="18" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="H49" s="1258"/>
+    <row r="49" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="250" t="s">
+        <v>142</v>
+      </c>
+      <c r="B49" s="1484"/>
+      <c r="C49" s="1280" t="s">
+        <v>428</v>
+      </c>
+      <c r="D49" s="1281"/>
+      <c r="E49" s="1474"/>
+      <c r="F49" s="1475"/>
+      <c r="G49" s="1476"/>
+      <c r="H49" s="1459"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
     </row>
-    <row r="50" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="H50" s="517"/>
+    <row r="50" spans="1:18" s="18" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="250" t="s">
+        <v>152</v>
+      </c>
+      <c r="B50" s="1484"/>
+      <c r="C50" s="1480" t="s">
+        <v>822</v>
+      </c>
+      <c r="D50" s="1481"/>
+      <c r="E50" s="1477"/>
+      <c r="F50" s="1478"/>
+      <c r="G50" s="1479"/>
+      <c r="H50" s="1459"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="20"/>
       <c r="O50" s="20"/>
       <c r="P50" s="20"/>
       <c r="Q50" s="20"/>
       <c r="R50" s="20"/>
     </row>
-    <row r="51" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="H51" s="518"/>
+    <row r="51" spans="1:18" s="18" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="250" t="s">
+        <v>292</v>
+      </c>
+      <c r="B51" s="1484"/>
+      <c r="C51" s="1280" t="s">
+        <v>285</v>
+      </c>
+      <c r="D51" s="1281"/>
+      <c r="E51" s="242" t="s">
+        <v>115</v>
+      </c>
+      <c r="F51" s="242" t="s">
+        <v>115</v>
+      </c>
+      <c r="G51" s="447" t="s">
+        <v>115</v>
+      </c>
+      <c r="H51" s="1460"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="20"/>
       <c r="O51" s="20"/>
       <c r="P51" s="20"/>
       <c r="Q51" s="20"/>
       <c r="R51" s="20"/>
     </row>
-    <row r="52" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="H52" s="518"/>
+    <row r="52" spans="1:18" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="250" t="s">
+        <v>469</v>
+      </c>
+      <c r="B52" s="1484"/>
+      <c r="C52" s="1280" t="s">
+        <v>740</v>
+      </c>
+      <c r="D52" s="1281"/>
+      <c r="E52" s="1458" t="s">
+        <v>560</v>
+      </c>
+      <c r="F52" s="1469" t="s">
+        <v>599</v>
+      </c>
+      <c r="G52" s="1468" t="s">
+        <v>599</v>
+      </c>
+      <c r="H52" s="1460"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="20"/>
       <c r="Q52" s="20"/>
       <c r="R52" s="20"/>
     </row>
-    <row r="53" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="H53" s="518"/>
+    <row r="53" spans="1:18" s="18" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="250" t="s">
+        <v>543</v>
+      </c>
+      <c r="B53" s="1484"/>
+      <c r="C53" s="1280" t="s">
+        <v>747</v>
+      </c>
+      <c r="D53" s="1281"/>
+      <c r="E53" s="1482"/>
+      <c r="F53" s="1470"/>
+      <c r="G53" s="1463"/>
+      <c r="H53" s="1460"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="20"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
       <c r="R53" s="20"/>
     </row>
-    <row r="54" spans="1:18" s="18" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="H54" s="1285"/>
+    <row r="54" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="250"/>
+      <c r="B54" s="1484"/>
+      <c r="C54" s="1480" t="s">
+        <v>921</v>
+      </c>
+      <c r="D54" s="1481"/>
+      <c r="E54" s="559" t="s">
+        <v>922</v>
+      </c>
+      <c r="F54" s="533" t="s">
+        <v>922</v>
+      </c>
+      <c r="G54" s="531" t="s">
+        <v>922</v>
+      </c>
+      <c r="H54" s="475"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
       <c r="P54" s="20"/>
       <c r="Q54" s="20"/>
       <c r="R54" s="20"/>
     </row>
-    <row r="55" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="H55" s="1285"/>
+    <row r="55" spans="1:18" s="18" customFormat="1" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="250" t="s">
+        <v>544</v>
+      </c>
+      <c r="B55" s="1484"/>
+      <c r="C55" s="1280" t="s">
+        <v>748</v>
+      </c>
+      <c r="D55" s="1281"/>
+      <c r="E55" s="526" t="s">
+        <v>505</v>
+      </c>
+      <c r="F55" s="251" t="s">
+        <v>505</v>
+      </c>
+      <c r="G55" s="451" t="s">
+        <v>505</v>
+      </c>
+      <c r="H55" s="476" t="s">
+        <v>746</v>
+      </c>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="20"/>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
       <c r="R55" s="20"/>
     </row>
-    <row r="56" spans="1:18" s="18" customFormat="1" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="H56" s="1285"/>
+    <row r="56" spans="1:18" s="18" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="250" t="s">
+        <v>545</v>
+      </c>
+      <c r="B56" s="1485"/>
+      <c r="C56" s="1280" t="s">
+        <v>831</v>
+      </c>
+      <c r="D56" s="1281"/>
+      <c r="E56" s="535" t="s">
+        <v>749</v>
+      </c>
+      <c r="F56" s="374" t="s">
+        <v>749</v>
+      </c>
+      <c r="G56" s="443" t="s">
+        <v>749</v>
+      </c>
+      <c r="H56" s="329" t="s">
+        <v>743</v>
+      </c>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="20"/>
     </row>
-    <row r="57" spans="1:18" s="18" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="G57" s="513" t="s">
+    <row r="57" spans="1:18" s="18" customFormat="1" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="241" t="s">
+        <v>547</v>
+      </c>
+      <c r="B57" s="378" t="s">
+        <v>901</v>
+      </c>
+      <c r="C57" s="1428" t="s">
+        <v>607</v>
+      </c>
+      <c r="D57" s="1429"/>
+      <c r="E57" s="528" t="s">
+        <v>115</v>
+      </c>
+      <c r="F57" s="471" t="s">
+        <v>115</v>
+      </c>
+      <c r="G57" s="538" t="s">
+        <v>115</v>
+      </c>
+      <c r="H57" s="242" t="s">
+        <v>115</v>
+      </c>
+      <c r="I57" s="20"/>
+      <c r="J57" s="20" t="s">
+        <v>924</v>
+      </c>
+      <c r="K57" s="20"/>
+      <c r="L57" s="20"/>
+      <c r="M57" s="20"/>
+      <c r="N57" s="20"/>
+      <c r="O57" s="20"/>
+      <c r="P57" s="20"/>
+      <c r="Q57" s="20"/>
+      <c r="R57" s="20"/>
+    </row>
+    <row r="58" spans="1:18" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="252" t="s">
+        <v>558</v>
+      </c>
+      <c r="B58" s="1430" t="s">
+        <v>878</v>
+      </c>
+      <c r="C58" s="1431"/>
+      <c r="D58" s="1432"/>
+      <c r="E58" s="471" t="s">
+        <v>151</v>
+      </c>
+      <c r="F58" s="471" t="s">
+        <v>151</v>
+      </c>
+      <c r="G58" s="538" t="s">
+        <v>151</v>
+      </c>
+      <c r="H58" s="253" t="s">
+        <v>145</v>
+      </c>
+      <c r="I58" s="20"/>
+      <c r="J58" s="20"/>
+      <c r="K58" s="20"/>
+      <c r="L58" s="20"/>
+      <c r="M58" s="20"/>
+      <c r="N58" s="20"/>
+      <c r="O58" s="20"/>
+      <c r="P58" s="20"/>
+      <c r="Q58" s="20"/>
+      <c r="R58" s="20"/>
+    </row>
+    <row r="59" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="422" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1433" t="s">
+        <v>156</v>
+      </c>
+      <c r="C59" s="1434"/>
+      <c r="D59" s="1434"/>
+      <c r="E59" s="1434"/>
+      <c r="F59" s="1434"/>
+      <c r="G59" s="1434"/>
+      <c r="H59" s="1435"/>
+    </row>
+    <row r="60" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="226" t="s">
+        <v>134</v>
+      </c>
+      <c r="B60" s="1449" t="s">
+        <v>289</v>
+      </c>
+      <c r="C60" s="1450"/>
+      <c r="D60" s="1451"/>
+      <c r="E60" s="249" t="s">
+        <v>115</v>
+      </c>
+      <c r="F60" s="249" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" s="452" t="s">
+        <v>115</v>
+      </c>
+      <c r="H60" s="254"/>
+    </row>
+    <row r="61" spans="1:18" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="228" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" s="1271" t="s">
+        <v>825</v>
+      </c>
+      <c r="C61" s="1272"/>
+      <c r="D61" s="1273"/>
+      <c r="E61" s="251" t="s">
+        <v>290</v>
+      </c>
+      <c r="F61" s="251" t="s">
+        <v>290</v>
+      </c>
+      <c r="G61" s="451" t="s">
+        <v>290</v>
+      </c>
+      <c r="H61" s="255" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="228" t="s">
+        <v>142</v>
+      </c>
+      <c r="B62" s="1422" t="s">
+        <v>166</v>
+      </c>
+      <c r="C62" s="1423"/>
+      <c r="D62" s="1424"/>
+      <c r="E62" s="255">
+        <v>300</v>
+      </c>
+      <c r="F62" s="255">
+        <v>300</v>
+      </c>
+      <c r="G62" s="453">
+        <v>300</v>
+      </c>
+      <c r="H62" s="255" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="228" t="s">
+        <v>152</v>
+      </c>
+      <c r="B63" s="1422" t="s">
+        <v>835</v>
+      </c>
+      <c r="C63" s="1423"/>
+      <c r="D63" s="1424"/>
+      <c r="E63" s="229" t="s">
+        <v>286</v>
+      </c>
+      <c r="F63" s="229" t="s">
+        <v>286</v>
+      </c>
+      <c r="G63" s="435" t="s">
+        <v>286</v>
+      </c>
+      <c r="H63" s="255"/>
+    </row>
+    <row r="64" spans="1:18" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="405" t="s">
+        <v>292</v>
+      </c>
+      <c r="B64" s="1425" t="s">
+        <v>293</v>
+      </c>
+      <c r="C64" s="1426"/>
+      <c r="D64" s="1427"/>
+      <c r="E64" s="256" t="s">
+        <v>172</v>
+      </c>
+      <c r="F64" s="256" t="s">
+        <v>172</v>
+      </c>
+      <c r="G64" s="454" t="s">
+        <v>172</v>
+      </c>
+      <c r="H64" s="523" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="1436" t="s">
+        <v>469</v>
+      </c>
+      <c r="B65" s="1446" t="s">
+        <v>935</v>
+      </c>
+      <c r="C65" s="1447"/>
+      <c r="D65" s="1448"/>
+      <c r="E65" s="256" t="s">
+        <v>475</v>
+      </c>
+      <c r="F65" s="256" t="s">
+        <v>476</v>
+      </c>
+      <c r="G65" s="1439" t="s">
+        <v>925</v>
+      </c>
+      <c r="H65" s="1440"/>
+    </row>
+    <row r="66" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="1437"/>
+      <c r="B66" s="1446" t="s">
+        <v>936</v>
+      </c>
+      <c r="C66" s="1447"/>
+      <c r="D66" s="1448"/>
+      <c r="E66" s="256" t="s">
+        <v>475</v>
+      </c>
+      <c r="F66" s="256" t="s">
+        <v>475</v>
+      </c>
+      <c r="G66" s="1439"/>
+      <c r="H66" s="1441"/>
+    </row>
+    <row r="67" spans="1:18" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="1438"/>
+      <c r="B67" s="1443" t="s">
+        <v>937</v>
+      </c>
+      <c r="C67" s="1444"/>
+      <c r="D67" s="1445"/>
+      <c r="E67" s="234" t="s">
+        <v>475</v>
+      </c>
+      <c r="F67" s="424" t="s">
+        <v>475</v>
+      </c>
+      <c r="G67" s="455" t="s">
+        <v>926</v>
+      </c>
+      <c r="H67" s="1442"/>
+    </row>
+    <row r="68" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A68" s="220"/>
+      <c r="B68" s="220"/>
+      <c r="C68" s="220"/>
+      <c r="D68" s="220"/>
+      <c r="E68" s="220"/>
+      <c r="F68" s="220"/>
+      <c r="G68" s="220"/>
+      <c r="H68" s="221"/>
+    </row>
+    <row r="69" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1411" t="s">
+        <v>211</v>
+      </c>
+      <c r="B69" s="1411"/>
+      <c r="C69" s="220"/>
+      <c r="D69" s="220"/>
+      <c r="E69" s="220"/>
+      <c r="F69" s="220"/>
+      <c r="G69" s="220"/>
+      <c r="H69" s="221"/>
+    </row>
+    <row r="70" spans="1:18" s="17" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="257" t="s">
+        <v>212</v>
+      </c>
+      <c r="B70" s="1410" t="s">
+        <v>873</v>
+      </c>
+      <c r="C70" s="1410"/>
+      <c r="D70" s="1410"/>
+      <c r="E70" s="1410"/>
+      <c r="F70" s="1410"/>
+      <c r="G70" s="1410"/>
+      <c r="H70" s="1410"/>
+      <c r="I70" s="1410"/>
+      <c r="J70" s="16"/>
+      <c r="K70" s="16"/>
+      <c r="L70" s="16"/>
+      <c r="M70" s="16"/>
+      <c r="N70" s="16"/>
+      <c r="O70" s="16"/>
+      <c r="P70" s="16"/>
+      <c r="Q70" s="16"/>
+      <c r="R70" s="16"/>
+    </row>
+    <row r="71" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="257"/>
+      <c r="B71" s="1421" t="s">
+        <v>874</v>
+      </c>
+      <c r="C71" s="1421"/>
+      <c r="D71" s="425"/>
+      <c r="E71" s="425"/>
+      <c r="F71" s="425"/>
+      <c r="G71" s="425"/>
+      <c r="H71" s="425"/>
+      <c r="I71" s="16"/>
+      <c r="J71" s="16"/>
+      <c r="K71" s="16"/>
+      <c r="L71" s="16"/>
+      <c r="M71" s="16"/>
+      <c r="N71" s="16"/>
+      <c r="O71" s="16"/>
+      <c r="P71" s="16"/>
+      <c r="Q71" s="16"/>
+      <c r="R71" s="16"/>
+    </row>
+    <row r="72" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="258"/>
+      <c r="B72" s="1416" t="s">
+        <v>295</v>
+      </c>
+      <c r="C72" s="1250" t="s">
+        <v>827</v>
+      </c>
+      <c r="D72" s="539" t="s">
+        <v>200</v>
+      </c>
+      <c r="E72" s="381" t="s">
+        <v>264</v>
+      </c>
+      <c r="F72" s="259"/>
+      <c r="G72" s="259"/>
+      <c r="H72" s="221"/>
+      <c r="I72" s="16"/>
+      <c r="J72" s="16"/>
+      <c r="K72" s="16"/>
+      <c r="L72" s="16"/>
+      <c r="M72" s="16"/>
+      <c r="N72" s="16"/>
+      <c r="O72" s="16"/>
+      <c r="P72" s="16"/>
+      <c r="Q72" s="16"/>
+      <c r="R72" s="16"/>
+    </row>
+    <row r="73" spans="1:18" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="258"/>
+      <c r="B73" s="1417"/>
+      <c r="C73" s="1251"/>
+      <c r="D73" s="540" t="s">
+        <v>201</v>
+      </c>
+      <c r="E73" s="382" t="s">
+        <v>264</v>
+      </c>
+      <c r="F73" s="259"/>
+      <c r="G73" s="259"/>
+      <c r="H73" s="221"/>
+      <c r="I73" s="16"/>
+      <c r="J73" s="16"/>
+      <c r="K73" s="16"/>
+      <c r="L73" s="16"/>
+      <c r="M73" s="16"/>
+      <c r="N73" s="16"/>
+      <c r="O73" s="16"/>
+      <c r="P73" s="16"/>
+      <c r="Q73" s="16"/>
+      <c r="R73" s="16"/>
+    </row>
+    <row r="74" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="258"/>
+      <c r="B74" s="1417"/>
+      <c r="C74" s="1251" t="s">
+        <v>818</v>
+      </c>
+      <c r="D74" s="540" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="382" t="s">
+        <v>267</v>
+      </c>
+      <c r="F74" s="259"/>
+      <c r="G74" s="259"/>
+      <c r="H74" s="221"/>
+      <c r="I74" s="16"/>
+      <c r="J74" s="16"/>
+      <c r="K74" s="16"/>
+      <c r="L74" s="16"/>
+      <c r="M74" s="16"/>
+      <c r="N74" s="16"/>
+      <c r="O74" s="16"/>
+      <c r="P74" s="16"/>
+      <c r="Q74" s="16"/>
+      <c r="R74" s="16"/>
+    </row>
+    <row r="75" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="258"/>
+      <c r="B75" s="1417"/>
+      <c r="C75" s="1251"/>
+      <c r="D75" s="540" t="s">
+        <v>201</v>
+      </c>
+      <c r="E75" s="382" t="s">
+        <v>296</v>
+      </c>
+      <c r="F75" s="259"/>
+      <c r="G75" s="259"/>
+      <c r="H75" s="221"/>
+    </row>
+    <row r="76" spans="1:18" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="258"/>
+      <c r="B76" s="1417"/>
+      <c r="C76" s="251" t="s">
+        <v>832</v>
+      </c>
+      <c r="D76" s="354" t="s">
+        <v>200</v>
+      </c>
+      <c r="E76" s="456" t="s">
+        <v>262</v>
+      </c>
+      <c r="F76" s="426"/>
+      <c r="G76" s="259"/>
+      <c r="H76" s="221"/>
+    </row>
+    <row r="77" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="258"/>
+      <c r="B77" s="1417"/>
+      <c r="C77" s="1409" t="s">
+        <v>836</v>
+      </c>
+      <c r="D77" s="540" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="1406" t="s">
+        <v>296</v>
+      </c>
+      <c r="F77" s="263"/>
+      <c r="G77" s="259"/>
+      <c r="H77" s="220"/>
+    </row>
+    <row r="78" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="258"/>
+      <c r="B78" s="1417"/>
+      <c r="C78" s="1419"/>
+      <c r="D78" s="540" t="s">
+        <v>592</v>
+      </c>
+      <c r="E78" s="1407"/>
+      <c r="F78" s="263"/>
+      <c r="G78" s="259"/>
+      <c r="H78" s="220"/>
+    </row>
+    <row r="79" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="260"/>
+      <c r="B79" s="1417"/>
+      <c r="C79" s="1408" t="s">
+        <v>519</v>
+      </c>
+      <c r="D79" s="541" t="s">
+        <v>200</v>
+      </c>
+      <c r="E79" s="457" t="s">
+        <v>773</v>
+      </c>
+      <c r="F79" s="261"/>
+      <c r="G79" s="261"/>
+      <c r="H79" s="221"/>
+    </row>
+    <row r="80" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="260"/>
+      <c r="B80" s="1417"/>
+      <c r="C80" s="1409"/>
+      <c r="D80" s="354" t="s">
+        <v>201</v>
+      </c>
+      <c r="E80" s="375" t="s">
+        <v>264</v>
+      </c>
+      <c r="F80" s="261"/>
+      <c r="G80" s="261"/>
+      <c r="H80" s="221"/>
+    </row>
+    <row r="81" spans="1:11" s="17" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="260"/>
+      <c r="B81" s="1418"/>
+      <c r="C81" s="459" t="s">
+        <v>624</v>
+      </c>
+      <c r="D81" s="391" t="s">
+        <v>200</v>
+      </c>
+      <c r="E81" s="319" t="s">
+        <v>635</v>
+      </c>
+      <c r="F81" s="261"/>
+      <c r="G81" s="261"/>
+      <c r="H81" s="221"/>
+    </row>
+    <row r="82" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A82" s="258"/>
+      <c r="B82" s="262"/>
+      <c r="C82" s="521"/>
+      <c r="D82" s="263"/>
+      <c r="E82" s="259"/>
+      <c r="F82" s="259"/>
+      <c r="G82" s="259"/>
+      <c r="H82" s="220"/>
+    </row>
+    <row r="83" spans="1:11" ht="109.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="257" t="s">
+        <v>213</v>
+      </c>
+      <c r="B83" s="1410" t="s">
+        <v>774</v>
+      </c>
+      <c r="C83" s="1410"/>
+      <c r="D83" s="1410"/>
+      <c r="E83" s="1410"/>
+      <c r="F83" s="1410"/>
+      <c r="G83" s="1410"/>
+      <c r="H83" s="221"/>
+    </row>
+    <row r="84" spans="1:11" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="257" t="s">
+        <v>214</v>
+      </c>
+      <c r="B84" s="1413" t="s">
+        <v>938</v>
+      </c>
+      <c r="C84" s="1414"/>
+      <c r="D84" s="1414"/>
+      <c r="E84" s="1414"/>
+      <c r="F84" s="1414"/>
+      <c r="G84" s="1414"/>
+      <c r="H84" s="1414"/>
+    </row>
+    <row r="85" spans="1:11" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="257" t="s">
+        <v>215</v>
+      </c>
+      <c r="B85" s="1413" t="s">
+        <v>939</v>
+      </c>
+      <c r="C85" s="1413"/>
+      <c r="D85" s="1413"/>
+      <c r="E85" s="1413"/>
+      <c r="F85" s="1413"/>
+      <c r="G85" s="1413"/>
+      <c r="H85" s="1413"/>
+    </row>
+    <row r="86" spans="1:11" ht="176.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="257" t="s">
+        <v>216</v>
+      </c>
+      <c r="B86" s="1413" t="s">
+        <v>940</v>
+      </c>
+      <c r="C86" s="1414"/>
+      <c r="D86" s="1414"/>
+      <c r="E86" s="1414"/>
+      <c r="F86" s="1414"/>
+      <c r="G86" s="1414"/>
+      <c r="H86" s="1414"/>
+    </row>
+    <row r="87" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="257" t="s">
+        <v>217</v>
+      </c>
+      <c r="B87" s="1415" t="s">
+        <v>507</v>
+      </c>
+      <c r="C87" s="1415"/>
+      <c r="D87" s="1415"/>
+      <c r="E87" s="1415"/>
+      <c r="F87" s="1415"/>
+      <c r="G87" s="1415"/>
+      <c r="H87" s="1415"/>
+      <c r="I87" s="427"/>
+      <c r="K87" s="286"/>
+    </row>
+    <row r="88" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="257" t="s">
+        <v>219</v>
+      </c>
+      <c r="B88" s="1411" t="s">
+        <v>888</v>
+      </c>
+      <c r="C88" s="1411"/>
+      <c r="D88" s="1411"/>
+      <c r="E88" s="1411"/>
+      <c r="F88" s="1411"/>
+      <c r="G88" s="1411"/>
+      <c r="H88" s="1411"/>
+      <c r="I88" s="522"/>
+      <c r="K88" s="286"/>
+    </row>
+    <row r="89" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="257" t="s">
+        <v>220</v>
+      </c>
+      <c r="B89" s="1411" t="s">
+        <v>879</v>
+      </c>
+      <c r="C89" s="1411"/>
+      <c r="D89" s="1411"/>
+      <c r="E89" s="1411"/>
+      <c r="F89" s="1411"/>
+      <c r="G89" s="1411"/>
+      <c r="H89" s="1411"/>
+      <c r="I89" s="522"/>
+      <c r="K89" s="286"/>
+    </row>
+    <row r="90" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="258" t="s">
+        <v>927</v>
+      </c>
+      <c r="B90" s="1420" t="s">
+        <v>924</v>
+      </c>
+      <c r="C90" s="1420"/>
+      <c r="D90" s="1420"/>
+      <c r="E90" s="1420"/>
+      <c r="F90" s="1420"/>
+      <c r="G90" s="1420"/>
+      <c r="H90" s="1420"/>
+      <c r="I90" s="428"/>
+      <c r="K90" s="286"/>
+    </row>
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="258"/>
+      <c r="B91" s="1420"/>
+      <c r="C91" s="1420"/>
+      <c r="D91" s="1420"/>
+      <c r="E91" s="1420"/>
+      <c r="F91" s="1420"/>
+      <c r="G91" s="1420"/>
+      <c r="H91" s="1420"/>
+    </row>
+    <row r="92" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A92" s="258"/>
+      <c r="B92" s="429"/>
+      <c r="C92" s="220"/>
+      <c r="D92" s="220"/>
+      <c r="E92" s="220"/>
+      <c r="F92" s="220"/>
+      <c r="G92" s="220"/>
+      <c r="H92" s="220"/>
+    </row>
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="258"/>
+      <c r="B93" s="429"/>
+      <c r="C93" s="220"/>
+      <c r="D93" s="220"/>
+      <c r="E93" s="220"/>
+      <c r="F93" s="220"/>
+      <c r="G93" s="220"/>
+      <c r="H93" s="220"/>
+    </row>
+    <row r="94" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A94" s="258"/>
+      <c r="B94" s="429"/>
+      <c r="C94" s="220"/>
+      <c r="D94" s="220"/>
+      <c r="E94" s="220"/>
+      <c r="F94" s="220"/>
+      <c r="G94" s="220"/>
+      <c r="H94" s="220"/>
+    </row>
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="258"/>
+      <c r="B95" s="429"/>
+      <c r="C95" s="220"/>
+      <c r="D95" s="220"/>
+      <c r="E95" s="220"/>
+      <c r="F95" s="220"/>
+      <c r="G95" s="220"/>
+      <c r="H95" s="220"/>
+    </row>
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="258"/>
+      <c r="B96" s="429"/>
+      <c r="C96" s="220"/>
+      <c r="D96" s="220"/>
+      <c r="E96" s="220"/>
+      <c r="F96" s="220"/>
+      <c r="G96" s="220"/>
+      <c r="H96" s="220"/>
+    </row>
+    <row r="97" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="258"/>
+      <c r="B97" s="220"/>
+      <c r="C97" s="220"/>
+      <c r="D97" s="220"/>
+      <c r="E97" s="220"/>
+      <c r="F97" s="220"/>
+      <c r="G97" s="220"/>
+      <c r="H97" s="220"/>
+    </row>
+    <row r="98" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A98" s="258"/>
+      <c r="B98" s="220"/>
+      <c r="C98" s="220"/>
+      <c r="D98" s="220"/>
+      <c r="E98" s="220"/>
+      <c r="F98" s="220"/>
+      <c r="G98" s="220"/>
+      <c r="H98" s="220"/>
+    </row>
+    <row r="99" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A99" s="258"/>
+      <c r="B99" s="1412" t="s">
+        <v>508</v>
+      </c>
+      <c r="C99" s="1411"/>
+      <c r="D99" s="220"/>
+      <c r="E99" s="220"/>
+      <c r="F99" s="220"/>
+      <c r="G99" s="220"/>
+      <c r="H99" s="220"/>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" s="21"/>
+      <c r="H100" s="16"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="21"/>
+      <c r="H101" s="16"/>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="21"/>
+      <c r="H102" s="16"/>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="21"/>
+      <c r="H103" s="16"/>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="21"/>
+      <c r="H104" s="16"/>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="21"/>
+      <c r="H105" s="16"/>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="21"/>
+      <c r="H106" s="16"/>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="21"/>
+      <c r="H107" s="16"/>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="21"/>
+      <c r="H108" s="16"/>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="21"/>
+      <c r="H109" s="16"/>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="21"/>
+      <c r="H110" s="16"/>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="21"/>
+      <c r="H111" s="16"/>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="21"/>
+      <c r="H112" s="16"/>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="21"/>
+      <c r="H113" s="16"/>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="21"/>
+      <c r="H114" s="16"/>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="21"/>
+      <c r="H115" s="16"/>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="21"/>
+      <c r="H116" s="16"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="21"/>
+      <c r="H117" s="16"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="21"/>
+      <c r="H118" s="16"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="21"/>
+      <c r="H119" s="16"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="21"/>
+      <c r="H120" s="16"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" s="21"/>
+      <c r="H121" s="16"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" s="21"/>
+      <c r="H122" s="16"/>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A123" s="21"/>
+      <c r="H123" s="16"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A124" s="21"/>
+      <c r="H124" s="16"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A125" s="21"/>
+      <c r="H125" s="16"/>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A126" s="21"/>
+      <c r="H126" s="16"/>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A127" s="21"/>
+      <c r="H127" s="16"/>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A128" s="21"/>
+      <c r="H128" s="16"/>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A129" s="21"/>
+      <c r="H129" s="16"/>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A130" s="21"/>
+      <c r="H130" s="16"/>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A131" s="21"/>
+      <c r="H131" s="16"/>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A132" s="21"/>
+      <c r="H132" s="16"/>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A133" s="21"/>
+      <c r="H133" s="16"/>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A134" s="21"/>
+      <c r="H134" s="16"/>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A135" s="21"/>
+      <c r="H135" s="16"/>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A136" s="21"/>
+      <c r="H136" s="16"/>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A137" s="21"/>
+      <c r="H137" s="16"/>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A138" s="21"/>
+      <c r="H138" s="16"/>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A139" s="21"/>
+      <c r="H139" s="16"/>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A140" s="21"/>
+      <c r="H140" s="16"/>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A141" s="21"/>
+      <c r="H141" s="16"/>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A142" s="21"/>
+      <c r="H142" s="16"/>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A143" s="21"/>
+      <c r="H143" s="16"/>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A144" s="21"/>
+      <c r="H144" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="101">
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="H9:H11"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="B41:B45"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="E42:E44"/>
+    <mergeCell ref="F42:F44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="B33:B35"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="B9:B13"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="H14:H17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="B14:B17"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="B22:B31"/>
+    <mergeCell ref="H22:H31"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B32:H32"/>
+    <mergeCell ref="H33:H35"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="E52:E53"/>
+    <mergeCell ref="B47:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="B46:H46"/>
+    <mergeCell ref="H48:H53"/>
+    <mergeCell ref="G42:G44"/>
+    <mergeCell ref="H42:H45"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="G52:G53"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F52:F53"/>
+    <mergeCell ref="E48:G50"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="B70:I70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:H59"/>
+    <mergeCell ref="A65:A67"/>
+    <mergeCell ref="G65:G66"/>
+    <mergeCell ref="H65:H67"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="E77:E78"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="B83:G83"/>
+    <mergeCell ref="B89:H89"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="B87:H87"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B85:H85"/>
+    <mergeCell ref="B84:H84"/>
+    <mergeCell ref="B72:B81"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="C77:C78"/>
+    <mergeCell ref="B90:H91"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B99" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:R153"/>
+  <sheetViews>
+    <sheetView topLeftCell="A19" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B88" sqref="B88:H88"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
+    <col min="2" max="2" width="49.7109375" style="16" customWidth="1"/>
+    <col min="3" max="3" width="55.140625" style="16" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
+    <col min="5" max="6" width="21.7109375" style="16" customWidth="1"/>
+    <col min="7" max="7" width="59" style="268" customWidth="1"/>
+    <col min="8" max="8" width="46.85546875" style="17" customWidth="1"/>
+    <col min="9" max="16384" width="23.28515625" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H1" s="151" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H2" s="151" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H3" s="406" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H4" s="152" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:8" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1290" t="s">
+        <v>595</v>
+      </c>
+      <c r="B6" s="1291"/>
+      <c r="C6" s="1291"/>
+      <c r="D6" s="1291"/>
+      <c r="E6" s="1291"/>
+      <c r="F6" s="1291"/>
+      <c r="G6" s="1609"/>
+      <c r="H6" s="1292" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="177"/>
+      <c r="B7" s="178" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1294" t="s">
+        <v>240</v>
+      </c>
+      <c r="D7" s="1295"/>
+      <c r="E7" s="179" t="s">
+        <v>889</v>
+      </c>
+      <c r="F7" s="179" t="s">
+        <v>890</v>
+      </c>
+      <c r="G7" s="311" t="s">
+        <v>596</v>
+      </c>
+      <c r="H7" s="1293"/>
+    </row>
+    <row r="8" spans="1:8" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="430" t="s">
+        <v>241</v>
+      </c>
+      <c r="B8" s="1603" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="1603"/>
+      <c r="D8" s="1603"/>
+      <c r="E8" s="1616"/>
+      <c r="F8" s="1616"/>
+      <c r="G8" s="1616"/>
+      <c r="H8" s="1617"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="180" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1618" t="s">
+        <v>242</v>
+      </c>
+      <c r="C9" s="1297" t="s">
+        <v>243</v>
+      </c>
+      <c r="D9" s="1390"/>
+      <c r="E9" s="1620" t="s">
+        <v>115</v>
+      </c>
+      <c r="F9" s="1621"/>
+      <c r="G9" s="1622"/>
+      <c r="H9" s="1299"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="181" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1619"/>
+      <c r="C10" s="1301" t="s">
+        <v>244</v>
+      </c>
+      <c r="D10" s="1623"/>
+      <c r="E10" s="1624" t="s">
+        <v>115</v>
+      </c>
+      <c r="F10" s="1625"/>
+      <c r="G10" s="1626"/>
+      <c r="H10" s="1300"/>
+    </row>
+    <row r="11" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="181" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1619"/>
+      <c r="C11" s="1301" t="s">
+        <v>245</v>
+      </c>
+      <c r="D11" s="1623"/>
+      <c r="E11" s="509" t="s">
+        <v>609</v>
+      </c>
+      <c r="F11" s="509" t="s">
+        <v>597</v>
+      </c>
+      <c r="G11" s="269" t="s">
+        <v>246</v>
+      </c>
+      <c r="H11" s="1300"/>
+    </row>
+    <row r="12" spans="1:8" s="326" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="181" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="1619"/>
+      <c r="C12" s="1271" t="s">
+        <v>247</v>
+      </c>
+      <c r="D12" s="1272"/>
+      <c r="E12" s="1585" t="s">
+        <v>80</v>
+      </c>
+      <c r="F12" s="1586"/>
+      <c r="G12" s="1587"/>
+      <c r="H12" s="1303" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="326" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="184" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1351"/>
+      <c r="C13" s="1305" t="s">
+        <v>248</v>
+      </c>
+      <c r="D13" s="1627"/>
+      <c r="E13" s="1628" t="s">
+        <v>249</v>
+      </c>
+      <c r="F13" s="1629"/>
+      <c r="G13" s="1630"/>
+      <c r="H13" s="1304"/>
+    </row>
+    <row r="14" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="180" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1618" t="s">
+        <v>250</v>
+      </c>
+      <c r="C14" s="1384" t="s">
+        <v>251</v>
+      </c>
+      <c r="D14" s="1329"/>
+      <c r="E14" s="1610" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" s="1611"/>
+      <c r="G14" s="1612"/>
+      <c r="H14" s="1341"/>
+    </row>
+    <row r="15" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="181" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="1619"/>
+      <c r="C15" s="1380" t="s">
+        <v>253</v>
+      </c>
+      <c r="D15" s="1381"/>
+      <c r="E15" s="1631"/>
+      <c r="F15" s="1632"/>
+      <c r="G15" s="1633"/>
+      <c r="H15" s="1342"/>
+    </row>
+    <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="181" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="1619"/>
+      <c r="C16" s="1380" t="s">
+        <v>254</v>
+      </c>
+      <c r="D16" s="1381"/>
+      <c r="E16" s="1631"/>
+      <c r="F16" s="1632"/>
+      <c r="G16" s="1633"/>
+      <c r="H16" s="1342"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="184" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1351"/>
+      <c r="C17" s="1382" t="s">
+        <v>255</v>
+      </c>
+      <c r="D17" s="1347"/>
+      <c r="E17" s="1613"/>
+      <c r="F17" s="1614"/>
+      <c r="G17" s="1615"/>
+      <c r="H17" s="1343"/>
+    </row>
+    <row r="18" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="306" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="549" t="s">
+        <v>619</v>
+      </c>
+      <c r="C18" s="1326" t="s">
+        <v>622</v>
+      </c>
+      <c r="D18" s="1327"/>
+      <c r="E18" s="1641" t="s">
+        <v>932</v>
+      </c>
+      <c r="F18" s="1642"/>
+      <c r="G18" s="1643"/>
+      <c r="H18" s="308" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="502" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="473" t="s">
+        <v>816</v>
+      </c>
+      <c r="C19" s="1328" t="s">
+        <v>256</v>
+      </c>
+      <c r="D19" s="1329"/>
+      <c r="E19" s="1610" t="s">
+        <v>115</v>
+      </c>
+      <c r="F19" s="1611"/>
+      <c r="G19" s="1612"/>
+      <c r="H19" s="1344"/>
+    </row>
+    <row r="20" spans="1:8" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="474" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="310" t="s">
+        <v>900</v>
+      </c>
+      <c r="C20" s="1346" t="s">
+        <v>258</v>
+      </c>
+      <c r="D20" s="1347"/>
+      <c r="E20" s="1613"/>
+      <c r="F20" s="1614"/>
+      <c r="G20" s="1615"/>
+      <c r="H20" s="1345"/>
+    </row>
+    <row r="21" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="270" t="s">
+        <v>257</v>
+      </c>
+      <c r="B21" s="1636" t="s">
+        <v>260</v>
+      </c>
+      <c r="C21" s="1323"/>
+      <c r="D21" s="1637"/>
+      <c r="E21" s="1638" t="s">
+        <v>330</v>
+      </c>
+      <c r="F21" s="1639"/>
+      <c r="G21" s="1640"/>
+      <c r="H21" s="187"/>
+    </row>
+    <row r="22" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="180" t="s">
+        <v>259</v>
+      </c>
+      <c r="B22" s="1337" t="s">
+        <v>837</v>
+      </c>
+      <c r="C22" s="1325" t="s">
+        <v>817</v>
+      </c>
+      <c r="D22" s="503" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="1650" t="s">
+        <v>262</v>
+      </c>
+      <c r="F22" s="1651"/>
+      <c r="G22" s="1652"/>
+      <c r="H22" s="1644" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="181" t="s">
+        <v>261</v>
+      </c>
+      <c r="B23" s="1338"/>
+      <c r="C23" s="1325"/>
+      <c r="D23" s="504" t="s">
+        <v>201</v>
+      </c>
+      <c r="E23" s="1653" t="s">
+        <v>264</v>
+      </c>
+      <c r="F23" s="1654"/>
+      <c r="G23" s="1655"/>
+      <c r="H23" s="1359"/>
+    </row>
+    <row r="24" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="181" t="s">
+        <v>263</v>
+      </c>
+      <c r="B24" s="1338"/>
+      <c r="C24" s="1325" t="s">
+        <v>818</v>
+      </c>
+      <c r="D24" s="504" t="s">
+        <v>200</v>
+      </c>
+      <c r="E24" s="1650" t="s">
+        <v>264</v>
+      </c>
+      <c r="F24" s="1651"/>
+      <c r="G24" s="1652"/>
+      <c r="H24" s="1359"/>
+    </row>
+    <row r="25" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="181" t="s">
+        <v>265</v>
+      </c>
+      <c r="B25" s="1338"/>
+      <c r="C25" s="1325"/>
+      <c r="D25" s="504" t="s">
+        <v>201</v>
+      </c>
+      <c r="E25" s="1653" t="s">
+        <v>267</v>
+      </c>
+      <c r="F25" s="1654"/>
+      <c r="G25" s="1655"/>
+      <c r="H25" s="1359"/>
+    </row>
+    <row r="26" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="181" t="s">
+        <v>266</v>
+      </c>
+      <c r="B26" s="1338"/>
+      <c r="C26" s="1253" t="s">
+        <v>379</v>
+      </c>
+      <c r="D26" s="504" t="s">
+        <v>200</v>
+      </c>
+      <c r="E26" s="1354" t="s">
+        <v>347</v>
+      </c>
+      <c r="F26" s="1663"/>
+      <c r="G26" s="1355"/>
+      <c r="H26" s="1359"/>
+    </row>
+    <row r="27" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="181" t="s">
+        <v>268</v>
+      </c>
+      <c r="B27" s="1338"/>
+      <c r="C27" s="1253"/>
+      <c r="D27" s="504" t="s">
+        <v>201</v>
+      </c>
+      <c r="E27" s="1656" t="s">
+        <v>348</v>
+      </c>
+      <c r="F27" s="1657"/>
+      <c r="G27" s="1658"/>
+      <c r="H27" s="1359"/>
+    </row>
+    <row r="28" spans="1:8" s="18" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="189" t="s">
+        <v>269</v>
+      </c>
+      <c r="B28" s="1338"/>
+      <c r="C28" s="552" t="s">
+        <v>891</v>
+      </c>
+      <c r="D28" s="376" t="s">
+        <v>200</v>
+      </c>
+      <c r="E28" s="1282" t="s">
+        <v>262</v>
+      </c>
+      <c r="F28" s="1337"/>
+      <c r="G28" s="1605"/>
+      <c r="H28" s="1359"/>
+    </row>
+    <row r="29" spans="1:8" s="18" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="189" t="s">
+        <v>270</v>
+      </c>
+      <c r="B29" s="1338"/>
+      <c r="C29" s="1645" t="s">
+        <v>797</v>
+      </c>
+      <c r="D29" s="407" t="s">
+        <v>200</v>
+      </c>
+      <c r="E29" s="1333" t="s">
+        <v>296</v>
+      </c>
+      <c r="F29" s="1647"/>
+      <c r="G29" s="1334"/>
+      <c r="H29" s="1359"/>
+    </row>
+    <row r="30" spans="1:8" s="18" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="189" t="s">
+        <v>271</v>
+      </c>
+      <c r="B30" s="1338"/>
+      <c r="C30" s="1646"/>
+      <c r="D30" s="407" t="s">
+        <v>201</v>
+      </c>
+      <c r="E30" s="1333"/>
+      <c r="F30" s="1647"/>
+      <c r="G30" s="1334"/>
+      <c r="H30" s="1359"/>
+    </row>
+    <row r="31" spans="1:8" s="18" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="184" t="s">
+        <v>272</v>
+      </c>
+      <c r="B31" s="1264"/>
+      <c r="C31" s="330" t="s">
+        <v>626</v>
+      </c>
+      <c r="D31" s="553" t="s">
+        <v>200</v>
+      </c>
+      <c r="E31" s="357"/>
+      <c r="F31" s="358"/>
+      <c r="G31" s="359" t="s">
+        <v>631</v>
+      </c>
+      <c r="H31" s="1360"/>
+    </row>
+    <row r="32" spans="1:8" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="430" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1648" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="1648"/>
+      <c r="D32" s="1648"/>
+      <c r="E32" s="1648"/>
+      <c r="F32" s="1648"/>
+      <c r="G32" s="1669"/>
+      <c r="H32" s="1670"/>
+    </row>
+    <row r="33" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="180" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1369" t="s">
+        <v>819</v>
+      </c>
+      <c r="C33" s="1384" t="s">
+        <v>273</v>
+      </c>
+      <c r="D33" s="1329"/>
+      <c r="E33" s="1671" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="1672"/>
+      <c r="G33" s="1356" t="s">
+        <v>538</v>
+      </c>
+      <c r="H33" s="1677" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="181" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1251"/>
+      <c r="C34" s="1380" t="s">
+        <v>274</v>
+      </c>
+      <c r="D34" s="1381"/>
+      <c r="E34" s="1673"/>
+      <c r="F34" s="1674"/>
+      <c r="G34" s="1357"/>
+      <c r="H34" s="1678"/>
+    </row>
+    <row r="35" spans="1:18" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="189" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="1251"/>
+      <c r="C35" s="1659" t="s">
+        <v>275</v>
+      </c>
+      <c r="D35" s="1660"/>
+      <c r="E35" s="1673"/>
+      <c r="F35" s="1674"/>
+      <c r="G35" s="1358"/>
+      <c r="H35" s="1678"/>
+    </row>
+    <row r="36" spans="1:18" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="184" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="1251"/>
+      <c r="C36" s="1661" t="s">
+        <v>598</v>
+      </c>
+      <c r="D36" s="1662"/>
+      <c r="E36" s="1675"/>
+      <c r="F36" s="1676"/>
+      <c r="G36" s="371" t="s">
+        <v>538</v>
+      </c>
+      <c r="H36" s="1313"/>
+    </row>
+    <row r="37" spans="1:18" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="270" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="1251" t="s">
+        <v>820</v>
+      </c>
+      <c r="C37" s="1634" t="s">
+        <v>502</v>
+      </c>
+      <c r="D37" s="1635"/>
+      <c r="E37" s="1282" t="s">
+        <v>115</v>
+      </c>
+      <c r="F37" s="1605"/>
+      <c r="G37" s="1230" t="s">
+        <v>115</v>
+      </c>
+      <c r="H37" s="1303"/>
+    </row>
+    <row r="38" spans="1:18" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="270" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="1251"/>
+      <c r="C38" s="1634" t="s">
+        <v>503</v>
+      </c>
+      <c r="D38" s="1635"/>
+      <c r="E38" s="1263"/>
+      <c r="F38" s="1265"/>
+      <c r="G38" s="1232"/>
+      <c r="H38" s="1304"/>
+    </row>
+    <row r="39" spans="1:18" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="270" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="1394"/>
+      <c r="C39" s="1237" t="s">
+        <v>917</v>
+      </c>
+      <c r="D39" s="1239"/>
+      <c r="E39" s="1237" t="s">
+        <v>115</v>
+      </c>
+      <c r="F39" s="1239"/>
+      <c r="G39" s="515" t="s">
+        <v>872</v>
+      </c>
+      <c r="H39" s="510" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="431" t="s">
+        <v>276</v>
+      </c>
+      <c r="B40" s="1602" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" s="1603"/>
+      <c r="D40" s="1603"/>
+      <c r="E40" s="1603"/>
+      <c r="F40" s="1603"/>
+      <c r="G40" s="1648"/>
+      <c r="H40" s="1649"/>
+    </row>
+    <row r="41" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="271" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="1326" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="1401"/>
+      <c r="D41" s="1327"/>
+      <c r="E41" s="1237" t="s">
+        <v>115</v>
+      </c>
+      <c r="F41" s="1238"/>
+      <c r="G41" s="1239"/>
+      <c r="H41" s="193"/>
+    </row>
+    <row r="42" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="272" t="s">
+        <v>116</v>
+      </c>
+      <c r="B42" s="1326" t="s">
+        <v>137</v>
+      </c>
+      <c r="C42" s="1401"/>
+      <c r="D42" s="1327"/>
+      <c r="E42" s="1237" t="s">
+        <v>139</v>
+      </c>
+      <c r="F42" s="1238"/>
+      <c r="G42" s="1239"/>
+      <c r="H42" s="183" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="273" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="196" t="s">
+        <v>146</v>
+      </c>
+      <c r="C43" s="1311" t="s">
         <v>830</v>
       </c>
-      <c r="H57" s="330" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D43" s="1311"/>
+      <c r="E43" s="1237" t="s">
+        <v>115</v>
+      </c>
+      <c r="F43" s="1238"/>
+      <c r="G43" s="1239"/>
+      <c r="H43" s="193"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="20"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+    </row>
+    <row r="44" spans="1:18" s="18" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="272" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" s="1677" t="s">
+        <v>278</v>
+      </c>
+      <c r="C44" s="1684" t="s">
+        <v>605</v>
+      </c>
+      <c r="D44" s="1685"/>
+      <c r="E44" s="1315" t="s">
+        <v>279</v>
+      </c>
+      <c r="F44" s="1667"/>
+      <c r="G44" s="1668"/>
+      <c r="H44" s="495"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="20"/>
+      <c r="N44" s="20"/>
+      <c r="O44" s="20"/>
+      <c r="P44" s="20"/>
+      <c r="Q44" s="20"/>
+      <c r="R44" s="20"/>
+    </row>
+    <row r="45" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="275" t="s">
+        <v>277</v>
+      </c>
+      <c r="B45" s="1678"/>
+      <c r="C45" s="1271" t="s">
+        <v>282</v>
+      </c>
+      <c r="D45" s="1273"/>
+      <c r="E45" s="1314" t="s">
+        <v>115</v>
+      </c>
+      <c r="F45" s="1686"/>
+      <c r="G45" s="1687"/>
+      <c r="H45" s="1274"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="20"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
+      <c r="R45" s="20"/>
+    </row>
+    <row r="46" spans="1:18" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="274" t="s">
+        <v>280</v>
+      </c>
+      <c r="B46" s="1678"/>
+      <c r="C46" s="1318" t="s">
+        <v>284</v>
+      </c>
+      <c r="D46" s="1319"/>
+      <c r="E46" s="1283"/>
+      <c r="F46" s="1338"/>
+      <c r="G46" s="1606"/>
+      <c r="H46" s="1275"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="20"/>
+      <c r="P46" s="20"/>
+      <c r="Q46" s="20"/>
+      <c r="R46" s="20"/>
+    </row>
+    <row r="47" spans="1:18" s="18" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="275" t="s">
+        <v>281</v>
+      </c>
+      <c r="B47" s="1678"/>
+      <c r="C47" s="1271" t="s">
+        <v>285</v>
+      </c>
+      <c r="D47" s="1273"/>
+      <c r="E47" s="1315"/>
+      <c r="F47" s="1667"/>
+      <c r="G47" s="1668"/>
+      <c r="H47" s="1276"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="20"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="20"/>
+      <c r="N47" s="20"/>
+      <c r="O47" s="20"/>
+      <c r="P47" s="20"/>
+      <c r="Q47" s="20"/>
+      <c r="R47" s="20"/>
+    </row>
+    <row r="48" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="331" t="s">
+        <v>283</v>
+      </c>
+      <c r="B48" s="1683"/>
+      <c r="C48" s="1679" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" s="1680"/>
+      <c r="E48" s="1688" t="s">
+        <v>388</v>
+      </c>
+      <c r="F48" s="1689"/>
+      <c r="G48" s="1690"/>
+      <c r="H48" s="499"/>
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="20"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20"/>
+      <c r="N48" s="20"/>
+      <c r="O48" s="20"/>
+      <c r="P48" s="20"/>
+      <c r="Q48" s="20"/>
+      <c r="R48" s="20"/>
+    </row>
+    <row r="49" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="431" t="s">
+        <v>288</v>
+      </c>
+      <c r="B49" s="1602" t="s">
+        <v>833</v>
+      </c>
+      <c r="C49" s="1616"/>
+      <c r="D49" s="1616"/>
+      <c r="E49" s="1603"/>
+      <c r="F49" s="1603"/>
+      <c r="G49" s="1648"/>
+      <c r="H49" s="1649"/>
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="20"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="20"/>
+      <c r="O49" s="20"/>
+      <c r="P49" s="20"/>
+      <c r="Q49" s="20"/>
+      <c r="R49" s="20"/>
+    </row>
+    <row r="50" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="332" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="1597" t="s">
+        <v>287</v>
+      </c>
+      <c r="C50" s="1681" t="s">
+        <v>144</v>
+      </c>
+      <c r="D50" s="1682"/>
+      <c r="E50" s="1238" t="s">
+        <v>115</v>
+      </c>
+      <c r="F50" s="1238"/>
+      <c r="G50" s="1239"/>
+      <c r="H50" s="500"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20"/>
+      <c r="N50" s="20"/>
+      <c r="O50" s="20"/>
+      <c r="P50" s="20"/>
+      <c r="Q50" s="20"/>
+      <c r="R50" s="20"/>
+    </row>
+    <row r="51" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1598"/>
+      <c r="C51" s="1583" t="s">
+        <v>744</v>
+      </c>
+      <c r="D51" s="1584"/>
+      <c r="E51" s="1337" t="s">
+        <v>546</v>
+      </c>
+      <c r="F51" s="1337"/>
+      <c r="G51" s="1605"/>
+      <c r="H51" s="500"/>
+      <c r="I51" s="20"/>
+      <c r="J51" s="20"/>
+      <c r="K51" s="20"/>
+      <c r="L51" s="20"/>
+      <c r="M51" s="20"/>
+      <c r="N51" s="20"/>
+      <c r="O51" s="20"/>
+      <c r="P51" s="20"/>
+      <c r="Q51" s="20"/>
+      <c r="R51" s="20"/>
+    </row>
+    <row r="52" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="1598"/>
+      <c r="C52" s="1583" t="s">
+        <v>428</v>
+      </c>
+      <c r="D52" s="1584"/>
+      <c r="E52" s="1338"/>
+      <c r="F52" s="1338"/>
+      <c r="G52" s="1606"/>
+      <c r="H52" s="500"/>
+      <c r="I52" s="20"/>
+      <c r="J52" s="20"/>
+      <c r="K52" s="20"/>
+      <c r="L52" s="20"/>
+      <c r="M52" s="20"/>
+      <c r="N52" s="20"/>
+      <c r="O52" s="20"/>
+      <c r="P52" s="20"/>
+      <c r="Q52" s="20"/>
+      <c r="R52" s="20"/>
+    </row>
+    <row r="53" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="274" t="s">
+        <v>152</v>
+      </c>
+      <c r="B53" s="1598"/>
+      <c r="C53" s="1335" t="s">
+        <v>822</v>
+      </c>
+      <c r="D53" s="1336"/>
+      <c r="E53" s="1264"/>
+      <c r="F53" s="1264"/>
+      <c r="G53" s="1265"/>
+      <c r="H53" s="500"/>
+      <c r="I53" s="20"/>
+      <c r="J53" s="20"/>
+      <c r="K53" s="20"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="20"/>
+      <c r="N53" s="20"/>
+      <c r="O53" s="20"/>
+      <c r="P53" s="20"/>
+      <c r="Q53" s="20"/>
+      <c r="R53" s="20"/>
+    </row>
+    <row r="54" spans="1:18" s="18" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="275" t="s">
+        <v>292</v>
+      </c>
+      <c r="B54" s="1598"/>
+      <c r="C54" s="1280" t="s">
+        <v>750</v>
+      </c>
+      <c r="D54" s="1281"/>
+      <c r="E54" s="1337" t="s">
+        <v>560</v>
+      </c>
+      <c r="F54" s="1337"/>
+      <c r="G54" s="1605"/>
+      <c r="H54" s="1296"/>
+      <c r="I54" s="20"/>
+      <c r="J54" s="20"/>
+      <c r="K54" s="20"/>
+      <c r="L54" s="20"/>
+      <c r="M54" s="20"/>
+      <c r="N54" s="20"/>
+      <c r="O54" s="20"/>
+      <c r="P54" s="20"/>
+      <c r="Q54" s="20"/>
+      <c r="R54" s="20"/>
+    </row>
+    <row r="55" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="274" t="s">
+        <v>469</v>
+      </c>
+      <c r="B55" s="1598"/>
+      <c r="C55" s="1581" t="s">
+        <v>557</v>
+      </c>
+      <c r="D55" s="1582"/>
+      <c r="E55" s="1338"/>
+      <c r="F55" s="1338"/>
+      <c r="G55" s="1265"/>
+      <c r="H55" s="1296"/>
+      <c r="I55" s="20"/>
+      <c r="J55" s="20"/>
+      <c r="K55" s="20"/>
+      <c r="L55" s="20"/>
+      <c r="M55" s="20"/>
+      <c r="N55" s="20"/>
+      <c r="O55" s="20"/>
+      <c r="P55" s="20"/>
+      <c r="Q55" s="20"/>
+      <c r="R55" s="20"/>
+    </row>
+    <row r="56" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="274" t="s">
+        <v>543</v>
+      </c>
+      <c r="B56" s="1598"/>
+      <c r="C56" s="1280" t="s">
+        <v>918</v>
+      </c>
+      <c r="D56" s="1607"/>
+      <c r="E56" s="1528" t="s">
+        <v>919</v>
+      </c>
+      <c r="F56" s="1529"/>
+      <c r="G56" s="498" t="s">
+        <v>919</v>
+      </c>
+      <c r="H56" s="1296"/>
+      <c r="I56" s="20"/>
+      <c r="J56" s="20"/>
+      <c r="K56" s="20"/>
+      <c r="L56" s="20"/>
+      <c r="M56" s="20"/>
+      <c r="N56" s="20"/>
+      <c r="O56" s="20"/>
+      <c r="P56" s="20"/>
+      <c r="Q56" s="20"/>
+      <c r="R56" s="20"/>
+    </row>
+    <row r="57" spans="1:18" s="18" customFormat="1" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="274" t="s">
+        <v>544</v>
+      </c>
+      <c r="B57" s="1598"/>
+      <c r="C57" s="1280" t="s">
+        <v>748</v>
+      </c>
+      <c r="D57" s="1607"/>
+      <c r="E57" s="1600" t="s">
+        <v>505</v>
+      </c>
+      <c r="F57" s="1601"/>
+      <c r="G57" s="498" t="s">
+        <v>505</v>
+      </c>
+      <c r="H57" s="1296"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="20"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
       <c r="R57" s="20"/>
     </row>
-    <row r="58" spans="1:18" s="18" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="H58" s="332"/>
+    <row r="58" spans="1:18" s="18" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="276" t="s">
+        <v>545</v>
+      </c>
+      <c r="B58" s="1599"/>
+      <c r="C58" s="1581" t="s">
+        <v>831</v>
+      </c>
+      <c r="D58" s="1582"/>
+      <c r="E58" s="498" t="s">
+        <v>115</v>
+      </c>
+      <c r="F58" s="486" t="s">
+        <v>115</v>
+      </c>
+      <c r="G58" s="489" t="s">
+        <v>892</v>
+      </c>
+      <c r="H58" s="277" t="s">
+        <v>625</v>
+      </c>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
       <c r="R58" s="20"/>
     </row>
-    <row r="59" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:18" s="18" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="333" t="s">
-        <v>831</v>
-[...17 lines deleted...]
-      </c>
+        <v>547</v>
+      </c>
+      <c r="B59" s="432" t="s">
+        <v>486</v>
+      </c>
+      <c r="C59" s="1267" t="s">
+        <v>610</v>
+      </c>
+      <c r="D59" s="1268"/>
+      <c r="E59" s="489" t="s">
+        <v>115</v>
+      </c>
+      <c r="F59" s="204" t="s">
+        <v>115</v>
+      </c>
+      <c r="G59" s="489" t="s">
+        <v>115</v>
+      </c>
+      <c r="H59" s="278"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
       <c r="N59" s="20"/>
       <c r="O59" s="20"/>
       <c r="P59" s="20"/>
       <c r="Q59" s="20"/>
       <c r="R59" s="20"/>
     </row>
-    <row r="60" spans="1:18" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="H60" s="1286"/>
+    <row r="60" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="279" t="s">
+        <v>558</v>
+      </c>
+      <c r="B60" s="1264" t="s">
+        <v>878</v>
+      </c>
+      <c r="C60" s="1608"/>
+      <c r="D60" s="1360"/>
+      <c r="E60" s="486" t="s">
+        <v>546</v>
+      </c>
+      <c r="F60" s="486" t="s">
+        <v>546</v>
+      </c>
+      <c r="G60" s="498" t="s">
+        <v>546</v>
+      </c>
+      <c r="H60" s="1235" t="s">
+        <v>600</v>
+      </c>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
       <c r="M60" s="20"/>
       <c r="N60" s="20"/>
       <c r="O60" s="20"/>
       <c r="P60" s="20"/>
       <c r="Q60" s="20"/>
       <c r="R60" s="20"/>
     </row>
-    <row r="61" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="A62" s="195" t="s">
+    <row r="61" spans="1:18" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="279" t="s">
+        <v>920</v>
+      </c>
+      <c r="B61" s="1326" t="s">
+        <v>824</v>
+      </c>
+      <c r="C61" s="1401"/>
+      <c r="D61" s="1327"/>
+      <c r="E61" s="490" t="s">
+        <v>115</v>
+      </c>
+      <c r="F61" s="490" t="s">
+        <v>115</v>
+      </c>
+      <c r="G61" s="486" t="s">
+        <v>506</v>
+      </c>
+      <c r="H61" s="1236"/>
+      <c r="I61" s="20"/>
+      <c r="J61" s="20"/>
+      <c r="K61" s="20"/>
+      <c r="L61" s="20"/>
+      <c r="M61" s="20"/>
+      <c r="N61" s="20"/>
+      <c r="O61" s="20"/>
+      <c r="P61" s="20"/>
+      <c r="Q61" s="20"/>
+      <c r="R61" s="20"/>
+    </row>
+    <row r="62" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="430" t="s">
+        <v>155</v>
+      </c>
+      <c r="B62" s="1602" t="s">
+        <v>156</v>
+      </c>
+      <c r="C62" s="1603"/>
+      <c r="D62" s="1603"/>
+      <c r="E62" s="1603"/>
+      <c r="F62" s="1603"/>
+      <c r="G62" s="1603"/>
+      <c r="H62" s="1604"/>
+    </row>
+    <row r="63" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="180" t="s">
+        <v>134</v>
+      </c>
+      <c r="B63" s="1664" t="s">
+        <v>289</v>
+      </c>
+      <c r="C63" s="1665"/>
+      <c r="D63" s="1665"/>
+      <c r="E63" s="1666" t="s">
+        <v>115</v>
+      </c>
+      <c r="F63" s="1667"/>
+      <c r="G63" s="1668"/>
+      <c r="H63" s="280"/>
+    </row>
+    <row r="64" spans="1:18" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="181" t="s">
         <v>136</v>
       </c>
-      <c r="B62" s="1568" t="s">
-[...15 lines deleted...]
-      <c r="B63" s="1359" t="s">
+      <c r="B64" s="1588" t="s">
+        <v>825</v>
+      </c>
+      <c r="C64" s="1589"/>
+      <c r="D64" s="1590"/>
+      <c r="E64" s="1591" t="s">
+        <v>290</v>
+      </c>
+      <c r="F64" s="1592"/>
+      <c r="G64" s="1593"/>
+      <c r="H64" s="207" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="181" t="s">
+        <v>142</v>
+      </c>
+      <c r="B65" s="1402" t="s">
+        <v>166</v>
+      </c>
+      <c r="C65" s="1403"/>
+      <c r="D65" s="1404"/>
+      <c r="E65" s="1594">
         <v>300</v>
       </c>
-      <c r="C63" s="1360"/>
-[...124 lines deleted...]
-      <c r="H70" s="233"/>
+      <c r="F65" s="1595"/>
+      <c r="G65" s="1596"/>
+      <c r="H65" s="207" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="181" t="s">
+        <v>152</v>
+      </c>
+      <c r="B66" s="1402" t="s">
+        <v>835</v>
+      </c>
+      <c r="C66" s="1403"/>
+      <c r="D66" s="1404"/>
+      <c r="E66" s="1585" t="s">
+        <v>286</v>
+      </c>
+      <c r="F66" s="1586"/>
+      <c r="G66" s="1587"/>
+      <c r="H66" s="207"/>
+    </row>
+    <row r="67" spans="1:18" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="184" t="s">
+        <v>292</v>
+      </c>
+      <c r="B67" s="1569" t="s">
+        <v>293</v>
+      </c>
+      <c r="C67" s="1570"/>
+      <c r="D67" s="1571"/>
+      <c r="E67" s="1572" t="s">
+        <v>172</v>
+      </c>
+      <c r="F67" s="1573"/>
+      <c r="G67" s="1574"/>
+      <c r="H67" s="281" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A68" s="162"/>
+      <c r="B68" s="162"/>
+      <c r="C68" s="162"/>
+      <c r="D68" s="162"/>
+      <c r="E68" s="162"/>
+      <c r="F68" s="162"/>
+      <c r="G68" s="282"/>
+      <c r="H68" s="209"/>
+    </row>
+    <row r="69" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1246" t="s">
+        <v>211</v>
+      </c>
+      <c r="B69" s="1246"/>
+      <c r="C69" s="162"/>
+      <c r="D69" s="162"/>
+      <c r="E69" s="162"/>
+      <c r="F69" s="162"/>
+      <c r="G69" s="282"/>
+      <c r="H69" s="209"/>
+    </row>
+    <row r="70" spans="1:18" s="17" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="B70" s="420" t="s">
+        <v>294</v>
+      </c>
+      <c r="C70" s="542"/>
+      <c r="D70" s="542"/>
+      <c r="E70" s="162"/>
+      <c r="F70" s="162"/>
+      <c r="G70" s="282"/>
+      <c r="H70" s="209"/>
       <c r="I70" s="16"/>
       <c r="J70" s="16"/>
       <c r="K70" s="16"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
       <c r="N70" s="16"/>
       <c r="O70" s="16"/>
       <c r="P70" s="16"/>
       <c r="Q70" s="16"/>
       <c r="R70" s="16"/>
     </row>
-    <row r="71" spans="1:18" s="17" customFormat="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="H71" s="233"/>
+    <row r="71" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="218"/>
+      <c r="B71" s="1575" t="s">
+        <v>295</v>
+      </c>
+      <c r="C71" s="1250" t="s">
+        <v>827</v>
+      </c>
+      <c r="D71" s="312" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="313" t="s">
+        <v>264</v>
+      </c>
+      <c r="F71" s="162"/>
+      <c r="G71" s="282"/>
+      <c r="H71" s="209"/>
       <c r="I71" s="16"/>
       <c r="J71" s="16"/>
       <c r="K71" s="16"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="16"/>
       <c r="O71" s="16"/>
       <c r="P71" s="16"/>
       <c r="Q71" s="16"/>
       <c r="R71" s="16"/>
     </row>
-    <row r="72" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="H72" s="233"/>
+    <row r="72" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="218"/>
+      <c r="B72" s="1576"/>
+      <c r="C72" s="1251"/>
+      <c r="D72" s="545" t="s">
+        <v>201</v>
+      </c>
+      <c r="E72" s="314" t="s">
+        <v>264</v>
+      </c>
+      <c r="F72" s="162"/>
+      <c r="G72" s="282"/>
+      <c r="H72" s="209"/>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="16"/>
       <c r="O72" s="16"/>
       <c r="P72" s="16"/>
       <c r="Q72" s="16"/>
       <c r="R72" s="16"/>
     </row>
-    <row r="73" spans="1:18" x14ac:dyDescent="0.25">
-[...86 lines deleted...]
-      <c r="E79" s="374" t="s">
+    <row r="73" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="218"/>
+      <c r="B73" s="1576"/>
+      <c r="C73" s="1251" t="s">
+        <v>818</v>
+      </c>
+      <c r="D73" s="545" t="s">
+        <v>200</v>
+      </c>
+      <c r="E73" s="314" t="s">
         <v>267</v>
       </c>
-      <c r="F79" s="171"/>
-[...15 lines deleted...]
-      <c r="H80" s="171"/>
+      <c r="F73" s="162"/>
+      <c r="G73" s="282"/>
+      <c r="H73" s="209"/>
+      <c r="I73" s="16"/>
+      <c r="J73" s="16"/>
+      <c r="K73" s="16"/>
+      <c r="L73" s="16"/>
+      <c r="M73" s="16"/>
+      <c r="N73" s="16"/>
+      <c r="O73" s="16"/>
+      <c r="P73" s="16"/>
+      <c r="Q73" s="16"/>
+      <c r="R73" s="16"/>
+    </row>
+    <row r="74" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="218"/>
+      <c r="B74" s="1576"/>
+      <c r="C74" s="1251"/>
+      <c r="D74" s="545" t="s">
+        <v>201</v>
+      </c>
+      <c r="E74" s="314" t="s">
+        <v>296</v>
+      </c>
+      <c r="F74" s="162"/>
+      <c r="G74" s="282"/>
+      <c r="H74" s="209"/>
+    </row>
+    <row r="75" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="218"/>
+      <c r="B75" s="1576"/>
+      <c r="C75" s="1578" t="s">
+        <v>832</v>
+      </c>
+      <c r="D75" s="1579" t="s">
+        <v>200</v>
+      </c>
+      <c r="E75" s="1580" t="s">
+        <v>262</v>
+      </c>
+      <c r="F75" s="162"/>
+      <c r="G75" s="282"/>
+      <c r="H75" s="209"/>
+    </row>
+    <row r="76" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="218"/>
+      <c r="B76" s="1576"/>
+      <c r="C76" s="1578"/>
+      <c r="D76" s="1579"/>
+      <c r="E76" s="1580"/>
+      <c r="F76" s="162"/>
+      <c r="G76" s="282"/>
+      <c r="H76" s="162"/>
+    </row>
+    <row r="77" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="218"/>
+      <c r="B77" s="1576"/>
+      <c r="C77" s="1578"/>
+      <c r="D77" s="1579"/>
+      <c r="E77" s="1580"/>
+      <c r="F77" s="162"/>
+      <c r="G77" s="282"/>
+      <c r="H77" s="162"/>
+    </row>
+    <row r="78" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="218"/>
+      <c r="B78" s="1576"/>
+      <c r="C78" s="1578" t="s">
+        <v>797</v>
+      </c>
+      <c r="D78" s="545" t="s">
+        <v>200</v>
+      </c>
+      <c r="E78" s="1580" t="s">
+        <v>296</v>
+      </c>
+      <c r="F78" s="162"/>
+      <c r="G78" s="282"/>
+      <c r="H78" s="162"/>
+    </row>
+    <row r="79" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="218"/>
+      <c r="B79" s="1576"/>
+      <c r="C79" s="1578"/>
+      <c r="D79" s="545" t="s">
+        <v>592</v>
+      </c>
+      <c r="E79" s="1580"/>
+      <c r="F79" s="162"/>
+      <c r="G79" s="282"/>
+      <c r="H79" s="162"/>
+    </row>
+    <row r="80" spans="1:18" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="283"/>
+      <c r="B80" s="1576"/>
+      <c r="C80" s="1578" t="s">
+        <v>875</v>
+      </c>
+      <c r="D80" s="545" t="s">
+        <v>200</v>
+      </c>
+      <c r="E80" s="314" t="s">
+        <v>773</v>
+      </c>
+      <c r="F80" s="209"/>
+      <c r="G80" s="284"/>
+      <c r="H80" s="209"/>
     </row>
     <row r="81" spans="1:8" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="338"/>
-[...55 lines deleted...]
-      <c r="A85" s="242" t="s">
+      <c r="A81" s="283"/>
+      <c r="B81" s="1576"/>
+      <c r="C81" s="1578"/>
+      <c r="D81" s="545" t="s">
+        <v>201</v>
+      </c>
+      <c r="E81" s="314" t="s">
+        <v>264</v>
+      </c>
+      <c r="F81" s="209"/>
+      <c r="G81" s="284"/>
+      <c r="H81" s="209"/>
+    </row>
+    <row r="82" spans="1:8" s="17" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="283"/>
+      <c r="B82" s="1577"/>
+      <c r="C82" s="191" t="s">
+        <v>624</v>
+      </c>
+      <c r="D82" s="190" t="s">
+        <v>200</v>
+      </c>
+      <c r="E82" s="310" t="s">
+        <v>631</v>
+      </c>
+      <c r="F82" s="209"/>
+      <c r="G82" s="284"/>
+      <c r="H82" s="209"/>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="218"/>
+      <c r="B83" s="213"/>
+      <c r="C83" s="512"/>
+      <c r="D83" s="214"/>
+      <c r="E83" s="215"/>
+      <c r="F83" s="162"/>
+      <c r="G83" s="282"/>
+      <c r="H83" s="162"/>
+    </row>
+    <row r="84" spans="1:8" ht="98.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="B84" s="1563" t="s">
+        <v>774</v>
+      </c>
+      <c r="C84" s="1563"/>
+      <c r="D84" s="1563"/>
+      <c r="E84" s="1563"/>
+      <c r="F84" s="1563"/>
+      <c r="G84" s="282"/>
+      <c r="H84" s="162"/>
+    </row>
+    <row r="85" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="B85" s="1564" t="s">
+        <v>507</v>
+      </c>
+      <c r="C85" s="1564"/>
+      <c r="D85" s="1564"/>
+      <c r="E85" s="215"/>
+      <c r="F85" s="162"/>
+      <c r="G85" s="282"/>
+      <c r="H85" s="162"/>
+    </row>
+    <row r="86" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="216" t="s">
         <v>215</v>
       </c>
-      <c r="B85" s="1563" t="s">
-[...22 lines deleted...]
-      <c r="A87" s="242" t="s">
+      <c r="B86" s="1565" t="s">
+        <v>879</v>
+      </c>
+      <c r="C86" s="1565"/>
+      <c r="D86" s="1565"/>
+      <c r="E86" s="1565"/>
+      <c r="F86" s="1565"/>
+      <c r="G86" s="1565"/>
+      <c r="H86" s="1565"/>
+    </row>
+    <row r="87" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="216" t="s">
         <v>216</v>
       </c>
-      <c r="B87" s="1664" t="s">
-[...10 lines deleted...]
-      <c r="A88" s="242" t="s">
+      <c r="B87" s="1565" t="s">
+        <v>876</v>
+      </c>
+      <c r="C87" s="1565"/>
+      <c r="D87" s="1565"/>
+      <c r="E87" s="1565"/>
+      <c r="F87" s="1565"/>
+      <c r="G87" s="1565"/>
+      <c r="H87" s="285"/>
+    </row>
+    <row r="88" spans="1:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="216" t="s">
         <v>217</v>
       </c>
-      <c r="B88" s="1663" t="s">
-[...7 lines deleted...]
-      <c r="H88" s="1663"/>
+      <c r="B88" s="1565" t="s">
+        <v>798</v>
+      </c>
+      <c r="C88" s="1565"/>
+      <c r="D88" s="1565"/>
+      <c r="E88" s="1565"/>
+      <c r="F88" s="1565"/>
+      <c r="G88" s="1565"/>
+      <c r="H88" s="1565"/>
     </row>
     <row r="89" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="242" t="s">
-[...38 lines deleted...]
-      <c r="H91" s="390"/>
+      <c r="A89" s="216" t="s">
+        <v>559</v>
+      </c>
+      <c r="B89" s="1566" t="s">
+        <v>902</v>
+      </c>
+      <c r="C89" s="1566"/>
+      <c r="D89" s="1566"/>
+      <c r="E89" s="325"/>
+      <c r="F89" s="325"/>
+      <c r="G89" s="325"/>
+      <c r="H89" s="325"/>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="218"/>
+      <c r="B90" s="413"/>
+      <c r="C90" s="162"/>
+      <c r="D90" s="162"/>
+      <c r="E90" s="162"/>
+      <c r="F90" s="162"/>
+      <c r="G90" s="282"/>
+      <c r="H90" s="162"/>
+    </row>
+    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="218"/>
+      <c r="B91" s="413"/>
+      <c r="C91" s="162"/>
+      <c r="D91" s="162"/>
+      <c r="E91" s="162"/>
+      <c r="F91" s="162"/>
+      <c r="G91" s="282"/>
+      <c r="H91" s="162"/>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A92" s="244"/>
-[...6 lines deleted...]
-      <c r="H92" s="171"/>
+      <c r="A92" s="218"/>
+      <c r="B92" s="413"/>
+      <c r="C92" s="162"/>
+      <c r="D92" s="162"/>
+      <c r="E92" s="162"/>
+      <c r="F92" s="162"/>
+      <c r="G92" s="282"/>
+      <c r="H92" s="162"/>
     </row>
     <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="244"/>
-[...36 lines deleted...]
-      <c r="H96" s="171"/>
+      <c r="A93" s="218"/>
+      <c r="B93" s="413"/>
+      <c r="C93" s="162"/>
+      <c r="D93" s="162"/>
+      <c r="E93" s="162"/>
+      <c r="F93" s="162"/>
+      <c r="G93" s="282"/>
+      <c r="H93" s="162"/>
+    </row>
+    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="218"/>
+      <c r="B94" s="413"/>
+      <c r="C94" s="162"/>
+      <c r="D94" s="162"/>
+      <c r="E94" s="162"/>
+      <c r="F94" s="162"/>
+      <c r="G94" s="282"/>
+      <c r="H94" s="162"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="218"/>
+      <c r="B95" s="413"/>
+      <c r="C95" s="162"/>
+      <c r="D95" s="162"/>
+      <c r="E95" s="162"/>
+      <c r="F95" s="162"/>
+      <c r="G95" s="282"/>
+      <c r="H95" s="162"/>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="218"/>
+      <c r="B96" s="414"/>
+      <c r="C96" s="162"/>
+      <c r="D96" s="162"/>
+      <c r="E96" s="162"/>
+      <c r="F96" s="162"/>
+      <c r="G96" s="282"/>
+      <c r="H96" s="162"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A97" s="244"/>
-[...16 lines deleted...]
-      <c r="H98" s="171"/>
+      <c r="A97" s="218"/>
+      <c r="B97" s="433"/>
+      <c r="C97" s="162"/>
+      <c r="D97" s="162"/>
+      <c r="E97" s="162"/>
+      <c r="F97" s="162"/>
+      <c r="G97" s="282"/>
+      <c r="H97" s="162"/>
+    </row>
+    <row r="98" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="218"/>
+      <c r="B98" s="1567" t="s">
+        <v>508</v>
+      </c>
+      <c r="C98" s="1568"/>
+      <c r="D98" s="162"/>
+      <c r="E98" s="162"/>
+      <c r="F98" s="162"/>
+      <c r="G98" s="282"/>
+      <c r="H98" s="162"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A99" s="244"/>
-[...18 lines deleted...]
-      <c r="H100" s="171"/>
+      <c r="A99" s="21"/>
+      <c r="B99" s="415"/>
+      <c r="H99" s="16"/>
+    </row>
+    <row r="100" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="21"/>
+      <c r="B100" s="415"/>
+      <c r="H100" s="16"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="21"/>
-      <c r="B101" s="22"/>
+      <c r="B101" s="415"/>
       <c r="H101" s="16"/>
     </row>
     <row r="102" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="21"/>
-      <c r="B102" s="22"/>
+      <c r="B102" s="415"/>
       <c r="H102" s="16"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="21"/>
-      <c r="B103" s="22"/>
+      <c r="B103" s="415"/>
       <c r="H103" s="16"/>
     </row>
     <row r="104" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="21"/>
-      <c r="B104" s="22"/>
+      <c r="B104" s="415"/>
       <c r="H104" s="16"/>
     </row>
-    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="21"/>
-      <c r="B105" s="22"/>
+      <c r="B105" s="415"/>
       <c r="H105" s="16"/>
     </row>
-    <row r="106" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="21"/>
-      <c r="B106" s="22"/>
       <c r="H106" s="16"/>
     </row>
-    <row r="107" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="21"/>
-      <c r="B107" s="22"/>
       <c r="H107" s="16"/>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="21"/>
       <c r="H108" s="16"/>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="21"/>
       <c r="H109" s="16"/>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="21"/>
       <c r="H110" s="16"/>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="21"/>
       <c r="H111" s="16"/>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="21"/>
       <c r="H112" s="16"/>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="21"/>
       <c r="H113" s="16"/>
@@ -36352,217 +35796,215 @@
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="21"/>
       <c r="H148" s="16"/>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="21"/>
       <c r="H149" s="16"/>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="21"/>
       <c r="H150" s="16"/>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="21"/>
       <c r="H151" s="16"/>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="21"/>
       <c r="H152" s="16"/>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="21"/>
       <c r="H153" s="16"/>
     </row>
-    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="129">
-[...32 lines deleted...]
-    <mergeCell ref="E56:F56"/>
+  <mergeCells count="128">
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="H60:H61"/>
+    <mergeCell ref="B32:H32"/>
+    <mergeCell ref="B33:B36"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F36"/>
+    <mergeCell ref="G33:G35"/>
+    <mergeCell ref="H33:H36"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="E50:G50"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="E45:G47"/>
+    <mergeCell ref="H45:H47"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="B49:H49"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="E43:G43"/>
+    <mergeCell ref="E44:G44"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="E42:G42"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="H14:H17"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="B22:B31"/>
+    <mergeCell ref="H22:H31"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="E29:G30"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="E37:F38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="H37:H38"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="E41:G41"/>
     <mergeCell ref="A6:G6"/>
-    <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="E19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B9:B13"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="H9:H11"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="B14:B17"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:G17"/>
-    <mergeCell ref="B22:B33"/>
-[...39 lines deleted...]
-    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C54:D54"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="E66:G66"/>
     <mergeCell ref="B64:D64"/>
-    <mergeCell ref="B61:H61"/>
-[...2 lines deleted...]
-    <mergeCell ref="E63:G63"/>
     <mergeCell ref="E64:G64"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="E65:G65"/>
-    <mergeCell ref="G39:G40"/>
-[...19 lines deleted...]
-    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="B50:B58"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:H62"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="E51:G53"/>
+    <mergeCell ref="E54:G55"/>
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="H54:H57"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B84:F84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="B87:G87"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="E67:G67"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="B71:B82"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="C75:C77"/>
+    <mergeCell ref="D75:D77"/>
+    <mergeCell ref="E75:E77"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="E78:E79"/>
+    <mergeCell ref="C80:C81"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B100" r:id="rId1"/>
+    <hyperlink ref="B98" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>КнК Зарплатникам</vt:lpstr>
       <vt:lpstr>Ипотека ЗП</vt:lpstr>
       <vt:lpstr>Вклад МД ЗП</vt:lpstr>
       <vt:lpstr>Халва Base</vt:lpstr>
       <vt:lpstr>Extended_Premium_VIP</vt:lpstr>
       <vt:lpstr>Зарплатная дебетовая МИР</vt:lpstr>
       <vt:lpstr>ЗП дебетовая МИР нерезидентам</vt:lpstr>
       <vt:lpstr>MC Black Edition , MIR (X-CARD)</vt:lpstr>
       <vt:lpstr>MC Black Edition MC World</vt:lpstr>
+      <vt:lpstr>'КнК Зарплатникам'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>