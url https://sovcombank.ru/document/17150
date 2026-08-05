--- v1 (2026-07-16)
+++ v2 (2026-08-05)
@@ -16,72 +16,72 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" tabRatio="814" firstSheet="1" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" tabRatio="814" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="КнК Зарплатникам" sheetId="15" r:id="rId1"/>
     <sheet name="Ипотека ЗП" sheetId="3" r:id="rId2"/>
     <sheet name="Вклад МД ЗП" sheetId="4" r:id="rId3"/>
     <sheet name="Халва Base" sheetId="6" r:id="rId4"/>
     <sheet name="Extended_Premium_VIP" sheetId="14" r:id="rId5"/>
     <sheet name="Зарплатная дебетовая МИР" sheetId="11" r:id="rId6"/>
     <sheet name="ЗП дебетовая МИР нерезидентам" sheetId="16" r:id="rId7"/>
     <sheet name="MC Black Edition , MIR (X-CARD)" sheetId="12" r:id="rId8"/>
     <sheet name="MC Black Edition MC World" sheetId="13" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'КнК Зарплатникам'!$A$1:$XFC$51</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2189" uniqueCount="961">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2190" uniqueCount="962">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование финансового продукта</t>
   </si>
   <si>
     <t>Полная стоимость кредита на момент заключения Договора, в % годовых</t>
   </si>
   <si>
     <t>Размер МОП, руб.</t>
   </si>
   <si>
     <t>Условия досрочного погашения кредита</t>
   </si>
   <si>
     <t>Основания для взимания неустойки (штрафа, пени)</t>
   </si>
   <si>
     <t>Размер неустойки (штрафа, пени)</t>
   </si>
   <si>
     <t>В соответствии с  Договором потребительского кредита</t>
   </si>
   <si>
@@ -3070,53 +3070,50 @@
   </si>
   <si>
     <t>Комиссия при первичном подключении после активации с  Суперопции  в течение бесплатного периода действия за первый отчетный период составляет 0 (ноль) рублей, а при вторичном подключении и за второй и последующие отчетные периоды 798 руб. (для карт "Социальная Халва" 598 руб.) ежемесячно.</t>
   </si>
   <si>
     <t>Комиссия списывается при активации за счет собственных/заемных денежных средств с Банковского счета Клиента согласно распоряжения.</t>
   </si>
   <si>
     <t xml:space="preserve">3799 руб. (единоразово) за 12 полных отчетных периодов
 (для карт "Социальная Халва" комиссия за подключение Подписки - 2799 руб.). </t>
   </si>
   <si>
     <t>0 руб. за первый отчетный период (при условии первичного оформления Подписки с опцией),
 399 руб. за второй и последующие отчетные периоды (для карт "Социальная Халва" - 299 руб.).</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
-    <t>В течение года клиент может воспользоваться опцией без дополнительного согласования с Банком в удобные для себя отчетные периоды. Банк оставляет за собой право отказать в подключении опции. Если клиент воспользовался опцией несколько раз подряд (согласно приведенной таблице ниже), на погашение остатка задолженности будет автоматически предоставлена рассрочка на 12 месяцев, за исключением сумм начисленных комиссий, которые в полном объеме включаются в ближайший платеж. Клиент будет обязан придерживаться данного графика рассрочки. В случае если Клиент не доплатил 10% и менее до Платежа по рассрочке, то такой платеж не засчитывается как оплата МОПом и не учитывается как условие для пересчета графика рассрочки. Пересчету графика рассрочки не подлежат Договоры, имеющие просроченную задолженность, невозобновляемый лимит  при подключении Тарифных планов "Авто в рассрочку", "Товары в рассрочку", "Спец Рассрочка Халва",  специальных лимитов "Супер Рассрочка", "Спец Рассрочка Халва", "Недвижимость в рассрочку", при оплате дополнительных услуг в рамках "Ипотечного кредитования". Погашение задолженности по таким Договорам производится в стандартном порядке.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">При превышении снятия суммы свыше 150 000 руб. накопительным итогом  за календарный  месяц взимается 1,9% от суммы превышения </t>
   </si>
   <si>
     <t>Комиссия за подключение опции "Всё и везде" с Подпиской "Халва. Десятка"</t>
   </si>
   <si>
     <t>На счета физ.лиц внутри Банка</t>
   </si>
   <si>
     <t>в момент совершения операции сверх суммы перевода, при недостаточности средств операция отклоняется</t>
   </si>
   <si>
     <t>(1) в момент совершения сверх суммы операции, при недостаточности средств операция отклоняется / (2) онлайн: сверх суммы перевода</t>
   </si>
   <si>
     <t>4.7</t>
   </si>
   <si>
     <t>4.8</t>
   </si>
   <si>
     <t>4.9</t>
   </si>
   <si>
     <t xml:space="preserve">1%, но не менее 50 руб., макс 1500 руб. </t>
@@ -4169,53 +4166,50 @@
     <t xml:space="preserve"> В дату отчётного периода </t>
   </si>
   <si>
     <t xml:space="preserve">По прочим переводам через Мобильное приложение/Личный кабинет ПАО  Совкомбанк </t>
   </si>
   <si>
     <t xml:space="preserve">1% от суммы перевода и не менее 50 руб., но не более 1500 руб. </t>
   </si>
   <si>
     <t>1) в момент совершения сверх суммы операции, 
 при недостаточности средств операция отклоняется 
  2) онлайн: сверх суммы перевода</t>
   </si>
   <si>
     <t>Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Переводы через сотрудника Банка со счёта Клиента, на счета открытые в иных Банках   </t>
   </si>
   <si>
     <t>2% от суммы перевода, но не менее 99 руб., 
 и не более 1500 руб. (6)</t>
   </si>
   <si>
     <t>Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) (6)</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Код документа: 07.04.03_10_01.04 Стандарты программ кредитования «Кредит на приобретение недвижимости»,  </t>
   </si>
   <si>
     <t>Перечисление собственных средств самому себе на общую сумму 30 000 000 руб. в календарном месяце осуществляется без комиссии. На сумму превышения взимается комиссия: при перечислении по реквизитам - 1%  не менее 50 руб., но не более 1500 руб.; при перечислении по СБП - 0,5%, но не более  1500 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">В общий лимит бесплатных переводов на сумму 30 000 000 руб. включаются все счета клиента, открытые в ПАО «Совкомбанк». 
 При перечислении денежных средств самому себе по номеру телефона или на счета в другие Банки с обязательным указанием ФИО  - номер телефона, ФИО отправителя и получателя должны совпадать для возможности идентификации Клиента. При совершении перевода за счет заемных средств взимается комиссия за их использование согласно Тарифам. В день расходный лимит составляет 30 000 000 руб., при этом без комиссии в совокупности ежемесячно не более 30 000 000 руб. </t>
   </si>
   <si>
     <t>Номер документа: 07.04.01_81_01.19 Стандарты КнК "Зарплатникам" (часть 2)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Открытие счета. </t>
     </r>
@@ -5944,63 +5938,51 @@
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>:https://vamprivet.ru/business-lounge/.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Приложение №16
 к Приказу №1182_ОД от 23.06.2026
 Дата ввода в действие: 28.06.2026</t>
   </si>
   <si>
-    <t>Дата ввода в действие: 03.07.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>утвержденные Приказом №1236_ОД от 30.06.2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>к Приказу №1132_ОД от 18.06.2026</t>
   </si>
   <si>
     <t>Параметры и условия Акции "Рефинансирование на Халву"</t>
   </si>
   <si>
     <t>Срок рассрочки в рамках Акции "Рефинансирование на Халву"</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">24 месяца </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -6092,50 +6074,71 @@
   </si>
   <si>
     <t>*****</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Условия по минимальному обороту: </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>осуществление 10 (десяти) и более расходных операций в любых торгово-сервисных предприятиях; совокупная сумма покупок от 20 000 руб. (для карт "Социальная Халва" / "Молодежная социальная карта "Халва"" - от 10 000 рублей) как за счет собственных, так и за счет средств из лимита кредитования. За исключением переводов/операций по снятию собственных средств, переводов заемных средств через СБП, отменённых операций и/или возвратов.
 Паспорт акции размещается на сайте Банка в разделе "Все акции карты "Халва" - https://sovcombank.ru/pages/vse-aktsii-karti-halva-</t>
     </r>
+  </si>
+  <si>
+    <t>Дата ввода в действие: 31.07.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Код документа: 07.04.03_10_01.04 Стандарты программ кредитования «Кредит на приобретение недвижимости», </t>
+  </si>
+  <si>
+    <t>утвержденные Приказом №1395_ОД от 15.07.2026</t>
+  </si>
+  <si>
+    <t>к Приказу №1514_ОД от 29.07.2026</t>
+  </si>
+  <si>
+    <t>к Приказу №1132_ОД от 25.06.2026</t>
+  </si>
+  <si>
+    <t>Дата ввода в действие: 06.07.2026</t>
+  </si>
+  <si>
+    <t>В течение года клиент может воспользоваться опцией без дополнительного согласования с Банком в удобные для себя отчетные периоды. Банк оставляет за собой право отказать в подключении опции. Если клиент воспользовался опцией 6 раз подряд , на погашение остатка задолженности будет автоматически предоставлена рассрочка на 12 месяцев, за исключением сумм начисленных комиссий, которые в полном объеме включаются в ближайший платеж. Клиент будет обязан придерживаться данного графика рассрочки. В случае если Клиент не доплатил 10% и менее до Платежа по рассрочке, то такой платеж не засчитывается как оплата МОПом и не учитывается как условие для пересчета графика рассрочки. Пересчету графика рассрочки не подлежат Договоры, имеющие просроченную задолженность, невозобновляемый лимит  при подключении Тарифных планов "Авто в рассрочку", "Товары в рассрочку", "Спец Рассрочка Халва",  специальных лимитов "Супер Рассрочка", "Спец Рассрочка Халва", "Недвижимость в рассрочку", при оплате дополнительных услуг в рамках "Ипотечного кредитования". Погашение задолженности по таким Договорам производится в стандартном порядке.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="92" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -7883,51 +7886,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="1713">
+  <cellXfs count="1711">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -9494,1364 +9497,1427 @@
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="36" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="20" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="15" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="11" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="20" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="15" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="20" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="20" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="19" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="2" borderId="14" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="80" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="77" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="75" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="72" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...126 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...136 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...115 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...78 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="49" fontId="35" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...658 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="58" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -11412,53 +11478,50 @@
     </xf>
     <xf numFmtId="49" fontId="45" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="4" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -12865,116 +12928,50 @@
     <xf numFmtId="49" fontId="21" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="62" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="14" builtinId="29"/>
     <cellStyle name="Гиперссылка" xfId="28" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="8"/>
     <cellStyle name="Обычный 11" xfId="15"/>
     <cellStyle name="Обычный 12" xfId="18"/>
     <cellStyle name="Обычный 13" xfId="20"/>
     <cellStyle name="Обычный 14" xfId="22"/>
     <cellStyle name="Обычный 15" xfId="10"/>
     <cellStyle name="Обычный 16" xfId="24"/>
     <cellStyle name="Обычный 17" xfId="12"/>
     <cellStyle name="Обычный 18" xfId="26"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2" xfId="11"/>
     <cellStyle name="Обычный 23" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="6"/>
     <cellStyle name="Обычный 7" xfId="13"/>
     <cellStyle name="Обычный 8" xfId="7"/>
@@ -12983,301 +12980,165 @@
     <cellStyle name="Процентный 2" xfId="17"/>
     <cellStyle name="Процентный 3" xfId="19"/>
     <cellStyle name="Процентный 4" xfId="21"/>
     <cellStyle name="Процентный 5" xfId="23"/>
     <cellStyle name="Процентный 6" xfId="25"/>
     <cellStyle name="Процентный 7" xfId="27"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
-[...66 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>71438</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>23812</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1071562</xdr:colOff>
+      <xdr:colOff>1066800</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>80096</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Рисунок 3"/>
+        <xdr:cNvPr id="8" name="Рисунок 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="71438" y="280987"/>
           <a:ext cx="5700712" cy="827809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>101745</xdr:colOff>
-[...67 lines deleted...]
-      <xdr:colOff>547687</xdr:colOff>
+      <xdr:colOff>119062</xdr:colOff>
       <xdr:row>187</xdr:row>
-      <xdr:rowOff>952500</xdr:rowOff>
+      <xdr:rowOff>71438</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>4778905</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>59624</xdr:rowOff>
+      <xdr:colOff>5207530</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>202499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="Скругленный прямоугольник 6"/>
+        <xdr:cNvPr id="10" name="Скругленный прямоугольник 9"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="547687" y="186851925"/>
-          <a:ext cx="28415193" cy="1631249"/>
+          <a:off x="985837" y="185332688"/>
+          <a:ext cx="28405668" cy="1626486"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10521"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
@@ -15372,1022 +15233,1022 @@
     <col min="15625" max="15625" width="16" style="26" customWidth="1"/>
     <col min="15626" max="15626" width="16.5703125" style="26" customWidth="1"/>
     <col min="15627" max="15627" width="19.42578125" style="26" customWidth="1"/>
     <col min="15628" max="15628" width="17.85546875" style="26" customWidth="1"/>
     <col min="15629" max="15877" width="9.140625" style="26"/>
     <col min="15878" max="15878" width="53.7109375" style="26" customWidth="1"/>
     <col min="15879" max="15879" width="15.85546875" style="26" customWidth="1"/>
     <col min="15880" max="15880" width="13.28515625" style="26" customWidth="1"/>
     <col min="15881" max="15881" width="16" style="26" customWidth="1"/>
     <col min="15882" max="15882" width="16.5703125" style="26" customWidth="1"/>
     <col min="15883" max="15883" width="19.42578125" style="26" customWidth="1"/>
     <col min="15884" max="15884" width="17.85546875" style="26" customWidth="1"/>
     <col min="15885" max="16133" width="9.140625" style="26"/>
     <col min="16134" max="16134" width="53.7109375" style="26" customWidth="1"/>
     <col min="16135" max="16135" width="15.85546875" style="26" customWidth="1"/>
     <col min="16136" max="16136" width="13.28515625" style="26" customWidth="1"/>
     <col min="16137" max="16137" width="16" style="26" customWidth="1"/>
     <col min="16138" max="16138" width="16.5703125" style="26" customWidth="1"/>
     <col min="16139" max="16139" width="19.42578125" style="26" customWidth="1"/>
     <col min="16140" max="16140" width="17.85546875" style="26" customWidth="1"/>
     <col min="16141" max="16383" width="9.140625" style="26"/>
     <col min="16384" max="16384" width="9.140625" style="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:254" x14ac:dyDescent="0.25">
-      <c r="O1" s="596" t="s">
-[...2 lines deleted...]
-      <c r="P1" s="597"/>
+      <c r="O1" s="601" t="s">
+        <v>939</v>
+      </c>
+      <c r="P1" s="602"/>
       <c r="Q1" s="334"/>
       <c r="R1" s="167"/>
       <c r="S1" s="167"/>
       <c r="T1" s="167"/>
       <c r="U1" s="167"/>
       <c r="V1" s="167"/>
       <c r="W1" s="167"/>
       <c r="X1" s="167"/>
       <c r="Y1" s="167"/>
       <c r="Z1" s="167"/>
       <c r="AA1" s="167"/>
       <c r="AB1" s="167"/>
       <c r="AC1" s="167"/>
       <c r="AD1" s="167"/>
     </row>
     <row r="2" spans="1:254" x14ac:dyDescent="0.25">
-      <c r="O2" s="597"/>
-      <c r="P2" s="597"/>
+      <c r="O2" s="602"/>
+      <c r="P2" s="602"/>
       <c r="Q2" s="334"/>
       <c r="R2" s="167"/>
       <c r="S2" s="167"/>
       <c r="T2" s="167"/>
       <c r="U2" s="167"/>
       <c r="V2" s="167"/>
       <c r="W2" s="167"/>
       <c r="X2" s="167"/>
       <c r="Y2" s="167"/>
       <c r="Z2" s="167"/>
       <c r="AA2" s="167"/>
       <c r="AB2" s="167"/>
       <c r="AC2" s="167"/>
       <c r="AD2" s="167"/>
     </row>
     <row r="3" spans="1:254" x14ac:dyDescent="0.25">
-      <c r="O3" s="597"/>
-      <c r="P3" s="597"/>
+      <c r="O3" s="602"/>
+      <c r="P3" s="602"/>
       <c r="Q3" s="334"/>
       <c r="R3" s="167"/>
       <c r="S3" s="167"/>
       <c r="T3" s="167"/>
       <c r="U3" s="167"/>
       <c r="V3" s="167"/>
       <c r="W3" s="167"/>
       <c r="X3" s="167"/>
       <c r="Y3" s="167"/>
       <c r="Z3" s="167"/>
       <c r="AA3" s="167"/>
       <c r="AB3" s="167"/>
       <c r="AC3" s="167"/>
       <c r="AD3" s="167"/>
     </row>
     <row r="4" spans="1:254" x14ac:dyDescent="0.25">
       <c r="B4" s="168"/>
       <c r="C4" s="168"/>
       <c r="D4" s="168"/>
       <c r="E4" s="168"/>
       <c r="F4" s="168"/>
       <c r="G4" s="168"/>
       <c r="H4" s="168"/>
       <c r="I4" s="168"/>
       <c r="J4" s="168"/>
       <c r="K4" s="168"/>
       <c r="L4" s="168"/>
       <c r="M4" s="169"/>
       <c r="N4" s="169"/>
       <c r="O4" s="170"/>
       <c r="P4" s="170" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="Q4" s="169"/>
       <c r="R4" s="170"/>
     </row>
     <row r="5" spans="1:254" s="25" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="26"/>
-      <c r="B5" s="618" t="s">
-[...15 lines deleted...]
-      <c r="P5" s="619"/>
+      <c r="B5" s="623" t="s">
+        <v>836</v>
+      </c>
+      <c r="C5" s="623"/>
+      <c r="D5" s="623"/>
+      <c r="E5" s="623"/>
+      <c r="F5" s="623"/>
+      <c r="G5" s="623"/>
+      <c r="H5" s="623"/>
+      <c r="I5" s="623"/>
+      <c r="J5" s="623"/>
+      <c r="K5" s="623"/>
+      <c r="L5" s="623"/>
+      <c r="M5" s="623"/>
+      <c r="N5" s="623"/>
+      <c r="O5" s="623"/>
+      <c r="P5" s="624"/>
       <c r="Q5" s="171"/>
       <c r="R5" s="479"/>
     </row>
     <row r="6" spans="1:254" s="25" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="26"/>
-      <c r="B6" s="620" t="s">
+      <c r="B6" s="625" t="s">
         <v>462</v>
       </c>
-      <c r="C6" s="621"/>
-[...12 lines deleted...]
-      <c r="P6" s="622"/>
+      <c r="C6" s="626"/>
+      <c r="D6" s="626"/>
+      <c r="E6" s="626"/>
+      <c r="F6" s="626"/>
+      <c r="G6" s="626"/>
+      <c r="H6" s="626"/>
+      <c r="I6" s="626"/>
+      <c r="J6" s="626"/>
+      <c r="K6" s="626"/>
+      <c r="L6" s="626"/>
+      <c r="M6" s="626"/>
+      <c r="N6" s="626"/>
+      <c r="O6" s="626"/>
+      <c r="P6" s="627"/>
       <c r="Q6" s="335"/>
       <c r="R6" s="480"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="355"/>
       <c r="W6" s="355"/>
       <c r="X6" s="355"/>
       <c r="Y6" s="355"/>
       <c r="Z6" s="355"/>
       <c r="AA6" s="355"/>
       <c r="AB6" s="355"/>
       <c r="AC6" s="355"/>
       <c r="AD6" s="355"/>
       <c r="AE6" s="355"/>
       <c r="AF6" s="355"/>
       <c r="AG6" s="355"/>
       <c r="AH6" s="355"/>
       <c r="AI6" s="355"/>
       <c r="AJ6" s="355"/>
       <c r="AK6" s="355"/>
       <c r="AL6" s="355"/>
       <c r="AM6" s="355"/>
       <c r="AN6" s="355"/>
       <c r="AO6" s="355"/>
       <c r="AP6" s="355"/>
-      <c r="AQ6" s="668"/>
-[...210 lines deleted...]
-      <c r="IT6" s="668"/>
+      <c r="AQ6" s="673"/>
+      <c r="AR6" s="673"/>
+      <c r="AS6" s="673"/>
+      <c r="AT6" s="673"/>
+      <c r="AU6" s="673"/>
+      <c r="AV6" s="673"/>
+      <c r="AW6" s="673"/>
+      <c r="AX6" s="673"/>
+      <c r="AY6" s="673"/>
+      <c r="AZ6" s="673"/>
+      <c r="BA6" s="673"/>
+      <c r="BB6" s="673"/>
+      <c r="BC6" s="673"/>
+      <c r="BD6" s="673"/>
+      <c r="BE6" s="673"/>
+      <c r="BF6" s="673"/>
+      <c r="BG6" s="673"/>
+      <c r="BH6" s="673"/>
+      <c r="BI6" s="673"/>
+      <c r="BJ6" s="673"/>
+      <c r="BK6" s="673"/>
+      <c r="BL6" s="673"/>
+      <c r="BM6" s="673"/>
+      <c r="BN6" s="673"/>
+      <c r="BO6" s="673"/>
+      <c r="BP6" s="673"/>
+      <c r="BQ6" s="673"/>
+      <c r="BR6" s="673"/>
+      <c r="BS6" s="673"/>
+      <c r="BT6" s="673"/>
+      <c r="BU6" s="673"/>
+      <c r="BV6" s="673"/>
+      <c r="BW6" s="673"/>
+      <c r="BX6" s="673"/>
+      <c r="BY6" s="673"/>
+      <c r="BZ6" s="673"/>
+      <c r="CA6" s="673"/>
+      <c r="CB6" s="673"/>
+      <c r="CC6" s="673"/>
+      <c r="CD6" s="673"/>
+      <c r="CE6" s="673"/>
+      <c r="CF6" s="673"/>
+      <c r="CG6" s="673"/>
+      <c r="CH6" s="673"/>
+      <c r="CI6" s="673"/>
+      <c r="CJ6" s="673"/>
+      <c r="CK6" s="673"/>
+      <c r="CL6" s="673"/>
+      <c r="CM6" s="673"/>
+      <c r="CN6" s="673"/>
+      <c r="CO6" s="673"/>
+      <c r="CP6" s="673"/>
+      <c r="CQ6" s="673"/>
+      <c r="CR6" s="673"/>
+      <c r="CS6" s="673"/>
+      <c r="CT6" s="673"/>
+      <c r="CU6" s="673"/>
+      <c r="CV6" s="673"/>
+      <c r="CW6" s="673"/>
+      <c r="CX6" s="673"/>
+      <c r="CY6" s="673"/>
+      <c r="CZ6" s="673"/>
+      <c r="DA6" s="673"/>
+      <c r="DB6" s="673"/>
+      <c r="DC6" s="673"/>
+      <c r="DD6" s="673"/>
+      <c r="DE6" s="673"/>
+      <c r="DF6" s="673"/>
+      <c r="DG6" s="673"/>
+      <c r="DH6" s="673"/>
+      <c r="DI6" s="673"/>
+      <c r="DJ6" s="673"/>
+      <c r="DK6" s="673"/>
+      <c r="DL6" s="673"/>
+      <c r="DM6" s="673"/>
+      <c r="DN6" s="673"/>
+      <c r="DO6" s="673"/>
+      <c r="DP6" s="673"/>
+      <c r="DQ6" s="673"/>
+      <c r="DR6" s="673"/>
+      <c r="DS6" s="673"/>
+      <c r="DT6" s="673"/>
+      <c r="DU6" s="673"/>
+      <c r="DV6" s="673"/>
+      <c r="DW6" s="673"/>
+      <c r="DX6" s="673"/>
+      <c r="DY6" s="673"/>
+      <c r="DZ6" s="673"/>
+      <c r="EA6" s="673"/>
+      <c r="EB6" s="673"/>
+      <c r="EC6" s="673"/>
+      <c r="ED6" s="673"/>
+      <c r="EE6" s="673"/>
+      <c r="EF6" s="673"/>
+      <c r="EG6" s="673"/>
+      <c r="EH6" s="673"/>
+      <c r="EI6" s="673"/>
+      <c r="EJ6" s="673"/>
+      <c r="EK6" s="673"/>
+      <c r="EL6" s="673"/>
+      <c r="EM6" s="673"/>
+      <c r="EN6" s="673"/>
+      <c r="EO6" s="673"/>
+      <c r="EP6" s="673"/>
+      <c r="EQ6" s="673"/>
+      <c r="ER6" s="673"/>
+      <c r="ES6" s="673"/>
+      <c r="ET6" s="673"/>
+      <c r="EU6" s="673"/>
+      <c r="EV6" s="673"/>
+      <c r="EW6" s="673"/>
+      <c r="EX6" s="673"/>
+      <c r="EY6" s="673"/>
+      <c r="EZ6" s="673"/>
+      <c r="FA6" s="673"/>
+      <c r="FB6" s="673"/>
+      <c r="FC6" s="673"/>
+      <c r="FD6" s="673"/>
+      <c r="FE6" s="673"/>
+      <c r="FF6" s="673"/>
+      <c r="FG6" s="673"/>
+      <c r="FH6" s="673"/>
+      <c r="FI6" s="673"/>
+      <c r="FJ6" s="673"/>
+      <c r="FK6" s="673"/>
+      <c r="FL6" s="673"/>
+      <c r="FM6" s="673"/>
+      <c r="FN6" s="673"/>
+      <c r="FO6" s="673"/>
+      <c r="FP6" s="673"/>
+      <c r="FQ6" s="673"/>
+      <c r="FR6" s="673"/>
+      <c r="FS6" s="673"/>
+      <c r="FT6" s="673"/>
+      <c r="FU6" s="673"/>
+      <c r="FV6" s="673"/>
+      <c r="FW6" s="673"/>
+      <c r="FX6" s="673"/>
+      <c r="FY6" s="673"/>
+      <c r="FZ6" s="673"/>
+      <c r="GA6" s="673"/>
+      <c r="GB6" s="673"/>
+      <c r="GC6" s="673"/>
+      <c r="GD6" s="673"/>
+      <c r="GE6" s="673"/>
+      <c r="GF6" s="673"/>
+      <c r="GG6" s="673"/>
+      <c r="GH6" s="673"/>
+      <c r="GI6" s="673"/>
+      <c r="GJ6" s="673"/>
+      <c r="GK6" s="673"/>
+      <c r="GL6" s="673"/>
+      <c r="GM6" s="673"/>
+      <c r="GN6" s="673"/>
+      <c r="GO6" s="673"/>
+      <c r="GP6" s="673"/>
+      <c r="GQ6" s="673"/>
+      <c r="GR6" s="673"/>
+      <c r="GS6" s="673"/>
+      <c r="GT6" s="673"/>
+      <c r="GU6" s="673"/>
+      <c r="GV6" s="673"/>
+      <c r="GW6" s="673"/>
+      <c r="GX6" s="673"/>
+      <c r="GY6" s="673"/>
+      <c r="GZ6" s="673"/>
+      <c r="HA6" s="673"/>
+      <c r="HB6" s="673"/>
+      <c r="HC6" s="673"/>
+      <c r="HD6" s="673"/>
+      <c r="HE6" s="673"/>
+      <c r="HF6" s="673"/>
+      <c r="HG6" s="673"/>
+      <c r="HH6" s="673"/>
+      <c r="HI6" s="673"/>
+      <c r="HJ6" s="673"/>
+      <c r="HK6" s="673"/>
+      <c r="HL6" s="673"/>
+      <c r="HM6" s="673"/>
+      <c r="HN6" s="673"/>
+      <c r="HO6" s="673"/>
+      <c r="HP6" s="673"/>
+      <c r="HQ6" s="673"/>
+      <c r="HR6" s="673"/>
+      <c r="HS6" s="673"/>
+      <c r="HT6" s="673"/>
+      <c r="HU6" s="673"/>
+      <c r="HV6" s="673"/>
+      <c r="HW6" s="673"/>
+      <c r="HX6" s="673"/>
+      <c r="HY6" s="673"/>
+      <c r="HZ6" s="673"/>
+      <c r="IA6" s="673"/>
+      <c r="IB6" s="673"/>
+      <c r="IC6" s="673"/>
+      <c r="ID6" s="673"/>
+      <c r="IE6" s="673"/>
+      <c r="IF6" s="673"/>
+      <c r="IG6" s="673"/>
+      <c r="IH6" s="673"/>
+      <c r="II6" s="673"/>
+      <c r="IJ6" s="673"/>
+      <c r="IK6" s="673"/>
+      <c r="IL6" s="673"/>
+      <c r="IM6" s="673"/>
+      <c r="IN6" s="673"/>
+      <c r="IO6" s="673"/>
+      <c r="IP6" s="673"/>
+      <c r="IQ6" s="673"/>
+      <c r="IR6" s="673"/>
+      <c r="IS6" s="673"/>
+      <c r="IT6" s="673"/>
     </row>
     <row r="7" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26"/>
-      <c r="B7" s="598" t="s">
+      <c r="B7" s="603" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="600" t="s">
+      <c r="C7" s="605" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="601"/>
-[...6 lines deleted...]
-      <c r="G7" s="604" t="s">
+      <c r="D7" s="606"/>
+      <c r="E7" s="615" t="s">
+        <v>837</v>
+      </c>
+      <c r="F7" s="617" t="s">
+        <v>592</v>
+      </c>
+      <c r="G7" s="609" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="604" t="s">
+      <c r="H7" s="609" t="s">
+        <v>781</v>
+      </c>
+      <c r="I7" s="609" t="s">
+        <v>782</v>
+      </c>
+      <c r="J7" s="628" t="s">
         <v>783</v>
       </c>
-      <c r="I7" s="604" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="614" t="s">
+      <c r="K7" s="619" t="s">
         <v>520</v>
       </c>
-      <c r="L7" s="616" t="s">
+      <c r="L7" s="621" t="s">
         <v>3</v>
       </c>
-      <c r="M7" s="606" t="s">
+      <c r="M7" s="611" t="s">
         <v>4</v>
       </c>
-      <c r="N7" s="606" t="s">
+      <c r="N7" s="611" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="606" t="s">
+      <c r="O7" s="611" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="608" t="s">
-        <v>755</v>
+      <c r="P7" s="613" t="s">
+        <v>753</v>
       </c>
     </row>
     <row r="8" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="26"/>
-      <c r="B8" s="599"/>
-[...13 lines deleted...]
-      <c r="P8" s="609"/>
+      <c r="B8" s="604"/>
+      <c r="C8" s="607"/>
+      <c r="D8" s="608"/>
+      <c r="E8" s="616"/>
+      <c r="F8" s="618"/>
+      <c r="G8" s="610"/>
+      <c r="H8" s="610"/>
+      <c r="I8" s="610"/>
+      <c r="J8" s="629"/>
+      <c r="K8" s="620"/>
+      <c r="L8" s="622"/>
+      <c r="M8" s="612"/>
+      <c r="N8" s="612"/>
+      <c r="O8" s="612"/>
+      <c r="P8" s="614"/>
     </row>
     <row r="9" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="26"/>
       <c r="B9" s="343">
         <v>1</v>
       </c>
-      <c r="C9" s="633">
+      <c r="C9" s="638">
         <v>2</v>
       </c>
-      <c r="D9" s="634"/>
+      <c r="D9" s="639"/>
       <c r="E9" s="344">
         <v>3</v>
       </c>
       <c r="F9" s="345">
         <v>4</v>
       </c>
       <c r="G9" s="346">
         <v>5</v>
       </c>
       <c r="H9" s="346">
         <v>6</v>
       </c>
       <c r="I9" s="346">
         <v>7</v>
       </c>
       <c r="J9" s="346">
         <v>8</v>
       </c>
       <c r="K9" s="347">
         <v>9</v>
       </c>
       <c r="L9" s="562">
         <v>10</v>
       </c>
       <c r="M9" s="344">
         <v>11</v>
       </c>
       <c r="N9" s="346">
         <v>12</v>
       </c>
       <c r="O9" s="344">
         <v>13</v>
       </c>
       <c r="P9" s="348">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:254" x14ac:dyDescent="0.25">
-      <c r="B10" s="635">
+      <c r="B10" s="640">
         <v>1</v>
       </c>
-      <c r="C10" s="638" t="s">
+      <c r="C10" s="643" t="s">
         <v>463</v>
       </c>
-      <c r="D10" s="639"/>
-      <c r="E10" s="644" t="s">
+      <c r="D10" s="644"/>
+      <c r="E10" s="649" t="s">
         <v>332</v>
       </c>
-      <c r="F10" s="647" t="s">
+      <c r="F10" s="652" t="s">
         <v>333</v>
       </c>
-      <c r="G10" s="657" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="651">
+      <c r="G10" s="662" t="s">
+        <v>893</v>
+      </c>
+      <c r="H10" s="656" t="s">
+        <v>926</v>
+      </c>
+      <c r="I10" s="656">
         <v>0.309</v>
       </c>
-      <c r="J10" s="654">
+      <c r="J10" s="659">
         <v>0.309</v>
       </c>
-      <c r="K10" s="657" t="s">
+      <c r="K10" s="662" t="s">
         <v>490</v>
       </c>
-      <c r="L10" s="660" t="s">
+      <c r="L10" s="665" t="s">
         <v>7</v>
       </c>
-      <c r="M10" s="626" t="s">
+      <c r="M10" s="631" t="s">
         <v>8</v>
       </c>
-      <c r="N10" s="626" t="s">
+      <c r="N10" s="631" t="s">
         <v>9</v>
       </c>
-      <c r="O10" s="626" t="s">
+      <c r="O10" s="631" t="s">
         <v>10</v>
       </c>
-      <c r="P10" s="629" t="s">
-        <v>636</v>
+      <c r="P10" s="634" t="s">
+        <v>635</v>
       </c>
     </row>
     <row r="11" spans="1:254" x14ac:dyDescent="0.25">
-      <c r="B11" s="636"/>
-[...13 lines deleted...]
-      <c r="P11" s="630"/>
+      <c r="B11" s="641"/>
+      <c r="C11" s="645"/>
+      <c r="D11" s="646"/>
+      <c r="E11" s="650"/>
+      <c r="F11" s="653"/>
+      <c r="G11" s="657"/>
+      <c r="H11" s="657"/>
+      <c r="I11" s="657"/>
+      <c r="J11" s="660"/>
+      <c r="K11" s="663"/>
+      <c r="L11" s="666"/>
+      <c r="M11" s="632"/>
+      <c r="N11" s="632"/>
+      <c r="O11" s="632"/>
+      <c r="P11" s="635"/>
     </row>
     <row r="12" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26"/>
-      <c r="B12" s="636"/>
-[...13 lines deleted...]
-      <c r="P12" s="630"/>
+      <c r="B12" s="641"/>
+      <c r="C12" s="645"/>
+      <c r="D12" s="646"/>
+      <c r="E12" s="650"/>
+      <c r="F12" s="653"/>
+      <c r="G12" s="657"/>
+      <c r="H12" s="657"/>
+      <c r="I12" s="657"/>
+      <c r="J12" s="660"/>
+      <c r="K12" s="663"/>
+      <c r="L12" s="666"/>
+      <c r="M12" s="632"/>
+      <c r="N12" s="632"/>
+      <c r="O12" s="632"/>
+      <c r="P12" s="635"/>
     </row>
     <row r="13" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26"/>
-      <c r="B13" s="636"/>
-[...13 lines deleted...]
-      <c r="P13" s="630"/>
+      <c r="B13" s="641"/>
+      <c r="C13" s="645"/>
+      <c r="D13" s="646"/>
+      <c r="E13" s="650"/>
+      <c r="F13" s="653"/>
+      <c r="G13" s="657"/>
+      <c r="H13" s="657"/>
+      <c r="I13" s="657"/>
+      <c r="J13" s="660"/>
+      <c r="K13" s="663"/>
+      <c r="L13" s="666"/>
+      <c r="M13" s="632"/>
+      <c r="N13" s="632"/>
+      <c r="O13" s="632"/>
+      <c r="P13" s="635"/>
     </row>
     <row r="14" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="26"/>
-      <c r="B14" s="637"/>
-[...13 lines deleted...]
-      <c r="P14" s="631"/>
+      <c r="B14" s="642"/>
+      <c r="C14" s="647"/>
+      <c r="D14" s="648"/>
+      <c r="E14" s="651"/>
+      <c r="F14" s="654"/>
+      <c r="G14" s="658"/>
+      <c r="H14" s="658"/>
+      <c r="I14" s="658"/>
+      <c r="J14" s="661"/>
+      <c r="K14" s="664"/>
+      <c r="L14" s="667"/>
+      <c r="M14" s="633"/>
+      <c r="N14" s="633"/>
+      <c r="O14" s="633"/>
+      <c r="P14" s="636"/>
     </row>
     <row r="15" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26"/>
-      <c r="B15" s="632" t="s">
+      <c r="B15" s="637" t="s">
+        <v>550</v>
+      </c>
+      <c r="C15" s="637"/>
+      <c r="D15" s="637"/>
+      <c r="E15" s="637"/>
+      <c r="F15" s="637"/>
+      <c r="G15" s="637"/>
+      <c r="H15" s="637"/>
+      <c r="I15" s="637"/>
+      <c r="J15" s="637"/>
+      <c r="K15" s="637"/>
+      <c r="L15" s="637"/>
+      <c r="M15" s="637"/>
+      <c r="N15" s="637"/>
+      <c r="O15" s="637"/>
+      <c r="P15" s="637"/>
+      <c r="Q15" s="637"/>
+    </row>
+    <row r="16" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="B16" s="655" t="s">
         <v>551</v>
       </c>
-      <c r="C15" s="632"/>
-[...32 lines deleted...]
-      <c r="P16" s="650"/>
+      <c r="C16" s="655"/>
+      <c r="D16" s="655"/>
+      <c r="E16" s="655"/>
+      <c r="F16" s="655"/>
+      <c r="G16" s="655"/>
+      <c r="H16" s="655"/>
+      <c r="I16" s="655"/>
+      <c r="J16" s="655"/>
+      <c r="K16" s="655"/>
+      <c r="L16" s="655"/>
+      <c r="M16" s="655"/>
+      <c r="N16" s="655"/>
+      <c r="O16" s="655"/>
+      <c r="P16" s="655"/>
       <c r="Q16" s="561"/>
       <c r="R16" s="173"/>
       <c r="S16" s="173"/>
       <c r="T16" s="173"/>
       <c r="U16" s="173"/>
       <c r="V16" s="173"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="B17" s="650" t="s">
-[...15 lines deleted...]
-      <c r="P17" s="650"/>
+      <c r="B17" s="655" t="s">
+        <v>868</v>
+      </c>
+      <c r="C17" s="655"/>
+      <c r="D17" s="655"/>
+      <c r="E17" s="655"/>
+      <c r="F17" s="655"/>
+      <c r="G17" s="655"/>
+      <c r="H17" s="655"/>
+      <c r="I17" s="655"/>
+      <c r="J17" s="655"/>
+      <c r="K17" s="655"/>
+      <c r="L17" s="655"/>
+      <c r="M17" s="655"/>
+      <c r="N17" s="655"/>
+      <c r="O17" s="655"/>
+      <c r="P17" s="655"/>
       <c r="Q17" s="561"/>
       <c r="R17" s="173"/>
       <c r="S17" s="173"/>
       <c r="T17" s="173"/>
       <c r="U17" s="173"/>
       <c r="V17" s="173"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="B18" s="650" t="s">
-[...15 lines deleted...]
-      <c r="P18" s="650"/>
+      <c r="B18" s="655" t="s">
+        <v>552</v>
+      </c>
+      <c r="C18" s="655"/>
+      <c r="D18" s="655"/>
+      <c r="E18" s="655"/>
+      <c r="F18" s="655"/>
+      <c r="G18" s="655"/>
+      <c r="H18" s="655"/>
+      <c r="I18" s="655"/>
+      <c r="J18" s="655"/>
+      <c r="K18" s="655"/>
+      <c r="L18" s="655"/>
+      <c r="M18" s="655"/>
+      <c r="N18" s="655"/>
+      <c r="O18" s="655"/>
+      <c r="P18" s="655"/>
       <c r="Q18" s="561"/>
       <c r="R18" s="173"/>
       <c r="S18" s="173"/>
       <c r="T18" s="173"/>
       <c r="U18" s="173"/>
       <c r="V18" s="173"/>
     </row>
     <row r="19" spans="1:45" s="168" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="26"/>
-      <c r="B19" s="669" t="s">
-[...15 lines deleted...]
-      <c r="P19" s="671"/>
+      <c r="B19" s="674" t="s">
+        <v>927</v>
+      </c>
+      <c r="C19" s="675"/>
+      <c r="D19" s="675"/>
+      <c r="E19" s="675"/>
+      <c r="F19" s="675"/>
+      <c r="G19" s="675"/>
+      <c r="H19" s="675"/>
+      <c r="I19" s="675"/>
+      <c r="J19" s="675"/>
+      <c r="K19" s="676"/>
+      <c r="L19" s="676"/>
+      <c r="M19" s="676"/>
+      <c r="N19" s="676"/>
+      <c r="O19" s="676"/>
+      <c r="P19" s="676"/>
       <c r="Q19" s="336"/>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
       <c r="B20" s="337" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25"/>
       <c r="O20" s="28"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="28"/>
       <c r="R20" s="28"/>
       <c r="S20" s="28"/>
       <c r="T20" s="28"/>
       <c r="U20" s="28"/>
       <c r="V20" s="481"/>
       <c r="W20" s="27"/>
       <c r="X20" s="28"/>
       <c r="Y20" s="28"/>
       <c r="Z20" s="28"/>
       <c r="AA20" s="28"/>
       <c r="AB20" s="28"/>
       <c r="AC20" s="28"/>
       <c r="AD20" s="28"/>
       <c r="AE20" s="28"/>
       <c r="AF20" s="25"/>
       <c r="AG20" s="25"/>
       <c r="AH20" s="25"/>
       <c r="AI20" s="25"/>
       <c r="AJ20" s="25"/>
       <c r="AK20" s="25"/>
       <c r="AL20" s="25"/>
       <c r="AM20" s="25"/>
       <c r="AN20" s="25"/>
       <c r="AO20" s="25"/>
       <c r="AP20" s="25"/>
       <c r="AQ20" s="25"/>
       <c r="AR20" s="25"/>
       <c r="AS20" s="25"/>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="B21" s="665" t="s">
-[...3 lines deleted...]
-      <c r="D21" s="667"/>
+      <c r="B21" s="670" t="s">
+        <v>754</v>
+      </c>
+      <c r="C21" s="671"/>
+      <c r="D21" s="672"/>
       <c r="E21" s="338" t="s">
         <v>491</v>
       </c>
       <c r="F21" s="338" t="s">
         <v>492</v>
       </c>
       <c r="G21" s="338" t="s">
         <v>493</v>
       </c>
       <c r="H21" s="339"/>
       <c r="I21" s="339"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="27"/>
       <c r="N21" s="28"/>
       <c r="O21" s="28"/>
       <c r="P21" s="28"/>
       <c r="Q21" s="28"/>
       <c r="R21" s="28"/>
       <c r="S21" s="28"/>
       <c r="T21" s="28"/>
       <c r="U21" s="28"/>
       <c r="V21" s="481"/>
       <c r="W21" s="29"/>
       <c r="X21" s="28"/>
       <c r="Y21" s="28"/>
       <c r="Z21" s="28"/>
       <c r="AA21" s="28"/>
       <c r="AB21" s="28"/>
       <c r="AC21" s="28"/>
       <c r="AD21" s="28"/>
       <c r="AE21" s="28"/>
       <c r="AF21" s="25"/>
       <c r="AG21" s="25"/>
       <c r="AH21" s="25"/>
       <c r="AI21" s="25"/>
       <c r="AJ21" s="25"/>
       <c r="AK21" s="25"/>
       <c r="AL21" s="25"/>
       <c r="AM21" s="25"/>
       <c r="AN21" s="25"/>
       <c r="AO21" s="25"/>
       <c r="AP21" s="25"/>
       <c r="AQ21" s="25"/>
       <c r="AR21" s="25"/>
       <c r="AS21" s="25"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="B22" s="663" t="s">
+      <c r="B22" s="668" t="s">
         <v>494</v>
       </c>
-      <c r="C22" s="663"/>
-      <c r="D22" s="663"/>
+      <c r="C22" s="668"/>
+      <c r="D22" s="668"/>
       <c r="E22" s="340" t="s">
         <v>495</v>
       </c>
       <c r="F22" s="340" t="s">
         <v>495</v>
       </c>
       <c r="G22" s="340" t="s">
         <v>495</v>
       </c>
       <c r="H22" s="341"/>
       <c r="I22" s="341"/>
       <c r="J22" s="342"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="29"/>
       <c r="N22" s="28"/>
       <c r="O22" s="560"/>
       <c r="P22" s="560"/>
       <c r="Q22" s="560"/>
       <c r="R22" s="560"/>
       <c r="S22" s="560"/>
       <c r="T22" s="560"/>
       <c r="U22" s="560"/>
       <c r="V22" s="481"/>
-      <c r="W22" s="625"/>
-[...7 lines deleted...]
-      <c r="AE22" s="625"/>
+      <c r="W22" s="630"/>
+      <c r="X22" s="630"/>
+      <c r="Y22" s="630"/>
+      <c r="Z22" s="630"/>
+      <c r="AA22" s="630"/>
+      <c r="AB22" s="630"/>
+      <c r="AC22" s="630"/>
+      <c r="AD22" s="630"/>
+      <c r="AE22" s="630"/>
       <c r="AF22" s="25"/>
       <c r="AG22" s="25"/>
       <c r="AH22" s="25"/>
       <c r="AI22" s="25"/>
       <c r="AJ22" s="25"/>
       <c r="AK22" s="25"/>
       <c r="AL22" s="25"/>
       <c r="AM22" s="25"/>
       <c r="AN22" s="25"/>
       <c r="AO22" s="25"/>
       <c r="AP22" s="25"/>
       <c r="AQ22" s="25"/>
       <c r="AR22" s="25"/>
       <c r="AS22" s="25"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="B23" s="663" t="s">
+      <c r="B23" s="668" t="s">
         <v>496</v>
       </c>
-      <c r="C23" s="663"/>
-      <c r="D23" s="663"/>
+      <c r="C23" s="668"/>
+      <c r="D23" s="668"/>
       <c r="E23" s="340" t="s">
         <v>497</v>
       </c>
       <c r="F23" s="340" t="s">
         <v>497</v>
       </c>
       <c r="G23" s="340" t="s">
         <v>497</v>
       </c>
       <c r="H23" s="341"/>
       <c r="I23" s="341"/>
       <c r="J23" s="342"/>
       <c r="K23" s="560"/>
       <c r="L23" s="560"/>
       <c r="M23" s="560"/>
       <c r="N23" s="560"/>
       <c r="O23" s="560"/>
       <c r="P23" s="560"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
       <c r="W23" s="25"/>
       <c r="X23" s="25"/>
       <c r="Y23" s="25"/>
       <c r="Z23" s="25"/>
       <c r="AA23" s="25"/>
       <c r="AB23" s="25"/>
       <c r="AC23" s="25"/>
       <c r="AD23" s="25"/>
       <c r="AE23" s="25"/>
       <c r="AF23" s="25"/>
       <c r="AG23" s="25"/>
       <c r="AH23" s="25"/>
       <c r="AI23" s="25"/>
       <c r="AJ23" s="25"/>
       <c r="AK23" s="25"/>
       <c r="AL23" s="25"/>
       <c r="AM23" s="25"/>
       <c r="AN23" s="25"/>
       <c r="AO23" s="25"/>
       <c r="AP23" s="25"/>
       <c r="AQ23" s="25"/>
       <c r="AR23" s="25"/>
       <c r="AS23" s="25"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="B24" s="663" t="s">
+      <c r="B24" s="668" t="s">
         <v>498</v>
       </c>
-      <c r="C24" s="663"/>
-      <c r="D24" s="663"/>
+      <c r="C24" s="668"/>
+      <c r="D24" s="668"/>
       <c r="E24" s="340" t="s">
         <v>499</v>
       </c>
       <c r="F24" s="340" t="s">
         <v>499</v>
       </c>
       <c r="G24" s="340" t="s">
         <v>499</v>
       </c>
       <c r="H24" s="341"/>
       <c r="I24" s="341"/>
       <c r="J24" s="342"/>
       <c r="K24" s="560"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="560"/>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="25"/>
       <c r="R24" s="25"/>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="25"/>
       <c r="V24" s="25"/>
       <c r="W24" s="25"/>
       <c r="X24" s="25"/>
       <c r="Y24" s="25"/>
       <c r="Z24" s="25"/>
       <c r="AA24" s="25"/>
       <c r="AB24" s="25"/>
       <c r="AC24" s="25"/>
       <c r="AD24" s="25"/>
       <c r="AE24" s="25"/>
       <c r="AF24" s="25"/>
       <c r="AG24" s="25"/>
       <c r="AH24" s="25"/>
       <c r="AI24" s="25"/>
       <c r="AJ24" s="25"/>
       <c r="AK24" s="25"/>
       <c r="AL24" s="25"/>
       <c r="AM24" s="25"/>
       <c r="AN24" s="25"/>
       <c r="AO24" s="25"/>
       <c r="AP24" s="25"/>
       <c r="AQ24" s="25"/>
       <c r="AR24" s="25"/>
       <c r="AS24" s="25"/>
     </row>
     <row r="25" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="B25" s="664" t="s">
-[...7 lines deleted...]
-      <c r="H25" s="664"/>
+      <c r="B25" s="669" t="s">
+        <v>553</v>
+      </c>
+      <c r="C25" s="669"/>
+      <c r="D25" s="669"/>
+      <c r="E25" s="669"/>
+      <c r="F25" s="669"/>
+      <c r="G25" s="669"/>
+      <c r="H25" s="669"/>
       <c r="I25" s="341"/>
       <c r="J25" s="342"/>
       <c r="K25" s="560"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="560"/>
       <c r="O25" s="30"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
       <c r="V25" s="25"/>
       <c r="W25" s="25"/>
       <c r="X25" s="25"/>
       <c r="Y25" s="25"/>
       <c r="Z25" s="25"/>
       <c r="AA25" s="25"/>
       <c r="AB25" s="25"/>
       <c r="AC25" s="25"/>
       <c r="AD25" s="25"/>
       <c r="AE25" s="25"/>
       <c r="AF25" s="25"/>
       <c r="AG25" s="25"/>
@@ -16462,234 +16323,240 @@
     <mergeCell ref="C7:D8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
     <mergeCell ref="I7:I8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S17"/>
+  <dimension ref="A1:S18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A112" sqref="A112"/>
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="12" customWidth="1"/>
     <col min="2" max="2" width="55.42578125" style="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="76.42578125" style="12" customWidth="1"/>
     <col min="4" max="10" width="9.42578125" style="46"/>
     <col min="11" max="16384" width="9.42578125" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
-      <c r="B1" s="596"/>
-      <c r="C1" s="596"/>
+      <c r="B1" s="601"/>
+      <c r="C1" s="601"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="11"/>
     </row>
     <row r="2" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="144"/>
       <c r="B2" s="149"/>
       <c r="C2" s="150" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
     </row>
     <row r="3" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="144"/>
       <c r="B3" s="149"/>
       <c r="C3" s="150" t="s">
-        <v>871</v>
+        <v>956</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
     </row>
     <row r="4" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="672" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="673"/>
+      <c r="A4" s="144"/>
+      <c r="B4" s="149"/>
+      <c r="C4" s="150" t="s">
+        <v>940</v>
+      </c>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C5" s="674"/>
+    <row r="5" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="144"/>
+      <c r="B5" s="149"/>
+      <c r="C5" s="150" t="s">
+        <v>869</v>
+      </c>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
-      <c r="K5" s="138"/>
-[...18 lines deleted...]
-      </c>
+    </row>
+    <row r="6" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="677" t="s">
+        <v>957</v>
+      </c>
+      <c r="C6" s="677"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
-    </row>
-[...8 lines deleted...]
-        <v>13</v>
+      <c r="K6" s="138"/>
+      <c r="L6" s="138"/>
+      <c r="M6" s="138"/>
+      <c r="N6" s="138"/>
+      <c r="O6" s="138"/>
+      <c r="P6" s="138"/>
+      <c r="Q6" s="138"/>
+      <c r="R6" s="138"/>
+      <c r="S6" s="138"/>
+    </row>
+    <row r="7" spans="1:19" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="142" t="s">
+        <v>483</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A8" s="12" t="s">
-        <v>14</v>
+      <c r="A8" s="14" t="s">
+        <v>501</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>13</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A11" s="2" t="s">
-        <v>312</v>
+      <c r="A11" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>312</v>
+      </c>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
@@ -16699,372 +16566,380 @@
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
     </row>
     <row r="17" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="12"/>
       <c r="I17" s="12"/>
       <c r="J17" s="12"/>
     </row>
+    <row r="18" spans="4:10" x14ac:dyDescent="0.25">
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+    </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
-    <mergeCell ref="B4:C4"/>
-    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D35"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A25" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="C43" sqref="C43"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="90.5703125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="4" customWidth="1"/>
     <col min="2" max="3" width="60.5703125" style="3" customWidth="1"/>
     <col min="4" max="16384" width="90.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C1" s="143" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C2" s="482" t="s">
-        <v>944</v>
+        <v>958</v>
       </c>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C3" s="143" t="s">
-        <v>942</v>
+        <v>955</v>
       </c>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C4" s="143" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="687" t="s">
+      <c r="B7" s="690" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="688"/>
+      <c r="C7" s="691"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="317" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="689" t="s">
+      <c r="B8" s="692" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="690"/>
+      <c r="C8" s="693"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="695" t="s">
+      <c r="A9" s="698" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="691" t="s">
+      <c r="B9" s="694" t="s">
         <v>331</v>
       </c>
-      <c r="C9" s="692"/>
+      <c r="C9" s="695"/>
     </row>
     <row r="10" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="695"/>
-      <c r="B10" s="693" t="s">
+      <c r="A10" s="698"/>
+      <c r="B10" s="696" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="694"/>
+      <c r="C10" s="697"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="317" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="689" t="s">
+      <c r="B11" s="692" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="690"/>
+      <c r="C11" s="693"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="317" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="689" t="s">
+      <c r="B12" s="692" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="690"/>
+      <c r="C12" s="693"/>
     </row>
     <row r="13" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="317" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="689" t="s">
+      <c r="B13" s="692" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="690"/>
+      <c r="C13" s="693"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="695" t="s">
+      <c r="A14" s="698" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="689" t="s">
+      <c r="B14" s="692" t="s">
         <v>324</v>
       </c>
-      <c r="C14" s="690"/>
+      <c r="C14" s="693"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="695"/>
-[...1 lines deleted...]
-      <c r="C15" s="690"/>
+      <c r="A15" s="698"/>
+      <c r="B15" s="692"/>
+      <c r="C15" s="693"/>
     </row>
     <row r="16" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="695" t="s">
+      <c r="A16" s="698" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="693" t="s">
+      <c r="B16" s="696" t="s">
         <v>325</v>
       </c>
-      <c r="C16" s="694"/>
+      <c r="C16" s="697"/>
     </row>
     <row r="17" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="695"/>
-      <c r="B17" s="689" t="s">
+      <c r="A17" s="698"/>
+      <c r="B17" s="692" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="690"/>
+      <c r="C17" s="693"/>
     </row>
     <row r="18" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="695"/>
-      <c r="B18" s="689" t="s">
+      <c r="A18" s="698"/>
+      <c r="B18" s="692" t="s">
         <v>30</v>
       </c>
-      <c r="C18" s="690"/>
+      <c r="C18" s="693"/>
     </row>
     <row r="19" spans="1:3" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="695"/>
-      <c r="B19" s="689" t="s">
+      <c r="A19" s="698"/>
+      <c r="B19" s="692" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="690"/>
+      <c r="C19" s="693"/>
     </row>
     <row r="20" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="695"/>
-      <c r="B20" s="693" t="s">
+      <c r="A20" s="698"/>
+      <c r="B20" s="696" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="694"/>
+      <c r="C20" s="697"/>
     </row>
     <row r="21" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="695" t="s">
+      <c r="A21" s="698" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="689" t="s">
+      <c r="B21" s="692" t="s">
         <v>34</v>
       </c>
-      <c r="C21" s="690"/>
+      <c r="C21" s="693"/>
     </row>
     <row r="22" spans="1:3" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="695"/>
-      <c r="B22" s="677" t="s">
+      <c r="A22" s="698"/>
+      <c r="B22" s="680" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="696"/>
+      <c r="C22" s="699"/>
     </row>
     <row r="23" spans="1:3" ht="375.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="679" t="s">
+      <c r="A23" s="682" t="s">
         <v>36</v>
       </c>
-      <c r="B23" s="675" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="676"/>
+      <c r="B23" s="678" t="s">
+        <v>892</v>
+      </c>
+      <c r="C23" s="679"/>
     </row>
     <row r="24" spans="1:3" ht="165" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="680"/>
-[...3 lines deleted...]
-      <c r="C24" s="678"/>
+      <c r="A24" s="683"/>
+      <c r="B24" s="680" t="s">
+        <v>891</v>
+      </c>
+      <c r="C24" s="681"/>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
       <c r="B25" s="148"/>
       <c r="C25" s="148"/>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
       <c r="B27" s="8" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" s="685" t="s">
+      <c r="A29" s="688" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="686"/>
-      <c r="C29" s="683" t="s">
+      <c r="B29" s="689"/>
+      <c r="C29" s="686" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="681" t="s">
+      <c r="A30" s="684" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="682"/>
-      <c r="C30" s="684"/>
+      <c r="B30" s="685"/>
+      <c r="C30" s="687"/>
     </row>
     <row r="31" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="22">
         <v>91</v>
       </c>
-      <c r="C31" s="1711">
-        <v>13.55</v>
+      <c r="C31" s="573">
+        <v>13.75</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="23">
         <v>181</v>
       </c>
-      <c r="C32" s="1712">
+      <c r="C32" s="572">
         <v>13.25</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="23">
         <v>271</v>
       </c>
-      <c r="C33" s="1712">
+      <c r="C33" s="572">
         <v>12.75</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="318" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="24">
         <v>365</v>
       </c>
-      <c r="C34" s="1712">
+      <c r="C34" s="572">
         <v>12.75</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
       <c r="C35" s="172" t="s">
         <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A16:A20"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="A29:B29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M194"/>
+  <dimension ref="A1:M193"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16:H16"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="B159" sqref="B159:I159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="49" customWidth="1"/>
     <col min="2" max="2" width="57.5703125" style="31" customWidth="1"/>
     <col min="3" max="3" width="62.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="81.85546875" style="32" customWidth="1"/>
     <col min="5" max="5" width="24.42578125" style="32" customWidth="1"/>
     <col min="6" max="6" width="32.140625" style="32" customWidth="1"/>
     <col min="7" max="7" width="35" style="32" customWidth="1"/>
     <col min="8" max="8" width="56.140625" style="32" customWidth="1"/>
     <col min="9" max="9" width="108.7109375" style="43" customWidth="1"/>
     <col min="10" max="10" width="41" style="33" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="33" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="33" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="33"/>
     <col min="16" max="16" width="7" style="33" customWidth="1"/>
     <col min="17" max="256" width="9.140625" style="33"/>
     <col min="257" max="257" width="11.140625" style="33" customWidth="1"/>
     <col min="258" max="258" width="57.5703125" style="33" customWidth="1"/>
     <col min="259" max="259" width="62.5703125" style="33" customWidth="1"/>
     <col min="260" max="260" width="81.85546875" style="33" customWidth="1"/>
     <col min="261" max="261" width="24.42578125" style="33" customWidth="1"/>
     <col min="262" max="262" width="32.140625" style="33" customWidth="1"/>
@@ -17989,3427 +17864,3428 @@
     <col min="15882" max="15882" width="0.42578125" style="33" customWidth="1"/>
     <col min="15883" max="15883" width="8.140625" style="33" customWidth="1"/>
     <col min="15884" max="15885" width="0" style="33" hidden="1" customWidth="1"/>
     <col min="15886" max="15887" width="9.140625" style="33"/>
     <col min="15888" max="15888" width="7" style="33" customWidth="1"/>
     <col min="15889" max="16128" width="9.140625" style="33"/>
     <col min="16129" max="16129" width="11.140625" style="33" customWidth="1"/>
     <col min="16130" max="16130" width="57.5703125" style="33" customWidth="1"/>
     <col min="16131" max="16131" width="62.5703125" style="33" customWidth="1"/>
     <col min="16132" max="16132" width="81.85546875" style="33" customWidth="1"/>
     <col min="16133" max="16133" width="24.42578125" style="33" customWidth="1"/>
     <col min="16134" max="16134" width="32.140625" style="33" customWidth="1"/>
     <col min="16135" max="16135" width="35" style="33" customWidth="1"/>
     <col min="16136" max="16136" width="44.7109375" style="33" customWidth="1"/>
     <col min="16137" max="16137" width="108.7109375" style="33" customWidth="1"/>
     <col min="16138" max="16138" width="0.42578125" style="33" customWidth="1"/>
     <col min="16139" max="16139" width="8.140625" style="33" customWidth="1"/>
     <col min="16140" max="16141" width="0" style="33" hidden="1" customWidth="1"/>
     <col min="16142" max="16143" width="9.140625" style="33"/>
     <col min="16144" max="16144" width="7" style="33" customWidth="1"/>
     <col min="16145" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
       <c r="I1" s="388" t="s">
-        <v>945</v>
+        <v>838</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
       <c r="I2" s="389" t="s">
-        <v>946</v>
+        <v>959</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
       <c r="I3" s="389" t="s">
-        <v>931</v>
+        <v>960</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A4" s="51"/>
       <c r="I4" s="389" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="51"/>
       <c r="I5" s="34"/>
     </row>
     <row r="6" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="51"/>
       <c r="I6" s="35"/>
     </row>
     <row r="7" spans="1:12" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="868" t="s">
+      <c r="A7" s="802" t="s">
+        <v>600</v>
+      </c>
+      <c r="B7" s="803"/>
+      <c r="C7" s="803"/>
+      <c r="D7" s="803"/>
+      <c r="E7" s="803"/>
+      <c r="F7" s="803"/>
+      <c r="G7" s="803"/>
+      <c r="H7" s="803"/>
+      <c r="I7" s="804"/>
+    </row>
+    <row r="8" spans="1:12" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="820"/>
+      <c r="B8" s="805" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="806"/>
+      <c r="D8" s="807"/>
+      <c r="E8" s="811" t="s">
+        <v>352</v>
+      </c>
+      <c r="F8" s="811"/>
+      <c r="G8" s="811"/>
+      <c r="H8" s="812"/>
+      <c r="I8" s="813" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="821"/>
+      <c r="B9" s="808"/>
+      <c r="C9" s="809"/>
+      <c r="D9" s="810"/>
+      <c r="E9" s="815" t="s">
         <v>601</v>
       </c>
-      <c r="B7" s="869"/>
-[...36 lines deleted...]
-      <c r="I9" s="880"/>
+      <c r="F9" s="816"/>
+      <c r="G9" s="816"/>
+      <c r="H9" s="817"/>
+      <c r="I9" s="814"/>
     </row>
     <row r="10" spans="1:12" s="36" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="884" t="s">
+      <c r="B10" s="818" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="884"/>
-[...5 lines deleted...]
-      <c r="I10" s="885"/>
+      <c r="C10" s="818"/>
+      <c r="D10" s="818"/>
+      <c r="E10" s="818"/>
+      <c r="F10" s="818"/>
+      <c r="G10" s="818"/>
+      <c r="H10" s="818"/>
+      <c r="I10" s="819"/>
     </row>
     <row r="11" spans="1:12" s="36" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="B11" s="888" t="s">
+      <c r="B11" s="822" t="s">
         <v>50</v>
       </c>
-      <c r="C11" s="715" t="s">
+      <c r="C11" s="762" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="717"/>
-[...5 lines deleted...]
-      <c r="H11" s="717"/>
+      <c r="D11" s="764"/>
+      <c r="E11" s="762" t="s">
+        <v>841</v>
+      </c>
+      <c r="F11" s="763"/>
+      <c r="G11" s="763"/>
+      <c r="H11" s="764"/>
       <c r="I11" s="64" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="37" customFormat="1" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="593" t="s">
+      <c r="A12" s="599" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="889"/>
-      <c r="C12" s="865" t="s">
+      <c r="B12" s="823"/>
+      <c r="C12" s="796" t="s">
         <v>54</v>
       </c>
-      <c r="D12" s="867"/>
-[...5 lines deleted...]
-      <c r="H12" s="720"/>
+      <c r="D12" s="798"/>
+      <c r="E12" s="746" t="s">
+        <v>901</v>
+      </c>
+      <c r="F12" s="747"/>
+      <c r="G12" s="747"/>
+      <c r="H12" s="748"/>
       <c r="I12" s="44" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="38" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="593" t="s">
+      <c r="A13" s="599" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="889"/>
-      <c r="C13" s="725" t="s">
+      <c r="B13" s="823"/>
+      <c r="C13" s="828" t="s">
         <v>58</v>
       </c>
-      <c r="D13" s="727"/>
-[...7 lines deleted...]
-        <v>576</v>
+      <c r="D13" s="829"/>
+      <c r="E13" s="746" t="s">
+        <v>561</v>
+      </c>
+      <c r="F13" s="747"/>
+      <c r="G13" s="747"/>
+      <c r="H13" s="748"/>
+      <c r="I13" s="835" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="38" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="889"/>
-[...8 lines deleted...]
-      <c r="I14" s="897"/>
+      <c r="B14" s="823"/>
+      <c r="C14" s="724"/>
+      <c r="D14" s="725"/>
+      <c r="E14" s="837" t="s">
+        <v>562</v>
+      </c>
+      <c r="F14" s="838"/>
+      <c r="G14" s="838"/>
+      <c r="H14" s="798"/>
+      <c r="I14" s="836"/>
     </row>
     <row r="15" spans="1:12" s="38" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="896" t="s">
+      <c r="A15" s="834" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="889"/>
-      <c r="C15" s="725" t="s">
+      <c r="B15" s="823"/>
+      <c r="C15" s="828" t="s">
         <v>335</v>
       </c>
-      <c r="D15" s="727"/>
-      <c r="E15" s="898" t="s">
+      <c r="D15" s="829"/>
+      <c r="E15" s="837" t="s">
         <v>355</v>
       </c>
-      <c r="F15" s="899"/>
-[...2 lines deleted...]
-      <c r="I15" s="826" t="s">
+      <c r="F15" s="838"/>
+      <c r="G15" s="838"/>
+      <c r="H15" s="839"/>
+      <c r="I15" s="835" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="16" spans="1:12" s="38" customFormat="1" ht="183" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="841"/>
-[...3 lines deleted...]
-      <c r="E16" s="718" t="s">
+      <c r="A16" s="774"/>
+      <c r="B16" s="823"/>
+      <c r="C16" s="724"/>
+      <c r="D16" s="725"/>
+      <c r="E16" s="746" t="s">
         <v>357</v>
       </c>
-      <c r="F16" s="719"/>
-[...2 lines deleted...]
-      <c r="I16" s="897"/>
+      <c r="F16" s="747"/>
+      <c r="G16" s="747"/>
+      <c r="H16" s="748"/>
+      <c r="I16" s="836"/>
       <c r="J16" s="53"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
     </row>
     <row r="17" spans="1:12" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="896" t="s">
+      <c r="A17" s="834" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="889"/>
-      <c r="C17" s="725" t="s">
+      <c r="B17" s="823"/>
+      <c r="C17" s="828" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="727"/>
-[...7 lines deleted...]
-        <v>846</v>
+      <c r="D17" s="829"/>
+      <c r="E17" s="828" t="s">
+        <v>843</v>
+      </c>
+      <c r="F17" s="830"/>
+      <c r="G17" s="830"/>
+      <c r="H17" s="829"/>
+      <c r="I17" s="832" t="s">
+        <v>844</v>
       </c>
       <c r="J17" s="53"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
     </row>
     <row r="18" spans="1:12" s="37" customFormat="1" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="841"/>
-[...7 lines deleted...]
-      <c r="I18" s="895"/>
+      <c r="A18" s="774"/>
+      <c r="B18" s="823"/>
+      <c r="C18" s="724"/>
+      <c r="D18" s="725"/>
+      <c r="E18" s="724"/>
+      <c r="F18" s="831"/>
+      <c r="G18" s="831"/>
+      <c r="H18" s="725"/>
+      <c r="I18" s="833"/>
     </row>
     <row r="19" spans="1:12" s="37" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="593" t="s">
+      <c r="A19" s="599" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="889"/>
-      <c r="C19" s="862" t="s">
+      <c r="B19" s="823"/>
+      <c r="C19" s="776" t="s">
         <v>68</v>
       </c>
-      <c r="D19" s="864"/>
-      <c r="E19" s="718" t="s">
+      <c r="D19" s="777"/>
+      <c r="E19" s="746" t="s">
         <v>69</v>
       </c>
-      <c r="F19" s="719"/>
-[...2 lines deleted...]
-      <c r="I19" s="890" t="s">
+      <c r="F19" s="747"/>
+      <c r="G19" s="747"/>
+      <c r="H19" s="748"/>
+      <c r="I19" s="824" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="37" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="593" t="s">
+      <c r="A20" s="599" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="889"/>
-[...2 lines deleted...]
-      <c r="E20" s="718" t="s">
+      <c r="B20" s="823"/>
+      <c r="C20" s="826"/>
+      <c r="D20" s="827"/>
+      <c r="E20" s="746" t="s">
         <v>525</v>
       </c>
-      <c r="F20" s="719"/>
-[...2 lines deleted...]
-      <c r="I20" s="891"/>
+      <c r="F20" s="747"/>
+      <c r="G20" s="747"/>
+      <c r="H20" s="748"/>
+      <c r="I20" s="825"/>
     </row>
     <row r="21" spans="1:12" s="37" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="593" t="s">
+      <c r="A21" s="599" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="889"/>
-      <c r="C21" s="862" t="s">
+      <c r="B21" s="823"/>
+      <c r="C21" s="776" t="s">
         <v>72</v>
       </c>
-      <c r="D21" s="864"/>
-      <c r="E21" s="718" t="s">
+      <c r="D21" s="777"/>
+      <c r="E21" s="746" t="s">
         <v>69</v>
       </c>
-      <c r="F21" s="719"/>
-[...2 lines deleted...]
-      <c r="I21" s="890" t="s">
+      <c r="F21" s="747"/>
+      <c r="G21" s="747"/>
+      <c r="H21" s="748"/>
+      <c r="I21" s="824" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="37" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="593" t="s">
+      <c r="A22" s="599" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="889"/>
-[...2 lines deleted...]
-      <c r="E22" s="718" t="s">
+      <c r="B22" s="823"/>
+      <c r="C22" s="826"/>
+      <c r="D22" s="827"/>
+      <c r="E22" s="746" t="s">
         <v>527</v>
       </c>
-      <c r="F22" s="719"/>
-[...2 lines deleted...]
-      <c r="I22" s="891"/>
+      <c r="F22" s="747"/>
+      <c r="G22" s="747"/>
+      <c r="H22" s="748"/>
+      <c r="I22" s="825"/>
     </row>
     <row r="23" spans="1:12" s="37" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="593" t="s">
+      <c r="A23" s="599" t="s">
         <v>78</v>
       </c>
-      <c r="B23" s="889"/>
-      <c r="C23" s="865" t="s">
+      <c r="B23" s="823"/>
+      <c r="C23" s="796" t="s">
         <v>75</v>
       </c>
-      <c r="D23" s="867"/>
-[...6 lines deleted...]
-      <c r="I23" s="567" t="s">
+      <c r="D23" s="798"/>
+      <c r="E23" s="746" t="s">
+        <v>864</v>
+      </c>
+      <c r="F23" s="747"/>
+      <c r="G23" s="747"/>
+      <c r="H23" s="748"/>
+      <c r="I23" s="583" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="37" customFormat="1" ht="163.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="593" t="s">
+      <c r="A24" s="599" t="s">
         <v>82</v>
       </c>
-      <c r="B24" s="889"/>
-      <c r="C24" s="718" t="s">
+      <c r="B24" s="823"/>
+      <c r="C24" s="746" t="s">
         <v>79</v>
       </c>
-      <c r="D24" s="720"/>
-      <c r="E24" s="718" t="s">
+      <c r="D24" s="748"/>
+      <c r="E24" s="746" t="s">
         <v>80</v>
       </c>
-      <c r="F24" s="719"/>
-[...3 lines deleted...]
-        <v>737</v>
+      <c r="F24" s="747"/>
+      <c r="G24" s="747"/>
+      <c r="H24" s="748"/>
+      <c r="I24" s="583" t="s">
+        <v>736</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="37" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="592" t="s">
+      <c r="A25" s="598" t="s">
         <v>257</v>
       </c>
-      <c r="B25" s="889"/>
-      <c r="C25" s="725" t="s">
+      <c r="B25" s="823"/>
+      <c r="C25" s="828" t="s">
         <v>83</v>
       </c>
-      <c r="D25" s="727"/>
-      <c r="E25" s="725" t="s">
+      <c r="D25" s="829"/>
+      <c r="E25" s="828" t="s">
         <v>84</v>
       </c>
-      <c r="F25" s="726"/>
-[...2 lines deleted...]
-      <c r="I25" s="727"/>
+      <c r="F25" s="830"/>
+      <c r="G25" s="830"/>
+      <c r="H25" s="830"/>
+      <c r="I25" s="829"/>
     </row>
     <row r="26" spans="1:12" s="36" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="95" t="s">
         <v>85</v>
       </c>
-      <c r="B26" s="781" t="s">
-[...8 lines deleted...]
-      <c r="I26" s="783"/>
+      <c r="B26" s="848" t="s">
+        <v>797</v>
+      </c>
+      <c r="C26" s="849"/>
+      <c r="D26" s="849"/>
+      <c r="E26" s="849"/>
+      <c r="F26" s="849"/>
+      <c r="G26" s="849"/>
+      <c r="H26" s="849"/>
+      <c r="I26" s="850"/>
     </row>
     <row r="27" spans="1:12" s="36" customFormat="1" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="B27" s="703" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="715" t="s">
+      <c r="B27" s="741" t="s">
+        <v>798</v>
+      </c>
+      <c r="C27" s="762" t="s">
         <v>522</v>
       </c>
-      <c r="D27" s="717"/>
-[...6 lines deleted...]
-      <c r="I27" s="572"/>
+      <c r="D27" s="764"/>
+      <c r="E27" s="762" t="s">
+        <v>725</v>
+      </c>
+      <c r="F27" s="763"/>
+      <c r="G27" s="763"/>
+      <c r="H27" s="764"/>
+      <c r="I27" s="590"/>
     </row>
     <row r="28" spans="1:12" s="55" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="593" t="s">
+      <c r="A28" s="599" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="713"/>
-      <c r="C28" s="707" t="s">
+      <c r="B28" s="742"/>
+      <c r="C28" s="724" t="s">
         <v>90</v>
       </c>
-      <c r="D28" s="709"/>
-      <c r="E28" s="901" t="s">
+      <c r="D28" s="725"/>
+      <c r="E28" s="840" t="s">
         <v>91</v>
       </c>
-      <c r="F28" s="860"/>
-[...2 lines deleted...]
-      <c r="I28" s="568"/>
+      <c r="F28" s="793"/>
+      <c r="G28" s="793"/>
+      <c r="H28" s="794"/>
+      <c r="I28" s="579"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
     </row>
     <row r="29" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="B29" s="713"/>
-      <c r="C29" s="793" t="s">
+      <c r="B29" s="742"/>
+      <c r="C29" s="841" t="s">
         <v>323</v>
       </c>
-      <c r="D29" s="794"/>
-      <c r="E29" s="901" t="s">
+      <c r="D29" s="842"/>
+      <c r="E29" s="840" t="s">
         <v>91</v>
       </c>
-      <c r="F29" s="860"/>
-[...1 lines deleted...]
-      <c r="H29" s="861"/>
+      <c r="F29" s="793"/>
+      <c r="G29" s="793"/>
+      <c r="H29" s="794"/>
       <c r="I29" s="48"/>
     </row>
     <row r="30" spans="1:12" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="B30" s="713"/>
-      <c r="C30" s="793" t="s">
+      <c r="B30" s="742"/>
+      <c r="C30" s="841" t="s">
         <v>94</v>
       </c>
-      <c r="D30" s="794"/>
-      <c r="E30" s="902" t="s">
+      <c r="D30" s="842"/>
+      <c r="E30" s="843" t="s">
         <v>91</v>
       </c>
-      <c r="F30" s="903"/>
-[...1 lines deleted...]
-      <c r="H30" s="904"/>
+      <c r="F30" s="844"/>
+      <c r="G30" s="844"/>
+      <c r="H30" s="845"/>
       <c r="I30" s="44"/>
     </row>
     <row r="31" spans="1:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="39" t="s">
         <v>95</v>
       </c>
-      <c r="B31" s="713"/>
-      <c r="C31" s="793" t="s">
+      <c r="B31" s="742"/>
+      <c r="C31" s="841" t="s">
         <v>96</v>
       </c>
-      <c r="D31" s="794"/>
-      <c r="E31" s="902" t="s">
+      <c r="D31" s="842"/>
+      <c r="E31" s="843" t="s">
         <v>91</v>
       </c>
-      <c r="F31" s="903"/>
-[...1 lines deleted...]
-      <c r="H31" s="904"/>
+      <c r="F31" s="844"/>
+      <c r="G31" s="844"/>
+      <c r="H31" s="845"/>
       <c r="I31" s="65"/>
     </row>
     <row r="32" spans="1:12" ht="58.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A32" s="593" t="s">
+      <c r="A32" s="599" t="s">
         <v>97</v>
       </c>
-      <c r="B32" s="713"/>
-      <c r="C32" s="793" t="s">
+      <c r="B32" s="742"/>
+      <c r="C32" s="841" t="s">
         <v>380</v>
       </c>
-      <c r="D32" s="794"/>
-      <c r="E32" s="902" t="s">
+      <c r="D32" s="842"/>
+      <c r="E32" s="843" t="s">
         <v>91</v>
       </c>
-      <c r="F32" s="903"/>
-[...1 lines deleted...]
-      <c r="H32" s="904"/>
+      <c r="F32" s="844"/>
+      <c r="G32" s="844"/>
+      <c r="H32" s="845"/>
       <c r="I32" s="65"/>
     </row>
     <row r="33" spans="1:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="39" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="701"/>
-      <c r="C33" s="906" t="s">
+      <c r="B33" s="753"/>
+      <c r="C33" s="847" t="s">
         <v>381</v>
       </c>
-      <c r="D33" s="897"/>
-[...5 lines deleted...]
-      <c r="H33" s="861"/>
+      <c r="D33" s="836"/>
+      <c r="E33" s="840" t="s">
+        <v>799</v>
+      </c>
+      <c r="F33" s="793"/>
+      <c r="G33" s="793"/>
+      <c r="H33" s="794"/>
       <c r="I33" s="45" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="39" t="s">
         <v>100</v>
       </c>
-      <c r="B34" s="701"/>
-[...9 lines deleted...]
-      <c r="H34" s="904"/>
+      <c r="B34" s="753"/>
+      <c r="C34" s="778" t="s">
+        <v>903</v>
+      </c>
+      <c r="D34" s="779"/>
+      <c r="E34" s="846" t="s">
+        <v>726</v>
+      </c>
+      <c r="F34" s="844"/>
+      <c r="G34" s="844"/>
+      <c r="H34" s="845"/>
       <c r="I34" s="45" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="B35" s="701"/>
-[...4 lines deleted...]
-      <c r="E35" s="847" t="s">
+      <c r="B35" s="753"/>
+      <c r="C35" s="778" t="s">
+        <v>904</v>
+      </c>
+      <c r="D35" s="779"/>
+      <c r="E35" s="780" t="s">
         <v>485</v>
       </c>
-      <c r="F35" s="848"/>
-[...1 lines deleted...]
-      <c r="H35" s="849"/>
+      <c r="F35" s="781"/>
+      <c r="G35" s="781"/>
+      <c r="H35" s="782"/>
       <c r="I35" s="145" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="39" t="s">
         <v>102</v>
       </c>
-      <c r="B36" s="701"/>
-[...9 lines deleted...]
-      <c r="H36" s="849"/>
+      <c r="B36" s="753"/>
+      <c r="C36" s="783" t="s">
+        <v>905</v>
+      </c>
+      <c r="D36" s="784"/>
+      <c r="E36" s="780" t="s">
+        <v>800</v>
+      </c>
+      <c r="F36" s="781"/>
+      <c r="G36" s="781"/>
+      <c r="H36" s="782"/>
       <c r="I36" s="45"/>
     </row>
     <row r="37" spans="1:9" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="576" t="s">
+      <c r="A37" s="591" t="s">
         <v>103</v>
       </c>
-      <c r="B37" s="731"/>
-[...9 lines deleted...]
-      <c r="H37" s="856"/>
+      <c r="B37" s="851"/>
+      <c r="C37" s="785" t="s">
+        <v>906</v>
+      </c>
+      <c r="D37" s="786"/>
+      <c r="E37" s="787" t="s">
+        <v>800</v>
+      </c>
+      <c r="F37" s="788"/>
+      <c r="G37" s="788"/>
+      <c r="H37" s="789"/>
       <c r="I37" s="390"/>
     </row>
     <row r="38" spans="1:9" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="47" t="s">
         <v>104</v>
       </c>
-      <c r="B38" s="703" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="707" t="s">
+      <c r="B38" s="741" t="s">
+        <v>727</v>
+      </c>
+      <c r="C38" s="724" t="s">
         <v>529</v>
       </c>
-      <c r="D38" s="709"/>
-      <c r="E38" s="857" t="s">
+      <c r="D38" s="725"/>
+      <c r="E38" s="790" t="s">
         <v>530</v>
       </c>
-      <c r="F38" s="858"/>
-[...1 lines deleted...]
-      <c r="H38" s="859"/>
+      <c r="F38" s="791"/>
+      <c r="G38" s="791"/>
+      <c r="H38" s="792"/>
       <c r="I38" s="159" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="249" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="B39" s="713"/>
-      <c r="C39" s="718" t="s">
+      <c r="B39" s="742"/>
+      <c r="C39" s="746" t="s">
         <v>383</v>
       </c>
-      <c r="D39" s="720"/>
-      <c r="E39" s="857" t="s">
+      <c r="D39" s="748"/>
+      <c r="E39" s="790" t="s">
         <v>532</v>
       </c>
-      <c r="F39" s="860"/>
-[...1 lines deleted...]
-      <c r="H39" s="861"/>
+      <c r="F39" s="793"/>
+      <c r="G39" s="793"/>
+      <c r="H39" s="794"/>
       <c r="I39" s="159" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="120.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="576" t="s">
+      <c r="A40" s="591" t="s">
         <v>106</v>
       </c>
-      <c r="B40" s="713"/>
-      <c r="C40" s="718" t="s">
+      <c r="B40" s="742"/>
+      <c r="C40" s="746" t="s">
         <v>384</v>
       </c>
-      <c r="D40" s="720"/>
-[...6 lines deleted...]
-      <c r="I40" s="567" t="s">
+      <c r="D40" s="748"/>
+      <c r="E40" s="746" t="s">
+        <v>617</v>
+      </c>
+      <c r="F40" s="747"/>
+      <c r="G40" s="747"/>
+      <c r="H40" s="748"/>
+      <c r="I40" s="583" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="189" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="47" t="s">
         <v>349</v>
       </c>
-      <c r="B41" s="714"/>
-[...4 lines deleted...]
-      <c r="E41" s="768" t="s">
+      <c r="B41" s="743"/>
+      <c r="C41" s="765" t="s">
+        <v>538</v>
+      </c>
+      <c r="D41" s="767"/>
+      <c r="E41" s="765" t="s">
         <v>533</v>
       </c>
-      <c r="F41" s="769"/>
-[...1 lines deleted...]
-      <c r="H41" s="770"/>
+      <c r="F41" s="766"/>
+      <c r="G41" s="766"/>
+      <c r="H41" s="767"/>
       <c r="I41" s="324" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="840" t="s">
+      <c r="A42" s="773" t="s">
         <v>350</v>
       </c>
-      <c r="B42" s="703" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="700" t="s">
+      <c r="B42" s="741" t="s">
+        <v>728</v>
+      </c>
+      <c r="C42" s="722" t="s">
         <v>313</v>
       </c>
-      <c r="D42" s="706"/>
-[...6 lines deleted...]
-      <c r="I42" s="710" t="s">
+      <c r="D42" s="723"/>
+      <c r="E42" s="799" t="s">
+        <v>845</v>
+      </c>
+      <c r="F42" s="800"/>
+      <c r="G42" s="800"/>
+      <c r="H42" s="801"/>
+      <c r="I42" s="731" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="84" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="841"/>
-[...9 lines deleted...]
-      <c r="I43" s="842"/>
+      <c r="A43" s="774"/>
+      <c r="B43" s="742"/>
+      <c r="C43" s="724"/>
+      <c r="D43" s="725"/>
+      <c r="E43" s="746" t="s">
+        <v>846</v>
+      </c>
+      <c r="F43" s="747"/>
+      <c r="G43" s="747"/>
+      <c r="H43" s="748"/>
+      <c r="I43" s="775"/>
     </row>
     <row r="44" spans="1:9" ht="169.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="576" t="s">
+      <c r="A44" s="591" t="s">
         <v>351</v>
       </c>
-      <c r="B44" s="713"/>
-      <c r="C44" s="865" t="s">
+      <c r="B44" s="742"/>
+      <c r="C44" s="796" t="s">
         <v>318</v>
       </c>
-      <c r="D44" s="867"/>
-      <c r="E44" s="865" t="s">
+      <c r="D44" s="798"/>
+      <c r="E44" s="796" t="s">
         <v>91</v>
       </c>
-      <c r="F44" s="866"/>
-[...1 lines deleted...]
-      <c r="H44" s="867"/>
+      <c r="F44" s="797"/>
+      <c r="G44" s="797"/>
+      <c r="H44" s="798"/>
       <c r="I44" s="147" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="211.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="595" t="s">
+      <c r="A45" s="587" t="s">
         <v>385</v>
       </c>
-      <c r="B45" s="713"/>
-      <c r="C45" s="862" t="s">
+      <c r="B45" s="742"/>
+      <c r="C45" s="776" t="s">
         <v>319</v>
       </c>
-      <c r="D45" s="864"/>
-      <c r="E45" s="862" t="s">
+      <c r="D45" s="777"/>
+      <c r="E45" s="776" t="s">
         <v>91</v>
       </c>
-      <c r="F45" s="863"/>
-[...1 lines deleted...]
-      <c r="H45" s="864"/>
+      <c r="F45" s="795"/>
+      <c r="G45" s="795"/>
+      <c r="H45" s="777"/>
       <c r="I45" s="140" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="818" t="s">
+      <c r="A46" s="922" t="s">
         <v>386</v>
       </c>
-      <c r="B46" s="840" t="s">
+      <c r="B46" s="773" t="s">
+        <v>941</v>
+      </c>
+      <c r="C46" s="863" t="s">
+        <v>942</v>
+      </c>
+      <c r="D46" s="864"/>
+      <c r="E46" s="863" t="s">
+        <v>943</v>
+      </c>
+      <c r="F46" s="865"/>
+      <c r="G46" s="865"/>
+      <c r="H46" s="864"/>
+      <c r="I46" s="569"/>
+    </row>
+    <row r="47" spans="1:9" ht="96.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="923"/>
+      <c r="B47" s="931"/>
+      <c r="C47" s="933" t="s">
+        <v>944</v>
+      </c>
+      <c r="D47" s="570" t="s">
+        <v>945</v>
+      </c>
+      <c r="E47" s="863" t="s">
+        <v>946</v>
+      </c>
+      <c r="F47" s="865"/>
+      <c r="G47" s="865"/>
+      <c r="H47" s="864"/>
+      <c r="I47" s="570" t="s">
         <v>947</v>
       </c>
-      <c r="C46" s="1691" t="s">
+    </row>
+    <row r="48" spans="1:9" ht="119.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="932"/>
+      <c r="B48" s="912"/>
+      <c r="C48" s="934"/>
+      <c r="D48" s="595" t="s">
         <v>948</v>
       </c>
-      <c r="D46" s="1692"/>
-      <c r="E46" s="1691" t="s">
+      <c r="E48" s="863" t="s">
         <v>949</v>
       </c>
-      <c r="F46" s="1693"/>
-[...36 lines deleted...]
-      <c r="I48" s="1696"/>
+      <c r="F48" s="865"/>
+      <c r="G48" s="865"/>
+      <c r="H48" s="864"/>
+      <c r="I48" s="571"/>
     </row>
     <row r="49" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="818" t="s">
-[...5 lines deleted...]
-      <c r="C49" s="949" t="s">
+      <c r="A49" s="922" t="s">
+        <v>865</v>
+      </c>
+      <c r="B49" s="922" t="s">
+        <v>847</v>
+      </c>
+      <c r="C49" s="916" t="s">
+        <v>636</v>
+      </c>
+      <c r="D49" s="917"/>
+      <c r="E49" s="935"/>
+      <c r="F49" s="860" t="s">
         <v>637</v>
       </c>
-      <c r="D49" s="950"/>
-[...1 lines deleted...]
-      <c r="F49" s="958" t="s">
+      <c r="G49" s="861"/>
+      <c r="H49" s="861"/>
+      <c r="I49" s="861"/>
+      <c r="J49" s="872"/>
+    </row>
+    <row r="50" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="923"/>
+      <c r="B50" s="923"/>
+      <c r="C50" s="936"/>
+      <c r="D50" s="872"/>
+      <c r="E50" s="937"/>
+      <c r="F50" s="857" t="s">
         <v>638</v>
       </c>
-      <c r="G49" s="998"/>
-[...10 lines deleted...]
-      <c r="F50" s="932" t="s">
+      <c r="G50" s="858"/>
+      <c r="H50" s="858"/>
+      <c r="I50" s="858"/>
+      <c r="J50" s="872"/>
+    </row>
+    <row r="51" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="923"/>
+      <c r="B51" s="923"/>
+      <c r="C51" s="938"/>
+      <c r="D51" s="939"/>
+      <c r="E51" s="940"/>
+      <c r="F51" s="567" t="s">
         <v>639</v>
       </c>
-      <c r="G50" s="933"/>
-[...10 lines deleted...]
-      <c r="F51" s="580" t="s">
+      <c r="G51" s="567" t="s">
         <v>640</v>
       </c>
-      <c r="G51" s="580" t="s">
+      <c r="H51" s="567" t="s">
         <v>641</v>
       </c>
-      <c r="H51" s="580" t="s">
+      <c r="I51" s="594" t="s">
         <v>642</v>
       </c>
-      <c r="I51" s="588" t="s">
+      <c r="J51" s="872"/>
+    </row>
+    <row r="52" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="923"/>
+      <c r="B52" s="923"/>
+      <c r="C52" s="947" t="s">
         <v>643</v>
       </c>
-      <c r="J51" s="945"/>
-[...4 lines deleted...]
-      <c r="C52" s="1703" t="s">
+      <c r="D52" s="948"/>
+      <c r="E52" s="949"/>
+      <c r="F52" s="320" t="s">
         <v>644</v>
       </c>
-      <c r="D52" s="1704"/>
-[...1 lines deleted...]
-      <c r="F52" s="320" t="s">
+      <c r="G52" s="320" t="s">
         <v>645</v>
       </c>
-      <c r="G52" s="320" t="s">
+      <c r="H52" s="320" t="s">
         <v>646</v>
       </c>
-      <c r="H52" s="320" t="s">
+      <c r="I52" s="568" t="s">
         <v>647</v>
       </c>
-      <c r="I52" s="586" t="s">
+      <c r="J52" s="872"/>
+    </row>
+    <row r="53" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="923"/>
+      <c r="B53" s="923"/>
+      <c r="C53" s="854" t="s">
         <v>648</v>
       </c>
-      <c r="J52" s="945"/>
-[...4 lines deleted...]
-      <c r="C53" s="926" t="s">
+      <c r="D53" s="855"/>
+      <c r="E53" s="856"/>
+      <c r="F53" s="566" t="s">
         <v>649</v>
       </c>
-      <c r="D53" s="927"/>
-[...1 lines deleted...]
-      <c r="F53" s="579" t="s">
+      <c r="G53" s="566" t="s">
+        <v>647</v>
+      </c>
+      <c r="H53" s="566" t="s">
         <v>650</v>
       </c>
-      <c r="G53" s="579" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="579" t="s">
+      <c r="I53" s="593" t="s">
         <v>651</v>
       </c>
-      <c r="I53" s="585" t="s">
+      <c r="J53" s="872"/>
+    </row>
+    <row r="54" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="923"/>
+      <c r="B54" s="923"/>
+      <c r="C54" s="854" t="s">
         <v>652</v>
       </c>
-      <c r="J53" s="945"/>
-[...4 lines deleted...]
-      <c r="C54" s="926" t="s">
+      <c r="D54" s="855"/>
+      <c r="E54" s="856"/>
+      <c r="F54" s="566" t="s">
+        <v>651</v>
+      </c>
+      <c r="G54" s="566" t="s">
         <v>653</v>
       </c>
-      <c r="D54" s="927"/>
-[...4 lines deleted...]
-      <c r="G54" s="579" t="s">
+      <c r="H54" s="566" t="s">
         <v>654</v>
       </c>
-      <c r="H54" s="579" t="s">
+      <c r="I54" s="593" t="s">
         <v>655</v>
       </c>
-      <c r="I54" s="585" t="s">
+      <c r="J54" s="872"/>
+    </row>
+    <row r="55" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="923"/>
+      <c r="B55" s="923"/>
+      <c r="C55" s="854" t="s">
         <v>656</v>
       </c>
-      <c r="J54" s="945"/>
-[...4 lines deleted...]
-      <c r="C55" s="926" t="s">
+      <c r="D55" s="855"/>
+      <c r="E55" s="856"/>
+      <c r="F55" s="566" t="s">
         <v>657</v>
       </c>
-      <c r="D55" s="927"/>
-[...1 lines deleted...]
-      <c r="F55" s="579" t="s">
+      <c r="G55" s="566" t="s">
         <v>658</v>
       </c>
-      <c r="G55" s="579" t="s">
+      <c r="H55" s="566" t="s">
         <v>659</v>
       </c>
-      <c r="H55" s="579" t="s">
+      <c r="I55" s="593" t="s">
         <v>660</v>
       </c>
-      <c r="I55" s="585" t="s">
+      <c r="J55" s="872"/>
+    </row>
+    <row r="56" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="923"/>
+      <c r="B56" s="923"/>
+      <c r="C56" s="854" t="s">
         <v>661</v>
       </c>
-      <c r="J55" s="945"/>
-[...4 lines deleted...]
-      <c r="C56" s="926" t="s">
+      <c r="D56" s="855"/>
+      <c r="E56" s="856"/>
+      <c r="F56" s="566" t="s">
+        <v>660</v>
+      </c>
+      <c r="G56" s="566" t="s">
         <v>662</v>
       </c>
-      <c r="D56" s="927"/>
-[...4 lines deleted...]
-      <c r="G56" s="579" t="s">
+      <c r="H56" s="566" t="s">
         <v>663</v>
       </c>
-      <c r="H56" s="579" t="s">
+      <c r="I56" s="593" t="s">
         <v>664</v>
       </c>
-      <c r="I56" s="585" t="s">
+      <c r="J56" s="872"/>
+    </row>
+    <row r="57" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="923"/>
+      <c r="B57" s="923"/>
+      <c r="C57" s="854" t="s">
         <v>665</v>
       </c>
-      <c r="J56" s="945"/>
-[...4 lines deleted...]
-      <c r="C57" s="926" t="s">
+      <c r="D57" s="855"/>
+      <c r="E57" s="856"/>
+      <c r="F57" s="566" t="s">
         <v>666</v>
       </c>
-      <c r="D57" s="927"/>
-[...1 lines deleted...]
-      <c r="F57" s="579" t="s">
+      <c r="G57" s="566" t="s">
         <v>667</v>
       </c>
-      <c r="G57" s="579" t="s">
+      <c r="H57" s="566" t="s">
         <v>668</v>
       </c>
-      <c r="H57" s="579" t="s">
+      <c r="I57" s="593" t="s">
         <v>669</v>
       </c>
-      <c r="I57" s="585" t="s">
+      <c r="J57" s="872"/>
+    </row>
+    <row r="58" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="923"/>
+      <c r="B58" s="923"/>
+      <c r="C58" s="854" t="s">
         <v>670</v>
       </c>
-      <c r="J57" s="945"/>
-[...4 lines deleted...]
-      <c r="C58" s="926" t="s">
+      <c r="D58" s="855"/>
+      <c r="E58" s="856"/>
+      <c r="F58" s="566" t="s">
         <v>671</v>
       </c>
-      <c r="D58" s="927"/>
-[...1 lines deleted...]
-      <c r="F58" s="579" t="s">
+      <c r="G58" s="566" t="s">
         <v>672</v>
       </c>
-      <c r="G58" s="579" t="s">
+      <c r="H58" s="566" t="s">
         <v>673</v>
       </c>
-      <c r="H58" s="579" t="s">
+      <c r="I58" s="593" t="s">
         <v>674</v>
       </c>
-      <c r="I58" s="585" t="s">
+      <c r="J58" s="872"/>
+    </row>
+    <row r="59" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="923"/>
+      <c r="B59" s="923"/>
+      <c r="C59" s="854" t="s">
         <v>675</v>
       </c>
-      <c r="J58" s="945"/>
-[...4 lines deleted...]
-      <c r="C59" s="926" t="s">
+      <c r="D59" s="855"/>
+      <c r="E59" s="856"/>
+      <c r="F59" s="566" t="s">
         <v>676</v>
       </c>
-      <c r="D59" s="927"/>
-[...1 lines deleted...]
-      <c r="F59" s="579" t="s">
+      <c r="G59" s="566" t="s">
         <v>677</v>
       </c>
-      <c r="G59" s="579" t="s">
+      <c r="H59" s="566" t="s">
         <v>678</v>
       </c>
-      <c r="H59" s="579" t="s">
+      <c r="I59" s="593" t="s">
         <v>679</v>
       </c>
-      <c r="I59" s="585" t="s">
+      <c r="J59" s="872"/>
+    </row>
+    <row r="60" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="923"/>
+      <c r="B60" s="923"/>
+      <c r="C60" s="854" t="s">
         <v>680</v>
       </c>
-      <c r="J59" s="945"/>
-[...4 lines deleted...]
-      <c r="C60" s="926" t="s">
+      <c r="D60" s="855"/>
+      <c r="E60" s="856"/>
+      <c r="F60" s="566" t="s">
         <v>681</v>
       </c>
-      <c r="D60" s="927"/>
-[...1 lines deleted...]
-      <c r="F60" s="579" t="s">
+      <c r="G60" s="566" t="s">
         <v>682</v>
       </c>
-      <c r="G60" s="579" t="s">
+      <c r="H60" s="566" t="s">
         <v>683</v>
       </c>
-      <c r="H60" s="579" t="s">
+      <c r="I60" s="593" t="s">
         <v>684</v>
       </c>
-      <c r="I60" s="585" t="s">
+      <c r="J60" s="872"/>
+    </row>
+    <row r="61" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="923"/>
+      <c r="B61" s="923"/>
+      <c r="C61" s="854" t="s">
         <v>685</v>
       </c>
-      <c r="J60" s="945"/>
-[...4 lines deleted...]
-      <c r="C61" s="926" t="s">
+      <c r="D61" s="855"/>
+      <c r="E61" s="856"/>
+      <c r="F61" s="566" t="s">
         <v>686</v>
       </c>
-      <c r="D61" s="927"/>
-[...1 lines deleted...]
-      <c r="F61" s="579" t="s">
+      <c r="G61" s="566" t="s">
         <v>687</v>
       </c>
-      <c r="G61" s="579" t="s">
+      <c r="H61" s="566" t="s">
         <v>688</v>
       </c>
-      <c r="H61" s="579" t="s">
+      <c r="I61" s="593" t="s">
         <v>689</v>
       </c>
-      <c r="I61" s="585" t="s">
+      <c r="J61" s="872"/>
+    </row>
+    <row r="62" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="923"/>
+      <c r="B62" s="923"/>
+      <c r="C62" s="854" t="s">
         <v>690</v>
       </c>
-      <c r="J61" s="945"/>
-[...4 lines deleted...]
-      <c r="C62" s="926" t="s">
+      <c r="D62" s="855"/>
+      <c r="E62" s="856"/>
+      <c r="F62" s="566" t="s">
         <v>691</v>
       </c>
-      <c r="D62" s="927"/>
-[...1 lines deleted...]
-      <c r="F62" s="579" t="s">
+      <c r="G62" s="566" t="s">
         <v>692</v>
       </c>
-      <c r="G62" s="579" t="s">
+      <c r="H62" s="566" t="s">
         <v>693</v>
       </c>
-      <c r="H62" s="579" t="s">
+      <c r="I62" s="593" t="s">
         <v>694</v>
       </c>
-      <c r="I62" s="585" t="s">
+      <c r="J62" s="872"/>
+    </row>
+    <row r="63" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="923"/>
+      <c r="B63" s="923"/>
+      <c r="C63" s="854" t="s">
         <v>695</v>
       </c>
-      <c r="J62" s="945"/>
-[...4 lines deleted...]
-      <c r="C63" s="926" t="s">
+      <c r="D63" s="855"/>
+      <c r="E63" s="856"/>
+      <c r="F63" s="566" t="s">
         <v>696</v>
       </c>
-      <c r="D63" s="927"/>
-[...1 lines deleted...]
-      <c r="F63" s="579" t="s">
+      <c r="G63" s="566" t="s">
         <v>697</v>
       </c>
-      <c r="G63" s="579" t="s">
+      <c r="H63" s="566" t="s">
         <v>698</v>
       </c>
-      <c r="H63" s="579" t="s">
+      <c r="I63" s="593" t="s">
         <v>699</v>
       </c>
-      <c r="I63" s="585" t="s">
+      <c r="J63" s="872"/>
+    </row>
+    <row r="64" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="923"/>
+      <c r="B64" s="923"/>
+      <c r="C64" s="941" t="s">
         <v>700</v>
       </c>
-      <c r="J63" s="945"/>
-[...4 lines deleted...]
-      <c r="C64" s="929" t="s">
+      <c r="D64" s="942"/>
+      <c r="E64" s="943"/>
+      <c r="F64" s="321" t="s">
         <v>701</v>
       </c>
-      <c r="D64" s="930"/>
-[...1 lines deleted...]
-      <c r="F64" s="321" t="s">
+      <c r="G64" s="321" t="s">
         <v>702</v>
       </c>
-      <c r="G64" s="321" t="s">
+      <c r="H64" s="321" t="s">
         <v>703</v>
       </c>
-      <c r="H64" s="321" t="s">
+      <c r="I64" s="384" t="s">
         <v>704</v>
       </c>
-      <c r="I64" s="384" t="s">
+      <c r="J64" s="872"/>
+    </row>
+    <row r="65" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="923"/>
+      <c r="B65" s="923"/>
+      <c r="C65" s="953" t="s">
         <v>705</v>
       </c>
-      <c r="J64" s="945"/>
-[...4 lines deleted...]
-      <c r="C65" s="1706" t="s">
+      <c r="D65" s="951"/>
+      <c r="E65" s="954"/>
+      <c r="F65" s="950" t="s">
         <v>706</v>
       </c>
-      <c r="D65" s="1707"/>
-[...1 lines deleted...]
-      <c r="F65" s="1709" t="s">
+      <c r="G65" s="951"/>
+      <c r="H65" s="951"/>
+      <c r="I65" s="952"/>
+      <c r="J65" s="872"/>
+    </row>
+    <row r="66" spans="1:10" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="923"/>
+      <c r="B66" s="923"/>
+      <c r="C66" s="947" t="s">
         <v>707</v>
       </c>
-      <c r="G65" s="1707"/>
-[...7 lines deleted...]
-      <c r="C66" s="1703" t="s">
+      <c r="D66" s="948"/>
+      <c r="E66" s="949"/>
+      <c r="F66" s="860" t="s">
         <v>708</v>
       </c>
-      <c r="D66" s="1704"/>
-[...1 lines deleted...]
-      <c r="F66" s="958" t="s">
+      <c r="G66" s="861"/>
+      <c r="H66" s="861"/>
+      <c r="I66" s="862"/>
+      <c r="J66" s="872"/>
+    </row>
+    <row r="67" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="923"/>
+      <c r="B67" s="923"/>
+      <c r="C67" s="854" t="s">
         <v>709</v>
       </c>
-      <c r="G66" s="998"/>
-[...7 lines deleted...]
-      <c r="C67" s="926" t="s">
+      <c r="D67" s="855"/>
+      <c r="E67" s="856"/>
+      <c r="F67" s="857" t="s">
         <v>710</v>
       </c>
-      <c r="D67" s="927"/>
-[...1 lines deleted...]
-      <c r="F67" s="932" t="s">
+      <c r="G67" s="858"/>
+      <c r="H67" s="858"/>
+      <c r="I67" s="859"/>
+      <c r="J67" s="872"/>
+    </row>
+    <row r="68" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="923"/>
+      <c r="B68" s="923"/>
+      <c r="C68" s="854" t="s">
         <v>711</v>
       </c>
-      <c r="G67" s="933"/>
-[...7 lines deleted...]
-      <c r="C68" s="926" t="s">
+      <c r="D68" s="855"/>
+      <c r="E68" s="856"/>
+      <c r="F68" s="857" t="s">
         <v>712</v>
       </c>
-      <c r="D68" s="927"/>
-[...1 lines deleted...]
-      <c r="F68" s="932" t="s">
+      <c r="G68" s="858"/>
+      <c r="H68" s="858"/>
+      <c r="I68" s="859"/>
+      <c r="J68" s="872"/>
+    </row>
+    <row r="69" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="923"/>
+      <c r="B69" s="923"/>
+      <c r="C69" s="854" t="s">
         <v>713</v>
       </c>
-      <c r="G68" s="933"/>
-[...7 lines deleted...]
-      <c r="C69" s="926" t="s">
+      <c r="D69" s="855"/>
+      <c r="E69" s="856"/>
+      <c r="F69" s="857" t="s">
         <v>714</v>
       </c>
-      <c r="D69" s="927"/>
-[...1 lines deleted...]
-      <c r="F69" s="932" t="s">
+      <c r="G69" s="858"/>
+      <c r="H69" s="858"/>
+      <c r="I69" s="859"/>
+      <c r="J69" s="872"/>
+    </row>
+    <row r="70" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="923"/>
+      <c r="B70" s="923"/>
+      <c r="C70" s="854" t="s">
         <v>715</v>
       </c>
-      <c r="G69" s="933"/>
-[...7 lines deleted...]
-      <c r="C70" s="926" t="s">
+      <c r="D70" s="855"/>
+      <c r="E70" s="856"/>
+      <c r="F70" s="857" t="s">
         <v>716</v>
       </c>
-      <c r="D70" s="927"/>
-[...1 lines deleted...]
-      <c r="F70" s="932" t="s">
+      <c r="G70" s="858"/>
+      <c r="H70" s="858"/>
+      <c r="I70" s="859"/>
+      <c r="J70" s="872"/>
+    </row>
+    <row r="71" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="932"/>
+      <c r="B71" s="932"/>
+      <c r="C71" s="941" t="s">
         <v>717</v>
       </c>
-      <c r="G70" s="933"/>
-[...7 lines deleted...]
-      <c r="C71" s="929" t="s">
+      <c r="D71" s="942"/>
+      <c r="E71" s="943"/>
+      <c r="F71" s="944" t="s">
         <v>718</v>
       </c>
-      <c r="D71" s="930"/>
-[...7 lines deleted...]
-      <c r="J71" s="945"/>
+      <c r="G71" s="945"/>
+      <c r="H71" s="945"/>
+      <c r="I71" s="946"/>
+      <c r="J71" s="872"/>
     </row>
     <row r="72" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="307" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B72" s="176" t="s">
+        <v>618</v>
+      </c>
+      <c r="C72" s="866" t="s">
+        <v>621</v>
+      </c>
+      <c r="D72" s="867"/>
+      <c r="E72" s="866" t="s">
+        <v>950</v>
+      </c>
+      <c r="F72" s="868"/>
+      <c r="G72" s="868"/>
+      <c r="H72" s="867"/>
+      <c r="I72" s="575" t="s">
         <v>619</v>
       </c>
-      <c r="C72" s="786" t="s">
-[...12 lines deleted...]
-      <c r="J72" s="584"/>
+      <c r="J72" s="592"/>
     </row>
     <row r="73" spans="1:10" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="803" t="s">
-[...5 lines deleted...]
-      <c r="C73" s="907" t="s">
+      <c r="A73" s="923" t="s">
+        <v>951</v>
+      </c>
+      <c r="B73" s="710" t="s">
+        <v>801</v>
+      </c>
+      <c r="C73" s="869" t="s">
         <v>108</v>
       </c>
-      <c r="D73" s="909"/>
-      <c r="E73" s="907" t="s">
+      <c r="D73" s="870"/>
+      <c r="E73" s="869" t="s">
         <v>91</v>
       </c>
-      <c r="F73" s="908"/>
-[...2 lines deleted...]
-      <c r="I73" s="910"/>
+      <c r="F73" s="871"/>
+      <c r="G73" s="871"/>
+      <c r="H73" s="870"/>
+      <c r="I73" s="955"/>
     </row>
     <row r="74" spans="1:10" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="819"/>
-[...1 lines deleted...]
-      <c r="C74" s="768" t="s">
+      <c r="A74" s="932"/>
+      <c r="B74" s="710"/>
+      <c r="C74" s="765" t="s">
         <v>109</v>
       </c>
-      <c r="D74" s="770"/>
-      <c r="E74" s="721" t="s">
+      <c r="D74" s="767"/>
+      <c r="E74" s="956" t="s">
         <v>110</v>
       </c>
-      <c r="F74" s="911"/>
-[...2 lines deleted...]
-      <c r="I74" s="910"/>
+      <c r="F74" s="957"/>
+      <c r="G74" s="957"/>
+      <c r="H74" s="958"/>
+      <c r="I74" s="955"/>
     </row>
     <row r="75" spans="1:10" s="36" customFormat="1" ht="54.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="95" t="s">
         <v>111</v>
       </c>
-      <c r="B75" s="781" t="s">
+      <c r="B75" s="848" t="s">
         <v>345</v>
       </c>
-      <c r="C75" s="782"/>
-[...5 lines deleted...]
-      <c r="I75" s="783"/>
+      <c r="C75" s="849"/>
+      <c r="D75" s="849"/>
+      <c r="E75" s="849"/>
+      <c r="F75" s="849"/>
+      <c r="G75" s="849"/>
+      <c r="H75" s="849"/>
+      <c r="I75" s="850"/>
     </row>
     <row r="76" spans="1:10" s="36" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="919" t="s">
+      <c r="A76" s="905" t="s">
         <v>113</v>
       </c>
-      <c r="B76" s="888" t="s">
-[...11 lines deleted...]
-        <v>775</v>
+      <c r="B76" s="822" t="s">
+        <v>802</v>
+      </c>
+      <c r="C76" s="907"/>
+      <c r="D76" s="908"/>
+      <c r="E76" s="822" t="s">
+        <v>848</v>
+      </c>
+      <c r="F76" s="907"/>
+      <c r="G76" s="907"/>
+      <c r="H76" s="908"/>
+      <c r="I76" s="908" t="s">
+        <v>773</v>
       </c>
     </row>
     <row r="77" spans="1:10" s="36" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="920"/>
-[...7 lines deleted...]
-      <c r="I77" s="916"/>
+      <c r="A77" s="906"/>
+      <c r="B77" s="909"/>
+      <c r="C77" s="910"/>
+      <c r="D77" s="911"/>
+      <c r="E77" s="909"/>
+      <c r="F77" s="910"/>
+      <c r="G77" s="910"/>
+      <c r="H77" s="911"/>
+      <c r="I77" s="911"/>
     </row>
     <row r="78" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="840" t="s">
+      <c r="A78" s="773" t="s">
         <v>116</v>
       </c>
-      <c r="B78" s="977" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="979" t="s">
+      <c r="B78" s="913" t="s">
+        <v>849</v>
+      </c>
+      <c r="C78" s="966" t="s">
         <v>114</v>
       </c>
-      <c r="D78" s="980"/>
-      <c r="E78" s="700" t="s">
+      <c r="D78" s="967"/>
+      <c r="E78" s="722" t="s">
         <v>477</v>
       </c>
-      <c r="F78" s="705"/>
-[...3 lines deleted...]
-        <v>776</v>
+      <c r="F78" s="770"/>
+      <c r="G78" s="770"/>
+      <c r="H78" s="723"/>
+      <c r="I78" s="929" t="s">
+        <v>774</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="976"/>
-[...9 lines deleted...]
-      <c r="I79" s="982"/>
+      <c r="A79" s="912"/>
+      <c r="B79" s="914"/>
+      <c r="C79" s="914" t="s">
+        <v>907</v>
+      </c>
+      <c r="D79" s="968"/>
+      <c r="E79" s="851"/>
+      <c r="F79" s="915"/>
+      <c r="G79" s="915"/>
+      <c r="H79" s="876"/>
+      <c r="I79" s="930"/>
     </row>
     <row r="80" spans="1:10" ht="144.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="146" t="s">
         <v>125</v>
       </c>
       <c r="B80" s="139" t="s">
-        <v>805</v>
-[...1 lines deleted...]
-      <c r="C80" s="786" t="s">
+        <v>803</v>
+      </c>
+      <c r="C80" s="866" t="s">
         <v>127</v>
       </c>
-      <c r="D80" s="788"/>
-[...5 lines deleted...]
-      <c r="H80" s="788"/>
+      <c r="D80" s="867"/>
+      <c r="E80" s="866" t="s">
+        <v>850</v>
+      </c>
+      <c r="F80" s="868"/>
+      <c r="G80" s="868"/>
+      <c r="H80" s="867"/>
       <c r="I80" s="153"/>
     </row>
     <row r="81" spans="1:9" s="42" customFormat="1" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="983" t="s">
+      <c r="A81" s="931" t="s">
         <v>128</v>
       </c>
-      <c r="B81" s="984" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="907" t="s">
+      <c r="B81" s="965" t="s">
+        <v>804</v>
+      </c>
+      <c r="C81" s="869" t="s">
         <v>502</v>
       </c>
-      <c r="D81" s="909"/>
-      <c r="E81" s="707" t="s">
+      <c r="D81" s="870"/>
+      <c r="E81" s="724" t="s">
         <v>115</v>
       </c>
-      <c r="F81" s="708"/>
-[...1 lines deleted...]
-      <c r="H81" s="709"/>
+      <c r="F81" s="831"/>
+      <c r="G81" s="831"/>
+      <c r="H81" s="725"/>
       <c r="I81" s="154"/>
     </row>
     <row r="82" spans="1:9" s="42" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="983"/>
-[...5 lines deleted...]
-      <c r="E82" s="718" t="s">
+      <c r="A82" s="931"/>
+      <c r="B82" s="965"/>
+      <c r="C82" s="921" t="s">
+        <v>908</v>
+      </c>
+      <c r="D82" s="859"/>
+      <c r="E82" s="746" t="s">
         <v>523</v>
       </c>
-      <c r="F82" s="719"/>
-[...1 lines deleted...]
-      <c r="H82" s="720"/>
+      <c r="F82" s="747"/>
+      <c r="G82" s="747"/>
+      <c r="H82" s="748"/>
       <c r="I82" s="158" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
     </row>
     <row r="83" spans="1:9" s="42" customFormat="1" ht="47.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="976"/>
-[...1 lines deleted...]
-      <c r="C83" s="985" t="s">
+      <c r="A83" s="912"/>
+      <c r="B83" s="965"/>
+      <c r="C83" s="852" t="s">
         <v>127</v>
       </c>
-      <c r="D83" s="986"/>
-      <c r="E83" s="725" t="s">
+      <c r="D83" s="853"/>
+      <c r="E83" s="828" t="s">
         <v>115</v>
       </c>
-      <c r="F83" s="726"/>
-[...1 lines deleted...]
-      <c r="H83" s="727"/>
+      <c r="F83" s="830"/>
+      <c r="G83" s="830"/>
+      <c r="H83" s="829"/>
       <c r="I83" s="385"/>
     </row>
     <row r="84" spans="1:9" s="36" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="95" t="s">
         <v>132</v>
       </c>
-      <c r="B84" s="781" t="s">
+      <c r="B84" s="848" t="s">
         <v>346</v>
       </c>
-      <c r="C84" s="782"/>
-[...5 lines deleted...]
-      <c r="I84" s="783"/>
+      <c r="C84" s="849"/>
+      <c r="D84" s="849"/>
+      <c r="E84" s="849"/>
+      <c r="F84" s="849"/>
+      <c r="G84" s="849"/>
+      <c r="H84" s="849"/>
+      <c r="I84" s="850"/>
     </row>
     <row r="85" spans="1:9" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="818" t="s">
+      <c r="A85" s="922" t="s">
         <v>134</v>
       </c>
-      <c r="B85" s="947" t="s">
+      <c r="B85" s="925" t="s">
         <v>135</v>
       </c>
-      <c r="C85" s="800" t="s">
+      <c r="C85" s="884" t="s">
         <v>364</v>
       </c>
-      <c r="D85" s="801"/>
-      <c r="E85" s="949" t="s">
+      <c r="D85" s="885"/>
+      <c r="E85" s="916" t="s">
         <v>115</v>
       </c>
-      <c r="F85" s="950"/>
-[...2 lines deleted...]
-      <c r="I85" s="952"/>
+      <c r="F85" s="917"/>
+      <c r="G85" s="917"/>
+      <c r="H85" s="918"/>
+      <c r="I85" s="919"/>
     </row>
     <row r="86" spans="1:9" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="803"/>
-[...1 lines deleted...]
-      <c r="C86" s="924" t="s">
+      <c r="A86" s="923"/>
+      <c r="B86" s="926"/>
+      <c r="C86" s="895" t="s">
         <v>365</v>
       </c>
-      <c r="D86" s="925"/>
-[...4 lines deleted...]
-      <c r="I86" s="953"/>
+      <c r="D86" s="896"/>
+      <c r="E86" s="869"/>
+      <c r="F86" s="871"/>
+      <c r="G86" s="871"/>
+      <c r="H86" s="870"/>
+      <c r="I86" s="920"/>
     </row>
     <row r="87" spans="1:9" ht="369.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="946"/>
-[...10 lines deleted...]
-      <c r="H87" s="727"/>
+      <c r="A87" s="924"/>
+      <c r="B87" s="926"/>
+      <c r="C87" s="927" t="s">
+        <v>952</v>
+      </c>
+      <c r="D87" s="928"/>
+      <c r="E87" s="828" t="s">
+        <v>851</v>
+      </c>
+      <c r="F87" s="830"/>
+      <c r="G87" s="830"/>
+      <c r="H87" s="829"/>
       <c r="I87" s="360" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="802" t="s">
+      <c r="A88" s="959" t="s">
         <v>136</v>
       </c>
-      <c r="B88" s="804" t="s">
+      <c r="B88" s="960" t="s">
         <v>137</v>
       </c>
-      <c r="C88" s="800" t="s">
+      <c r="C88" s="884" t="s">
         <v>138</v>
       </c>
-      <c r="D88" s="801"/>
-      <c r="E88" s="700" t="s">
+      <c r="D88" s="885"/>
+      <c r="E88" s="722" t="s">
         <v>139</v>
       </c>
-      <c r="F88" s="705"/>
-[...2 lines deleted...]
-      <c r="I88" s="960" t="s">
+      <c r="F88" s="770"/>
+      <c r="G88" s="770"/>
+      <c r="H88" s="723"/>
+      <c r="I88" s="963" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="803"/>
-[...1 lines deleted...]
-      <c r="C89" s="831" t="s">
+      <c r="A89" s="923"/>
+      <c r="B89" s="961"/>
+      <c r="C89" s="886" t="s">
         <v>141</v>
       </c>
-      <c r="D89" s="832"/>
-[...4 lines deleted...]
-      <c r="I89" s="961"/>
+      <c r="D89" s="887"/>
+      <c r="E89" s="753"/>
+      <c r="F89" s="962"/>
+      <c r="G89" s="962"/>
+      <c r="H89" s="715"/>
+      <c r="I89" s="964"/>
     </row>
     <row r="90" spans="1:9" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="578" t="s">
+      <c r="A90" s="585" t="s">
         <v>142</v>
       </c>
-      <c r="B90" s="806" t="s">
+      <c r="B90" s="969" t="s">
         <v>153</v>
       </c>
-      <c r="C90" s="807"/>
-[...1 lines deleted...]
-      <c r="E90" s="962" t="s">
+      <c r="C90" s="970"/>
+      <c r="D90" s="971"/>
+      <c r="E90" s="888" t="s">
         <v>115</v>
       </c>
-      <c r="F90" s="963"/>
-[...2 lines deleted...]
-      <c r="I90" s="582"/>
+      <c r="F90" s="889"/>
+      <c r="G90" s="889"/>
+      <c r="H90" s="890"/>
+      <c r="I90" s="589"/>
     </row>
     <row r="91" spans="1:9" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A91" s="386" t="s">
+        <v>563</v>
+      </c>
+      <c r="B91" s="972" t="s">
         <v>564</v>
       </c>
-      <c r="B91" s="815" t="s">
-[...8 lines deleted...]
-      <c r="I91" s="817"/>
+      <c r="C91" s="973"/>
+      <c r="D91" s="973"/>
+      <c r="E91" s="973"/>
+      <c r="F91" s="973"/>
+      <c r="G91" s="973"/>
+      <c r="H91" s="973"/>
+      <c r="I91" s="974"/>
     </row>
     <row r="92" spans="1:9" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="818" t="s">
+      <c r="A92" s="922" t="s">
         <v>157</v>
       </c>
-      <c r="B92" s="820" t="s">
+      <c r="B92" s="933" t="s">
+        <v>805</v>
+      </c>
+      <c r="C92" s="762" t="s">
+        <v>839</v>
+      </c>
+      <c r="D92" s="764"/>
+      <c r="E92" s="894" t="s">
+        <v>852</v>
+      </c>
+      <c r="F92" s="878"/>
+      <c r="G92" s="878"/>
+      <c r="H92" s="879"/>
+      <c r="I92" s="590" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="923"/>
+      <c r="B93" s="975"/>
+      <c r="C93" s="746" t="s">
+        <v>510</v>
+      </c>
+      <c r="D93" s="748"/>
+      <c r="E93" s="891" t="s">
+        <v>853</v>
+      </c>
+      <c r="F93" s="892"/>
+      <c r="G93" s="892"/>
+      <c r="H93" s="893"/>
+      <c r="I93" s="835" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="164.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="932"/>
+      <c r="B94" s="934"/>
+      <c r="C94" s="765" t="s">
+        <v>511</v>
+      </c>
+      <c r="D94" s="767"/>
+      <c r="E94" s="880" t="s">
+        <v>340</v>
+      </c>
+      <c r="F94" s="881"/>
+      <c r="G94" s="881"/>
+      <c r="H94" s="882"/>
+      <c r="I94" s="968"/>
+    </row>
+    <row r="95" spans="1:9" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="922" t="s">
+        <v>160</v>
+      </c>
+      <c r="B95" s="933" t="s">
+        <v>806</v>
+      </c>
+      <c r="C95" s="762" t="s">
+        <v>854</v>
+      </c>
+      <c r="D95" s="764"/>
+      <c r="E95" s="873" t="s">
+        <v>750</v>
+      </c>
+      <c r="F95" s="874"/>
+      <c r="G95" s="874"/>
+      <c r="H95" s="875"/>
+      <c r="I95" s="581" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="107.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="923"/>
+      <c r="B96" s="975"/>
+      <c r="C96" s="746" t="s">
         <v>807</v>
       </c>
-      <c r="C92" s="715" t="s">
-[...16 lines deleted...]
-      <c r="C93" s="718" t="s">
+      <c r="D96" s="748"/>
+      <c r="E96" s="976" t="s">
+        <v>776</v>
+      </c>
+      <c r="F96" s="977"/>
+      <c r="G96" s="977"/>
+      <c r="H96" s="978"/>
+      <c r="I96" s="579" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="923"/>
+      <c r="B97" s="975"/>
+      <c r="C97" s="724" t="s">
+        <v>144</v>
+      </c>
+      <c r="D97" s="725"/>
+      <c r="E97" s="979" t="s">
+        <v>115</v>
+      </c>
+      <c r="F97" s="980"/>
+      <c r="G97" s="980"/>
+      <c r="H97" s="981"/>
+      <c r="I97" s="579"/>
+    </row>
+    <row r="98" spans="1:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="923"/>
+      <c r="B98" s="975"/>
+      <c r="C98" s="746" t="s">
+        <v>366</v>
+      </c>
+      <c r="D98" s="748"/>
+      <c r="E98" s="982" t="s">
+        <v>521</v>
+      </c>
+      <c r="F98" s="892"/>
+      <c r="G98" s="892"/>
+      <c r="H98" s="893"/>
+      <c r="I98" s="577" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="923"/>
+      <c r="B99" s="975"/>
+      <c r="C99" s="746" t="s">
+        <v>478</v>
+      </c>
+      <c r="D99" s="748"/>
+      <c r="E99" s="983" t="s">
+        <v>855</v>
+      </c>
+      <c r="F99" s="984"/>
+      <c r="G99" s="984"/>
+      <c r="H99" s="985"/>
+      <c r="I99" s="992" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="923"/>
+      <c r="B100" s="975"/>
+      <c r="C100" s="746" t="s">
+        <v>808</v>
+      </c>
+      <c r="D100" s="748"/>
+      <c r="E100" s="986"/>
+      <c r="F100" s="987"/>
+      <c r="G100" s="987"/>
+      <c r="H100" s="988"/>
+      <c r="I100" s="742"/>
+    </row>
+    <row r="101" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="923"/>
+      <c r="B101" s="975"/>
+      <c r="C101" s="746" t="s">
+        <v>809</v>
+      </c>
+      <c r="D101" s="883"/>
+      <c r="E101" s="989"/>
+      <c r="F101" s="990"/>
+      <c r="G101" s="990"/>
+      <c r="H101" s="991"/>
+      <c r="I101" s="993"/>
+    </row>
+    <row r="102" spans="1:9" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="923"/>
+      <c r="B102" s="975"/>
+      <c r="C102" s="746" t="s">
         <v>510</v>
       </c>
-      <c r="D93" s="720"/>
-[...13 lines deleted...]
-      <c r="C94" s="768" t="s">
+      <c r="D102" s="748"/>
+      <c r="E102" s="891" t="s">
+        <v>853</v>
+      </c>
+      <c r="F102" s="994"/>
+      <c r="G102" s="994"/>
+      <c r="H102" s="995"/>
+      <c r="I102" s="829"/>
+    </row>
+    <row r="103" spans="1:9" ht="173.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="923"/>
+      <c r="B103" s="975"/>
+      <c r="C103" s="746" t="s">
         <v>511</v>
       </c>
-      <c r="D94" s="770"/>
-      <c r="E94" s="938" t="s">
+      <c r="D103" s="748"/>
+      <c r="E103" s="897" t="s">
         <v>340</v>
       </c>
-      <c r="F94" s="939"/>
-[...11 lines deleted...]
-      <c r="C95" s="715" t="s">
+      <c r="F103" s="898"/>
+      <c r="G103" s="898"/>
+      <c r="H103" s="899"/>
+      <c r="I103" s="725"/>
+    </row>
+    <row r="104" spans="1:9" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="923"/>
+      <c r="B104" s="975"/>
+      <c r="C104" s="851" t="s">
         <v>856</v>
       </c>
-      <c r="D95" s="717"/>
-[...34 lines deleted...]
-      <c r="E97" s="833" t="s">
+      <c r="D104" s="876"/>
+      <c r="E104" s="880" t="s">
+        <v>857</v>
+      </c>
+      <c r="F104" s="881"/>
+      <c r="G104" s="881"/>
+      <c r="H104" s="882"/>
+      <c r="I104" s="586" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="55.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="923"/>
+      <c r="B105" s="975"/>
+      <c r="C105" s="996" t="s">
+        <v>512</v>
+      </c>
+      <c r="D105" s="997"/>
+      <c r="E105" s="997"/>
+      <c r="F105" s="997"/>
+      <c r="G105" s="997"/>
+      <c r="H105" s="997"/>
+      <c r="I105" s="998"/>
+    </row>
+    <row r="106" spans="1:9" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="923"/>
+      <c r="B106" s="975"/>
+      <c r="C106" s="762" t="s">
+        <v>539</v>
+      </c>
+      <c r="D106" s="764"/>
+      <c r="E106" s="877" t="s">
         <v>115</v>
       </c>
-      <c r="F97" s="834"/>
-[...131 lines deleted...]
-      <c r="E106" s="836" t="s">
+      <c r="F106" s="878"/>
+      <c r="G106" s="878"/>
+      <c r="H106" s="879"/>
+      <c r="I106" s="596"/>
+    </row>
+    <row r="107" spans="1:9" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="923"/>
+      <c r="B107" s="975"/>
+      <c r="C107" s="746" t="s">
+        <v>737</v>
+      </c>
+      <c r="D107" s="748"/>
+      <c r="E107" s="891" t="s">
+        <v>505</v>
+      </c>
+      <c r="F107" s="892"/>
+      <c r="G107" s="892"/>
+      <c r="H107" s="893"/>
+      <c r="I107" s="597" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="923"/>
+      <c r="B108" s="975"/>
+      <c r="C108" s="746" t="s">
+        <v>328</v>
+      </c>
+      <c r="D108" s="748"/>
+      <c r="E108" s="982" t="s">
         <v>115</v>
       </c>
-      <c r="F106" s="824"/>
-[...28 lines deleted...]
-      <c r="E108" s="944" t="s">
+      <c r="F108" s="892"/>
+      <c r="G108" s="892"/>
+      <c r="H108" s="893"/>
+      <c r="I108" s="597"/>
+    </row>
+    <row r="109" spans="1:9" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="932"/>
+      <c r="B109" s="934"/>
+      <c r="C109" s="765" t="s">
+        <v>480</v>
+      </c>
+      <c r="D109" s="767"/>
+      <c r="E109" s="880" t="s">
         <v>115</v>
       </c>
-      <c r="F108" s="810"/>
-[...17 lines deleted...]
-      <c r="I109" s="574" t="s">
+      <c r="F109" s="881"/>
+      <c r="G109" s="881"/>
+      <c r="H109" s="882"/>
+      <c r="I109" s="580" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="63.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="95" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="B110" s="781" t="s">
+        <v>565</v>
+      </c>
+      <c r="B110" s="848" t="s">
         <v>156</v>
       </c>
-      <c r="C110" s="782"/>
-[...5 lines deleted...]
-      <c r="I110" s="783"/>
+      <c r="C110" s="849"/>
+      <c r="D110" s="849"/>
+      <c r="E110" s="849"/>
+      <c r="F110" s="849"/>
+      <c r="G110" s="849"/>
+      <c r="H110" s="849"/>
+      <c r="I110" s="850"/>
     </row>
     <row r="111" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="954" t="s">
+      <c r="A111" s="999" t="s">
         <v>175</v>
       </c>
-      <c r="B111" s="956" t="s">
+      <c r="B111" s="1001" t="s">
         <v>158</v>
       </c>
-      <c r="C111" s="715" t="s">
+      <c r="C111" s="762" t="s">
         <v>159</v>
       </c>
-      <c r="D111" s="717"/>
-      <c r="E111" s="998" t="s">
+      <c r="D111" s="764"/>
+      <c r="E111" s="861" t="s">
         <v>115</v>
       </c>
-      <c r="F111" s="998"/>
-[...2 lines deleted...]
-      <c r="I111" s="988"/>
+      <c r="F111" s="861"/>
+      <c r="G111" s="861"/>
+      <c r="H111" s="862"/>
+      <c r="I111" s="1003"/>
     </row>
     <row r="112" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="955"/>
-[...1 lines deleted...]
-      <c r="C112" s="718" t="s">
+      <c r="A112" s="1000"/>
+      <c r="B112" s="1002"/>
+      <c r="C112" s="746" t="s">
         <v>367</v>
       </c>
-      <c r="D112" s="720"/>
-      <c r="E112" s="908" t="s">
+      <c r="D112" s="748"/>
+      <c r="E112" s="871" t="s">
         <v>115</v>
       </c>
-      <c r="F112" s="908"/>
-[...2 lines deleted...]
-      <c r="I112" s="989"/>
+      <c r="F112" s="871"/>
+      <c r="G112" s="871"/>
+      <c r="H112" s="870"/>
+      <c r="I112" s="1004"/>
     </row>
     <row r="113" spans="1:9" ht="90" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A113" s="315" t="s">
         <v>198</v>
       </c>
-      <c r="B113" s="594" t="s">
+      <c r="B113" s="600" t="s">
         <v>163</v>
       </c>
-      <c r="C113" s="865" t="s">
+      <c r="C113" s="796" t="s">
         <v>164</v>
       </c>
-      <c r="D113" s="867"/>
-      <c r="E113" s="708" t="s">
+      <c r="D113" s="798"/>
+      <c r="E113" s="831" t="s">
         <v>91</v>
       </c>
-      <c r="F113" s="708"/>
-[...1 lines deleted...]
-      <c r="H113" s="709"/>
+      <c r="F113" s="831"/>
+      <c r="G113" s="831"/>
+      <c r="H113" s="725"/>
       <c r="I113" s="156"/>
     </row>
     <row r="114" spans="1:9" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="57" t="s">
         <v>202</v>
       </c>
       <c r="B114" s="155" t="s">
         <v>166</v>
       </c>
-      <c r="C114" s="865" t="s">
+      <c r="C114" s="796" t="s">
         <v>167</v>
       </c>
-      <c r="D114" s="867"/>
-      <c r="E114" s="933" t="s">
+      <c r="D114" s="798"/>
+      <c r="E114" s="858" t="s">
         <v>168</v>
       </c>
-      <c r="F114" s="933"/>
-[...2 lines deleted...]
-      <c r="I114" s="570" t="s">
+      <c r="F114" s="858"/>
+      <c r="G114" s="858"/>
+      <c r="H114" s="859"/>
+      <c r="I114" s="584" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="57" t="s">
         <v>203</v>
       </c>
-      <c r="B115" s="990" t="s">
+      <c r="B115" s="1005" t="s">
         <v>171</v>
       </c>
-      <c r="C115" s="991"/>
-[...1 lines deleted...]
-      <c r="E115" s="707" t="s">
+      <c r="C115" s="1006"/>
+      <c r="D115" s="833"/>
+      <c r="E115" s="724" t="s">
         <v>172</v>
       </c>
-      <c r="F115" s="708"/>
-[...2 lines deleted...]
-      <c r="I115" s="568"/>
+      <c r="F115" s="831"/>
+      <c r="G115" s="831"/>
+      <c r="H115" s="725"/>
+      <c r="I115" s="579"/>
     </row>
     <row r="116" spans="1:9" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A116" s="315" t="s">
         <v>513</v>
       </c>
-      <c r="B116" s="992" t="s">
+      <c r="B116" s="902" t="s">
         <v>298</v>
       </c>
-      <c r="C116" s="993"/>
-[...1 lines deleted...]
-      <c r="E116" s="707" t="s">
+      <c r="C116" s="903"/>
+      <c r="D116" s="904"/>
+      <c r="E116" s="724" t="s">
         <v>299</v>
       </c>
-      <c r="F116" s="708"/>
-[...2 lines deleted...]
-      <c r="I116" s="568" t="s">
+      <c r="F116" s="831"/>
+      <c r="G116" s="831"/>
+      <c r="H116" s="725"/>
+      <c r="I116" s="579" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:9" s="40" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A117" s="41" t="s">
+        <v>566</v>
+      </c>
+      <c r="B117" s="848" t="s">
+        <v>174</v>
+      </c>
+      <c r="C117" s="849"/>
+      <c r="D117" s="849"/>
+      <c r="E117" s="849"/>
+      <c r="F117" s="849"/>
+      <c r="G117" s="849"/>
+      <c r="H117" s="849"/>
+      <c r="I117" s="850"/>
+    </row>
+    <row r="118" spans="1:9" s="40" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="729" t="s">
         <v>567</v>
       </c>
-      <c r="B117" s="781" t="s">
-[...19 lines deleted...]
-      <c r="E118" s="995" t="s">
+      <c r="B118" s="741" t="s">
+        <v>858</v>
+      </c>
+      <c r="C118" s="750"/>
+      <c r="D118" s="751"/>
+      <c r="E118" s="1008" t="s">
         <v>176</v>
       </c>
-      <c r="F118" s="995"/>
-      <c r="G118" s="996" t="s">
+      <c r="F118" s="1008"/>
+      <c r="G118" s="1009" t="s">
         <v>177</v>
       </c>
-      <c r="H118" s="997"/>
-      <c r="I118" s="703" t="s">
+      <c r="H118" s="1010"/>
+      <c r="I118" s="741" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="119" spans="1:9" s="40" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="699"/>
-[...1 lines deleted...]
-      <c r="C119" s="793" t="s">
+      <c r="A119" s="709"/>
+      <c r="B119" s="742"/>
+      <c r="C119" s="841" t="s">
         <v>179</v>
       </c>
-      <c r="D119" s="794"/>
-[...4 lines deleted...]
-      <c r="G119" s="795" t="s">
+      <c r="D119" s="842"/>
+      <c r="E119" s="747" t="s">
+        <v>602</v>
+      </c>
+      <c r="F119" s="747"/>
+      <c r="G119" s="900" t="s">
         <v>180</v>
       </c>
-      <c r="H119" s="796"/>
-      <c r="I119" s="713"/>
+      <c r="H119" s="901"/>
+      <c r="I119" s="742"/>
     </row>
     <row r="120" spans="1:9" s="42" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="699"/>
-[...1 lines deleted...]
-      <c r="C120" s="793" t="s">
+      <c r="A120" s="709"/>
+      <c r="B120" s="742"/>
+      <c r="C120" s="841" t="s">
         <v>181</v>
       </c>
-      <c r="D120" s="794"/>
-      <c r="E120" s="797" t="s">
+      <c r="D120" s="842"/>
+      <c r="E120" s="1007" t="s">
         <v>182</v>
       </c>
-      <c r="F120" s="797"/>
-      <c r="G120" s="718" t="s">
+      <c r="F120" s="1007"/>
+      <c r="G120" s="746" t="s">
         <v>369</v>
       </c>
-      <c r="H120" s="796"/>
-      <c r="I120" s="713"/>
+      <c r="H120" s="901"/>
+      <c r="I120" s="742"/>
     </row>
     <row r="121" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="699"/>
-[...5 lines deleted...]
-      <c r="E121" s="789" t="s">
+      <c r="A121" s="709"/>
+      <c r="B121" s="742"/>
+      <c r="C121" s="841" t="s">
+        <v>810</v>
+      </c>
+      <c r="D121" s="842"/>
+      <c r="E121" s="745" t="s">
         <v>184</v>
       </c>
-      <c r="F121" s="789"/>
-      <c r="G121" s="795" t="s">
+      <c r="F121" s="745"/>
+      <c r="G121" s="900" t="s">
         <v>185</v>
       </c>
-      <c r="H121" s="796"/>
-      <c r="I121" s="713"/>
+      <c r="H121" s="901"/>
+      <c r="I121" s="742"/>
     </row>
     <row r="122" spans="1:9" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="699"/>
-[...5 lines deleted...]
-      <c r="E122" s="797" t="s">
+      <c r="A122" s="709"/>
+      <c r="B122" s="742"/>
+      <c r="C122" s="841" t="s">
+        <v>811</v>
+      </c>
+      <c r="D122" s="842"/>
+      <c r="E122" s="1007" t="s">
         <v>187</v>
       </c>
-      <c r="F122" s="797"/>
-      <c r="G122" s="718" t="s">
+      <c r="F122" s="1007"/>
+      <c r="G122" s="746" t="s">
         <v>188</v>
       </c>
-      <c r="H122" s="796"/>
-      <c r="I122" s="713"/>
+      <c r="H122" s="901"/>
+      <c r="I122" s="742"/>
     </row>
     <row r="123" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="702"/>
-[...1 lines deleted...]
-      <c r="C123" s="793" t="s">
+      <c r="A123" s="730"/>
+      <c r="B123" s="743"/>
+      <c r="C123" s="841" t="s">
         <v>189</v>
       </c>
-      <c r="D123" s="794"/>
-      <c r="E123" s="797" t="s">
+      <c r="D123" s="842"/>
+      <c r="E123" s="1007" t="s">
         <v>343</v>
       </c>
-      <c r="F123" s="797"/>
-      <c r="G123" s="795" t="s">
+      <c r="F123" s="1007"/>
+      <c r="G123" s="900" t="s">
         <v>344</v>
       </c>
-      <c r="H123" s="796"/>
-      <c r="I123" s="714"/>
+      <c r="H123" s="901"/>
+      <c r="I123" s="743"/>
     </row>
     <row r="124" spans="1:9" s="42" customFormat="1" ht="120.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A124" s="141" t="s">
+        <v>568</v>
+      </c>
+      <c r="B124" s="176" t="s">
+        <v>812</v>
+      </c>
+      <c r="C124" s="704" t="s">
+        <v>200</v>
+      </c>
+      <c r="D124" s="705"/>
+      <c r="E124" s="706" t="s">
+        <v>630</v>
+      </c>
+      <c r="F124" s="707"/>
+      <c r="G124" s="707"/>
+      <c r="H124" s="708"/>
+      <c r="I124" s="575"/>
+    </row>
+    <row r="125" spans="1:9" s="42" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="709" t="s">
         <v>569</v>
       </c>
-      <c r="B124" s="176" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="917" t="s">
+      <c r="B125" s="710" t="s">
+        <v>859</v>
+      </c>
+      <c r="C125" s="711" t="s">
         <v>200</v>
       </c>
-      <c r="D124" s="918"/>
-[...9 lines deleted...]
-      <c r="A125" s="699" t="s">
+      <c r="D125" s="712"/>
+      <c r="E125" s="718" t="s">
+        <v>602</v>
+      </c>
+      <c r="F125" s="719"/>
+      <c r="G125" s="722" t="s">
+        <v>195</v>
+      </c>
+      <c r="H125" s="723"/>
+      <c r="I125" s="715" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="709"/>
+      <c r="B126" s="710"/>
+      <c r="C126" s="713"/>
+      <c r="D126" s="714"/>
+      <c r="E126" s="720"/>
+      <c r="F126" s="721"/>
+      <c r="G126" s="724"/>
+      <c r="H126" s="725"/>
+      <c r="I126" s="715"/>
+    </row>
+    <row r="127" spans="1:9" s="42" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="709"/>
+      <c r="B127" s="710"/>
+      <c r="C127" s="716" t="s">
+        <v>201</v>
+      </c>
+      <c r="D127" s="717"/>
+      <c r="E127" s="726" t="s">
+        <v>182</v>
+      </c>
+      <c r="F127" s="727"/>
+      <c r="G127" s="728" t="s">
+        <v>180</v>
+      </c>
+      <c r="H127" s="727"/>
+      <c r="I127" s="715"/>
+    </row>
+    <row r="128" spans="1:9" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="729" t="s">
         <v>570</v>
       </c>
-      <c r="B125" s="756" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="738" t="s">
+      <c r="B128" s="731" t="s">
+        <v>860</v>
+      </c>
+      <c r="C128" s="711" t="s">
         <v>200</v>
       </c>
-      <c r="D125" s="739"/>
-[...26 lines deleted...]
-      <c r="C127" s="759" t="s">
+      <c r="D128" s="712"/>
+      <c r="E128" s="718" t="s">
+        <v>296</v>
+      </c>
+      <c r="F128" s="734"/>
+      <c r="G128" s="734"/>
+      <c r="H128" s="719"/>
+      <c r="I128" s="741"/>
+    </row>
+    <row r="129" spans="1:9" s="42" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="709"/>
+      <c r="B129" s="732"/>
+      <c r="C129" s="713"/>
+      <c r="D129" s="714"/>
+      <c r="E129" s="735"/>
+      <c r="F129" s="736"/>
+      <c r="G129" s="736"/>
+      <c r="H129" s="737"/>
+      <c r="I129" s="742"/>
+    </row>
+    <row r="130" spans="1:9" s="42" customFormat="1" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="730"/>
+      <c r="B130" s="733"/>
+      <c r="C130" s="760" t="s">
         <v>201</v>
       </c>
-      <c r="D127" s="760"/>
-[...11 lines deleted...]
-      <c r="A128" s="698" t="s">
+      <c r="D130" s="761"/>
+      <c r="E130" s="738"/>
+      <c r="F130" s="739"/>
+      <c r="G130" s="739"/>
+      <c r="H130" s="740"/>
+      <c r="I130" s="743"/>
+    </row>
+    <row r="131" spans="1:9" s="42" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="729" t="s">
         <v>571</v>
       </c>
-      <c r="B128" s="710" t="s">
-[...45 lines deleted...]
-      <c r="C131" s="753" t="s">
+      <c r="B131" s="741" t="s">
+        <v>813</v>
+      </c>
+      <c r="C131" s="750" t="s">
         <v>337</v>
       </c>
-      <c r="D131" s="754"/>
-      <c r="E131" s="715" t="s">
+      <c r="D131" s="751"/>
+      <c r="E131" s="762" t="s">
         <v>204</v>
       </c>
-      <c r="F131" s="716"/>
-[...2 lines deleted...]
-      <c r="I131" s="706" t="s">
+      <c r="F131" s="763"/>
+      <c r="G131" s="763"/>
+      <c r="H131" s="764"/>
+      <c r="I131" s="723" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="132" spans="1:9" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="699"/>
-[...1 lines deleted...]
-      <c r="C132" s="766" t="s">
+      <c r="A132" s="709"/>
+      <c r="B132" s="742"/>
+      <c r="C132" s="744" t="s">
         <v>372</v>
       </c>
-      <c r="D132" s="767"/>
-      <c r="E132" s="718" t="s">
+      <c r="D132" s="749"/>
+      <c r="E132" s="746" t="s">
         <v>205</v>
       </c>
-      <c r="F132" s="719"/>
-[...2 lines deleted...]
-      <c r="I132" s="755"/>
+      <c r="F132" s="747"/>
+      <c r="G132" s="747"/>
+      <c r="H132" s="748"/>
+      <c r="I132" s="715"/>
     </row>
     <row r="133" spans="1:9" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="699"/>
-[...1 lines deleted...]
-      <c r="C133" s="766" t="s">
+      <c r="A133" s="709"/>
+      <c r="B133" s="742"/>
+      <c r="C133" s="744" t="s">
         <v>206</v>
       </c>
-      <c r="D133" s="767"/>
-      <c r="E133" s="718" t="s">
+      <c r="D133" s="749"/>
+      <c r="E133" s="746" t="s">
         <v>204</v>
       </c>
-      <c r="F133" s="719"/>
-[...2 lines deleted...]
-      <c r="I133" s="755"/>
+      <c r="F133" s="747"/>
+      <c r="G133" s="747"/>
+      <c r="H133" s="748"/>
+      <c r="I133" s="715"/>
     </row>
     <row r="134" spans="1:9" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="699"/>
-[...1 lines deleted...]
-      <c r="C134" s="766" t="s">
+      <c r="A134" s="709"/>
+      <c r="B134" s="742"/>
+      <c r="C134" s="744" t="s">
         <v>207</v>
       </c>
-      <c r="D134" s="767"/>
-      <c r="E134" s="718" t="s">
+      <c r="D134" s="749"/>
+      <c r="E134" s="746" t="s">
         <v>208</v>
       </c>
-      <c r="F134" s="719"/>
-[...2 lines deleted...]
-      <c r="I134" s="755"/>
+      <c r="F134" s="747"/>
+      <c r="G134" s="747"/>
+      <c r="H134" s="748"/>
+      <c r="I134" s="715"/>
     </row>
     <row r="135" spans="1:9" s="42" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="699"/>
-[...1 lines deleted...]
-      <c r="C135" s="766" t="s">
+      <c r="A135" s="709"/>
+      <c r="B135" s="742"/>
+      <c r="C135" s="744" t="s">
         <v>209</v>
       </c>
-      <c r="D135" s="767"/>
-[...6 lines deleted...]
-      <c r="I135" s="709"/>
+      <c r="D135" s="749"/>
+      <c r="E135" s="746" t="s">
+        <v>730</v>
+      </c>
+      <c r="F135" s="747"/>
+      <c r="G135" s="747"/>
+      <c r="H135" s="748"/>
+      <c r="I135" s="725"/>
     </row>
     <row r="136" spans="1:9" s="42" customFormat="1" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A136" s="702"/>
-[...11 lines deleted...]
-      <c r="I136" s="581"/>
+      <c r="A136" s="730"/>
+      <c r="B136" s="743"/>
+      <c r="C136" s="768" t="s">
+        <v>738</v>
+      </c>
+      <c r="D136" s="769"/>
+      <c r="E136" s="765" t="s">
+        <v>777</v>
+      </c>
+      <c r="F136" s="766"/>
+      <c r="G136" s="766"/>
+      <c r="H136" s="767"/>
+      <c r="I136" s="588"/>
     </row>
     <row r="137" spans="1:9" s="42" customFormat="1" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A137" s="141" t="s">
-        <v>573</v>
-[...4 lines deleted...]
-      <c r="C137" s="798" t="s">
+        <v>572</v>
+      </c>
+      <c r="B137" s="576" t="s">
+        <v>861</v>
+      </c>
+      <c r="C137" s="771" t="s">
         <v>200</v>
       </c>
-      <c r="D137" s="799"/>
-      <c r="E137" s="700" t="s">
+      <c r="D137" s="772"/>
+      <c r="E137" s="722" t="s">
         <v>195</v>
       </c>
-      <c r="F137" s="705"/>
-[...2 lines deleted...]
-      <c r="I137" s="573" t="s">
+      <c r="F137" s="770"/>
+      <c r="G137" s="770"/>
+      <c r="H137" s="723"/>
+      <c r="I137" s="582" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="138" spans="1:9" s="42" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="698" t="s">
+      <c r="A138" s="729" t="s">
+        <v>577</v>
+      </c>
+      <c r="B138" s="722" t="s">
+        <v>514</v>
+      </c>
+      <c r="C138" s="750" t="s">
+        <v>515</v>
+      </c>
+      <c r="D138" s="751"/>
+      <c r="E138" s="754" t="s">
+        <v>516</v>
+      </c>
+      <c r="F138" s="755"/>
+      <c r="G138" s="755"/>
+      <c r="H138" s="756"/>
+      <c r="I138" s="581" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="709"/>
+      <c r="B139" s="753"/>
+      <c r="C139" s="713" t="s">
+        <v>201</v>
+      </c>
+      <c r="D139" s="714"/>
+      <c r="E139" s="757" t="s">
+        <v>47</v>
+      </c>
+      <c r="F139" s="758"/>
+      <c r="G139" s="758"/>
+      <c r="H139" s="759"/>
+      <c r="I139" s="579" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" s="42" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="709"/>
+      <c r="B140" s="753"/>
+      <c r="C140" s="956" t="s">
+        <v>200</v>
+      </c>
+      <c r="D140" s="958"/>
+      <c r="E140" s="828" t="s">
+        <v>47</v>
+      </c>
+      <c r="F140" s="830"/>
+      <c r="G140" s="830"/>
+      <c r="H140" s="829"/>
+      <c r="I140" s="578" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" s="42" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="729" t="s">
+        <v>582</v>
+      </c>
+      <c r="B141" s="741" t="s">
         <v>578</v>
       </c>
-      <c r="B138" s="700" t="s">
-[...19 lines deleted...]
-      <c r="C139" s="740" t="s">
+      <c r="C141" s="1011" t="s">
+        <v>579</v>
+      </c>
+      <c r="D141" s="1011"/>
+      <c r="E141" s="722" t="s">
+        <v>731</v>
+      </c>
+      <c r="F141" s="770"/>
+      <c r="G141" s="770"/>
+      <c r="H141" s="723"/>
+      <c r="I141" s="731" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" s="42" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="709"/>
+      <c r="B142" s="993"/>
+      <c r="C142" s="744" t="s">
+        <v>200</v>
+      </c>
+      <c r="D142" s="749"/>
+      <c r="E142" s="724"/>
+      <c r="F142" s="831"/>
+      <c r="G142" s="831"/>
+      <c r="H142" s="725"/>
+      <c r="I142" s="732"/>
+    </row>
+    <row r="143" spans="1:9" s="42" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="709"/>
+      <c r="B143" s="742" t="s">
+        <v>733</v>
+      </c>
+      <c r="C143" s="1012" t="s">
+        <v>579</v>
+      </c>
+      <c r="D143" s="1012"/>
+      <c r="E143" s="828" t="s">
+        <v>734</v>
+      </c>
+      <c r="F143" s="830"/>
+      <c r="G143" s="830"/>
+      <c r="H143" s="829"/>
+      <c r="I143" s="732"/>
+    </row>
+    <row r="144" spans="1:9" s="42" customFormat="1" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="730"/>
+      <c r="B144" s="743"/>
+      <c r="C144" s="768" t="s">
+        <v>200</v>
+      </c>
+      <c r="D144" s="769"/>
+      <c r="E144" s="851"/>
+      <c r="F144" s="915"/>
+      <c r="G144" s="915"/>
+      <c r="H144" s="876"/>
+      <c r="I144" s="733"/>
+    </row>
+    <row r="145" spans="1:9" s="42" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="729" t="s">
+        <v>586</v>
+      </c>
+      <c r="B145" s="741" t="s">
+        <v>583</v>
+      </c>
+      <c r="C145" s="750" t="s">
+        <v>579</v>
+      </c>
+      <c r="D145" s="1011"/>
+      <c r="E145" s="762" t="s">
+        <v>581</v>
+      </c>
+      <c r="F145" s="763"/>
+      <c r="G145" s="763"/>
+      <c r="H145" s="764"/>
+      <c r="I145" s="590" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="709"/>
+      <c r="B146" s="742"/>
+      <c r="C146" s="1012" t="s">
+        <v>579</v>
+      </c>
+      <c r="D146" s="1012"/>
+      <c r="E146" s="746" t="s">
+        <v>584</v>
+      </c>
+      <c r="F146" s="747"/>
+      <c r="G146" s="747"/>
+      <c r="H146" s="748"/>
+      <c r="I146" s="583" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="709"/>
+      <c r="B147" s="742"/>
+      <c r="C147" s="1012" t="s">
+        <v>579</v>
+      </c>
+      <c r="D147" s="1012"/>
+      <c r="E147" s="746" t="s">
+        <v>632</v>
+      </c>
+      <c r="F147" s="747"/>
+      <c r="G147" s="747"/>
+      <c r="H147" s="748"/>
+      <c r="I147" s="316" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="709"/>
+      <c r="B148" s="742"/>
+      <c r="C148" s="744" t="s">
+        <v>580</v>
+      </c>
+      <c r="D148" s="745"/>
+      <c r="E148" s="746" t="s">
+        <v>632</v>
+      </c>
+      <c r="F148" s="747"/>
+      <c r="G148" s="747"/>
+      <c r="H148" s="748"/>
+      <c r="I148" s="45" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="709"/>
+      <c r="B149" s="742"/>
+      <c r="C149" s="956" t="s">
+        <v>580</v>
+      </c>
+      <c r="D149" s="958"/>
+      <c r="E149" s="828" t="s">
+        <v>588</v>
+      </c>
+      <c r="F149" s="830"/>
+      <c r="G149" s="830"/>
+      <c r="H149" s="829"/>
+      <c r="I149" s="992" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" s="42" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="709"/>
+      <c r="B150" s="742"/>
+      <c r="C150" s="1013"/>
+      <c r="D150" s="1014"/>
+      <c r="E150" s="724"/>
+      <c r="F150" s="831"/>
+      <c r="G150" s="831"/>
+      <c r="H150" s="725"/>
+      <c r="I150" s="742"/>
+    </row>
+    <row r="151" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="730"/>
+      <c r="B151" s="743"/>
+      <c r="C151" s="1015" t="s">
         <v>201</v>
       </c>
-      <c r="D139" s="741"/>
-[...204 lines deleted...]
-      <c r="I151" s="714"/>
+      <c r="D151" s="1016"/>
+      <c r="E151" s="851" t="s">
+        <v>765</v>
+      </c>
+      <c r="F151" s="915"/>
+      <c r="G151" s="915"/>
+      <c r="H151" s="876"/>
+      <c r="I151" s="743"/>
     </row>
     <row r="152" spans="1:9" s="42" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A152" s="175" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B152" s="176" t="s">
+        <v>587</v>
+      </c>
+      <c r="C152" s="1021" t="s">
+        <v>579</v>
+      </c>
+      <c r="D152" s="1021"/>
+      <c r="E152" s="866" t="s">
         <v>588</v>
       </c>
-      <c r="C152" s="785" t="s">
-[...8 lines deleted...]
-      <c r="H152" s="788"/>
+      <c r="F152" s="868"/>
+      <c r="G152" s="868"/>
+      <c r="H152" s="867"/>
       <c r="I152" s="575"/>
     </row>
     <row r="153" spans="1:9" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="765" t="s">
+      <c r="A153" s="1022" t="s">
         <v>211</v>
       </c>
-      <c r="B153" s="765"/>
-[...6 lines deleted...]
-      <c r="I153" s="765"/>
+      <c r="B153" s="1022"/>
+      <c r="C153" s="1022"/>
+      <c r="D153" s="1022"/>
+      <c r="E153" s="1022"/>
+      <c r="F153" s="1022"/>
+      <c r="G153" s="1022"/>
+      <c r="H153" s="1022"/>
+      <c r="I153" s="1022"/>
     </row>
     <row r="154" spans="1:9" s="42" customFormat="1" ht="261" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="160" t="s">
         <v>534</v>
       </c>
-      <c r="B154" s="1004" t="s">
-[...8 lines deleted...]
-      <c r="I154" s="1004"/>
+      <c r="B154" s="1023" t="s">
+        <v>768</v>
+      </c>
+      <c r="C154" s="1023"/>
+      <c r="D154" s="1023"/>
+      <c r="E154" s="1023"/>
+      <c r="F154" s="1023"/>
+      <c r="G154" s="1023"/>
+      <c r="H154" s="1023"/>
+      <c r="I154" s="1023"/>
     </row>
     <row r="155" spans="1:9" s="42" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="160" t="s">
         <v>535</v>
       </c>
-      <c r="B155" s="1001" t="s">
-[...8 lines deleted...]
-      <c r="I155" s="1001"/>
+      <c r="B155" s="703" t="s">
+        <v>778</v>
+      </c>
+      <c r="C155" s="703"/>
+      <c r="D155" s="703"/>
+      <c r="E155" s="703"/>
+      <c r="F155" s="703"/>
+      <c r="G155" s="703"/>
+      <c r="H155" s="703"/>
+      <c r="I155" s="703"/>
     </row>
     <row r="156" spans="1:9" s="42" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="160" t="s">
         <v>536</v>
       </c>
-      <c r="B156" s="1001" t="s">
-[...8 lines deleted...]
-      <c r="I156" s="1001"/>
+      <c r="B156" s="703" t="s">
+        <v>549</v>
+      </c>
+      <c r="C156" s="703"/>
+      <c r="D156" s="703"/>
+      <c r="E156" s="703"/>
+      <c r="F156" s="703"/>
+      <c r="G156" s="703"/>
+      <c r="H156" s="703"/>
+      <c r="I156" s="703"/>
     </row>
     <row r="157" spans="1:9" s="42" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="387" t="s">
-        <v>549</v>
-[...10 lines deleted...]
-      <c r="I157" s="1002"/>
+        <v>548</v>
+      </c>
+      <c r="B157" s="1024" t="s">
+        <v>840</v>
+      </c>
+      <c r="C157" s="1024"/>
+      <c r="D157" s="1024"/>
+      <c r="E157" s="1024"/>
+      <c r="F157" s="1024"/>
+      <c r="G157" s="1024"/>
+      <c r="H157" s="1024"/>
+      <c r="I157" s="1024"/>
     </row>
     <row r="158" spans="1:9" s="42" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="387" t="s">
-        <v>959</v>
-[...10 lines deleted...]
-      <c r="I158" s="1206"/>
+        <v>953</v>
+      </c>
+      <c r="B158" s="1025" t="s">
+        <v>954</v>
+      </c>
+      <c r="C158" s="1025"/>
+      <c r="D158" s="1025"/>
+      <c r="E158" s="1025"/>
+      <c r="F158" s="1025"/>
+      <c r="G158" s="1025"/>
+      <c r="H158" s="1025"/>
+      <c r="I158" s="1025"/>
     </row>
     <row r="159" spans="1:9" s="42" customFormat="1" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="157" t="s">
         <v>212</v>
       </c>
-      <c r="B159" s="735" t="s">
-[...8 lines deleted...]
-      <c r="I159" s="735"/>
+      <c r="B159" s="701" t="s">
+        <v>622</v>
+      </c>
+      <c r="C159" s="701"/>
+      <c r="D159" s="701"/>
+      <c r="E159" s="701"/>
+      <c r="F159" s="701"/>
+      <c r="G159" s="701"/>
+      <c r="H159" s="701"/>
+      <c r="I159" s="701"/>
     </row>
     <row r="160" spans="1:9" s="42" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="566" t="s">
+      <c r="A160" s="574" t="s">
         <v>213</v>
       </c>
-      <c r="B160" s="735" t="s">
-[...8 lines deleted...]
-      <c r="I160" s="735"/>
+      <c r="B160" s="701" t="s">
+        <v>867</v>
+      </c>
+      <c r="C160" s="701"/>
+      <c r="D160" s="701"/>
+      <c r="E160" s="701"/>
+      <c r="F160" s="701"/>
+      <c r="G160" s="701"/>
+      <c r="H160" s="701"/>
+      <c r="I160" s="701"/>
     </row>
     <row r="161" spans="1:11" s="59" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="58" t="s">
         <v>214</v>
       </c>
-      <c r="B161" s="1003" t="s">
+      <c r="B161" s="752" t="s">
         <v>373</v>
       </c>
-      <c r="C161" s="1003"/>
-[...5 lines deleted...]
-      <c r="I161" s="1003"/>
+      <c r="C161" s="752"/>
+      <c r="D161" s="752"/>
+      <c r="E161" s="752"/>
+      <c r="F161" s="752"/>
+      <c r="G161" s="752"/>
+      <c r="H161" s="752"/>
+      <c r="I161" s="752"/>
     </row>
     <row r="162" spans="1:11" s="59" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="1000" t="s">
+      <c r="A162" s="1017" t="s">
         <v>215</v>
       </c>
-      <c r="B162" s="1003" t="s">
-[...23 lines deleted...]
-      <c r="B164" s="735" t="s">
+      <c r="B162" s="752" t="s">
+        <v>961</v>
+      </c>
+      <c r="C162" s="752"/>
+      <c r="D162" s="752"/>
+      <c r="E162" s="752"/>
+      <c r="F162" s="752"/>
+      <c r="G162" s="752"/>
+      <c r="H162" s="752"/>
+      <c r="I162" s="752"/>
+    </row>
+    <row r="163" spans="1:11" s="59" customFormat="1" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="1017"/>
+      <c r="B163" s="701" t="s">
+        <v>719</v>
+      </c>
+      <c r="C163" s="701"/>
+      <c r="D163" s="701"/>
+      <c r="E163" s="701"/>
+      <c r="F163" s="701"/>
+      <c r="G163" s="701"/>
+      <c r="H163" s="701"/>
+      <c r="I163" s="701"/>
+      <c r="J163" s="60"/>
+      <c r="K163" s="60"/>
+    </row>
+    <row r="164" spans="1:11" s="59" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="574" t="s">
+        <v>216</v>
+      </c>
+      <c r="B164" s="701" t="s">
         <v>720</v>
       </c>
-      <c r="C164" s="735"/>
-[...5 lines deleted...]
-      <c r="I164" s="735"/>
+      <c r="C164" s="701"/>
+      <c r="D164" s="701"/>
+      <c r="E164" s="701"/>
+      <c r="F164" s="701"/>
+      <c r="G164" s="701"/>
+      <c r="H164" s="701"/>
+      <c r="I164" s="701"/>
       <c r="J164" s="60"/>
       <c r="K164" s="60"/>
     </row>
-    <row r="165" spans="1:11" s="59" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="I165" s="735"/>
+    <row r="165" spans="1:11" s="59" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="574" t="s">
+        <v>217</v>
+      </c>
+      <c r="B165" s="700" t="s">
+        <v>862</v>
+      </c>
+      <c r="C165" s="700"/>
+      <c r="D165" s="700"/>
+      <c r="E165" s="700"/>
+      <c r="F165" s="700"/>
+      <c r="G165" s="700"/>
+      <c r="H165" s="700"/>
+      <c r="I165" s="700"/>
       <c r="J165" s="60"/>
       <c r="K165" s="60"/>
     </row>
-    <row r="166" spans="1:11" s="59" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="A167" s="157" t="s">
+    <row r="166" spans="1:11" s="59" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="157" t="s">
         <v>219</v>
       </c>
-      <c r="B167" s="736" t="s">
-[...13 lines deleted...]
-      <c r="A168" s="566" t="s">
+      <c r="B166" s="700" t="s">
+        <v>729</v>
+      </c>
+      <c r="C166" s="700"/>
+      <c r="D166" s="700"/>
+      <c r="E166" s="700"/>
+      <c r="F166" s="700"/>
+      <c r="G166" s="700"/>
+      <c r="H166" s="700"/>
+      <c r="I166" s="700"/>
+      <c r="J166" s="61"/>
+      <c r="K166" s="61"/>
+    </row>
+    <row r="167" spans="1:11" s="59" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="574" t="s">
         <v>220</v>
       </c>
-      <c r="B168" s="736" t="s">
-[...8 lines deleted...]
-      <c r="I168" s="736"/>
+      <c r="B167" s="700" t="s">
+        <v>911</v>
+      </c>
+      <c r="C167" s="700"/>
+      <c r="D167" s="700"/>
+      <c r="E167" s="700"/>
+      <c r="F167" s="700"/>
+      <c r="G167" s="700"/>
+      <c r="H167" s="700"/>
+      <c r="I167" s="700"/>
+      <c r="J167" s="60"/>
+      <c r="K167" s="60"/>
+    </row>
+    <row r="168" spans="1:11" s="59" customFormat="1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="1017" t="s">
+        <v>221</v>
+      </c>
+      <c r="B168" s="700" t="s">
+        <v>912</v>
+      </c>
+      <c r="C168" s="700"/>
+      <c r="D168" s="700"/>
+      <c r="E168" s="700"/>
+      <c r="F168" s="700"/>
+      <c r="G168" s="700"/>
+      <c r="H168" s="700"/>
+      <c r="I168" s="700"/>
       <c r="J168" s="60"/>
       <c r="K168" s="60"/>
     </row>
-    <row r="169" spans="1:11" s="59" customFormat="1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="I169" s="736"/>
+    <row r="169" spans="1:11" s="59" customFormat="1" ht="304.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="1017"/>
+      <c r="B169" s="700"/>
+      <c r="C169" s="700"/>
+      <c r="D169" s="700"/>
+      <c r="E169" s="700"/>
+      <c r="F169" s="700"/>
+      <c r="G169" s="700"/>
+      <c r="H169" s="700"/>
+      <c r="I169" s="700"/>
       <c r="J169" s="60"/>
       <c r="K169" s="60"/>
     </row>
-    <row r="170" spans="1:11" s="59" customFormat="1" ht="304.5" customHeight="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I170" s="736"/>
+    <row r="170" spans="1:11" s="59" customFormat="1" ht="136.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="1017" t="s">
+        <v>222</v>
+      </c>
+      <c r="B170" s="701" t="s">
+        <v>913</v>
+      </c>
+      <c r="C170" s="701"/>
+      <c r="D170" s="701"/>
+      <c r="E170" s="701"/>
+      <c r="F170" s="701"/>
+      <c r="G170" s="701"/>
+      <c r="H170" s="701"/>
+      <c r="I170" s="701"/>
       <c r="J170" s="60"/>
       <c r="K170" s="60"/>
     </row>
-    <row r="171" spans="1:11" s="59" customFormat="1" ht="136.9" customHeight="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="I171" s="735"/>
+    <row r="171" spans="1:11" s="59" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="1017"/>
+      <c r="B171" s="701"/>
+      <c r="C171" s="701"/>
+      <c r="D171" s="701"/>
+      <c r="E171" s="701"/>
+      <c r="F171" s="701"/>
+      <c r="G171" s="701"/>
+      <c r="H171" s="701"/>
+      <c r="I171" s="701"/>
       <c r="J171" s="60"/>
       <c r="K171" s="60"/>
     </row>
-    <row r="172" spans="1:11" s="59" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I172" s="735"/>
+    <row r="172" spans="1:11" s="59" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="157" t="s">
+        <v>223</v>
+      </c>
+      <c r="B172" s="701" t="s">
+        <v>629</v>
+      </c>
+      <c r="C172" s="701"/>
+      <c r="D172" s="701"/>
+      <c r="E172" s="701"/>
+      <c r="F172" s="701"/>
+      <c r="G172" s="701"/>
+      <c r="H172" s="701"/>
+      <c r="I172" s="701"/>
       <c r="J172" s="60"/>
       <c r="K172" s="60"/>
     </row>
-    <row r="173" spans="1:11" s="59" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="I173" s="735"/>
+    <row r="173" spans="1:11" s="59" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="574" t="s">
+        <v>224</v>
+      </c>
+      <c r="B173" s="700" t="s">
+        <v>524</v>
+      </c>
+      <c r="C173" s="700"/>
+      <c r="D173" s="700"/>
+      <c r="E173" s="700"/>
+      <c r="F173" s="700"/>
+      <c r="G173" s="700"/>
+      <c r="H173" s="700"/>
+      <c r="I173" s="700"/>
       <c r="J173" s="60"/>
       <c r="K173" s="60"/>
     </row>
-    <row r="174" spans="1:11" s="59" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="A175" s="322" t="s">
+    <row r="174" spans="1:11" s="323" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="322" t="s">
         <v>225</v>
       </c>
-      <c r="B175" s="764" t="s">
-[...11 lines deleted...]
-    <row r="176" spans="1:11" s="59" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B174" s="1018" t="s">
+        <v>721</v>
+      </c>
+      <c r="C174" s="1018"/>
+      <c r="D174" s="1018"/>
+      <c r="E174" s="1018"/>
+      <c r="F174" s="1018"/>
+      <c r="G174" s="1018"/>
+      <c r="H174" s="1018"/>
+      <c r="I174" s="1018"/>
+      <c r="J174" s="1018"/>
+    </row>
+    <row r="175" spans="1:11" s="59" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="157" t="s">
+        <v>226</v>
+      </c>
+      <c r="B175" s="700" t="s">
+        <v>329</v>
+      </c>
+      <c r="C175" s="700"/>
+      <c r="D175" s="700"/>
+      <c r="E175" s="700"/>
+      <c r="F175" s="700"/>
+      <c r="G175" s="700"/>
+      <c r="H175" s="700"/>
+      <c r="I175" s="700"/>
+      <c r="J175" s="60"/>
+      <c r="K175" s="60"/>
+    </row>
+    <row r="176" spans="1:11" s="59" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A176" s="157" t="s">
-        <v>226</v>
-[...10 lines deleted...]
-      <c r="I176" s="736"/>
+        <v>227</v>
+      </c>
+      <c r="B176" s="700" t="s">
+        <v>769</v>
+      </c>
+      <c r="C176" s="700"/>
+      <c r="D176" s="700"/>
+      <c r="E176" s="700"/>
+      <c r="F176" s="700"/>
+      <c r="G176" s="700"/>
+      <c r="H176" s="700"/>
+      <c r="I176" s="700"/>
       <c r="J176" s="60"/>
       <c r="K176" s="60"/>
     </row>
-    <row r="177" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:11" s="59" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A177" s="157" t="s">
-        <v>227</v>
-[...10 lines deleted...]
-      <c r="I177" s="736"/>
+        <v>229</v>
+      </c>
+      <c r="B177" s="700" t="s">
+        <v>779</v>
+      </c>
+      <c r="C177" s="700"/>
+      <c r="D177" s="700"/>
+      <c r="E177" s="700"/>
+      <c r="F177" s="700"/>
+      <c r="G177" s="700"/>
+      <c r="H177" s="700"/>
+      <c r="I177" s="700"/>
       <c r="J177" s="60"/>
       <c r="K177" s="60"/>
     </row>
     <row r="178" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A178" s="157" t="s">
-        <v>229</v>
-[...10 lines deleted...]
-      <c r="I178" s="736"/>
+        <v>231</v>
+      </c>
+      <c r="B178" s="700" t="s">
+        <v>228</v>
+      </c>
+      <c r="C178" s="700"/>
+      <c r="D178" s="700"/>
+      <c r="E178" s="700"/>
+      <c r="F178" s="700"/>
+      <c r="G178" s="700"/>
+      <c r="H178" s="700"/>
+      <c r="I178" s="700"/>
       <c r="J178" s="60"/>
       <c r="K178" s="60"/>
     </row>
-    <row r="179" spans="1:11" s="59" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A179" s="157" t="s">
-        <v>231</v>
-[...10 lines deleted...]
-      <c r="I179" s="736"/>
+        <v>232</v>
+      </c>
+      <c r="B179" s="700" t="s">
+        <v>488</v>
+      </c>
+      <c r="C179" s="700"/>
+      <c r="D179" s="700"/>
+      <c r="E179" s="700"/>
+      <c r="F179" s="700"/>
+      <c r="G179" s="700"/>
+      <c r="H179" s="700"/>
+      <c r="I179" s="700"/>
       <c r="J179" s="60"/>
       <c r="K179" s="60"/>
     </row>
-    <row r="180" spans="1:11" s="59" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:11" s="59" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A180" s="157" t="s">
-        <v>232</v>
-[...10 lines deleted...]
-      <c r="I180" s="736"/>
+        <v>233</v>
+      </c>
+      <c r="B180" s="700" t="s">
+        <v>751</v>
+      </c>
+      <c r="C180" s="700"/>
+      <c r="D180" s="700"/>
+      <c r="E180" s="700"/>
+      <c r="F180" s="700"/>
+      <c r="G180" s="700"/>
+      <c r="H180" s="700"/>
+      <c r="I180" s="700"/>
       <c r="J180" s="60"/>
       <c r="K180" s="60"/>
     </row>
-    <row r="181" spans="1:11" s="59" customFormat="1" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:11" s="59" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A181" s="157" t="s">
-        <v>233</v>
-[...10 lines deleted...]
-      <c r="I181" s="736"/>
+        <v>234</v>
+      </c>
+      <c r="B181" s="700" t="s">
+        <v>735</v>
+      </c>
+      <c r="C181" s="700"/>
+      <c r="D181" s="700"/>
+      <c r="E181" s="700"/>
+      <c r="F181" s="700"/>
+      <c r="G181" s="700"/>
+      <c r="H181" s="700"/>
+      <c r="I181" s="700"/>
       <c r="J181" s="60"/>
       <c r="K181" s="60"/>
     </row>
-    <row r="182" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:11" s="59" customFormat="1" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A182" s="157" t="s">
-        <v>234</v>
-[...10 lines deleted...]
-      <c r="I182" s="736"/>
+        <v>235</v>
+      </c>
+      <c r="B182" s="700" t="s">
+        <v>914</v>
+      </c>
+      <c r="C182" s="700"/>
+      <c r="D182" s="700"/>
+      <c r="E182" s="700"/>
+      <c r="F182" s="700"/>
+      <c r="G182" s="700"/>
+      <c r="H182" s="700"/>
+      <c r="I182" s="700"/>
       <c r="J182" s="60"/>
       <c r="K182" s="60"/>
     </row>
-    <row r="183" spans="1:11" s="59" customFormat="1" ht="94.9" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A183" s="157" t="s">
-        <v>235</v>
-[...10 lines deleted...]
-      <c r="I183" s="736"/>
+        <v>237</v>
+      </c>
+      <c r="B183" s="702" t="s">
+        <v>238</v>
+      </c>
+      <c r="C183" s="702"/>
+      <c r="D183" s="702"/>
+      <c r="E183" s="702"/>
+      <c r="F183" s="702"/>
+      <c r="G183" s="702"/>
+      <c r="H183" s="702"/>
+      <c r="I183" s="702"/>
       <c r="J183" s="60"/>
       <c r="K183" s="60"/>
     </row>
-    <row r="184" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:11" s="59" customFormat="1" ht="94.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A184" s="157" t="s">
-        <v>237</v>
-[...10 lines deleted...]
-      <c r="I184" s="734"/>
+        <v>307</v>
+      </c>
+      <c r="B184" s="702" t="s">
+        <v>780</v>
+      </c>
+      <c r="C184" s="702"/>
+      <c r="D184" s="702"/>
+      <c r="E184" s="702"/>
+      <c r="F184" s="702"/>
+      <c r="G184" s="702"/>
+      <c r="H184" s="702"/>
+      <c r="I184" s="702"/>
       <c r="J184" s="60"/>
       <c r="K184" s="60"/>
     </row>
-    <row r="185" spans="1:11" s="59" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A185" s="157" t="s">
-        <v>307</v>
-[...10 lines deleted...]
-      <c r="I185" s="734"/>
+        <v>308</v>
+      </c>
+      <c r="B185" s="1019" t="s">
+        <v>766</v>
+      </c>
+      <c r="C185" s="1019"/>
+      <c r="D185" s="1019"/>
+      <c r="E185" s="1019"/>
+      <c r="F185" s="1019"/>
+      <c r="G185" s="1019"/>
+      <c r="H185" s="1019"/>
+      <c r="I185" s="1019"/>
       <c r="J185" s="60"/>
       <c r="K185" s="60"/>
     </row>
-    <row r="186" spans="1:11" s="59" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:11" s="59" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A186" s="157" t="s">
-        <v>308</v>
-[...10 lines deleted...]
-      <c r="I186" s="697"/>
+        <v>309</v>
+      </c>
+      <c r="B186" s="702" t="s">
+        <v>722</v>
+      </c>
+      <c r="C186" s="702"/>
+      <c r="D186" s="702"/>
+      <c r="E186" s="702"/>
+      <c r="F186" s="702"/>
+      <c r="G186" s="702"/>
+      <c r="H186" s="702"/>
+      <c r="I186" s="702"/>
       <c r="J186" s="60"/>
       <c r="K186" s="60"/>
     </row>
-    <row r="187" spans="1:11" s="59" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:11" s="59" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A187" s="157" t="s">
-        <v>309</v>
-[...10 lines deleted...]
-      <c r="I187" s="734"/>
+        <v>467</v>
+      </c>
+      <c r="B187" s="1020" t="s">
+        <v>863</v>
+      </c>
+      <c r="C187" s="1020"/>
+      <c r="D187" s="1020"/>
+      <c r="E187" s="1020"/>
+      <c r="F187" s="1020"/>
+      <c r="G187" s="1020"/>
+      <c r="H187" s="1020"/>
+      <c r="I187" s="1020"/>
       <c r="J187" s="60"/>
       <c r="K187" s="60"/>
     </row>
-    <row r="188" spans="1:11" s="59" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="I188" s="737"/>
+    <row r="188" spans="1:11" s="59" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A188" s="157"/>
+      <c r="B188" s="31"/>
+      <c r="C188" s="32"/>
+      <c r="D188" s="32"/>
+      <c r="E188" s="32"/>
+      <c r="F188" s="32"/>
+      <c r="G188" s="32"/>
+      <c r="H188" s="32"/>
+      <c r="I188" s="43"/>
       <c r="J188" s="60"/>
       <c r="K188" s="60"/>
     </row>
-    <row r="189" spans="1:11" s="59" customFormat="1" ht="21" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="B194" s="697" t="s">
+    <row r="193" spans="1:9" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="33"/>
+      <c r="B193" s="1019" t="s">
         <v>482</v>
       </c>
-      <c r="C194" s="697"/>
-[...5 lines deleted...]
-      <c r="I194" s="697"/>
+      <c r="C193" s="1019"/>
+      <c r="D193" s="1019"/>
+      <c r="E193" s="1019"/>
+      <c r="F193" s="1019"/>
+      <c r="G193" s="1019"/>
+      <c r="H193" s="1019"/>
+      <c r="I193" s="1019"/>
     </row>
   </sheetData>
-  <mergeCells count="355">
-[...2 lines deleted...]
-    <mergeCell ref="B175:J175"/>
+  <mergeCells count="354">
+    <mergeCell ref="A162:A163"/>
+    <mergeCell ref="A168:A169"/>
+    <mergeCell ref="B168:I169"/>
+    <mergeCell ref="A170:A171"/>
+    <mergeCell ref="B170:I171"/>
+    <mergeCell ref="B172:I172"/>
+    <mergeCell ref="B174:J174"/>
+    <mergeCell ref="B175:I175"/>
+    <mergeCell ref="B193:I193"/>
     <mergeCell ref="B185:I185"/>
     <mergeCell ref="B186:I186"/>
     <mergeCell ref="B187:I187"/>
-    <mergeCell ref="B188:I188"/>
-    <mergeCell ref="B194:I194"/>
     <mergeCell ref="C152:D152"/>
     <mergeCell ref="E152:H152"/>
     <mergeCell ref="A153:I153"/>
-    <mergeCell ref="A162:A164"/>
     <mergeCell ref="B165:I165"/>
     <mergeCell ref="B166:I166"/>
     <mergeCell ref="B167:I167"/>
-    <mergeCell ref="B168:I168"/>
-[...1 lines deleted...]
-    <mergeCell ref="B169:I170"/>
+    <mergeCell ref="B154:I154"/>
+    <mergeCell ref="B155:I155"/>
+    <mergeCell ref="B157:I157"/>
+    <mergeCell ref="B159:I159"/>
+    <mergeCell ref="B158:I158"/>
+    <mergeCell ref="B164:I164"/>
     <mergeCell ref="A145:A151"/>
     <mergeCell ref="B145:B151"/>
     <mergeCell ref="C146:D146"/>
     <mergeCell ref="E146:H146"/>
     <mergeCell ref="C147:D147"/>
     <mergeCell ref="E147:H147"/>
     <mergeCell ref="C149:D150"/>
     <mergeCell ref="E149:H150"/>
     <mergeCell ref="I149:I151"/>
     <mergeCell ref="C151:D151"/>
     <mergeCell ref="E151:H151"/>
-    <mergeCell ref="A138:A140"/>
-[...2 lines deleted...]
-    <mergeCell ref="E139:H139"/>
+    <mergeCell ref="C145:D145"/>
+    <mergeCell ref="E145:H145"/>
     <mergeCell ref="E140:H140"/>
     <mergeCell ref="A141:A144"/>
     <mergeCell ref="B141:B142"/>
     <mergeCell ref="E141:H142"/>
     <mergeCell ref="I141:I144"/>
     <mergeCell ref="B143:B144"/>
     <mergeCell ref="E143:H144"/>
-    <mergeCell ref="B116:D116"/>
-[...1 lines deleted...]
-    <mergeCell ref="B117:I117"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="C141:D141"/>
+    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="C143:D143"/>
     <mergeCell ref="A118:A123"/>
     <mergeCell ref="B118:B123"/>
     <mergeCell ref="I118:I123"/>
     <mergeCell ref="E121:F121"/>
     <mergeCell ref="G121:H121"/>
     <mergeCell ref="C122:D122"/>
     <mergeCell ref="E122:F122"/>
     <mergeCell ref="G122:H122"/>
     <mergeCell ref="C123:D123"/>
     <mergeCell ref="E123:F123"/>
     <mergeCell ref="G123:H123"/>
+    <mergeCell ref="G120:H120"/>
+    <mergeCell ref="C121:D121"/>
+    <mergeCell ref="C120:D120"/>
+    <mergeCell ref="E120:F120"/>
+    <mergeCell ref="C118:D118"/>
+    <mergeCell ref="E118:F118"/>
+    <mergeCell ref="G118:H118"/>
+    <mergeCell ref="C119:D119"/>
     <mergeCell ref="A111:A112"/>
     <mergeCell ref="B111:B112"/>
     <mergeCell ref="I111:I112"/>
     <mergeCell ref="C112:D112"/>
     <mergeCell ref="C113:D113"/>
     <mergeCell ref="C114:D114"/>
     <mergeCell ref="E114:H114"/>
     <mergeCell ref="B115:D115"/>
     <mergeCell ref="E115:H115"/>
+    <mergeCell ref="E112:H112"/>
+    <mergeCell ref="E113:H113"/>
+    <mergeCell ref="E111:H111"/>
+    <mergeCell ref="C111:D111"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="B91:I91"/>
+    <mergeCell ref="A92:A94"/>
+    <mergeCell ref="B92:B94"/>
+    <mergeCell ref="I93:I94"/>
     <mergeCell ref="A95:A109"/>
     <mergeCell ref="B95:B109"/>
     <mergeCell ref="E96:H96"/>
     <mergeCell ref="E97:H97"/>
     <mergeCell ref="E98:H98"/>
     <mergeCell ref="E99:H101"/>
     <mergeCell ref="I99:I101"/>
     <mergeCell ref="C102:D102"/>
     <mergeCell ref="E102:H102"/>
     <mergeCell ref="I102:I103"/>
     <mergeCell ref="C105:I105"/>
     <mergeCell ref="C107:D107"/>
     <mergeCell ref="E107:H107"/>
+    <mergeCell ref="C108:D108"/>
+    <mergeCell ref="E108:H108"/>
+    <mergeCell ref="C96:D96"/>
+    <mergeCell ref="C109:D109"/>
+    <mergeCell ref="E109:H109"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="E74:H74"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:B89"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="E88:H89"/>
     <mergeCell ref="I88:I89"/>
-    <mergeCell ref="B90:D90"/>
-[...5 lines deleted...]
-    <mergeCell ref="A81:A83"/>
     <mergeCell ref="B81:B83"/>
     <mergeCell ref="C81:D81"/>
     <mergeCell ref="E81:H81"/>
     <mergeCell ref="E82:H82"/>
     <mergeCell ref="E83:H83"/>
-    <mergeCell ref="B84:I84"/>
-[...2 lines deleted...]
-    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="C80:D80"/>
+    <mergeCell ref="C78:D78"/>
+    <mergeCell ref="C79:D79"/>
+    <mergeCell ref="E80:H80"/>
     <mergeCell ref="A46:A48"/>
     <mergeCell ref="B46:B48"/>
     <mergeCell ref="C47:C48"/>
     <mergeCell ref="E47:H47"/>
     <mergeCell ref="E48:H48"/>
     <mergeCell ref="A49:A71"/>
     <mergeCell ref="B49:B71"/>
     <mergeCell ref="C49:E51"/>
     <mergeCell ref="F49:I49"/>
     <mergeCell ref="F50:I50"/>
     <mergeCell ref="C70:E70"/>
     <mergeCell ref="F70:I70"/>
     <mergeCell ref="C71:E71"/>
     <mergeCell ref="F71:I71"/>
-    <mergeCell ref="B154:I154"/>
-[...19 lines deleted...]
-    <mergeCell ref="E108:H108"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="F65:I65"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="C66:E66"/>
     <mergeCell ref="B110:I110"/>
-    <mergeCell ref="C80:D80"/>
-[...2 lines deleted...]
-    <mergeCell ref="E80:H80"/>
+    <mergeCell ref="E119:F119"/>
+    <mergeCell ref="G119:H119"/>
+    <mergeCell ref="B116:D116"/>
+    <mergeCell ref="E116:H116"/>
+    <mergeCell ref="B117:I117"/>
     <mergeCell ref="B75:I75"/>
     <mergeCell ref="A76:A77"/>
     <mergeCell ref="B76:D77"/>
     <mergeCell ref="E76:H77"/>
     <mergeCell ref="I76:I77"/>
     <mergeCell ref="A78:A79"/>
     <mergeCell ref="B78:B79"/>
     <mergeCell ref="E78:H79"/>
     <mergeCell ref="E85:H86"/>
     <mergeCell ref="I85:I86"/>
+    <mergeCell ref="C82:D82"/>
+    <mergeCell ref="B84:I84"/>
+    <mergeCell ref="A85:A87"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="C87:D87"/>
     <mergeCell ref="E87:H87"/>
-    <mergeCell ref="C82:D82"/>
-[...7 lines deleted...]
-    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="A81:A83"/>
     <mergeCell ref="J49:J71"/>
     <mergeCell ref="C99:D99"/>
     <mergeCell ref="E95:H95"/>
     <mergeCell ref="C104:D104"/>
     <mergeCell ref="E106:H106"/>
     <mergeCell ref="C106:D106"/>
     <mergeCell ref="E104:H104"/>
     <mergeCell ref="C101:D101"/>
     <mergeCell ref="C100:D100"/>
     <mergeCell ref="C97:D97"/>
-    <mergeCell ref="E119:F119"/>
-[...7 lines deleted...]
-    <mergeCell ref="E42:H42"/>
+    <mergeCell ref="C85:D85"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="E90:H90"/>
+    <mergeCell ref="C92:D92"/>
+    <mergeCell ref="C93:D93"/>
+    <mergeCell ref="E93:H93"/>
+    <mergeCell ref="E92:H92"/>
+    <mergeCell ref="C86:D86"/>
+    <mergeCell ref="C94:D94"/>
+    <mergeCell ref="E94:H94"/>
+    <mergeCell ref="C103:D103"/>
+    <mergeCell ref="E103:H103"/>
+    <mergeCell ref="C98:D98"/>
+    <mergeCell ref="C95:D95"/>
     <mergeCell ref="E43:H43"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C68:E68"/>
     <mergeCell ref="C69:E69"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C56:E56"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="F68:I68"/>
     <mergeCell ref="F69:I69"/>
     <mergeCell ref="C53:E53"/>
     <mergeCell ref="C54:E54"/>
     <mergeCell ref="F66:I66"/>
     <mergeCell ref="F67:I67"/>
     <mergeCell ref="C58:E58"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="C59:E59"/>
     <mergeCell ref="C60:E60"/>
     <mergeCell ref="C61:E61"/>
     <mergeCell ref="E46:H46"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="E72:H72"/>
-    <mergeCell ref="B73:B74"/>
     <mergeCell ref="C73:D73"/>
     <mergeCell ref="E73:H73"/>
-    <mergeCell ref="C74:D74"/>
-    <mergeCell ref="E74:H74"/>
     <mergeCell ref="C19:D20"/>
     <mergeCell ref="E19:H19"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="E29:H29"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="E30:H30"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="E34:H34"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="E31:H31"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="E24:H24"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="E25:I25"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="E33:H33"/>
     <mergeCell ref="B26:I26"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="E27:H27"/>
     <mergeCell ref="E32:H32"/>
     <mergeCell ref="B27:B37"/>
     <mergeCell ref="C13:D14"/>
@@ -21446,135 +21322,120 @@
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B38:B41"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:B45"/>
     <mergeCell ref="C42:D43"/>
     <mergeCell ref="I42:I43"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="E36:H36"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="E37:H37"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="E38:H38"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="E39:H39"/>
     <mergeCell ref="E40:H40"/>
     <mergeCell ref="E41:H41"/>
     <mergeCell ref="E45:H45"/>
     <mergeCell ref="E44:H44"/>
     <mergeCell ref="C44:D44"/>
-    <mergeCell ref="C85:D85"/>
-[...23 lines deleted...]
-    <mergeCell ref="E134:H134"/>
+    <mergeCell ref="E42:H42"/>
     <mergeCell ref="C130:D130"/>
     <mergeCell ref="C131:D131"/>
     <mergeCell ref="E131:H131"/>
     <mergeCell ref="E132:H132"/>
     <mergeCell ref="E135:H135"/>
     <mergeCell ref="E136:H136"/>
     <mergeCell ref="C136:D136"/>
     <mergeCell ref="C135:D135"/>
-    <mergeCell ref="C140:D140"/>
-[...1 lines deleted...]
-    <mergeCell ref="C142:D142"/>
     <mergeCell ref="E137:H137"/>
     <mergeCell ref="C137:D137"/>
-    <mergeCell ref="C138:D138"/>
-[...7 lines deleted...]
-    <mergeCell ref="B181:I181"/>
     <mergeCell ref="B182:I182"/>
     <mergeCell ref="B178:I178"/>
-    <mergeCell ref="B174:I174"/>
     <mergeCell ref="B173:I173"/>
     <mergeCell ref="B176:I176"/>
+    <mergeCell ref="A131:A136"/>
+    <mergeCell ref="B131:B136"/>
+    <mergeCell ref="I131:I135"/>
+    <mergeCell ref="C148:D148"/>
+    <mergeCell ref="E148:H148"/>
+    <mergeCell ref="C134:D134"/>
+    <mergeCell ref="C133:D133"/>
+    <mergeCell ref="C132:D132"/>
+    <mergeCell ref="C139:D139"/>
+    <mergeCell ref="E133:H133"/>
+    <mergeCell ref="E134:H134"/>
+    <mergeCell ref="C138:D138"/>
+    <mergeCell ref="B163:I163"/>
+    <mergeCell ref="B161:I161"/>
+    <mergeCell ref="B162:I162"/>
+    <mergeCell ref="A138:A140"/>
+    <mergeCell ref="B138:B140"/>
+    <mergeCell ref="E138:H138"/>
+    <mergeCell ref="E139:H139"/>
+    <mergeCell ref="B183:I183"/>
+    <mergeCell ref="B160:I160"/>
+    <mergeCell ref="B177:I177"/>
+    <mergeCell ref="B184:I184"/>
+    <mergeCell ref="B156:I156"/>
     <mergeCell ref="C124:D124"/>
     <mergeCell ref="E124:H124"/>
     <mergeCell ref="A125:A127"/>
     <mergeCell ref="B125:B127"/>
     <mergeCell ref="C125:D126"/>
     <mergeCell ref="I125:I127"/>
     <mergeCell ref="C127:D127"/>
     <mergeCell ref="E125:F126"/>
     <mergeCell ref="G125:H126"/>
     <mergeCell ref="E127:F127"/>
     <mergeCell ref="G127:H127"/>
-    <mergeCell ref="A131:A136"/>
-[...8 lines deleted...]
-    <mergeCell ref="B156:I156"/>
+    <mergeCell ref="A128:A130"/>
+    <mergeCell ref="B128:B130"/>
+    <mergeCell ref="C128:D129"/>
+    <mergeCell ref="E128:H130"/>
+    <mergeCell ref="I128:I130"/>
+    <mergeCell ref="B179:I179"/>
+    <mergeCell ref="B180:I180"/>
+    <mergeCell ref="B181:I181"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP150"/>
   <sheetViews>
-    <sheetView topLeftCell="A160" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="18" workbookViewId="0">
+    <sheetView topLeftCell="A118" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="18" workbookViewId="0">
       <selection activeCell="C15" sqref="C15:C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="49" customWidth="1"/>
     <col min="2" max="2" width="70.5703125" style="31" customWidth="1"/>
     <col min="3" max="3" width="113.42578125" style="32" customWidth="1"/>
     <col min="4" max="4" width="49" style="32" customWidth="1"/>
     <col min="5" max="5" width="22" style="32" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="32" customWidth="1"/>
     <col min="7" max="7" width="39.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="95.42578125" style="43" customWidth="1"/>
     <col min="9" max="256" width="8.7109375" style="33"/>
     <col min="257" max="257" width="11.42578125" style="33" customWidth="1"/>
     <col min="258" max="258" width="70.5703125" style="33" customWidth="1"/>
     <col min="259" max="259" width="113.42578125" style="33" customWidth="1"/>
     <col min="260" max="260" width="49" style="33" customWidth="1"/>
     <col min="261" max="261" width="22" style="33" customWidth="1"/>
     <col min="262" max="262" width="15.5703125" style="33" customWidth="1"/>
     <col min="263" max="263" width="39.42578125" style="33" customWidth="1"/>
     <col min="264" max="264" width="95.42578125" style="33" customWidth="1"/>
     <col min="265" max="512" width="8.7109375" style="33"/>
     <col min="513" max="513" width="11.42578125" style="33" customWidth="1"/>
     <col min="514" max="514" width="70.5703125" style="33" customWidth="1"/>
@@ -22116,434 +21977,434 @@
     <col min="15623" max="15623" width="39.42578125" style="33" customWidth="1"/>
     <col min="15624" max="15624" width="95.42578125" style="33" customWidth="1"/>
     <col min="15625" max="15872" width="8.7109375" style="33"/>
     <col min="15873" max="15873" width="11.42578125" style="33" customWidth="1"/>
     <col min="15874" max="15874" width="70.5703125" style="33" customWidth="1"/>
     <col min="15875" max="15875" width="113.42578125" style="33" customWidth="1"/>
     <col min="15876" max="15876" width="49" style="33" customWidth="1"/>
     <col min="15877" max="15877" width="22" style="33" customWidth="1"/>
     <col min="15878" max="15878" width="15.5703125" style="33" customWidth="1"/>
     <col min="15879" max="15879" width="39.42578125" style="33" customWidth="1"/>
     <col min="15880" max="15880" width="95.42578125" style="33" customWidth="1"/>
     <col min="15881" max="16128" width="8.7109375" style="33"/>
     <col min="16129" max="16129" width="11.42578125" style="33" customWidth="1"/>
     <col min="16130" max="16130" width="70.5703125" style="33" customWidth="1"/>
     <col min="16131" max="16131" width="113.42578125" style="33" customWidth="1"/>
     <col min="16132" max="16132" width="49" style="33" customWidth="1"/>
     <col min="16133" max="16133" width="22" style="33" customWidth="1"/>
     <col min="16134" max="16134" width="15.5703125" style="33" customWidth="1"/>
     <col min="16135" max="16135" width="39.42578125" style="33" customWidth="1"/>
     <col min="16136" max="16136" width="95.42578125" style="33" customWidth="1"/>
     <col min="16137" max="16384" width="8.7109375" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
       <c r="H1" s="50" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
       <c r="H2" s="50" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
       <c r="H3" s="63" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A4" s="51"/>
       <c r="H4" s="50" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="51"/>
       <c r="H5" s="34"/>
     </row>
     <row r="6" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="51"/>
       <c r="H6" s="35"/>
     </row>
     <row r="7" spans="1:11" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="1005" t="s">
+      <c r="A7" s="1026" t="s">
         <v>489</v>
       </c>
-      <c r="B7" s="1006"/>
-[...5 lines deleted...]
-      <c r="H7" s="1008"/>
+      <c r="B7" s="1027"/>
+      <c r="C7" s="1027"/>
+      <c r="D7" s="1028"/>
+      <c r="E7" s="1028"/>
+      <c r="F7" s="1028"/>
+      <c r="G7" s="1028"/>
+      <c r="H7" s="1029"/>
     </row>
     <row r="8" spans="1:11" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="919"/>
-      <c r="B8" s="1009" t="s">
+      <c r="A8" s="905"/>
+      <c r="B8" s="1030" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="1010"/>
+      <c r="C8" s="1031"/>
       <c r="D8" s="146" t="s">
         <v>390</v>
       </c>
-      <c r="E8" s="1013" t="s">
+      <c r="E8" s="1034" t="s">
         <v>391</v>
       </c>
-      <c r="F8" s="1014"/>
+      <c r="F8" s="1035"/>
       <c r="G8" s="146" t="s">
         <v>392</v>
       </c>
-      <c r="H8" s="1015" t="s">
+      <c r="H8" s="1036" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="920"/>
-[...2 lines deleted...]
-      <c r="D9" s="1017" t="s">
+      <c r="A9" s="906"/>
+      <c r="B9" s="1032"/>
+      <c r="C9" s="1033"/>
+      <c r="D9" s="1038" t="s">
         <v>339</v>
       </c>
-      <c r="E9" s="1017"/>
-[...2 lines deleted...]
-      <c r="H9" s="1016"/>
+      <c r="E9" s="1038"/>
+      <c r="F9" s="1038"/>
+      <c r="G9" s="1038"/>
+      <c r="H9" s="1037"/>
     </row>
     <row r="10" spans="1:11" s="36" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="782" t="s">
+      <c r="B10" s="849" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="782"/>
-[...4 lines deleted...]
-      <c r="H10" s="783"/>
+      <c r="C10" s="849"/>
+      <c r="D10" s="818"/>
+      <c r="E10" s="818"/>
+      <c r="F10" s="818"/>
+      <c r="G10" s="818"/>
+      <c r="H10" s="850"/>
     </row>
     <row r="11" spans="1:11" s="36" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="299" t="s">
         <v>49</v>
       </c>
-      <c r="B11" s="1018" t="s">
+      <c r="B11" s="1039" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="1021" t="s">
+      <c r="D11" s="1042" t="s">
         <v>334</v>
       </c>
-      <c r="E11" s="1022"/>
-[...1 lines deleted...]
-      <c r="G11" s="1023"/>
+      <c r="E11" s="1043"/>
+      <c r="F11" s="1043"/>
+      <c r="G11" s="1044"/>
       <c r="H11" s="303" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="37" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="299" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="1019"/>
+      <c r="B12" s="1040"/>
       <c r="C12" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="D12" s="1024" t="s">
+      <c r="D12" s="1045" t="s">
         <v>55</v>
       </c>
-      <c r="E12" s="1025"/>
-[...1 lines deleted...]
-      <c r="G12" s="1026"/>
+      <c r="E12" s="1046"/>
+      <c r="F12" s="1046"/>
+      <c r="G12" s="1047"/>
       <c r="H12" s="69" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="38" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="299" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="1019"/>
-      <c r="C13" s="1027" t="s">
+      <c r="B13" s="1040"/>
+      <c r="C13" s="1048" t="s">
         <v>58</v>
       </c>
-      <c r="D13" s="1024" t="s">
+      <c r="D13" s="1045" t="s">
         <v>353</v>
       </c>
-      <c r="E13" s="1025"/>
-[...2 lines deleted...]
-      <c r="H13" s="1029" t="s">
+      <c r="E13" s="1046"/>
+      <c r="F13" s="1046"/>
+      <c r="G13" s="1047"/>
+      <c r="H13" s="1050" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="38" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="70" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="1019"/>
-[...1 lines deleted...]
-      <c r="D14" s="1031" t="s">
+      <c r="B14" s="1040"/>
+      <c r="C14" s="1049"/>
+      <c r="D14" s="1052" t="s">
         <v>393</v>
       </c>
-      <c r="E14" s="1032"/>
-[...2 lines deleted...]
-      <c r="H14" s="1030"/>
+      <c r="E14" s="1053"/>
+      <c r="F14" s="1053"/>
+      <c r="G14" s="1054"/>
+      <c r="H14" s="1051"/>
     </row>
     <row r="15" spans="1:11" s="38" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="1034" t="s">
+      <c r="A15" s="1055" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="1019"/>
-      <c r="C15" s="1036" t="s">
+      <c r="B15" s="1040"/>
+      <c r="C15" s="1057" t="s">
         <v>394</v>
       </c>
-      <c r="D15" s="1031" t="s">
+      <c r="D15" s="1052" t="s">
         <v>355</v>
       </c>
-      <c r="E15" s="1032"/>
-[...2 lines deleted...]
-      <c r="H15" s="1029" t="s">
+      <c r="E15" s="1053"/>
+      <c r="F15" s="1053"/>
+      <c r="G15" s="1058"/>
+      <c r="H15" s="1050" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="38" customFormat="1" ht="165.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="1035"/>
-[...2 lines deleted...]
-      <c r="D16" s="1024" t="s">
+      <c r="A16" s="1056"/>
+      <c r="B16" s="1040"/>
+      <c r="C16" s="1044"/>
+      <c r="D16" s="1045" t="s">
         <v>395</v>
       </c>
-      <c r="E16" s="1025"/>
-[...2 lines deleted...]
-      <c r="H16" s="1030"/>
+      <c r="E16" s="1046"/>
+      <c r="F16" s="1046"/>
+      <c r="G16" s="1047"/>
+      <c r="H16" s="1051"/>
       <c r="I16" s="53"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
     </row>
     <row r="17" spans="1:68" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="1034" t="s">
+      <c r="A17" s="1055" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="1019"/>
-      <c r="C17" s="1027" t="s">
+      <c r="B17" s="1040"/>
+      <c r="C17" s="1048" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="1038" t="s">
+      <c r="D17" s="1059" t="s">
         <v>63</v>
       </c>
-      <c r="E17" s="1039"/>
-[...2 lines deleted...]
-      <c r="H17" s="1040" t="s">
+      <c r="E17" s="1060"/>
+      <c r="F17" s="1060"/>
+      <c r="G17" s="1057"/>
+      <c r="H17" s="1061" t="s">
         <v>396</v>
       </c>
       <c r="I17" s="53"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
     </row>
     <row r="18" spans="1:68" s="37" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="1035"/>
-[...6 lines deleted...]
-      <c r="H18" s="1041"/>
+      <c r="A18" s="1056"/>
+      <c r="B18" s="1040"/>
+      <c r="C18" s="1049"/>
+      <c r="D18" s="1042"/>
+      <c r="E18" s="1043"/>
+      <c r="F18" s="1043"/>
+      <c r="G18" s="1044"/>
+      <c r="H18" s="1062"/>
     </row>
     <row r="19" spans="1:68" s="37" customFormat="1" ht="69.75" x14ac:dyDescent="0.25">
       <c r="A19" s="299" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="1019"/>
+      <c r="B19" s="1040"/>
       <c r="C19" s="289" t="s">
         <v>65</v>
       </c>
-      <c r="D19" s="1024" t="s">
+      <c r="D19" s="1045" t="s">
         <v>397</v>
       </c>
-      <c r="E19" s="1025"/>
-[...1 lines deleted...]
-      <c r="G19" s="1025"/>
+      <c r="E19" s="1046"/>
+      <c r="F19" s="1046"/>
+      <c r="G19" s="1046"/>
       <c r="H19" s="301" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:68" s="37" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="299" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="1019"/>
+      <c r="B20" s="1040"/>
       <c r="C20" s="68" t="s">
         <v>68</v>
       </c>
-      <c r="D20" s="1024" t="s">
+      <c r="D20" s="1045" t="s">
         <v>69</v>
       </c>
-      <c r="E20" s="1025"/>
-[...1 lines deleted...]
-      <c r="G20" s="1026"/>
+      <c r="E20" s="1046"/>
+      <c r="F20" s="1046"/>
+      <c r="G20" s="1047"/>
       <c r="H20" s="69" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:68" s="37" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="299" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="1019"/>
+      <c r="B21" s="1040"/>
       <c r="C21" s="68" t="s">
         <v>72</v>
       </c>
-      <c r="D21" s="1024" t="s">
+      <c r="D21" s="1045" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="1025"/>
-[...1 lines deleted...]
-      <c r="G21" s="1026"/>
+      <c r="E21" s="1046"/>
+      <c r="F21" s="1046"/>
+      <c r="G21" s="1047"/>
       <c r="H21" s="69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:68" s="37" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="299" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="1019"/>
+      <c r="B22" s="1040"/>
       <c r="C22" s="68" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="1024" t="s">
+      <c r="D22" s="1045" t="s">
         <v>76</v>
       </c>
-      <c r="E22" s="1025"/>
-[...1 lines deleted...]
-      <c r="G22" s="1026"/>
+      <c r="E22" s="1046"/>
+      <c r="F22" s="1046"/>
+      <c r="G22" s="1047"/>
       <c r="H22" s="71" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:68" s="37" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="299" t="s">
         <v>78</v>
       </c>
-      <c r="B23" s="1019"/>
+      <c r="B23" s="1040"/>
       <c r="C23" s="289" t="s">
         <v>79</v>
       </c>
-      <c r="D23" s="1024" t="s">
+      <c r="D23" s="1045" t="s">
         <v>80</v>
       </c>
-      <c r="E23" s="1025"/>
-[...1 lines deleted...]
-      <c r="G23" s="1026"/>
+      <c r="E23" s="1046"/>
+      <c r="F23" s="1046"/>
+      <c r="G23" s="1047"/>
       <c r="H23" s="71" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:68" s="37" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="297" t="s">
         <v>82</v>
       </c>
-      <c r="B24" s="1020"/>
+      <c r="B24" s="1041"/>
       <c r="C24" s="295" t="s">
         <v>83</v>
       </c>
-      <c r="D24" s="1038" t="s">
+      <c r="D24" s="1059" t="s">
         <v>84</v>
       </c>
-      <c r="E24" s="1039"/>
-[...2 lines deleted...]
-      <c r="H24" s="1042"/>
+      <c r="E24" s="1060"/>
+      <c r="F24" s="1060"/>
+      <c r="G24" s="1060"/>
+      <c r="H24" s="1063"/>
     </row>
     <row r="25" spans="1:68" s="36" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="72" t="s">
         <v>85</v>
       </c>
-      <c r="B25" s="781" t="s">
+      <c r="B25" s="848" t="s">
         <v>86</v>
       </c>
-      <c r="C25" s="782"/>
-[...4 lines deleted...]
-      <c r="H25" s="783"/>
+      <c r="C25" s="849"/>
+      <c r="D25" s="849"/>
+      <c r="E25" s="849"/>
+      <c r="F25" s="849"/>
+      <c r="G25" s="849"/>
+      <c r="H25" s="850"/>
     </row>
     <row r="26" spans="1:68" s="36" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="1043" t="s">
+      <c r="A26" s="1064" t="s">
         <v>87</v>
       </c>
-      <c r="B26" s="1045" t="s">
+      <c r="B26" s="1066" t="s">
         <v>88</v>
       </c>
-      <c r="C26" s="1047" t="s">
+      <c r="C26" s="1068" t="s">
         <v>398</v>
       </c>
-      <c r="D26" s="1050" t="s">
+      <c r="D26" s="1071" t="s">
         <v>301</v>
       </c>
-      <c r="E26" s="1051"/>
-[...1 lines deleted...]
-      <c r="G26" s="1052"/>
+      <c r="E26" s="1072"/>
+      <c r="F26" s="1072"/>
+      <c r="G26" s="1073"/>
       <c r="H26" s="73" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="27" spans="1:68" s="36" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="1044"/>
-[...2 lines deleted...]
-      <c r="D27" s="1038" t="s">
+      <c r="A27" s="1065"/>
+      <c r="B27" s="1067"/>
+      <c r="C27" s="1069"/>
+      <c r="D27" s="1059" t="s">
         <v>358</v>
       </c>
-      <c r="E27" s="1036"/>
-      <c r="F27" s="1069" t="s">
+      <c r="E27" s="1057"/>
+      <c r="F27" s="1090" t="s">
         <v>400</v>
       </c>
-      <c r="G27" s="1070"/>
-      <c r="H27" s="1029" t="s">
+      <c r="G27" s="1091"/>
+      <c r="H27" s="1050" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="28" spans="1:68" s="55" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="1044"/>
-[...6 lines deleted...]
-      <c r="H28" s="1073"/>
+      <c r="A28" s="1065"/>
+      <c r="B28" s="1067"/>
+      <c r="C28" s="1069"/>
+      <c r="D28" s="1042"/>
+      <c r="E28" s="1044"/>
+      <c r="F28" s="1092"/>
+      <c r="G28" s="1093"/>
+      <c r="H28" s="1094"/>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
       <c r="N28" s="33"/>
       <c r="O28" s="33"/>
       <c r="P28" s="33"/>
       <c r="Q28" s="33"/>
       <c r="R28" s="33"/>
       <c r="S28" s="33"/>
       <c r="T28" s="33"/>
       <c r="U28" s="33"/>
       <c r="V28" s="33"/>
       <c r="W28" s="33"/>
       <c r="X28" s="33"/>
       <c r="Y28" s="33"/>
       <c r="Z28" s="33"/>
       <c r="AA28" s="33"/>
       <c r="AB28" s="33"/>
       <c r="AC28" s="33"/>
       <c r="AD28" s="33"/>
       <c r="AE28" s="33"/>
       <c r="AF28" s="33"/>
       <c r="AG28" s="33"/>
@@ -22562,62 +22423,62 @@
       <c r="AT28" s="33"/>
       <c r="AU28" s="33"/>
       <c r="AV28" s="33"/>
       <c r="AW28" s="33"/>
       <c r="AX28" s="33"/>
       <c r="AY28" s="33"/>
       <c r="AZ28" s="33"/>
       <c r="BA28" s="33"/>
       <c r="BB28" s="33"/>
       <c r="BC28" s="33"/>
       <c r="BD28" s="33"/>
       <c r="BE28" s="33"/>
       <c r="BF28" s="33"/>
       <c r="BG28" s="33"/>
       <c r="BH28" s="33"/>
       <c r="BI28" s="33"/>
       <c r="BJ28" s="33"/>
       <c r="BK28" s="33"/>
       <c r="BL28" s="33"/>
       <c r="BM28" s="33"/>
       <c r="BN28" s="33"/>
       <c r="BO28" s="33"/>
       <c r="BP28" s="33"/>
     </row>
     <row r="29" spans="1:68" s="55" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="1044"/>
-[...2 lines deleted...]
-      <c r="D29" s="1024" t="s">
+      <c r="A29" s="1065"/>
+      <c r="B29" s="1067"/>
+      <c r="C29" s="1069"/>
+      <c r="D29" s="1045" t="s">
         <v>336</v>
       </c>
-      <c r="E29" s="1026"/>
-      <c r="F29" s="1024" t="s">
+      <c r="E29" s="1047"/>
+      <c r="F29" s="1045" t="s">
         <v>301</v>
       </c>
-      <c r="G29" s="1026"/>
-      <c r="H29" s="1030"/>
+      <c r="G29" s="1047"/>
+      <c r="H29" s="1051"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
       <c r="N29" s="33"/>
       <c r="O29" s="33"/>
       <c r="P29" s="33"/>
       <c r="Q29" s="33"/>
       <c r="R29" s="33"/>
       <c r="S29" s="33"/>
       <c r="T29" s="33"/>
       <c r="U29" s="33"/>
       <c r="V29" s="33"/>
       <c r="W29" s="33"/>
       <c r="X29" s="33"/>
       <c r="Y29" s="33"/>
       <c r="Z29" s="33"/>
       <c r="AA29" s="33"/>
       <c r="AB29" s="33"/>
       <c r="AC29" s="33"/>
       <c r="AD29" s="33"/>
       <c r="AE29" s="33"/>
       <c r="AF29" s="33"/>
       <c r="AG29" s="33"/>
@@ -22636,60 +22497,60 @@
       <c r="AT29" s="33"/>
       <c r="AU29" s="33"/>
       <c r="AV29" s="33"/>
       <c r="AW29" s="33"/>
       <c r="AX29" s="33"/>
       <c r="AY29" s="33"/>
       <c r="AZ29" s="33"/>
       <c r="BA29" s="33"/>
       <c r="BB29" s="33"/>
       <c r="BC29" s="33"/>
       <c r="BD29" s="33"/>
       <c r="BE29" s="33"/>
       <c r="BF29" s="33"/>
       <c r="BG29" s="33"/>
       <c r="BH29" s="33"/>
       <c r="BI29" s="33"/>
       <c r="BJ29" s="33"/>
       <c r="BK29" s="33"/>
       <c r="BL29" s="33"/>
       <c r="BM29" s="33"/>
       <c r="BN29" s="33"/>
       <c r="BO29" s="33"/>
       <c r="BP29" s="33"/>
     </row>
     <row r="30" spans="1:68" s="55" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="1035"/>
-[...2 lines deleted...]
-      <c r="D30" s="1074" t="s">
+      <c r="A30" s="1056"/>
+      <c r="B30" s="1067"/>
+      <c r="C30" s="1070"/>
+      <c r="D30" s="1095" t="s">
         <v>402</v>
       </c>
-      <c r="E30" s="1075"/>
-[...2 lines deleted...]
-      <c r="H30" s="1076"/>
+      <c r="E30" s="1096"/>
+      <c r="F30" s="1096"/>
+      <c r="G30" s="1096"/>
+      <c r="H30" s="1097"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="33"/>
       <c r="M30" s="33"/>
       <c r="N30" s="33"/>
       <c r="O30" s="33"/>
       <c r="P30" s="33"/>
       <c r="Q30" s="33"/>
       <c r="R30" s="33"/>
       <c r="S30" s="33"/>
       <c r="T30" s="33"/>
       <c r="U30" s="33"/>
       <c r="V30" s="33"/>
       <c r="W30" s="33"/>
       <c r="X30" s="33"/>
       <c r="Y30" s="33"/>
       <c r="Z30" s="33"/>
       <c r="AA30" s="33"/>
       <c r="AB30" s="33"/>
       <c r="AC30" s="33"/>
       <c r="AD30" s="33"/>
       <c r="AE30" s="33"/>
       <c r="AF30" s="33"/>
       <c r="AG30" s="33"/>
@@ -22711,60 +22572,60 @@
       <c r="AW30" s="33"/>
       <c r="AX30" s="33"/>
       <c r="AY30" s="33"/>
       <c r="AZ30" s="33"/>
       <c r="BA30" s="33"/>
       <c r="BB30" s="33"/>
       <c r="BC30" s="33"/>
       <c r="BD30" s="33"/>
       <c r="BE30" s="33"/>
       <c r="BF30" s="33"/>
       <c r="BG30" s="33"/>
       <c r="BH30" s="33"/>
       <c r="BI30" s="33"/>
       <c r="BJ30" s="33"/>
       <c r="BK30" s="33"/>
       <c r="BL30" s="33"/>
       <c r="BM30" s="33"/>
       <c r="BN30" s="33"/>
       <c r="BO30" s="33"/>
       <c r="BP30" s="33"/>
     </row>
     <row r="31" spans="1:68" s="55" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="299" t="s">
         <v>89</v>
       </c>
-      <c r="B31" s="1046"/>
+      <c r="B31" s="1067"/>
       <c r="C31" s="305" t="s">
         <v>90</v>
       </c>
-      <c r="D31" s="1053" t="s">
+      <c r="D31" s="1074" t="s">
         <v>91</v>
       </c>
-      <c r="E31" s="1054"/>
-[...1 lines deleted...]
-      <c r="G31" s="1055"/>
+      <c r="E31" s="1075"/>
+      <c r="F31" s="1075"/>
+      <c r="G31" s="1076"/>
       <c r="H31" s="290"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="33"/>
       <c r="M31" s="33"/>
       <c r="N31" s="33"/>
       <c r="O31" s="33"/>
       <c r="P31" s="33"/>
       <c r="Q31" s="33"/>
       <c r="R31" s="33"/>
       <c r="S31" s="33"/>
       <c r="T31" s="33"/>
       <c r="U31" s="33"/>
       <c r="V31" s="33"/>
       <c r="W31" s="33"/>
       <c r="X31" s="33"/>
       <c r="Y31" s="33"/>
       <c r="Z31" s="33"/>
       <c r="AA31" s="33"/>
       <c r="AB31" s="33"/>
       <c r="AC31" s="33"/>
       <c r="AD31" s="33"/>
       <c r="AE31" s="33"/>
       <c r="AF31" s="33"/>
@@ -22787,1871 +22648,1871 @@
       <c r="AW31" s="33"/>
       <c r="AX31" s="33"/>
       <c r="AY31" s="33"/>
       <c r="AZ31" s="33"/>
       <c r="BA31" s="33"/>
       <c r="BB31" s="33"/>
       <c r="BC31" s="33"/>
       <c r="BD31" s="33"/>
       <c r="BE31" s="33"/>
       <c r="BF31" s="33"/>
       <c r="BG31" s="33"/>
       <c r="BH31" s="33"/>
       <c r="BI31" s="33"/>
       <c r="BJ31" s="33"/>
       <c r="BK31" s="33"/>
       <c r="BL31" s="33"/>
       <c r="BM31" s="33"/>
       <c r="BN31" s="33"/>
       <c r="BO31" s="33"/>
       <c r="BP31" s="33"/>
     </row>
     <row r="32" spans="1:68" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="70" t="s">
         <v>92</v>
       </c>
-      <c r="B32" s="1046"/>
+      <c r="B32" s="1067"/>
       <c r="C32" s="305" t="s">
         <v>323</v>
       </c>
-      <c r="D32" s="1053" t="s">
+      <c r="D32" s="1074" t="s">
         <v>91</v>
       </c>
-      <c r="E32" s="1054"/>
-[...1 lines deleted...]
-      <c r="G32" s="1055"/>
+      <c r="E32" s="1075"/>
+      <c r="F32" s="1075"/>
+      <c r="G32" s="1076"/>
       <c r="H32" s="296"/>
     </row>
     <row r="33" spans="1:8" ht="46.5" x14ac:dyDescent="0.25">
       <c r="A33" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="B33" s="1046"/>
+      <c r="B33" s="1067"/>
       <c r="C33" s="289" t="s">
         <v>94</v>
       </c>
-      <c r="D33" s="1056" t="s">
+      <c r="D33" s="1077" t="s">
         <v>91</v>
       </c>
-      <c r="E33" s="1057"/>
-[...1 lines deleted...]
-      <c r="G33" s="1058"/>
+      <c r="E33" s="1078"/>
+      <c r="F33" s="1078"/>
+      <c r="G33" s="1079"/>
       <c r="H33" s="69"/>
     </row>
     <row r="34" spans="1:8" ht="47.25" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A34" s="297" t="s">
         <v>95</v>
       </c>
-      <c r="B34" s="1046"/>
+      <c r="B34" s="1067"/>
       <c r="C34" s="295" t="s">
         <v>96</v>
       </c>
-      <c r="D34" s="1059" t="s">
+      <c r="D34" s="1080" t="s">
         <v>91</v>
       </c>
-      <c r="E34" s="1060"/>
-[...1 lines deleted...]
-      <c r="G34" s="1061"/>
+      <c r="E34" s="1081"/>
+      <c r="F34" s="1081"/>
+      <c r="G34" s="1082"/>
       <c r="H34" s="74"/>
     </row>
     <row r="35" spans="1:8" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="75" t="s">
         <v>97</v>
       </c>
-      <c r="B35" s="1045" t="s">
+      <c r="B35" s="1066" t="s">
         <v>403</v>
       </c>
       <c r="C35" s="76" t="s">
         <v>404</v>
       </c>
-      <c r="D35" s="1063" t="s">
+      <c r="D35" s="1084" t="s">
         <v>405</v>
       </c>
-      <c r="E35" s="1064"/>
-[...1 lines deleted...]
-      <c r="G35" s="1065"/>
+      <c r="E35" s="1085"/>
+      <c r="F35" s="1085"/>
+      <c r="G35" s="1086"/>
       <c r="H35" s="77" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="167.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="78" t="s">
         <v>99</v>
       </c>
-      <c r="B36" s="1062"/>
+      <c r="B36" s="1083"/>
       <c r="C36" s="79" t="s">
         <v>406</v>
       </c>
-      <c r="D36" s="1066" t="s">
+      <c r="D36" s="1087" t="s">
         <v>407</v>
       </c>
-      <c r="E36" s="1067"/>
-[...1 lines deleted...]
-      <c r="G36" s="1068"/>
+      <c r="E36" s="1088"/>
+      <c r="F36" s="1088"/>
+      <c r="G36" s="1089"/>
       <c r="H36" s="80" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="126" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="299" t="s">
         <v>100</v>
       </c>
-      <c r="B37" s="1046" t="s">
+      <c r="B37" s="1067" t="s">
         <v>409</v>
       </c>
       <c r="C37" s="81" t="s">
         <v>313</v>
       </c>
-      <c r="D37" s="1021" t="s">
+      <c r="D37" s="1042" t="s">
         <v>410</v>
       </c>
-      <c r="E37" s="1022"/>
-[...1 lines deleted...]
-      <c r="G37" s="1023"/>
+      <c r="E37" s="1043"/>
+      <c r="F37" s="1043"/>
+      <c r="G37" s="1044"/>
       <c r="H37" s="304" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="70" t="s">
         <v>101</v>
       </c>
-      <c r="B38" s="1046"/>
+      <c r="B38" s="1067"/>
       <c r="C38" s="82" t="s">
         <v>315</v>
       </c>
-      <c r="D38" s="1024" t="s">
+      <c r="D38" s="1045" t="s">
         <v>411</v>
       </c>
-      <c r="E38" s="1025"/>
-[...1 lines deleted...]
-      <c r="G38" s="1026"/>
+      <c r="E38" s="1046"/>
+      <c r="F38" s="1046"/>
+      <c r="G38" s="1047"/>
       <c r="H38" s="83" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="117" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="70" t="s">
         <v>102</v>
       </c>
-      <c r="B39" s="1046"/>
+      <c r="B39" s="1067"/>
       <c r="C39" s="82" t="s">
         <v>317</v>
       </c>
-      <c r="D39" s="1024" t="s">
+      <c r="D39" s="1045" t="s">
         <v>412</v>
       </c>
-      <c r="E39" s="1025"/>
-[...1 lines deleted...]
-      <c r="G39" s="1026"/>
+      <c r="E39" s="1046"/>
+      <c r="F39" s="1046"/>
+      <c r="G39" s="1047"/>
       <c r="H39" s="83" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="84" t="s">
         <v>103</v>
       </c>
-      <c r="B40" s="1046"/>
+      <c r="B40" s="1067"/>
       <c r="C40" s="305" t="s">
         <v>413</v>
       </c>
-      <c r="D40" s="1021" t="s">
+      <c r="D40" s="1042" t="s">
         <v>414</v>
       </c>
-      <c r="E40" s="1022"/>
-[...1 lines deleted...]
-      <c r="G40" s="1023"/>
+      <c r="E40" s="1043"/>
+      <c r="F40" s="1043"/>
+      <c r="G40" s="1044"/>
       <c r="H40" s="304" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="185.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="84" t="s">
         <v>104</v>
       </c>
-      <c r="B41" s="1046"/>
+      <c r="B41" s="1067"/>
       <c r="C41" s="68" t="s">
         <v>415</v>
       </c>
-      <c r="D41" s="1024" t="s">
+      <c r="D41" s="1045" t="s">
         <v>416</v>
       </c>
-      <c r="E41" s="1025"/>
-[...1 lines deleted...]
-      <c r="G41" s="1026"/>
+      <c r="E41" s="1046"/>
+      <c r="F41" s="1046"/>
+      <c r="G41" s="1047"/>
       <c r="H41" s="304" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="145.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="84" t="s">
         <v>105</v>
       </c>
-      <c r="B42" s="1046"/>
+      <c r="B42" s="1067"/>
       <c r="C42" s="85" t="s">
         <v>318</v>
       </c>
-      <c r="D42" s="1024" t="s">
+      <c r="D42" s="1045" t="s">
         <v>91</v>
       </c>
-      <c r="E42" s="1025"/>
-[...1 lines deleted...]
-      <c r="G42" s="1026"/>
+      <c r="E42" s="1046"/>
+      <c r="F42" s="1046"/>
+      <c r="G42" s="1047"/>
       <c r="H42" s="304" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="167.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="84" t="s">
         <v>106</v>
       </c>
-      <c r="B43" s="1046"/>
+      <c r="B43" s="1067"/>
       <c r="C43" s="289" t="s">
         <v>319</v>
       </c>
-      <c r="D43" s="1024" t="s">
+      <c r="D43" s="1045" t="s">
         <v>91</v>
       </c>
-      <c r="E43" s="1025"/>
-[...1 lines deleted...]
-      <c r="G43" s="1026"/>
+      <c r="E43" s="1046"/>
+      <c r="F43" s="1046"/>
+      <c r="G43" s="1047"/>
       <c r="H43" s="86" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="298" t="s">
         <v>349</v>
       </c>
-      <c r="B44" s="1062"/>
-      <c r="C44" s="1077" t="s">
+      <c r="B44" s="1083"/>
+      <c r="C44" s="1098" t="s">
         <v>418</v>
       </c>
-      <c r="D44" s="1078"/>
-[...3 lines deleted...]
-      <c r="H44" s="1079"/>
+      <c r="D44" s="1099"/>
+      <c r="E44" s="1099"/>
+      <c r="F44" s="1099"/>
+      <c r="G44" s="1099"/>
+      <c r="H44" s="1100"/>
     </row>
     <row r="45" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="87" t="s">
         <v>350</v>
       </c>
-      <c r="B45" s="1080" t="s">
+      <c r="B45" s="1101" t="s">
         <v>107</v>
       </c>
       <c r="C45" s="88" t="s">
         <v>108</v>
       </c>
-      <c r="D45" s="1082" t="s">
+      <c r="D45" s="1103" t="s">
         <v>91</v>
       </c>
-      <c r="E45" s="1083"/>
-[...2 lines deleted...]
-      <c r="H45" s="1085"/>
+      <c r="E45" s="1104"/>
+      <c r="F45" s="1104"/>
+      <c r="G45" s="1105"/>
+      <c r="H45" s="1106"/>
     </row>
     <row r="46" spans="1:8" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="293" t="s">
         <v>351</v>
       </c>
-      <c r="B46" s="1081"/>
+      <c r="B46" s="1102"/>
       <c r="C46" s="89" t="s">
         <v>109</v>
       </c>
-      <c r="D46" s="1087" t="s">
+      <c r="D46" s="1108" t="s">
         <v>110</v>
       </c>
-      <c r="E46" s="1088"/>
-[...2 lines deleted...]
-      <c r="H46" s="1086"/>
+      <c r="E46" s="1109"/>
+      <c r="F46" s="1109"/>
+      <c r="G46" s="1110"/>
+      <c r="H46" s="1107"/>
     </row>
     <row r="47" spans="1:8" s="36" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="B47" s="1090" t="s">
+      <c r="B47" s="1111" t="s">
         <v>345</v>
       </c>
-      <c r="C47" s="884"/>
-[...4 lines deleted...]
-      <c r="H47" s="885"/>
+      <c r="C47" s="818"/>
+      <c r="D47" s="818"/>
+      <c r="E47" s="818"/>
+      <c r="F47" s="818"/>
+      <c r="G47" s="818"/>
+      <c r="H47" s="819"/>
     </row>
     <row r="48" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="1091" t="s">
+      <c r="A48" s="1112" t="s">
         <v>113</v>
       </c>
-      <c r="B48" s="1093" t="s">
+      <c r="B48" s="1114" t="s">
         <v>362</v>
       </c>
       <c r="C48" s="90" t="s">
         <v>114</v>
       </c>
-      <c r="D48" s="1038" t="s">
+      <c r="D48" s="1059" t="s">
         <v>115</v>
       </c>
-      <c r="E48" s="1039"/>
-[...2 lines deleted...]
-      <c r="H48" s="1095"/>
+      <c r="E48" s="1060"/>
+      <c r="F48" s="1060"/>
+      <c r="G48" s="1057"/>
+      <c r="H48" s="1116"/>
     </row>
     <row r="49" spans="1:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="1092"/>
-      <c r="B49" s="1094"/>
+      <c r="A49" s="1113"/>
+      <c r="B49" s="1115"/>
       <c r="C49" s="90" t="s">
         <v>363</v>
       </c>
-      <c r="D49" s="1021"/>
-[...3 lines deleted...]
-      <c r="H49" s="1096"/>
+      <c r="D49" s="1042"/>
+      <c r="E49" s="1043"/>
+      <c r="F49" s="1043"/>
+      <c r="G49" s="1044"/>
+      <c r="H49" s="1117"/>
     </row>
     <row r="50" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="1034" t="s">
+      <c r="A50" s="1055" t="s">
         <v>116</v>
       </c>
-      <c r="B50" s="1099" t="s">
+      <c r="B50" s="1120" t="s">
         <v>419</v>
       </c>
       <c r="C50" s="91" t="s">
         <v>117</v>
       </c>
-      <c r="D50" s="1024" t="s">
+      <c r="D50" s="1045" t="s">
         <v>115</v>
       </c>
-      <c r="E50" s="1025"/>
-[...2 lines deleted...]
-      <c r="H50" s="1101" t="s">
+      <c r="E50" s="1046"/>
+      <c r="F50" s="1046"/>
+      <c r="G50" s="1047"/>
+      <c r="H50" s="1122" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="1044"/>
-      <c r="B51" s="1100"/>
+      <c r="A51" s="1065"/>
+      <c r="B51" s="1121"/>
       <c r="C51" s="91" t="s">
         <v>119</v>
       </c>
-      <c r="D51" s="1024" t="s">
+      <c r="D51" s="1045" t="s">
         <v>120</v>
       </c>
-      <c r="E51" s="1025"/>
-[...2 lines deleted...]
-      <c r="H51" s="1102"/>
+      <c r="E51" s="1046"/>
+      <c r="F51" s="1046"/>
+      <c r="G51" s="1047"/>
+      <c r="H51" s="1123"/>
     </row>
     <row r="52" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="1044"/>
-      <c r="B52" s="1100"/>
+      <c r="A52" s="1065"/>
+      <c r="B52" s="1121"/>
       <c r="C52" s="91" t="s">
         <v>121</v>
       </c>
-      <c r="D52" s="1024" t="s">
+      <c r="D52" s="1045" t="s">
         <v>122</v>
       </c>
-      <c r="E52" s="1025"/>
-[...2 lines deleted...]
-      <c r="H52" s="1102"/>
+      <c r="E52" s="1046"/>
+      <c r="F52" s="1046"/>
+      <c r="G52" s="1047"/>
+      <c r="H52" s="1123"/>
     </row>
     <row r="53" spans="1:8" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="1035"/>
-      <c r="B53" s="1094"/>
+      <c r="A53" s="1056"/>
+      <c r="B53" s="1115"/>
       <c r="C53" s="91" t="s">
         <v>123</v>
       </c>
-      <c r="D53" s="1024" t="s">
+      <c r="D53" s="1045" t="s">
         <v>124</v>
       </c>
-      <c r="E53" s="1025"/>
-[...2 lines deleted...]
-      <c r="H53" s="1103"/>
+      <c r="E53" s="1046"/>
+      <c r="F53" s="1046"/>
+      <c r="G53" s="1047"/>
+      <c r="H53" s="1124"/>
     </row>
     <row r="54" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="70" t="s">
         <v>125</v>
       </c>
       <c r="B54" s="92" t="s">
         <v>126</v>
       </c>
       <c r="C54" s="93" t="s">
         <v>127</v>
       </c>
-      <c r="D54" s="1024" t="s">
+      <c r="D54" s="1045" t="s">
         <v>420</v>
       </c>
-      <c r="E54" s="1025"/>
-[...2 lines deleted...]
-      <c r="H54" s="1095"/>
+      <c r="E54" s="1046"/>
+      <c r="F54" s="1046"/>
+      <c r="G54" s="1047"/>
+      <c r="H54" s="1116"/>
     </row>
     <row r="55" spans="1:8" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="1034" t="s">
+      <c r="A55" s="1055" t="s">
         <v>128</v>
       </c>
-      <c r="B55" s="1098" t="s">
+      <c r="B55" s="1119" t="s">
         <v>129</v>
       </c>
       <c r="C55" s="82" t="s">
         <v>130</v>
       </c>
-      <c r="D55" s="1024" t="s">
+      <c r="D55" s="1045" t="s">
         <v>115</v>
       </c>
-      <c r="E55" s="1025"/>
-[...2 lines deleted...]
-      <c r="H55" s="1097"/>
+      <c r="E55" s="1046"/>
+      <c r="F55" s="1046"/>
+      <c r="G55" s="1047"/>
+      <c r="H55" s="1118"/>
     </row>
     <row r="56" spans="1:8" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="1044"/>
-      <c r="B56" s="1080"/>
+      <c r="A56" s="1065"/>
+      <c r="B56" s="1101"/>
       <c r="C56" s="94" t="s">
         <v>131</v>
       </c>
-      <c r="D56" s="1024" t="s">
+      <c r="D56" s="1045" t="s">
         <v>115</v>
       </c>
-      <c r="E56" s="1025"/>
-[...2 lines deleted...]
-      <c r="H56" s="1097"/>
+      <c r="E56" s="1046"/>
+      <c r="F56" s="1046"/>
+      <c r="G56" s="1047"/>
+      <c r="H56" s="1118"/>
     </row>
     <row r="57" spans="1:8" s="42" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="1044"/>
-      <c r="B57" s="1080"/>
+      <c r="A57" s="1065"/>
+      <c r="B57" s="1101"/>
       <c r="C57" s="94" t="s">
         <v>304</v>
       </c>
-      <c r="D57" s="1024" t="s">
+      <c r="D57" s="1045" t="s">
         <v>421</v>
       </c>
-      <c r="E57" s="1025"/>
-[...2 lines deleted...]
-      <c r="H57" s="1097"/>
+      <c r="E57" s="1046"/>
+      <c r="F57" s="1046"/>
+      <c r="G57" s="1047"/>
+      <c r="H57" s="1118"/>
     </row>
     <row r="58" spans="1:8" s="42" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="1035"/>
-      <c r="B58" s="1081"/>
+      <c r="A58" s="1056"/>
+      <c r="B58" s="1102"/>
       <c r="C58" s="94" t="s">
         <v>127</v>
       </c>
-      <c r="D58" s="1024" t="s">
+      <c r="D58" s="1045" t="s">
         <v>115</v>
       </c>
-      <c r="E58" s="1025"/>
-[...2 lines deleted...]
-      <c r="H58" s="1097"/>
+      <c r="E58" s="1046"/>
+      <c r="F58" s="1046"/>
+      <c r="G58" s="1047"/>
+      <c r="H58" s="1118"/>
     </row>
     <row r="59" spans="1:8" s="36" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="95" t="s">
         <v>132</v>
       </c>
-      <c r="B59" s="781" t="s">
+      <c r="B59" s="848" t="s">
         <v>346</v>
       </c>
-      <c r="C59" s="782"/>
-[...4 lines deleted...]
-      <c r="H59" s="783"/>
+      <c r="C59" s="849"/>
+      <c r="D59" s="849"/>
+      <c r="E59" s="849"/>
+      <c r="F59" s="849"/>
+      <c r="G59" s="849"/>
+      <c r="H59" s="850"/>
     </row>
     <row r="60" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="1104" t="s">
+      <c r="A60" s="1125" t="s">
         <v>134</v>
       </c>
-      <c r="B60" s="1105" t="s">
+      <c r="B60" s="1126" t="s">
         <v>135</v>
       </c>
       <c r="C60" s="96" t="s">
         <v>364</v>
       </c>
-      <c r="D60" s="1107" t="s">
+      <c r="D60" s="1128" t="s">
         <v>115</v>
       </c>
-      <c r="E60" s="1108"/>
-[...2 lines deleted...]
-      <c r="H60" s="1110"/>
+      <c r="E60" s="1129"/>
+      <c r="F60" s="1129"/>
+      <c r="G60" s="1130"/>
+      <c r="H60" s="1131"/>
     </row>
     <row r="61" spans="1:8" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="1092"/>
-      <c r="B61" s="1106"/>
+      <c r="A61" s="1113"/>
+      <c r="B61" s="1127"/>
       <c r="C61" s="97" t="s">
         <v>365</v>
       </c>
-      <c r="D61" s="1082"/>
-[...3 lines deleted...]
-      <c r="H61" s="1111"/>
+      <c r="D61" s="1103"/>
+      <c r="E61" s="1104"/>
+      <c r="F61" s="1104"/>
+      <c r="G61" s="1105"/>
+      <c r="H61" s="1132"/>
     </row>
     <row r="62" spans="1:8" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="1091" t="s">
+      <c r="A62" s="1112" t="s">
         <v>136</v>
       </c>
-      <c r="B62" s="1113" t="s">
+      <c r="B62" s="1134" t="s">
         <v>137</v>
       </c>
       <c r="C62" s="98" t="s">
         <v>138</v>
       </c>
-      <c r="D62" s="1038" t="s">
+      <c r="D62" s="1059" t="s">
         <v>139</v>
       </c>
-      <c r="E62" s="1039"/>
-[...2 lines deleted...]
-      <c r="H62" s="1118" t="s">
+      <c r="E62" s="1060"/>
+      <c r="F62" s="1060"/>
+      <c r="G62" s="1057"/>
+      <c r="H62" s="1139" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="1112"/>
-      <c r="B63" s="1114"/>
+      <c r="A63" s="1133"/>
+      <c r="B63" s="1135"/>
       <c r="C63" s="98" t="s">
         <v>141</v>
       </c>
-      <c r="D63" s="1115"/>
-[...3 lines deleted...]
-      <c r="H63" s="1119"/>
+      <c r="D63" s="1136"/>
+      <c r="E63" s="1137"/>
+      <c r="F63" s="1137"/>
+      <c r="G63" s="1138"/>
+      <c r="H63" s="1140"/>
     </row>
     <row r="64" spans="1:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="1091" t="s">
+      <c r="A64" s="1112" t="s">
         <v>142</v>
       </c>
-      <c r="B64" s="1018" t="s">
+      <c r="B64" s="1039" t="s">
         <v>422</v>
       </c>
-      <c r="C64" s="1132" t="s">
+      <c r="C64" s="1153" t="s">
         <v>423</v>
       </c>
-      <c r="D64" s="1132"/>
-[...3 lines deleted...]
-      <c r="H64" s="1133"/>
+      <c r="D64" s="1153"/>
+      <c r="E64" s="1153"/>
+      <c r="F64" s="1153"/>
+      <c r="G64" s="1153"/>
+      <c r="H64" s="1154"/>
     </row>
     <row r="65" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="1112"/>
-[...1 lines deleted...]
-      <c r="C65" s="1137" t="s">
+      <c r="A65" s="1133"/>
+      <c r="B65" s="1040"/>
+      <c r="C65" s="1158" t="s">
         <v>143</v>
       </c>
-      <c r="D65" s="1138" t="s">
+      <c r="D65" s="1159" t="s">
         <v>424</v>
       </c>
-      <c r="E65" s="1139"/>
-[...2 lines deleted...]
-      <c r="H65" s="1141" t="s">
+      <c r="E65" s="1160"/>
+      <c r="F65" s="1160"/>
+      <c r="G65" s="1161"/>
+      <c r="H65" s="1162" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="1112"/>
-[...6 lines deleted...]
-      <c r="H66" s="1141"/>
+      <c r="A66" s="1133"/>
+      <c r="B66" s="1040"/>
+      <c r="C66" s="1158"/>
+      <c r="D66" s="1159"/>
+      <c r="E66" s="1160"/>
+      <c r="F66" s="1160"/>
+      <c r="G66" s="1161"/>
+      <c r="H66" s="1162"/>
     </row>
     <row r="67" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="1112"/>
-      <c r="B67" s="1019"/>
+      <c r="A67" s="1133"/>
+      <c r="B67" s="1040"/>
       <c r="C67" s="99" t="s">
         <v>425</v>
       </c>
-      <c r="D67" s="1142" t="s">
+      <c r="D67" s="1163" t="s">
         <v>426</v>
       </c>
-      <c r="E67" s="1142"/>
-[...1 lines deleted...]
-      <c r="G67" s="1142"/>
+      <c r="E67" s="1163"/>
+      <c r="F67" s="1163"/>
+      <c r="G67" s="1163"/>
       <c r="H67" s="100"/>
     </row>
     <row r="68" spans="1:8" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="1112"/>
-[...1 lines deleted...]
-      <c r="C68" s="1143" t="s">
+      <c r="A68" s="1133"/>
+      <c r="B68" s="1040"/>
+      <c r="C68" s="1164" t="s">
         <v>427</v>
       </c>
-      <c r="D68" s="1144"/>
-[...3 lines deleted...]
-      <c r="H68" s="1145"/>
+      <c r="D68" s="1165"/>
+      <c r="E68" s="1165"/>
+      <c r="F68" s="1165"/>
+      <c r="G68" s="1165"/>
+      <c r="H68" s="1166"/>
     </row>
     <row r="69" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="1112"/>
-      <c r="B69" s="1019"/>
+      <c r="A69" s="1133"/>
+      <c r="B69" s="1040"/>
       <c r="C69" s="101" t="s">
         <v>144</v>
       </c>
-      <c r="D69" s="1134" t="s">
+      <c r="D69" s="1155" t="s">
         <v>115</v>
       </c>
-      <c r="E69" s="1135"/>
-[...1 lines deleted...]
-      <c r="G69" s="1136"/>
+      <c r="E69" s="1156"/>
+      <c r="F69" s="1156"/>
+      <c r="G69" s="1157"/>
       <c r="H69" s="102"/>
     </row>
     <row r="70" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="1112"/>
-      <c r="B70" s="1019"/>
+      <c r="A70" s="1133"/>
+      <c r="B70" s="1040"/>
       <c r="C70" s="85" t="s">
         <v>428</v>
       </c>
-      <c r="D70" s="1146" t="s">
+      <c r="D70" s="1167" t="s">
         <v>115</v>
       </c>
-      <c r="E70" s="1147"/>
-[...1 lines deleted...]
-      <c r="G70" s="1148"/>
+      <c r="E70" s="1168"/>
+      <c r="F70" s="1168"/>
+      <c r="G70" s="1169"/>
       <c r="H70" s="103" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="1112"/>
-      <c r="B71" s="1019"/>
+      <c r="A71" s="1133"/>
+      <c r="B71" s="1040"/>
       <c r="C71" s="91" t="s">
         <v>146</v>
       </c>
-      <c r="D71" s="1120" t="s">
+      <c r="D71" s="1141" t="s">
         <v>147</v>
       </c>
-      <c r="E71" s="1121"/>
-[...1 lines deleted...]
-      <c r="G71" s="1122"/>
+      <c r="E71" s="1142"/>
+      <c r="F71" s="1142"/>
+      <c r="G71" s="1143"/>
       <c r="H71" s="104" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="1112"/>
-[...1 lines deleted...]
-      <c r="C72" s="1027" t="s">
+      <c r="A72" s="1133"/>
+      <c r="B72" s="1040"/>
+      <c r="C72" s="1048" t="s">
         <v>429</v>
       </c>
-      <c r="D72" s="1124" t="s">
+      <c r="D72" s="1145" t="s">
         <v>424</v>
       </c>
-      <c r="E72" s="1125"/>
-[...2 lines deleted...]
-      <c r="H72" s="1130" t="s">
+      <c r="E72" s="1146"/>
+      <c r="F72" s="1146"/>
+      <c r="G72" s="1147"/>
+      <c r="H72" s="1151" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="1112"/>
-[...6 lines deleted...]
-      <c r="H73" s="1131"/>
+      <c r="A73" s="1133"/>
+      <c r="B73" s="1040"/>
+      <c r="C73" s="1144"/>
+      <c r="D73" s="1148"/>
+      <c r="E73" s="1149"/>
+      <c r="F73" s="1149"/>
+      <c r="G73" s="1150"/>
+      <c r="H73" s="1152"/>
     </row>
     <row r="74" spans="1:8" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="1112"/>
-[...1 lines deleted...]
-      <c r="C74" s="1132" t="s">
+      <c r="A74" s="1133"/>
+      <c r="B74" s="1040"/>
+      <c r="C74" s="1153" t="s">
         <v>148</v>
       </c>
-      <c r="D74" s="1132"/>
-[...3 lines deleted...]
-      <c r="H74" s="1133"/>
+      <c r="D74" s="1153"/>
+      <c r="E74" s="1153"/>
+      <c r="F74" s="1153"/>
+      <c r="G74" s="1153"/>
+      <c r="H74" s="1154"/>
     </row>
     <row r="75" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="1112"/>
-      <c r="B75" s="1019"/>
+      <c r="A75" s="1133"/>
+      <c r="B75" s="1040"/>
       <c r="C75" s="101" t="s">
         <v>144</v>
       </c>
-      <c r="D75" s="1134" t="s">
+      <c r="D75" s="1155" t="s">
         <v>115</v>
       </c>
-      <c r="E75" s="1135"/>
-[...1 lines deleted...]
-      <c r="G75" s="1136"/>
+      <c r="E75" s="1156"/>
+      <c r="F75" s="1156"/>
+      <c r="G75" s="1157"/>
       <c r="H75" s="105"/>
     </row>
     <row r="76" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="1112"/>
-      <c r="B76" s="1019"/>
+      <c r="A76" s="1133"/>
+      <c r="B76" s="1040"/>
       <c r="C76" s="106" t="s">
         <v>366</v>
       </c>
-      <c r="D76" s="1146" t="s">
+      <c r="D76" s="1167" t="s">
         <v>149</v>
       </c>
-      <c r="E76" s="1147"/>
-[...1 lines deleted...]
-      <c r="G76" s="1148"/>
+      <c r="E76" s="1168"/>
+      <c r="F76" s="1168"/>
+      <c r="G76" s="1169"/>
       <c r="H76" s="104" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="1112"/>
-      <c r="B77" s="1019"/>
+      <c r="A77" s="1133"/>
+      <c r="B77" s="1040"/>
       <c r="C77" s="107" t="s">
         <v>328</v>
       </c>
-      <c r="D77" s="1134" t="s">
+      <c r="D77" s="1155" t="s">
         <v>115</v>
       </c>
-      <c r="E77" s="1135"/>
-[...1 lines deleted...]
-      <c r="G77" s="1136"/>
+      <c r="E77" s="1156"/>
+      <c r="F77" s="1156"/>
+      <c r="G77" s="1157"/>
       <c r="H77" s="108"/>
     </row>
     <row r="78" spans="1:8" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="1112"/>
-[...1 lines deleted...]
-      <c r="C78" s="1132" t="s">
+      <c r="A78" s="1133"/>
+      <c r="B78" s="1040"/>
+      <c r="C78" s="1153" t="s">
         <v>430</v>
       </c>
-      <c r="D78" s="1132"/>
-[...3 lines deleted...]
-      <c r="H78" s="1133"/>
+      <c r="D78" s="1153"/>
+      <c r="E78" s="1153"/>
+      <c r="F78" s="1153"/>
+      <c r="G78" s="1153"/>
+      <c r="H78" s="1154"/>
     </row>
     <row r="79" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="1112"/>
-      <c r="B79" s="1019"/>
+      <c r="A79" s="1133"/>
+      <c r="B79" s="1040"/>
       <c r="C79" s="109" t="s">
         <v>144</v>
       </c>
-      <c r="D79" s="1157" t="s">
+      <c r="D79" s="1178" t="s">
         <v>115</v>
       </c>
-      <c r="E79" s="1157"/>
-[...1 lines deleted...]
-      <c r="G79" s="1157"/>
+      <c r="E79" s="1178"/>
+      <c r="F79" s="1178"/>
+      <c r="G79" s="1178"/>
       <c r="H79" s="110"/>
     </row>
     <row r="80" spans="1:8" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="1092"/>
-      <c r="B80" s="1020"/>
+      <c r="A80" s="1113"/>
+      <c r="B80" s="1041"/>
       <c r="C80" s="111" t="s">
         <v>150</v>
       </c>
-      <c r="D80" s="1158" t="s">
+      <c r="D80" s="1179" t="s">
         <v>151</v>
       </c>
-      <c r="E80" s="1158"/>
-[...1 lines deleted...]
-      <c r="G80" s="1158"/>
+      <c r="E80" s="1179"/>
+      <c r="F80" s="1179"/>
+      <c r="G80" s="1179"/>
       <c r="H80" s="112" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A81" s="292" t="s">
         <v>152</v>
       </c>
-      <c r="B81" s="1159" t="s">
+      <c r="B81" s="1180" t="s">
         <v>153</v>
       </c>
-      <c r="C81" s="1160"/>
-      <c r="D81" s="1021" t="s">
+      <c r="C81" s="1181"/>
+      <c r="D81" s="1042" t="s">
         <v>115</v>
       </c>
-      <c r="E81" s="1022"/>
-[...1 lines deleted...]
-      <c r="G81" s="1023"/>
+      <c r="E81" s="1043"/>
+      <c r="F81" s="1043"/>
+      <c r="G81" s="1044"/>
       <c r="H81" s="294"/>
     </row>
     <row r="82" spans="1:8" s="36" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="41" t="s">
         <v>155</v>
       </c>
-      <c r="B82" s="781" t="s">
+      <c r="B82" s="848" t="s">
         <v>156</v>
       </c>
-      <c r="C82" s="782"/>
-[...4 lines deleted...]
-      <c r="H82" s="783"/>
+      <c r="C82" s="849"/>
+      <c r="D82" s="849"/>
+      <c r="E82" s="849"/>
+      <c r="F82" s="849"/>
+      <c r="G82" s="849"/>
+      <c r="H82" s="850"/>
     </row>
     <row r="83" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="1161" t="s">
+      <c r="A83" s="1182" t="s">
         <v>157</v>
       </c>
-      <c r="B83" s="1163" t="s">
+      <c r="B83" s="1184" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="115" t="s">
         <v>159</v>
       </c>
-      <c r="D83" s="1154" t="s">
+      <c r="D83" s="1175" t="s">
         <v>115</v>
       </c>
-      <c r="E83" s="1155"/>
-[...2 lines deleted...]
-      <c r="H83" s="1165"/>
+      <c r="E83" s="1176"/>
+      <c r="F83" s="1176"/>
+      <c r="G83" s="1177"/>
+      <c r="H83" s="1186"/>
     </row>
     <row r="84" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="1162"/>
-      <c r="B84" s="1164"/>
+      <c r="A84" s="1183"/>
+      <c r="B84" s="1185"/>
       <c r="C84" s="289" t="s">
         <v>367</v>
       </c>
-      <c r="D84" s="1082" t="s">
+      <c r="D84" s="1103" t="s">
         <v>115</v>
       </c>
-      <c r="E84" s="1083"/>
-[...2 lines deleted...]
-      <c r="H84" s="1166"/>
+      <c r="E84" s="1104"/>
+      <c r="F84" s="1104"/>
+      <c r="G84" s="1105"/>
+      <c r="H84" s="1187"/>
     </row>
     <row r="85" spans="1:8" ht="160.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="1091" t="s">
+      <c r="A85" s="1112" t="s">
         <v>160</v>
       </c>
-      <c r="B85" s="1172" t="s">
+      <c r="B85" s="1193" t="s">
         <v>431</v>
       </c>
       <c r="C85" s="291" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="D85" s="1038" t="s">
+        <v>610</v>
+      </c>
+      <c r="D85" s="1059" t="s">
         <v>432</v>
       </c>
-      <c r="E85" s="1039"/>
-[...1 lines deleted...]
-      <c r="G85" s="1036"/>
+      <c r="E85" s="1060"/>
+      <c r="F85" s="1060"/>
+      <c r="G85" s="1057"/>
       <c r="H85" s="116" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="1112"/>
-[...1 lines deleted...]
-      <c r="C86" s="1174" t="s">
+      <c r="A86" s="1133"/>
+      <c r="B86" s="1040"/>
+      <c r="C86" s="1195" t="s">
+        <v>611</v>
+      </c>
+      <c r="D86" s="1171" t="s">
+        <v>434</v>
+      </c>
+      <c r="E86" s="1054"/>
+      <c r="F86" s="1197" t="s">
+        <v>435</v>
+      </c>
+      <c r="G86" s="1091"/>
+      <c r="H86" s="1198" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="1133"/>
+      <c r="B87" s="1040"/>
+      <c r="C87" s="1196"/>
+      <c r="D87" s="1092" t="s">
+        <v>437</v>
+      </c>
+      <c r="E87" s="1093"/>
+      <c r="F87" s="1092"/>
+      <c r="G87" s="1093"/>
+      <c r="H87" s="1192"/>
+    </row>
+    <row r="88" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="1133"/>
+      <c r="B88" s="1040"/>
+      <c r="C88" s="1195" t="s">
         <v>612</v>
       </c>
-      <c r="D86" s="1150" t="s">
-[...29 lines deleted...]
-      <c r="D88" s="1150" t="s">
+      <c r="D88" s="1171" t="s">
         <v>438</v>
       </c>
-      <c r="E88" s="1033"/>
-      <c r="F88" s="1150" t="s">
+      <c r="E88" s="1054"/>
+      <c r="F88" s="1171" t="s">
         <v>426</v>
       </c>
-      <c r="G88" s="1033"/>
-      <c r="H88" s="1170" t="s">
+      <c r="G88" s="1054"/>
+      <c r="H88" s="1191" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="1112"/>
-[...2 lines deleted...]
-      <c r="D89" s="1150" t="s">
+      <c r="A89" s="1133"/>
+      <c r="B89" s="1040"/>
+      <c r="C89" s="1199"/>
+      <c r="D89" s="1171" t="s">
         <v>161</v>
       </c>
-      <c r="E89" s="1033"/>
-      <c r="F89" s="1150" t="s">
+      <c r="E89" s="1054"/>
+      <c r="F89" s="1171" t="s">
         <v>440</v>
       </c>
-      <c r="G89" s="1033"/>
-      <c r="H89" s="1171"/>
+      <c r="G89" s="1054"/>
+      <c r="H89" s="1192"/>
     </row>
     <row r="90" spans="1:8" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="1112"/>
-[...2 lines deleted...]
-      <c r="D90" s="1176" t="s">
+      <c r="A90" s="1133"/>
+      <c r="B90" s="1040"/>
+      <c r="C90" s="1200"/>
+      <c r="D90" s="1197" t="s">
         <v>441</v>
       </c>
-      <c r="E90" s="1180"/>
-[...2 lines deleted...]
-      <c r="H90" s="1181"/>
+      <c r="E90" s="1201"/>
+      <c r="F90" s="1201"/>
+      <c r="G90" s="1201"/>
+      <c r="H90" s="1202"/>
     </row>
     <row r="91" spans="1:8" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="1112"/>
-[...1 lines deleted...]
-      <c r="C91" s="1182" t="s">
+      <c r="A91" s="1133"/>
+      <c r="B91" s="1040"/>
+      <c r="C91" s="1203" t="s">
         <v>442</v>
       </c>
-      <c r="D91" s="1182"/>
-[...3 lines deleted...]
-      <c r="H91" s="1183"/>
+      <c r="D91" s="1203"/>
+      <c r="E91" s="1203"/>
+      <c r="F91" s="1203"/>
+      <c r="G91" s="1203"/>
+      <c r="H91" s="1204"/>
     </row>
     <row r="92" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="1112"/>
-      <c r="B92" s="1019"/>
+      <c r="A92" s="1133"/>
+      <c r="B92" s="1040"/>
       <c r="C92" s="101" t="s">
         <v>143</v>
       </c>
-      <c r="D92" s="1149" t="s">
+      <c r="D92" s="1170" t="s">
         <v>151</v>
       </c>
-      <c r="E92" s="1149"/>
-[...1 lines deleted...]
-      <c r="G92" s="1149"/>
+      <c r="E92" s="1170"/>
+      <c r="F92" s="1170"/>
+      <c r="G92" s="1170"/>
       <c r="H92" s="110" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="1112"/>
-      <c r="B93" s="1019"/>
+      <c r="A93" s="1133"/>
+      <c r="B93" s="1040"/>
       <c r="C93" s="85" t="s">
         <v>443</v>
       </c>
-      <c r="D93" s="1150" t="s">
+      <c r="D93" s="1171" t="s">
         <v>444</v>
       </c>
-      <c r="E93" s="1151"/>
-[...1 lines deleted...]
-      <c r="G93" s="1033"/>
+      <c r="E93" s="1172"/>
+      <c r="F93" s="1172"/>
+      <c r="G93" s="1054"/>
       <c r="H93" s="117" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="1112"/>
-      <c r="B94" s="1019"/>
+      <c r="A94" s="1133"/>
+      <c r="B94" s="1040"/>
       <c r="C94" s="106" t="s">
         <v>446</v>
       </c>
       <c r="D94" s="118" t="s">
         <v>321</v>
       </c>
-      <c r="E94" s="1150" t="s">
+      <c r="E94" s="1171" t="s">
         <v>322</v>
       </c>
-      <c r="F94" s="1151"/>
-      <c r="G94" s="1033"/>
+      <c r="F94" s="1172"/>
+      <c r="G94" s="1054"/>
       <c r="H94" s="117"/>
     </row>
     <row r="95" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="1112"/>
-      <c r="B95" s="1019"/>
+      <c r="A95" s="1133"/>
+      <c r="B95" s="1040"/>
       <c r="C95" s="119" t="s">
         <v>447</v>
       </c>
-      <c r="D95" s="1184" t="s">
-[...5 lines deleted...]
-      <c r="H95" s="1152" t="s">
+      <c r="D95" s="1205" t="s">
+        <v>613</v>
+      </c>
+      <c r="E95" s="1205"/>
+      <c r="F95" s="1205"/>
+      <c r="G95" s="1205"/>
+      <c r="H95" s="1173" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="1092"/>
-      <c r="B96" s="1173"/>
+      <c r="A96" s="1113"/>
+      <c r="B96" s="1194"/>
       <c r="C96" s="85" t="s">
         <v>146</v>
       </c>
-      <c r="D96" s="1142" t="s">
+      <c r="D96" s="1163" t="s">
         <v>147</v>
       </c>
-      <c r="E96" s="1142"/>
-[...2 lines deleted...]
-      <c r="H96" s="1153"/>
+      <c r="E96" s="1163"/>
+      <c r="F96" s="1163"/>
+      <c r="G96" s="1163"/>
+      <c r="H96" s="1174"/>
     </row>
     <row r="97" spans="1:8" s="40" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="120" t="s">
         <v>162</v>
       </c>
       <c r="B97" s="300" t="s">
         <v>163</v>
       </c>
       <c r="C97" s="291" t="s">
         <v>164</v>
       </c>
-      <c r="D97" s="1038" t="s">
+      <c r="D97" s="1059" t="s">
         <v>91</v>
       </c>
-      <c r="E97" s="1039"/>
-[...1 lines deleted...]
-      <c r="G97" s="1036"/>
+      <c r="E97" s="1060"/>
+      <c r="F97" s="1060"/>
+      <c r="G97" s="1057"/>
       <c r="H97" s="121"/>
     </row>
     <row r="98" spans="1:8" s="40" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="120" t="s">
         <v>165</v>
       </c>
       <c r="B98" s="122" t="s">
         <v>166</v>
       </c>
       <c r="C98" s="68" t="s">
         <v>167</v>
       </c>
-      <c r="D98" s="1185" t="s">
+      <c r="D98" s="1206" t="s">
         <v>168</v>
       </c>
-      <c r="E98" s="1186"/>
-[...1 lines deleted...]
-      <c r="G98" s="1187"/>
+      <c r="E98" s="1207"/>
+      <c r="F98" s="1207"/>
+      <c r="G98" s="1208"/>
       <c r="H98" s="123" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="99" spans="1:8" s="40" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="120" t="s">
         <v>170</v>
       </c>
-      <c r="B99" s="1212" t="s">
+      <c r="B99" s="1232" t="s">
         <v>171</v>
       </c>
-      <c r="C99" s="1213"/>
-      <c r="D99" s="1024" t="s">
+      <c r="C99" s="1233"/>
+      <c r="D99" s="1045" t="s">
         <v>172</v>
       </c>
-      <c r="E99" s="1025"/>
-[...1 lines deleted...]
-      <c r="G99" s="1026"/>
+      <c r="E99" s="1046"/>
+      <c r="F99" s="1046"/>
+      <c r="G99" s="1047"/>
       <c r="H99" s="117" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="100" spans="1:8" s="40" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="120" t="s">
         <v>173</v>
       </c>
-      <c r="B100" s="1214" t="s">
+      <c r="B100" s="1234" t="s">
         <v>298</v>
       </c>
-      <c r="C100" s="1213"/>
-      <c r="D100" s="1024" t="s">
+      <c r="C100" s="1233"/>
+      <c r="D100" s="1045" t="s">
         <v>299</v>
       </c>
-      <c r="E100" s="1025"/>
-[...1 lines deleted...]
-      <c r="G100" s="1026"/>
+      <c r="E100" s="1046"/>
+      <c r="F100" s="1046"/>
+      <c r="G100" s="1047"/>
       <c r="H100" s="110" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="124" t="s">
         <v>449</v>
       </c>
-      <c r="B101" s="1167" t="s">
+      <c r="B101" s="1188" t="s">
         <v>305</v>
       </c>
-      <c r="C101" s="1168"/>
-[...5 lines deleted...]
-      <c r="G101" s="1169"/>
+      <c r="C101" s="1189"/>
+      <c r="D101" s="1190" t="s">
+        <v>614</v>
+      </c>
+      <c r="E101" s="1190"/>
+      <c r="F101" s="1190"/>
+      <c r="G101" s="1190"/>
       <c r="H101" s="125"/>
     </row>
     <row r="102" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A102" s="56" t="s">
         <v>368</v>
       </c>
-      <c r="B102" s="1215" t="s">
+      <c r="B102" s="1235" t="s">
         <v>174</v>
       </c>
-      <c r="C102" s="1216"/>
-[...4 lines deleted...]
-      <c r="H102" s="1217"/>
+      <c r="C102" s="1236"/>
+      <c r="D102" s="1236"/>
+      <c r="E102" s="1236"/>
+      <c r="F102" s="1236"/>
+      <c r="G102" s="1236"/>
+      <c r="H102" s="1237"/>
     </row>
     <row r="103" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="1195" t="s">
+      <c r="A103" s="1216" t="s">
         <v>175</v>
       </c>
-      <c r="B103" s="1045" t="s">
-        <v>616</v>
+      <c r="B103" s="1066" t="s">
+        <v>615</v>
       </c>
       <c r="C103" s="126"/>
-      <c r="D103" s="1218" t="s">
+      <c r="D103" s="1238" t="s">
         <v>176</v>
       </c>
-      <c r="E103" s="1219"/>
-      <c r="F103" s="1218" t="s">
+      <c r="E103" s="1239"/>
+      <c r="F103" s="1238" t="s">
         <v>177</v>
       </c>
-      <c r="G103" s="1219"/>
-      <c r="H103" s="1201" t="s">
+      <c r="G103" s="1239"/>
+      <c r="H103" s="1222" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="104" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="1196"/>
-      <c r="B104" s="1046"/>
+      <c r="A104" s="1217"/>
+      <c r="B104" s="1067"/>
       <c r="C104" s="85" t="s">
         <v>179</v>
       </c>
-      <c r="D104" s="1024" t="s">
-[...3 lines deleted...]
-      <c r="F104" s="1188" t="s">
+      <c r="D104" s="1045" t="s">
+        <v>616</v>
+      </c>
+      <c r="E104" s="1047"/>
+      <c r="F104" s="1209" t="s">
         <v>180</v>
       </c>
-      <c r="G104" s="1189"/>
-      <c r="H104" s="1202"/>
+      <c r="G104" s="1210"/>
+      <c r="H104" s="1223"/>
     </row>
     <row r="105" spans="1:8" s="42" customFormat="1" ht="153.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="1196"/>
-      <c r="B105" s="1046"/>
+      <c r="A105" s="1217"/>
+      <c r="B105" s="1067"/>
       <c r="C105" s="85" t="s">
         <v>181</v>
       </c>
-      <c r="D105" s="1188" t="s">
+      <c r="D105" s="1209" t="s">
         <v>182</v>
       </c>
-      <c r="E105" s="1189"/>
-      <c r="F105" s="1024" t="s">
+      <c r="E105" s="1210"/>
+      <c r="F105" s="1045" t="s">
         <v>450</v>
       </c>
-      <c r="G105" s="1189"/>
-      <c r="H105" s="1202"/>
+      <c r="G105" s="1210"/>
+      <c r="H105" s="1223"/>
     </row>
     <row r="106" spans="1:8" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="1196"/>
-      <c r="B106" s="1046"/>
+      <c r="A106" s="1217"/>
+      <c r="B106" s="1067"/>
       <c r="C106" s="85" t="s">
         <v>183</v>
       </c>
-      <c r="D106" s="1190" t="s">
+      <c r="D106" s="1211" t="s">
         <v>184</v>
       </c>
-      <c r="E106" s="1191"/>
-      <c r="F106" s="1188" t="s">
+      <c r="E106" s="1212"/>
+      <c r="F106" s="1209" t="s">
         <v>185</v>
       </c>
-      <c r="G106" s="1189"/>
-      <c r="H106" s="1202"/>
+      <c r="G106" s="1210"/>
+      <c r="H106" s="1223"/>
     </row>
     <row r="107" spans="1:8" s="42" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="1196"/>
-      <c r="B107" s="1046"/>
+      <c r="A107" s="1217"/>
+      <c r="B107" s="1067"/>
       <c r="C107" s="85" t="s">
         <v>186</v>
       </c>
-      <c r="D107" s="1188" t="s">
+      <c r="D107" s="1209" t="s">
         <v>187</v>
       </c>
-      <c r="E107" s="1189"/>
-      <c r="F107" s="1024" t="s">
+      <c r="E107" s="1210"/>
+      <c r="F107" s="1045" t="s">
         <v>188</v>
       </c>
-      <c r="G107" s="1189"/>
-      <c r="H107" s="1202"/>
+      <c r="G107" s="1210"/>
+      <c r="H107" s="1223"/>
     </row>
     <row r="108" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="1196"/>
-      <c r="B108" s="1046"/>
+      <c r="A108" s="1217"/>
+      <c r="B108" s="1067"/>
       <c r="C108" s="85" t="s">
         <v>189</v>
       </c>
-      <c r="D108" s="1188" t="s">
+      <c r="D108" s="1209" t="s">
         <v>343</v>
       </c>
-      <c r="E108" s="1189"/>
-      <c r="F108" s="1188" t="s">
+      <c r="E108" s="1210"/>
+      <c r="F108" s="1209" t="s">
         <v>344</v>
       </c>
-      <c r="G108" s="1189"/>
-      <c r="H108" s="1202"/>
+      <c r="G108" s="1210"/>
+      <c r="H108" s="1223"/>
     </row>
     <row r="109" spans="1:8" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="1196"/>
-      <c r="B109" s="1046"/>
+      <c r="A109" s="1217"/>
+      <c r="B109" s="1067"/>
       <c r="C109" s="85" t="s">
         <v>190</v>
       </c>
-      <c r="D109" s="1188" t="s">
+      <c r="D109" s="1209" t="s">
         <v>191</v>
       </c>
-      <c r="E109" s="1189"/>
-      <c r="F109" s="1188" t="s">
+      <c r="E109" s="1210"/>
+      <c r="F109" s="1209" t="s">
         <v>192</v>
       </c>
-      <c r="G109" s="1189"/>
-      <c r="H109" s="1202"/>
+      <c r="G109" s="1210"/>
+      <c r="H109" s="1223"/>
     </row>
     <row r="110" spans="1:8" s="42" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="1196"/>
-      <c r="B110" s="1046"/>
+      <c r="A110" s="1217"/>
+      <c r="B110" s="1067"/>
       <c r="C110" s="85" t="s">
         <v>193</v>
       </c>
-      <c r="D110" s="1188" t="s">
+      <c r="D110" s="1209" t="s">
         <v>191</v>
       </c>
-      <c r="E110" s="1189"/>
-      <c r="F110" s="1188" t="s">
+      <c r="E110" s="1210"/>
+      <c r="F110" s="1209" t="s">
         <v>192</v>
       </c>
-      <c r="G110" s="1189"/>
-      <c r="H110" s="1202"/>
+      <c r="G110" s="1210"/>
+      <c r="H110" s="1223"/>
     </row>
     <row r="111" spans="1:8" s="42" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="1196"/>
-      <c r="B111" s="1046"/>
+      <c r="A111" s="1217"/>
+      <c r="B111" s="1067"/>
       <c r="C111" s="85" t="s">
         <v>194</v>
       </c>
-      <c r="D111" s="1188" t="s">
+      <c r="D111" s="1209" t="s">
         <v>182</v>
       </c>
-      <c r="E111" s="1189"/>
-      <c r="F111" s="1188" t="s">
+      <c r="E111" s="1210"/>
+      <c r="F111" s="1209" t="s">
         <v>195</v>
       </c>
-      <c r="G111" s="1189"/>
-      <c r="H111" s="1202"/>
+      <c r="G111" s="1210"/>
+      <c r="H111" s="1223"/>
     </row>
     <row r="112" spans="1:8" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="1196"/>
-      <c r="B112" s="1046"/>
+      <c r="A112" s="1217"/>
+      <c r="B112" s="1067"/>
       <c r="C112" s="113" t="s">
         <v>196</v>
       </c>
-      <c r="D112" s="1190" t="s">
+      <c r="D112" s="1211" t="s">
         <v>184</v>
       </c>
-      <c r="E112" s="1191"/>
-      <c r="F112" s="1188" t="s">
+      <c r="E112" s="1212"/>
+      <c r="F112" s="1209" t="s">
         <v>180</v>
       </c>
-      <c r="G112" s="1189"/>
-      <c r="H112" s="1202"/>
+      <c r="G112" s="1210"/>
+      <c r="H112" s="1223"/>
     </row>
     <row r="113" spans="1:8" s="42" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="1197"/>
-      <c r="B113" s="1062"/>
+      <c r="A113" s="1218"/>
+      <c r="B113" s="1083"/>
       <c r="C113" s="114" t="s">
         <v>197</v>
       </c>
-      <c r="D113" s="1193" t="s">
+      <c r="D113" s="1214" t="s">
         <v>187</v>
       </c>
-      <c r="E113" s="1194"/>
-      <c r="F113" s="1193" t="s">
+      <c r="E113" s="1215"/>
+      <c r="F113" s="1214" t="s">
         <v>185</v>
       </c>
-      <c r="G113" s="1194"/>
-      <c r="H113" s="1220"/>
+      <c r="G113" s="1215"/>
+      <c r="H113" s="1240"/>
     </row>
     <row r="114" spans="1:8" s="42" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="1195" t="s">
+      <c r="A114" s="1216" t="s">
         <v>198</v>
       </c>
-      <c r="B114" s="1198" t="s">
+      <c r="B114" s="1219" t="s">
         <v>451</v>
       </c>
       <c r="C114" s="127" t="s">
         <v>199</v>
       </c>
-      <c r="D114" s="1063" t="s">
+      <c r="D114" s="1084" t="s">
         <v>192</v>
       </c>
-      <c r="E114" s="1064"/>
-[...2 lines deleted...]
-      <c r="H114" s="1201" t="s">
+      <c r="E114" s="1085"/>
+      <c r="F114" s="1085"/>
+      <c r="G114" s="1086"/>
+      <c r="H114" s="1222" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="115" spans="1:8" s="42" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="1196"/>
-      <c r="B115" s="1199"/>
+      <c r="A115" s="1217"/>
+      <c r="B115" s="1220"/>
       <c r="C115" s="128" t="s">
         <v>200</v>
       </c>
-      <c r="D115" s="1024" t="s">
+      <c r="D115" s="1045" t="s">
         <v>192</v>
       </c>
-      <c r="E115" s="1025"/>
-[...2 lines deleted...]
-      <c r="H115" s="1202"/>
+      <c r="E115" s="1046"/>
+      <c r="F115" s="1046"/>
+      <c r="G115" s="1047"/>
+      <c r="H115" s="1223"/>
     </row>
     <row r="116" spans="1:8" s="42" customFormat="1" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="1197"/>
-      <c r="B116" s="1200"/>
+      <c r="A116" s="1218"/>
+      <c r="B116" s="1221"/>
       <c r="C116" s="129" t="s">
         <v>201</v>
       </c>
-      <c r="D116" s="1038" t="s">
+      <c r="D116" s="1059" t="s">
         <v>195</v>
       </c>
-      <c r="E116" s="1039"/>
-[...2 lines deleted...]
-      <c r="H116" s="1202"/>
+      <c r="E116" s="1060"/>
+      <c r="F116" s="1060"/>
+      <c r="G116" s="1057"/>
+      <c r="H116" s="1223"/>
     </row>
     <row r="117" spans="1:8" s="42" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="1195" t="s">
+      <c r="A117" s="1216" t="s">
         <v>202</v>
       </c>
-      <c r="B117" s="1198" t="s">
+      <c r="B117" s="1219" t="s">
         <v>370</v>
       </c>
       <c r="C117" s="127" t="s">
         <v>297</v>
       </c>
-      <c r="D117" s="1063" t="s">
+      <c r="D117" s="1084" t="s">
         <v>311</v>
       </c>
-      <c r="E117" s="1064"/>
-[...2 lines deleted...]
-      <c r="H117" s="1201" t="s">
+      <c r="E117" s="1085"/>
+      <c r="F117" s="1085"/>
+      <c r="G117" s="1086"/>
+      <c r="H117" s="1222" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="118" spans="1:8" s="42" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="1196"/>
-      <c r="B118" s="1199"/>
+      <c r="A118" s="1217"/>
+      <c r="B118" s="1220"/>
       <c r="C118" s="128" t="s">
         <v>200</v>
       </c>
-      <c r="D118" s="1021" t="s">
+      <c r="D118" s="1042" t="s">
         <v>311</v>
       </c>
-      <c r="E118" s="1022"/>
-[...2 lines deleted...]
-      <c r="H118" s="1202"/>
+      <c r="E118" s="1043"/>
+      <c r="F118" s="1043"/>
+      <c r="G118" s="1044"/>
+      <c r="H118" s="1223"/>
     </row>
     <row r="119" spans="1:8" s="42" customFormat="1" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A119" s="1197"/>
-      <c r="B119" s="1200"/>
+      <c r="A119" s="1218"/>
+      <c r="B119" s="1221"/>
       <c r="C119" s="130" t="s">
         <v>201</v>
       </c>
-      <c r="D119" s="1221" t="s">
+      <c r="D119" s="1241" t="s">
         <v>195</v>
       </c>
-      <c r="E119" s="1078"/>
-[...2 lines deleted...]
-      <c r="H119" s="1220"/>
+      <c r="E119" s="1099"/>
+      <c r="F119" s="1099"/>
+      <c r="G119" s="1242"/>
+      <c r="H119" s="1240"/>
     </row>
     <row r="120" spans="1:8" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="1196" t="s">
+      <c r="A120" s="1217" t="s">
         <v>203</v>
       </c>
-      <c r="B120" s="1223" t="s">
+      <c r="B120" s="1243" t="s">
         <v>371</v>
       </c>
       <c r="C120" s="131" t="s">
         <v>452</v>
       </c>
-      <c r="D120" s="1021" t="s">
+      <c r="D120" s="1042" t="s">
         <v>204</v>
       </c>
-      <c r="E120" s="1022"/>
-[...2 lines deleted...]
-      <c r="H120" s="1202" t="s">
+      <c r="E120" s="1043"/>
+      <c r="F120" s="1043"/>
+      <c r="G120" s="1044"/>
+      <c r="H120" s="1223" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="121" spans="1:8" s="42" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="1196"/>
-      <c r="B121" s="1224"/>
+      <c r="A121" s="1217"/>
+      <c r="B121" s="1244"/>
       <c r="C121" s="288" t="s">
         <v>372</v>
       </c>
-      <c r="D121" s="1024" t="s">
+      <c r="D121" s="1045" t="s">
         <v>205</v>
       </c>
-      <c r="E121" s="1025"/>
-[...2 lines deleted...]
-      <c r="H121" s="1202"/>
+      <c r="E121" s="1046"/>
+      <c r="F121" s="1046"/>
+      <c r="G121" s="1047"/>
+      <c r="H121" s="1223"/>
     </row>
     <row r="122" spans="1:8" s="42" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="1196"/>
-      <c r="B122" s="1224"/>
+      <c r="A122" s="1217"/>
+      <c r="B122" s="1244"/>
       <c r="C122" s="288" t="s">
         <v>206</v>
       </c>
-      <c r="D122" s="1024" t="s">
+      <c r="D122" s="1045" t="s">
         <v>204</v>
       </c>
-      <c r="E122" s="1025"/>
-[...2 lines deleted...]
-      <c r="H122" s="1202"/>
+      <c r="E122" s="1046"/>
+      <c r="F122" s="1046"/>
+      <c r="G122" s="1047"/>
+      <c r="H122" s="1223"/>
     </row>
     <row r="123" spans="1:8" s="42" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="1196"/>
-      <c r="B123" s="1224"/>
+      <c r="A123" s="1217"/>
+      <c r="B123" s="1244"/>
       <c r="C123" s="288" t="s">
         <v>207</v>
       </c>
-      <c r="D123" s="1024" t="s">
+      <c r="D123" s="1045" t="s">
         <v>208</v>
       </c>
-      <c r="E123" s="1025"/>
-[...2 lines deleted...]
-      <c r="H123" s="1202"/>
+      <c r="E123" s="1046"/>
+      <c r="F123" s="1046"/>
+      <c r="G123" s="1047"/>
+      <c r="H123" s="1223"/>
     </row>
     <row r="124" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="1197"/>
-      <c r="B124" s="1225"/>
+      <c r="A124" s="1218"/>
+      <c r="B124" s="1245"/>
       <c r="C124" s="302" t="s">
         <v>209</v>
       </c>
-      <c r="D124" s="1221" t="s">
+      <c r="D124" s="1241" t="s">
         <v>210</v>
       </c>
-      <c r="E124" s="1078"/>
-[...2 lines deleted...]
-      <c r="H124" s="1220"/>
+      <c r="E124" s="1099"/>
+      <c r="F124" s="1099"/>
+      <c r="G124" s="1242"/>
+      <c r="H124" s="1240"/>
     </row>
     <row r="125" spans="1:8" s="59" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="49"/>
       <c r="B125" s="132"/>
       <c r="C125" s="133"/>
       <c r="D125" s="133"/>
       <c r="E125" s="133"/>
       <c r="F125" s="133"/>
       <c r="G125" s="133"/>
       <c r="H125" s="134"/>
     </row>
     <row r="126" spans="1:8" s="59" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="1192" t="s">
+      <c r="A126" s="1213" t="s">
         <v>211</v>
       </c>
-      <c r="B126" s="1192"/>
-[...5 lines deleted...]
-      <c r="H126" s="1192"/>
+      <c r="B126" s="1213"/>
+      <c r="C126" s="1213"/>
+      <c r="D126" s="1213"/>
+      <c r="E126" s="1213"/>
+      <c r="F126" s="1213"/>
+      <c r="G126" s="1213"/>
+      <c r="H126" s="1213"/>
     </row>
     <row r="127" spans="1:8" s="59" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="157" t="s">
         <v>212</v>
       </c>
-      <c r="B127" s="1204" t="s">
-[...7 lines deleted...]
-      <c r="H127" s="1204"/>
+      <c r="B127" s="1225" t="s">
+        <v>574</v>
+      </c>
+      <c r="C127" s="1225"/>
+      <c r="D127" s="1225"/>
+      <c r="E127" s="1225"/>
+      <c r="F127" s="1225"/>
+      <c r="G127" s="1225"/>
+      <c r="H127" s="1225"/>
     </row>
     <row r="128" spans="1:8" s="59" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="287" t="s">
         <v>213</v>
       </c>
-      <c r="B128" s="1204" t="s">
+      <c r="B128" s="1225" t="s">
         <v>338</v>
       </c>
-      <c r="C128" s="1204"/>
-[...4 lines deleted...]
-      <c r="H128" s="1204"/>
+      <c r="C128" s="1225"/>
+      <c r="D128" s="1225"/>
+      <c r="E128" s="1225"/>
+      <c r="F128" s="1225"/>
+      <c r="G128" s="1225"/>
+      <c r="H128" s="1225"/>
     </row>
     <row r="129" spans="1:10" s="59" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="58" t="s">
         <v>214</v>
       </c>
-      <c r="B129" s="1205" t="s">
+      <c r="B129" s="1226" t="s">
         <v>373</v>
       </c>
-      <c r="C129" s="1205"/>
-[...4 lines deleted...]
-      <c r="H129" s="1205"/>
+      <c r="C129" s="1226"/>
+      <c r="D129" s="1226"/>
+      <c r="E129" s="1226"/>
+      <c r="F129" s="1226"/>
+      <c r="G129" s="1226"/>
+      <c r="H129" s="1226"/>
     </row>
     <row r="130" spans="1:10" s="59" customFormat="1" ht="158.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="287" t="s">
         <v>215</v>
       </c>
-      <c r="B130" s="1206" t="s">
+      <c r="B130" s="1025" t="s">
         <v>453</v>
       </c>
-      <c r="C130" s="1206"/>
-[...4 lines deleted...]
-      <c r="H130" s="1206"/>
+      <c r="C130" s="1025"/>
+      <c r="D130" s="1025"/>
+      <c r="E130" s="1025"/>
+      <c r="F130" s="1025"/>
+      <c r="G130" s="1025"/>
+      <c r="H130" s="1025"/>
       <c r="I130" s="135"/>
       <c r="J130" s="135"/>
     </row>
     <row r="131" spans="1:10" s="59" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="287" t="s">
         <v>216</v>
       </c>
-      <c r="B131" s="1206" t="s">
+      <c r="B131" s="1025" t="s">
         <v>454</v>
       </c>
-      <c r="C131" s="1206"/>
-[...4 lines deleted...]
-      <c r="H131" s="1206"/>
+      <c r="C131" s="1025"/>
+      <c r="D131" s="1025"/>
+      <c r="E131" s="1025"/>
+      <c r="F131" s="1025"/>
+      <c r="G131" s="1025"/>
+      <c r="H131" s="1025"/>
       <c r="I131" s="136"/>
       <c r="J131" s="136"/>
     </row>
     <row r="132" spans="1:10" s="59" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="287" t="s">
         <v>217</v>
       </c>
-      <c r="B132" s="1203" t="s">
+      <c r="B132" s="1224" t="s">
         <v>218</v>
       </c>
-      <c r="C132" s="1203"/>
-[...4 lines deleted...]
-      <c r="H132" s="1203"/>
+      <c r="C132" s="1224"/>
+      <c r="D132" s="1224"/>
+      <c r="E132" s="1224"/>
+      <c r="F132" s="1224"/>
+      <c r="G132" s="1224"/>
+      <c r="H132" s="1224"/>
     </row>
     <row r="133" spans="1:10" s="59" customFormat="1" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="157" t="s">
         <v>219</v>
       </c>
-      <c r="B133" s="1205" t="s">
+      <c r="B133" s="1226" t="s">
         <v>374</v>
       </c>
-      <c r="C133" s="1205"/>
-[...4 lines deleted...]
-      <c r="H133" s="1205"/>
+      <c r="C133" s="1226"/>
+      <c r="D133" s="1226"/>
+      <c r="E133" s="1226"/>
+      <c r="F133" s="1226"/>
+      <c r="G133" s="1226"/>
+      <c r="H133" s="1226"/>
     </row>
     <row r="134" spans="1:10" s="59" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="157" t="s">
         <v>220</v>
       </c>
-      <c r="B134" s="1203" t="s">
+      <c r="B134" s="1224" t="s">
         <v>455</v>
       </c>
-      <c r="C134" s="1203"/>
-[...4 lines deleted...]
-      <c r="H134" s="1203"/>
+      <c r="C134" s="1224"/>
+      <c r="D134" s="1224"/>
+      <c r="E134" s="1224"/>
+      <c r="F134" s="1224"/>
+      <c r="G134" s="1224"/>
+      <c r="H134" s="1224"/>
     </row>
     <row r="135" spans="1:10" s="59" customFormat="1" ht="184.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="287" t="s">
         <v>221</v>
       </c>
-      <c r="B135" s="1204" t="s">
+      <c r="B135" s="1225" t="s">
         <v>456</v>
       </c>
-      <c r="C135" s="1204"/>
-[...4 lines deleted...]
-      <c r="H135" s="1204"/>
+      <c r="C135" s="1225"/>
+      <c r="D135" s="1225"/>
+      <c r="E135" s="1225"/>
+      <c r="F135" s="1225"/>
+      <c r="G135" s="1225"/>
+      <c r="H135" s="1225"/>
     </row>
     <row r="136" spans="1:10" s="59" customFormat="1" ht="354.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="287" t="s">
         <v>222</v>
       </c>
-      <c r="B136" s="1204" t="s">
+      <c r="B136" s="1225" t="s">
         <v>457</v>
       </c>
-      <c r="C136" s="1204"/>
-[...4 lines deleted...]
-      <c r="H136" s="1204"/>
+      <c r="C136" s="1225"/>
+      <c r="D136" s="1225"/>
+      <c r="E136" s="1225"/>
+      <c r="F136" s="1225"/>
+      <c r="G136" s="1225"/>
+      <c r="H136" s="1225"/>
     </row>
     <row r="137" spans="1:10" s="59" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="157" t="s">
         <v>223</v>
       </c>
-      <c r="B137" s="1204" t="s">
+      <c r="B137" s="1225" t="s">
         <v>458</v>
       </c>
-      <c r="C137" s="1204"/>
-[...4 lines deleted...]
-      <c r="H137" s="1204"/>
+      <c r="C137" s="1225"/>
+      <c r="D137" s="1225"/>
+      <c r="E137" s="1225"/>
+      <c r="F137" s="1225"/>
+      <c r="G137" s="1225"/>
+      <c r="H137" s="1225"/>
     </row>
     <row r="138" spans="1:10" s="59" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="287" t="s">
         <v>224</v>
       </c>
-      <c r="B138" s="1203" t="s">
+      <c r="B138" s="1224" t="s">
         <v>459</v>
       </c>
-      <c r="C138" s="1203"/>
-[...4 lines deleted...]
-      <c r="H138" s="1203"/>
+      <c r="C138" s="1224"/>
+      <c r="D138" s="1224"/>
+      <c r="E138" s="1224"/>
+      <c r="F138" s="1224"/>
+      <c r="G138" s="1224"/>
+      <c r="H138" s="1224"/>
     </row>
     <row r="139" spans="1:10" s="59" customFormat="1" ht="172.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="287" t="s">
         <v>225</v>
       </c>
-      <c r="B139" s="1203" t="s">
+      <c r="B139" s="1224" t="s">
         <v>375</v>
       </c>
-      <c r="C139" s="1203"/>
-[...4 lines deleted...]
-      <c r="H139" s="1203"/>
+      <c r="C139" s="1224"/>
+      <c r="D139" s="1224"/>
+      <c r="E139" s="1224"/>
+      <c r="F139" s="1224"/>
+      <c r="G139" s="1224"/>
+      <c r="H139" s="1224"/>
     </row>
     <row r="140" spans="1:10" s="59" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="287" t="s">
         <v>226</v>
       </c>
-      <c r="B140" s="1203" t="s">
+      <c r="B140" s="1224" t="s">
         <v>329</v>
       </c>
-      <c r="C140" s="1203"/>
-[...4 lines deleted...]
-      <c r="H140" s="1203"/>
+      <c r="C140" s="1224"/>
+      <c r="D140" s="1224"/>
+      <c r="E140" s="1224"/>
+      <c r="F140" s="1224"/>
+      <c r="G140" s="1224"/>
+      <c r="H140" s="1224"/>
     </row>
     <row r="141" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="287" t="s">
         <v>227</v>
       </c>
-      <c r="B141" s="1210" t="s">
+      <c r="B141" s="1230" t="s">
         <v>377</v>
       </c>
-      <c r="C141" s="1210"/>
-[...4 lines deleted...]
-      <c r="H141" s="1210"/>
+      <c r="C141" s="1230"/>
+      <c r="D141" s="1230"/>
+      <c r="E141" s="1230"/>
+      <c r="F141" s="1230"/>
+      <c r="G141" s="1230"/>
+      <c r="H141" s="1230"/>
       <c r="I141" s="137"/>
       <c r="J141" s="137"/>
     </row>
     <row r="142" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="62" t="s">
         <v>229</v>
       </c>
-      <c r="B142" s="1205" t="s">
+      <c r="B142" s="1226" t="s">
         <v>228</v>
       </c>
-      <c r="C142" s="1205"/>
-[...4 lines deleted...]
-      <c r="H142" s="1205"/>
+      <c r="C142" s="1226"/>
+      <c r="D142" s="1226"/>
+      <c r="E142" s="1226"/>
+      <c r="F142" s="1226"/>
+      <c r="G142" s="1226"/>
+      <c r="H142" s="1226"/>
     </row>
     <row r="143" spans="1:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="62" t="s">
         <v>231</v>
       </c>
-      <c r="B143" s="1205" t="s">
+      <c r="B143" s="1226" t="s">
         <v>306</v>
       </c>
-      <c r="C143" s="1205"/>
-[...4 lines deleted...]
-      <c r="H143" s="1205"/>
+      <c r="C143" s="1226"/>
+      <c r="D143" s="1226"/>
+      <c r="E143" s="1226"/>
+      <c r="F143" s="1226"/>
+      <c r="G143" s="1226"/>
+      <c r="H143" s="1226"/>
     </row>
     <row r="144" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="62" t="s">
         <v>232</v>
       </c>
-      <c r="B144" s="1211" t="s">
+      <c r="B144" s="1231" t="s">
         <v>230</v>
       </c>
-      <c r="C144" s="1211"/>
-[...4 lines deleted...]
-      <c r="H144" s="1211"/>
+      <c r="C144" s="1231"/>
+      <c r="D144" s="1231"/>
+      <c r="E144" s="1231"/>
+      <c r="F144" s="1231"/>
+      <c r="G144" s="1231"/>
+      <c r="H144" s="1231"/>
     </row>
     <row r="145" spans="1:8" s="59" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="157" t="s">
         <v>233</v>
       </c>
-      <c r="B145" s="1204" t="s">
+      <c r="B145" s="1225" t="s">
         <v>460</v>
       </c>
-      <c r="C145" s="1204"/>
-[...4 lines deleted...]
-      <c r="H145" s="1204"/>
+      <c r="C145" s="1225"/>
+      <c r="D145" s="1225"/>
+      <c r="E145" s="1225"/>
+      <c r="F145" s="1225"/>
+      <c r="G145" s="1225"/>
+      <c r="H145" s="1225"/>
     </row>
     <row r="146" spans="1:8" s="59" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="157" t="s">
         <v>234</v>
       </c>
-      <c r="B146" s="1207" t="s">
+      <c r="B146" s="1227" t="s">
         <v>376</v>
       </c>
-      <c r="C146" s="1207"/>
-[...4 lines deleted...]
-      <c r="H146" s="1207"/>
+      <c r="C146" s="1227"/>
+      <c r="D146" s="1227"/>
+      <c r="E146" s="1227"/>
+      <c r="F146" s="1227"/>
+      <c r="G146" s="1227"/>
+      <c r="H146" s="1227"/>
     </row>
     <row r="147" spans="1:8" s="59" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="157" t="s">
         <v>235</v>
       </c>
-      <c r="B147" s="1208" t="s">
+      <c r="B147" s="1228" t="s">
         <v>461</v>
       </c>
-      <c r="C147" s="1208"/>
-[...4 lines deleted...]
-      <c r="H147" s="1208"/>
+      <c r="C147" s="1228"/>
+      <c r="D147" s="1228"/>
+      <c r="E147" s="1228"/>
+      <c r="F147" s="1228"/>
+      <c r="G147" s="1228"/>
+      <c r="H147" s="1228"/>
     </row>
     <row r="148" spans="1:8" s="59" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="157" t="s">
         <v>237</v>
       </c>
-      <c r="B148" s="1209" t="s">
+      <c r="B148" s="1229" t="s">
         <v>236</v>
       </c>
-      <c r="C148" s="1209"/>
-[...4 lines deleted...]
-      <c r="H148" s="1209"/>
+      <c r="C148" s="1229"/>
+      <c r="D148" s="1229"/>
+      <c r="E148" s="1229"/>
+      <c r="F148" s="1229"/>
+      <c r="G148" s="1229"/>
+      <c r="H148" s="1229"/>
     </row>
     <row r="149" spans="1:8" s="59" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="157" t="s">
         <v>307</v>
       </c>
-      <c r="B149" s="1208" t="s">
+      <c r="B149" s="1228" t="s">
         <v>238</v>
       </c>
-      <c r="C149" s="1208"/>
-[...4 lines deleted...]
-      <c r="H149" s="1208"/>
+      <c r="C149" s="1228"/>
+      <c r="D149" s="1228"/>
+      <c r="E149" s="1228"/>
+      <c r="F149" s="1228"/>
+      <c r="G149" s="1228"/>
+      <c r="H149" s="1228"/>
     </row>
     <row r="150" spans="1:8" s="59" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="157" t="s">
         <v>308</v>
       </c>
-      <c r="B150" s="1208" t="s">
+      <c r="B150" s="1228" t="s">
         <v>378</v>
       </c>
-      <c r="C150" s="1208"/>
-[...4 lines deleted...]
-      <c r="H150" s="1208"/>
+      <c r="C150" s="1228"/>
+      <c r="D150" s="1228"/>
+      <c r="E150" s="1228"/>
+      <c r="F150" s="1228"/>
+      <c r="G150" s="1228"/>
+      <c r="H150" s="1228"/>
     </row>
   </sheetData>
   <mergeCells count="219">
     <mergeCell ref="B127:H127"/>
     <mergeCell ref="B128:H128"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="B100:C100"/>
     <mergeCell ref="B102:H102"/>
     <mergeCell ref="A103:A113"/>
     <mergeCell ref="B103:B113"/>
     <mergeCell ref="D103:E103"/>
     <mergeCell ref="F103:G103"/>
     <mergeCell ref="H103:H113"/>
     <mergeCell ref="D104:E104"/>
     <mergeCell ref="F104:G104"/>
     <mergeCell ref="D122:G122"/>
     <mergeCell ref="D123:G123"/>
     <mergeCell ref="D124:G124"/>
     <mergeCell ref="D119:G119"/>
     <mergeCell ref="D120:G120"/>
     <mergeCell ref="D121:G121"/>
     <mergeCell ref="A117:A119"/>
     <mergeCell ref="B117:B119"/>
     <mergeCell ref="H117:H119"/>
     <mergeCell ref="A120:A124"/>
@@ -24841,1735 +24702,1735 @@
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:G18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R159"/>
   <sheetViews>
-    <sheetView topLeftCell="A85" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B19" sqref="B15:F19"/>
+    <sheetView topLeftCell="A88" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
     <col min="3" max="3" width="50.5703125" style="16" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
     <col min="5" max="6" width="56.140625" style="16" customWidth="1"/>
     <col min="7" max="7" width="46.85546875" style="17" customWidth="1"/>
     <col min="8" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G1" s="151" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G2" s="151" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G3" s="151" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G4" s="152" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="1290" t="s">
+      <c r="A6" s="1310" t="s">
         <v>464</v>
       </c>
-      <c r="B6" s="1291"/>
-[...2 lines deleted...]
-      <c r="E6" s="1291"/>
+      <c r="B6" s="1311"/>
+      <c r="C6" s="1311"/>
+      <c r="D6" s="1311"/>
+      <c r="E6" s="1311"/>
       <c r="F6" s="264"/>
-      <c r="G6" s="1292" t="s">
+      <c r="G6" s="1312" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="177"/>
       <c r="B7" s="178" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1294" t="s">
+      <c r="C7" s="1314" t="s">
         <v>240</v>
       </c>
-      <c r="D7" s="1295"/>
+      <c r="D7" s="1315"/>
       <c r="E7" s="349" t="s">
         <v>341</v>
       </c>
       <c r="F7" s="349" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="G7" s="1293"/>
+        <v>593</v>
+      </c>
+      <c r="G7" s="1313"/>
     </row>
     <row r="8" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="409" t="s">
         <v>241</v>
       </c>
-      <c r="B8" s="1240" t="s">
+      <c r="B8" s="1260" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="1241"/>
-[...3 lines deleted...]
-      <c r="G8" s="1242"/>
+      <c r="C8" s="1261"/>
+      <c r="D8" s="1261"/>
+      <c r="E8" s="1261"/>
+      <c r="F8" s="1261"/>
+      <c r="G8" s="1262"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="180" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="1235" t="s">
+      <c r="B9" s="1255" t="s">
         <v>242</v>
       </c>
-      <c r="C9" s="1297" t="s">
+      <c r="C9" s="1317" t="s">
         <v>243</v>
       </c>
-      <c r="D9" s="1298"/>
+      <c r="D9" s="1318"/>
       <c r="E9" s="494" t="s">
         <v>115</v>
       </c>
       <c r="F9" s="494" t="s">
         <v>115</v>
       </c>
-      <c r="G9" s="1299"/>
+      <c r="G9" s="1319"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="181" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="1296"/>
-      <c r="C10" s="1301" t="s">
+      <c r="B10" s="1316"/>
+      <c r="C10" s="1321" t="s">
         <v>244</v>
       </c>
-      <c r="D10" s="1302"/>
+      <c r="D10" s="1322"/>
       <c r="E10" s="495" t="s">
         <v>115</v>
       </c>
       <c r="F10" s="495" t="s">
         <v>115</v>
       </c>
-      <c r="G10" s="1300"/>
+      <c r="G10" s="1320"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="1296"/>
-      <c r="C11" s="1301" t="s">
+      <c r="B11" s="1316"/>
+      <c r="C11" s="1321" t="s">
         <v>245</v>
       </c>
-      <c r="D11" s="1302"/>
+      <c r="D11" s="1322"/>
       <c r="E11" s="182" t="s">
         <v>246</v>
       </c>
       <c r="F11" s="265" t="s">
         <v>246</v>
       </c>
-      <c r="G11" s="1300"/>
+      <c r="G11" s="1320"/>
     </row>
     <row r="12" spans="1:7" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="181" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="1296"/>
-      <c r="C12" s="1271" t="s">
+      <c r="B12" s="1316"/>
+      <c r="C12" s="1291" t="s">
         <v>247</v>
       </c>
-      <c r="D12" s="1273"/>
+      <c r="D12" s="1293"/>
       <c r="E12" s="183" t="s">
         <v>80</v>
       </c>
       <c r="F12" s="183" t="s">
         <v>80</v>
       </c>
-      <c r="G12" s="1303" t="s">
-        <v>737</v>
+      <c r="G12" s="1323" t="s">
+        <v>736</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="184" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="1236"/>
-      <c r="C13" s="1305" t="s">
+      <c r="B13" s="1256"/>
+      <c r="C13" s="1325" t="s">
         <v>248</v>
       </c>
-      <c r="D13" s="1306"/>
+      <c r="D13" s="1326"/>
       <c r="E13" s="185" t="s">
         <v>249</v>
       </c>
       <c r="F13" s="505" t="s">
         <v>249</v>
       </c>
-      <c r="G13" s="1304"/>
+      <c r="G13" s="1324"/>
     </row>
     <row r="14" spans="1:7" s="326" customFormat="1" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="306" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="485" t="s">
+        <v>784</v>
+      </c>
+      <c r="C14" s="1257" t="s">
+        <v>785</v>
+      </c>
+      <c r="D14" s="1259"/>
+      <c r="E14" s="308" t="s">
+        <v>620</v>
+      </c>
+      <c r="F14" s="308" t="s">
+        <v>620</v>
+      </c>
+      <c r="G14" s="308" t="s">
         <v>786</v>
-      </c>
-[...11 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="180" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1230" t="s">
+      <c r="B15" s="1250" t="s">
         <v>250</v>
       </c>
-      <c r="C15" s="1307" t="s">
+      <c r="C15" s="1327" t="s">
         <v>251</v>
       </c>
-      <c r="D15" s="1308"/>
+      <c r="D15" s="1328"/>
       <c r="E15" s="266" t="s">
         <v>252</v>
       </c>
       <c r="F15" s="266" t="s">
         <v>252</v>
       </c>
-      <c r="G15" s="1341"/>
+      <c r="G15" s="1361"/>
     </row>
     <row r="16" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="180" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="1231"/>
-      <c r="C16" s="1309" t="s">
+      <c r="B16" s="1251"/>
+      <c r="C16" s="1329" t="s">
         <v>253</v>
       </c>
-      <c r="D16" s="1310"/>
+      <c r="D16" s="1330"/>
       <c r="E16" s="564" t="s">
         <v>252</v>
       </c>
       <c r="F16" s="564" t="s">
         <v>252</v>
       </c>
-      <c r="G16" s="1342"/>
+      <c r="G16" s="1362"/>
     </row>
     <row r="17" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="181" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="1231"/>
-      <c r="C17" s="1309" t="s">
+      <c r="B17" s="1251"/>
+      <c r="C17" s="1329" t="s">
         <v>254</v>
       </c>
-      <c r="D17" s="1310"/>
+      <c r="D17" s="1330"/>
       <c r="E17" s="191" t="s">
         <v>252</v>
       </c>
       <c r="F17" s="191" t="s">
         <v>252</v>
       </c>
-      <c r="G17" s="1342"/>
+      <c r="G17" s="1362"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="181" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="1232"/>
-      <c r="C18" s="1348" t="s">
+      <c r="B18" s="1252"/>
+      <c r="C18" s="1368" t="s">
         <v>255</v>
       </c>
-      <c r="D18" s="1349"/>
+      <c r="D18" s="1369"/>
       <c r="E18" s="191" t="s">
         <v>252</v>
       </c>
       <c r="F18" s="191" t="s">
         <v>252</v>
       </c>
-      <c r="G18" s="1343"/>
+      <c r="G18" s="1363"/>
     </row>
     <row r="19" spans="1:7" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="181" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="563" t="s">
+        <v>618</v>
+      </c>
+      <c r="C19" s="1346" t="s">
+        <v>621</v>
+      </c>
+      <c r="D19" s="1347"/>
+      <c r="E19" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="F19" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="G19" s="308" t="s">
         <v>619</v>
-      </c>
-[...11 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="20" spans="1:7" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="472" t="s">
         <v>82</v>
       </c>
       <c r="B20" s="473" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="C20" s="1328" t="s">
+        <v>814</v>
+      </c>
+      <c r="C20" s="1348" t="s">
         <v>256</v>
       </c>
-      <c r="D20" s="1329"/>
+      <c r="D20" s="1349"/>
       <c r="E20" s="550" t="s">
         <v>252</v>
       </c>
       <c r="F20" s="544" t="s">
         <v>252</v>
       </c>
-      <c r="G20" s="1344"/>
+      <c r="G20" s="1364"/>
     </row>
     <row r="21" spans="1:7" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="474" t="s">
         <v>257</v>
       </c>
       <c r="B21" s="310" t="s">
-        <v>898</v>
-[...1 lines deleted...]
-      <c r="C21" s="1346" t="s">
+        <v>896</v>
+      </c>
+      <c r="C21" s="1366" t="s">
         <v>258</v>
       </c>
-      <c r="D21" s="1347"/>
+      <c r="D21" s="1367"/>
       <c r="E21" s="550" t="s">
         <v>252</v>
       </c>
       <c r="F21" s="544" t="s">
         <v>252</v>
       </c>
-      <c r="G21" s="1345"/>
+      <c r="G21" s="1365"/>
     </row>
     <row r="22" spans="1:7" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="186" t="s">
         <v>259</v>
       </c>
-      <c r="B22" s="1322" t="s">
+      <c r="B22" s="1342" t="s">
         <v>260</v>
       </c>
-      <c r="C22" s="1323"/>
-      <c r="D22" s="1324"/>
+      <c r="C22" s="1343"/>
+      <c r="D22" s="1344"/>
       <c r="E22" s="372" t="s">
         <v>330</v>
       </c>
       <c r="F22" s="501" t="s">
         <v>330</v>
       </c>
       <c r="G22" s="187"/>
     </row>
     <row r="23" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="180" t="s">
         <v>261</v>
       </c>
-      <c r="B23" s="1337" t="s">
-[...3 lines deleted...]
-        <v>817</v>
+      <c r="B23" s="1357" t="s">
+        <v>603</v>
+      </c>
+      <c r="C23" s="1345" t="s">
+        <v>815</v>
       </c>
       <c r="D23" s="393" t="s">
         <v>200</v>
       </c>
       <c r="E23" s="188" t="s">
         <v>262</v>
       </c>
       <c r="F23" s="514" t="s">
         <v>262</v>
       </c>
-      <c r="G23" s="1341" t="s">
+      <c r="G23" s="1361" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="181" t="s">
         <v>263</v>
       </c>
-      <c r="B24" s="1338"/>
-      <c r="C24" s="1325"/>
+      <c r="B24" s="1358"/>
+      <c r="C24" s="1345"/>
       <c r="D24" s="493" t="s">
         <v>201</v>
       </c>
       <c r="E24" s="377" t="s">
         <v>264</v>
       </c>
       <c r="F24" s="491" t="s">
         <v>264</v>
       </c>
-      <c r="G24" s="1342"/>
+      <c r="G24" s="1362"/>
     </row>
     <row r="25" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="181" t="s">
         <v>265</v>
       </c>
-      <c r="B25" s="1338"/>
-[...1 lines deleted...]
-        <v>818</v>
+      <c r="B25" s="1358"/>
+      <c r="C25" s="1345" t="s">
+        <v>816</v>
       </c>
       <c r="D25" s="493" t="s">
         <v>200</v>
       </c>
       <c r="E25" s="377" t="s">
         <v>264</v>
       </c>
       <c r="F25" s="491" t="s">
         <v>264</v>
       </c>
-      <c r="G25" s="1342"/>
+      <c r="G25" s="1362"/>
     </row>
     <row r="26" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="181" t="s">
         <v>266</v>
       </c>
-      <c r="B26" s="1338"/>
-      <c r="C26" s="1325"/>
+      <c r="B26" s="1358"/>
+      <c r="C26" s="1345"/>
       <c r="D26" s="493" t="s">
         <v>201</v>
       </c>
       <c r="E26" s="377" t="s">
         <v>267</v>
       </c>
       <c r="F26" s="491" t="s">
         <v>267</v>
       </c>
-      <c r="G26" s="1342"/>
+      <c r="G26" s="1362"/>
     </row>
     <row r="27" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="181" t="s">
         <v>268</v>
       </c>
-      <c r="B27" s="1338"/>
-      <c r="C27" s="1364" t="s">
+      <c r="B27" s="1358"/>
+      <c r="C27" s="1384" t="s">
         <v>379</v>
       </c>
       <c r="D27" s="493" t="s">
         <v>200</v>
       </c>
       <c r="E27" s="377" t="s">
         <v>347</v>
       </c>
       <c r="F27" s="491" t="s">
         <v>347</v>
       </c>
-      <c r="G27" s="1342"/>
+      <c r="G27" s="1362"/>
     </row>
     <row r="28" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="181" t="s">
         <v>269</v>
       </c>
-      <c r="B28" s="1338"/>
-      <c r="C28" s="1365"/>
+      <c r="B28" s="1358"/>
+      <c r="C28" s="1385"/>
       <c r="D28" s="394" t="s">
         <v>201</v>
       </c>
       <c r="E28" s="309" t="s">
         <v>348</v>
       </c>
       <c r="F28" s="506" t="s">
         <v>348</v>
       </c>
-      <c r="G28" s="1342"/>
+      <c r="G28" s="1362"/>
     </row>
     <row r="29" spans="1:7" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="189" t="s">
         <v>270</v>
       </c>
-      <c r="B29" s="1338"/>
+      <c r="B29" s="1358"/>
       <c r="C29" s="310" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="D29" s="552" t="s">
         <v>200</v>
       </c>
       <c r="E29" s="191" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="F29" s="191" t="s">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="G29" s="1342"/>
+        <v>771</v>
+      </c>
+      <c r="G29" s="1362"/>
     </row>
     <row r="30" spans="1:7" s="18" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="189" t="s">
         <v>271</v>
       </c>
-      <c r="B30" s="1338"/>
-[...1 lines deleted...]
-        <v>877</v>
+      <c r="B30" s="1358"/>
+      <c r="C30" s="1381" t="s">
+        <v>875</v>
       </c>
       <c r="D30" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E30" s="1235" t="s">
+      <c r="E30" s="1255" t="s">
         <v>296</v>
       </c>
-      <c r="F30" s="1230" t="s">
+      <c r="F30" s="1250" t="s">
         <v>296</v>
       </c>
-      <c r="G30" s="1359"/>
+      <c r="G30" s="1379"/>
     </row>
     <row r="31" spans="1:7" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="189" t="s">
         <v>272</v>
       </c>
-      <c r="B31" s="1338"/>
-      <c r="C31" s="1362"/>
+      <c r="B31" s="1358"/>
+      <c r="C31" s="1382"/>
       <c r="D31" s="395" t="s">
-        <v>592</v>
-[...3 lines deleted...]
-      <c r="G31" s="1359"/>
+        <v>591</v>
+      </c>
+      <c r="E31" s="1383"/>
+      <c r="F31" s="1337"/>
+      <c r="G31" s="1379"/>
     </row>
     <row r="32" spans="1:7" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="184" t="s">
         <v>474</v>
       </c>
-      <c r="B32" s="1339"/>
+      <c r="B32" s="1359"/>
       <c r="C32" s="392" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D32" s="553" t="s">
         <v>200</v>
       </c>
       <c r="E32" s="498" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F32" s="486" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="G32" s="1360"/>
+        <v>630</v>
+      </c>
+      <c r="G32" s="1380"/>
     </row>
     <row r="33" spans="1:18" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="409" t="s">
         <v>85</v>
       </c>
-      <c r="B33" s="1240" t="s">
+      <c r="B33" s="1260" t="s">
         <v>112</v>
       </c>
-      <c r="C33" s="1241"/>
-[...3 lines deleted...]
-      <c r="G33" s="1242"/>
+      <c r="C33" s="1261"/>
+      <c r="D33" s="1360"/>
+      <c r="E33" s="1261"/>
+      <c r="F33" s="1261"/>
+      <c r="G33" s="1262"/>
     </row>
     <row r="34" spans="1:18" s="161" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="166" t="s">
         <v>87</v>
       </c>
-      <c r="B34" s="1230" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="1354" t="s">
+      <c r="B34" s="1250" t="s">
+        <v>817</v>
+      </c>
+      <c r="C34" s="1374" t="s">
         <v>273</v>
       </c>
-      <c r="D34" s="1355"/>
-[...7 lines deleted...]
-        <v>541</v>
+      <c r="D34" s="1375"/>
+      <c r="E34" s="1376" t="s">
+        <v>537</v>
+      </c>
+      <c r="F34" s="1376" t="s">
+        <v>537</v>
+      </c>
+      <c r="G34" s="1350" t="s">
+        <v>540</v>
       </c>
       <c r="H34" s="365"/>
       <c r="I34" s="365"/>
       <c r="J34" s="365"/>
       <c r="K34" s="365"/>
       <c r="L34" s="365"/>
       <c r="M34" s="365"/>
       <c r="N34" s="365"/>
       <c r="O34" s="365"/>
       <c r="P34" s="365"/>
       <c r="Q34" s="365"/>
       <c r="R34" s="365"/>
     </row>
     <row r="35" spans="1:18" s="161" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="165" t="s">
         <v>89</v>
       </c>
-      <c r="B35" s="1231"/>
-      <c r="C35" s="1333" t="s">
+      <c r="B35" s="1251"/>
+      <c r="C35" s="1353" t="s">
         <v>274</v>
       </c>
-      <c r="D35" s="1334"/>
-[...2 lines deleted...]
-      <c r="G35" s="1331"/>
+      <c r="D35" s="1354"/>
+      <c r="E35" s="1377"/>
+      <c r="F35" s="1377"/>
+      <c r="G35" s="1351"/>
       <c r="H35" s="365"/>
       <c r="I35" s="365"/>
       <c r="J35" s="365"/>
       <c r="K35" s="365"/>
       <c r="L35" s="365"/>
       <c r="M35" s="365"/>
       <c r="N35" s="365"/>
       <c r="O35" s="365"/>
       <c r="P35" s="365"/>
       <c r="Q35" s="365"/>
       <c r="R35" s="365"/>
     </row>
     <row r="36" spans="1:18" s="162" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="383" t="s">
         <v>92</v>
       </c>
-      <c r="B36" s="1231"/>
-      <c r="C36" s="1350" t="s">
+      <c r="B36" s="1251"/>
+      <c r="C36" s="1370" t="s">
         <v>275</v>
       </c>
-      <c r="D36" s="1351"/>
-[...2 lines deleted...]
-      <c r="G36" s="1331"/>
+      <c r="D36" s="1371"/>
+      <c r="E36" s="1378"/>
+      <c r="F36" s="1378"/>
+      <c r="G36" s="1351"/>
     </row>
     <row r="37" spans="1:18" s="162" customFormat="1" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="506" t="s">
         <v>93</v>
       </c>
-      <c r="B37" s="1232"/>
-[...3 lines deleted...]
-      <c r="D37" s="1239"/>
+      <c r="B37" s="1252"/>
+      <c r="C37" s="1257" t="s">
+        <v>560</v>
+      </c>
+      <c r="D37" s="1259"/>
       <c r="E37" s="373" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="F37" s="373" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="G37" s="1332"/>
+        <v>537</v>
+      </c>
+      <c r="G37" s="1352"/>
     </row>
     <row r="38" spans="1:18" s="162" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="163" t="s">
         <v>95</v>
       </c>
-      <c r="B38" s="1366" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="1352" t="s">
+      <c r="B38" s="1386" t="s">
+        <v>818</v>
+      </c>
+      <c r="C38" s="1372" t="s">
         <v>502</v>
       </c>
-      <c r="D38" s="1353"/>
-      <c r="E38" s="1367" t="s">
+      <c r="D38" s="1373"/>
+      <c r="E38" s="1387" t="s">
         <v>115</v>
       </c>
-      <c r="F38" s="1367" t="s">
+      <c r="F38" s="1387" t="s">
         <v>115</v>
       </c>
-      <c r="G38" s="1261"/>
+      <c r="G38" s="1281"/>
     </row>
     <row r="39" spans="1:18" s="162" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="164" t="s">
         <v>97</v>
       </c>
-      <c r="B39" s="1252"/>
-      <c r="C39" s="1335" t="s">
+      <c r="B39" s="1272"/>
+      <c r="C39" s="1355" t="s">
         <v>503</v>
       </c>
-      <c r="D39" s="1336"/>
-[...2 lines deleted...]
-      <c r="G39" s="1262"/>
+      <c r="D39" s="1356"/>
+      <c r="E39" s="1388"/>
+      <c r="F39" s="1388"/>
+      <c r="G39" s="1282"/>
     </row>
     <row r="40" spans="1:18" s="162" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="353" t="s">
         <v>99</v>
       </c>
-      <c r="B40" s="1252"/>
-[...3 lines deleted...]
-      <c r="D40" s="1336"/>
+      <c r="B40" s="1272"/>
+      <c r="C40" s="1355" t="s">
+        <v>915</v>
+      </c>
+      <c r="D40" s="1356"/>
       <c r="E40" s="515" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="F40" s="515" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="G40" s="510" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="41" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="410" t="s">
         <v>276</v>
       </c>
-      <c r="B41" s="1240" t="s">
+      <c r="B41" s="1260" t="s">
         <v>133</v>
       </c>
-      <c r="C41" s="1241"/>
-[...3 lines deleted...]
-      <c r="G41" s="1242"/>
+      <c r="C41" s="1261"/>
+      <c r="D41" s="1261"/>
+      <c r="E41" s="1261"/>
+      <c r="F41" s="1261"/>
+      <c r="G41" s="1262"/>
     </row>
     <row r="42" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="192" t="s">
         <v>113</v>
       </c>
-      <c r="B42" s="1263" t="s">
+      <c r="B42" s="1283" t="s">
         <v>135</v>
       </c>
-      <c r="C42" s="1264"/>
-      <c r="D42" s="1265"/>
+      <c r="C42" s="1284"/>
+      <c r="D42" s="1285"/>
       <c r="E42" s="496" t="s">
         <v>115</v>
       </c>
       <c r="F42" s="204" t="s">
         <v>115</v>
       </c>
       <c r="G42" s="193"/>
     </row>
     <row r="43" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="194" t="s">
         <v>116</v>
       </c>
-      <c r="B43" s="1237" t="s">
+      <c r="B43" s="1257" t="s">
         <v>137</v>
       </c>
-      <c r="C43" s="1238"/>
-      <c r="D43" s="1239"/>
+      <c r="C43" s="1258"/>
+      <c r="D43" s="1259"/>
       <c r="E43" s="195" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="514" t="s">
         <v>139</v>
       </c>
       <c r="G43" s="494" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="192" t="s">
         <v>125</v>
       </c>
       <c r="B44" s="196" t="s">
         <v>146</v>
       </c>
-      <c r="C44" s="1311" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="1311"/>
+      <c r="C44" s="1331" t="s">
+        <v>819</v>
+      </c>
+      <c r="D44" s="1331"/>
       <c r="E44" s="556" t="s">
         <v>115</v>
       </c>
       <c r="F44" s="507" t="s">
         <v>115</v>
       </c>
       <c r="G44" s="197"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="20"/>
       <c r="O44" s="20"/>
       <c r="P44" s="20"/>
       <c r="Q44" s="20"/>
     </row>
     <row r="45" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="194" t="s">
         <v>128</v>
       </c>
-      <c r="B45" s="1312" t="s">
+      <c r="B45" s="1332" t="s">
         <v>278</v>
       </c>
-      <c r="C45" s="1301" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="1302"/>
+      <c r="C45" s="1321" t="s">
+        <v>604</v>
+      </c>
+      <c r="D45" s="1322"/>
       <c r="E45" s="547" t="s">
         <v>279</v>
       </c>
       <c r="F45" s="491" t="s">
         <v>279</v>
       </c>
       <c r="G45" s="198"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="20"/>
       <c r="O45" s="20"/>
       <c r="P45" s="20"/>
       <c r="Q45" s="20"/>
     </row>
     <row r="46" spans="1:18" s="18" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="194" t="s">
         <v>277</v>
       </c>
-      <c r="B46" s="1313"/>
-      <c r="C46" s="1271" t="s">
+      <c r="B46" s="1333"/>
+      <c r="C46" s="1291" t="s">
         <v>282</v>
       </c>
-      <c r="D46" s="1273"/>
-      <c r="E46" s="1314" t="s">
+      <c r="D46" s="1293"/>
+      <c r="E46" s="1334" t="s">
         <v>115</v>
       </c>
-      <c r="F46" s="1316" t="s">
+      <c r="F46" s="1336" t="s">
         <v>115</v>
       </c>
-      <c r="G46" s="1274"/>
+      <c r="G46" s="1294"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
     </row>
     <row r="47" spans="1:18" s="18" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="192" t="s">
         <v>280</v>
       </c>
-      <c r="B47" s="1313"/>
-      <c r="C47" s="1318" t="s">
+      <c r="B47" s="1333"/>
+      <c r="C47" s="1338" t="s">
         <v>284</v>
       </c>
-      <c r="D47" s="1319"/>
-[...2 lines deleted...]
-      <c r="G47" s="1275"/>
+      <c r="D47" s="1339"/>
+      <c r="E47" s="1303"/>
+      <c r="F47" s="1251"/>
+      <c r="G47" s="1295"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
     </row>
     <row r="48" spans="1:18" s="18" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="194" t="s">
         <v>281</v>
       </c>
-      <c r="B48" s="1313"/>
-      <c r="C48" s="1271" t="s">
+      <c r="B48" s="1333"/>
+      <c r="C48" s="1291" t="s">
         <v>285</v>
       </c>
-      <c r="D48" s="1273"/>
-[...2 lines deleted...]
-      <c r="G48" s="1276"/>
+      <c r="D48" s="1293"/>
+      <c r="E48" s="1335"/>
+      <c r="F48" s="1337"/>
+      <c r="G48" s="1296"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
     </row>
     <row r="49" spans="1:17" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="199" t="s">
         <v>283</v>
       </c>
-      <c r="B49" s="1313"/>
-      <c r="C49" s="1320" t="s">
+      <c r="B49" s="1333"/>
+      <c r="C49" s="1340" t="s">
         <v>83</v>
       </c>
-      <c r="D49" s="1321"/>
+      <c r="D49" s="1341"/>
       <c r="E49" s="557" t="s">
         <v>286</v>
       </c>
       <c r="F49" s="191" t="s">
         <v>286</v>
       </c>
       <c r="G49" s="499"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
     </row>
     <row r="50" spans="1:17" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="411" t="s">
         <v>132</v>
       </c>
-      <c r="B50" s="1277" t="s">
-[...6 lines deleted...]
-      <c r="G50" s="1279"/>
+      <c r="B50" s="1297" t="s">
+        <v>605</v>
+      </c>
+      <c r="C50" s="1298"/>
+      <c r="D50" s="1298"/>
+      <c r="E50" s="1298"/>
+      <c r="F50" s="1298"/>
+      <c r="G50" s="1299"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="20"/>
       <c r="O50" s="20"/>
       <c r="P50" s="20"/>
       <c r="Q50" s="20"/>
     </row>
     <row r="51" spans="1:17" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="200" t="s">
         <v>134</v>
       </c>
-      <c r="B51" s="1286" t="s">
+      <c r="B51" s="1306" t="s">
         <v>287</v>
       </c>
-      <c r="C51" s="1284" t="s">
+      <c r="C51" s="1304" t="s">
         <v>144</v>
       </c>
-      <c r="D51" s="1285"/>
+      <c r="D51" s="1305"/>
       <c r="E51" s="498" t="s">
         <v>115</v>
       </c>
       <c r="F51" s="498" t="s">
         <v>115</v>
       </c>
       <c r="G51" s="500"/>
       <c r="H51" s="20"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="20"/>
       <c r="O51" s="20"/>
       <c r="P51" s="20"/>
       <c r="Q51" s="20"/>
     </row>
     <row r="52" spans="1:17" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="200" t="s">
         <v>136</v>
       </c>
-      <c r="B52" s="1286"/>
-      <c r="C52" s="1280" t="s">
+      <c r="B52" s="1306"/>
+      <c r="C52" s="1300" t="s">
         <v>478</v>
       </c>
-      <c r="D52" s="1281"/>
-      <c r="E52" s="1230" t="s">
+      <c r="D52" s="1301"/>
+      <c r="E52" s="1250" t="s">
         <v>504</v>
       </c>
-      <c r="F52" s="1282" t="s">
+      <c r="F52" s="1302" t="s">
         <v>504</v>
       </c>
-      <c r="G52" s="1230" t="s">
-        <v>542</v>
+      <c r="G52" s="1250" t="s">
+        <v>541</v>
       </c>
       <c r="H52" s="20"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="20"/>
       <c r="Q52" s="20"/>
     </row>
     <row r="53" spans="1:17" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="202" t="s">
         <v>142</v>
       </c>
-      <c r="B53" s="1286"/>
-      <c r="C53" s="1280" t="s">
+      <c r="B53" s="1306"/>
+      <c r="C53" s="1300" t="s">
         <v>428</v>
       </c>
-      <c r="D53" s="1281"/>
-[...2 lines deleted...]
-      <c r="G53" s="1231"/>
+      <c r="D53" s="1301"/>
+      <c r="E53" s="1251"/>
+      <c r="F53" s="1303"/>
+      <c r="G53" s="1251"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="20"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
     </row>
     <row r="54" spans="1:17" s="18" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="202" t="s">
         <v>152</v>
       </c>
-      <c r="B54" s="1286"/>
-[...6 lines deleted...]
-      <c r="G54" s="1231"/>
+      <c r="B54" s="1306"/>
+      <c r="C54" s="1286" t="s">
+        <v>820</v>
+      </c>
+      <c r="D54" s="1286"/>
+      <c r="E54" s="1252"/>
+      <c r="F54" s="1283"/>
+      <c r="G54" s="1251"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
       <c r="P54" s="20"/>
       <c r="Q54" s="20"/>
     </row>
     <row r="55" spans="1:17" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="202" t="s">
         <v>292</v>
       </c>
-      <c r="B55" s="1286"/>
-[...10 lines deleted...]
-      <c r="G55" s="1231"/>
+      <c r="B55" s="1306"/>
+      <c r="C55" s="1287" t="s">
+        <v>739</v>
+      </c>
+      <c r="D55" s="1288"/>
+      <c r="E55" s="1250" t="s">
+        <v>559</v>
+      </c>
+      <c r="F55" s="1302" t="s">
+        <v>559</v>
+      </c>
+      <c r="G55" s="1251"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="20"/>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
     </row>
     <row r="56" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="202" t="s">
         <v>469</v>
       </c>
-      <c r="B56" s="1286"/>
-[...6 lines deleted...]
-      <c r="G56" s="1232"/>
+      <c r="B56" s="1306"/>
+      <c r="C56" s="1289" t="s">
+        <v>787</v>
+      </c>
+      <c r="D56" s="1290"/>
+      <c r="E56" s="1252"/>
+      <c r="F56" s="1283"/>
+      <c r="G56" s="1252"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
     </row>
     <row r="57" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="202" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-      <c r="D57" s="1270"/>
+        <v>542</v>
+      </c>
+      <c r="B57" s="1306"/>
+      <c r="C57" s="1289" t="s">
+        <v>919</v>
+      </c>
+      <c r="D57" s="1290"/>
       <c r="E57" s="549" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="F57" s="512" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="G57" s="277"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="20"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
     </row>
     <row r="58" spans="1:17" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="202" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-      <c r="D58" s="1270"/>
+        <v>543</v>
+      </c>
+      <c r="B58" s="1306"/>
+      <c r="C58" s="1289" t="s">
+        <v>740</v>
+      </c>
+      <c r="D58" s="1290"/>
       <c r="E58" s="548" t="s">
         <v>505</v>
       </c>
       <c r="F58" s="511" t="s">
         <v>505</v>
       </c>
       <c r="G58" s="277" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
     </row>
     <row r="59" spans="1:17" s="18" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="202" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-      <c r="D59" s="1266"/>
+        <v>544</v>
+      </c>
+      <c r="B59" s="1306"/>
+      <c r="C59" s="1286" t="s">
+        <v>821</v>
+      </c>
+      <c r="D59" s="1286"/>
       <c r="E59" s="548" t="s">
+        <v>741</v>
+      </c>
+      <c r="F59" s="511" t="s">
+        <v>741</v>
+      </c>
+      <c r="G59" s="327" t="s">
         <v>742</v>
-      </c>
-[...4 lines deleted...]
-        <v>743</v>
       </c>
       <c r="H59" s="20"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
       <c r="N59" s="20"/>
       <c r="O59" s="20"/>
       <c r="P59" s="20"/>
       <c r="Q59" s="20"/>
     </row>
     <row r="60" spans="1:17" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="203" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B60" s="378" t="s">
-        <v>899</v>
-[...4 lines deleted...]
-      <c r="D60" s="1234"/>
+        <v>897</v>
+      </c>
+      <c r="C60" s="1253" t="s">
+        <v>606</v>
+      </c>
+      <c r="D60" s="1254"/>
       <c r="E60" s="489" t="s">
         <v>115</v>
       </c>
       <c r="F60" s="489" t="s">
         <v>115</v>
       </c>
       <c r="G60" s="204" t="s">
         <v>115</v>
       </c>
       <c r="H60" s="20"/>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
       <c r="M60" s="20"/>
       <c r="N60" s="20"/>
       <c r="O60" s="20"/>
       <c r="P60" s="20"/>
       <c r="Q60" s="20"/>
     </row>
     <row r="61" spans="1:17" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="203" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-      <c r="D61" s="1239"/>
+        <v>557</v>
+      </c>
+      <c r="B61" s="1257" t="s">
+        <v>876</v>
+      </c>
+      <c r="C61" s="1258"/>
+      <c r="D61" s="1259"/>
       <c r="E61" s="204" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="F61" s="204" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>545</v>
+      </c>
+      <c r="G61" s="1255" t="s">
+        <v>541</v>
       </c>
       <c r="H61" s="20"/>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="20"/>
       <c r="L61" s="20"/>
       <c r="M61" s="20"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
     </row>
     <row r="62" spans="1:17" s="18" customFormat="1" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="205" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-      <c r="D62" s="1239"/>
+        <v>918</v>
+      </c>
+      <c r="B62" s="1257" t="s">
+        <v>822</v>
+      </c>
+      <c r="C62" s="1258"/>
+      <c r="D62" s="1259"/>
       <c r="E62" s="204" t="s">
         <v>506</v>
       </c>
       <c r="F62" s="204" t="s">
         <v>506</v>
       </c>
-      <c r="G62" s="1236"/>
+      <c r="G62" s="1256"/>
       <c r="H62" s="20"/>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="20"/>
       <c r="L62" s="20"/>
       <c r="M62" s="20"/>
       <c r="N62" s="20"/>
       <c r="O62" s="20"/>
       <c r="P62" s="20"/>
       <c r="Q62" s="20"/>
     </row>
     <row r="63" spans="1:17" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="409" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="B63" s="1240" t="s">
+        <v>547</v>
+      </c>
+      <c r="B63" s="1260" t="s">
         <v>156</v>
       </c>
-      <c r="C63" s="1241"/>
-[...3 lines deleted...]
-      <c r="G63" s="1242"/>
+      <c r="C63" s="1261"/>
+      <c r="D63" s="1261"/>
+      <c r="E63" s="1261"/>
+      <c r="F63" s="1261"/>
+      <c r="G63" s="1262"/>
     </row>
     <row r="64" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="180" t="s">
         <v>157</v>
       </c>
-      <c r="B64" s="1287" t="s">
+      <c r="B64" s="1307" t="s">
         <v>289</v>
       </c>
-      <c r="C64" s="1288"/>
-      <c r="D64" s="1289"/>
+      <c r="C64" s="1308"/>
+      <c r="D64" s="1309"/>
       <c r="E64" s="514" t="s">
         <v>115</v>
       </c>
       <c r="F64" s="514" t="s">
         <v>115</v>
       </c>
       <c r="G64" s="206"/>
     </row>
     <row r="65" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="181" t="s">
         <v>160</v>
       </c>
-      <c r="B65" s="1271" t="s">
-[...3 lines deleted...]
-      <c r="D65" s="1273"/>
+      <c r="B65" s="1291" t="s">
+        <v>823</v>
+      </c>
+      <c r="C65" s="1292"/>
+      <c r="D65" s="1293"/>
       <c r="E65" s="377" t="s">
         <v>290</v>
       </c>
       <c r="F65" s="491" t="s">
         <v>290</v>
       </c>
       <c r="G65" s="495" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="B66" s="1255" t="s">
+      <c r="B66" s="1275" t="s">
         <v>166</v>
       </c>
-      <c r="C66" s="1256"/>
-      <c r="D66" s="1257"/>
+      <c r="C66" s="1276"/>
+      <c r="D66" s="1277"/>
       <c r="E66" s="208">
         <v>300</v>
       </c>
       <c r="F66" s="495">
         <v>300</v>
       </c>
       <c r="G66" s="495" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="67" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="181" t="s">
         <v>165</v>
       </c>
-      <c r="B67" s="1255" t="s">
-[...3 lines deleted...]
-      <c r="D67" s="1257"/>
+      <c r="B67" s="1275" t="s">
+        <v>824</v>
+      </c>
+      <c r="C67" s="1276"/>
+      <c r="D67" s="1277"/>
       <c r="E67" s="208" t="s">
         <v>286</v>
       </c>
       <c r="F67" s="495" t="s">
         <v>286</v>
       </c>
       <c r="G67" s="495"/>
     </row>
     <row r="68" spans="1:17" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="184" t="s">
         <v>170</v>
       </c>
-      <c r="B68" s="1258" t="s">
+      <c r="B68" s="1278" t="s">
         <v>293</v>
       </c>
-      <c r="C68" s="1259"/>
-      <c r="D68" s="1260"/>
+      <c r="C68" s="1279"/>
+      <c r="D68" s="1280"/>
       <c r="E68" s="198" t="s">
         <v>172</v>
       </c>
       <c r="F68" s="198" t="s">
         <v>172</v>
       </c>
       <c r="G68" s="198" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="69" spans="1:17" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="396" t="s">
         <v>173</v>
       </c>
-      <c r="B69" s="1243" t="s">
+      <c r="B69" s="1263" t="s">
         <v>470</v>
       </c>
-      <c r="C69" s="1244"/>
-      <c r="D69" s="1245"/>
+      <c r="C69" s="1264"/>
+      <c r="D69" s="1265"/>
       <c r="E69" s="183" t="s">
         <v>286</v>
       </c>
       <c r="F69" s="183" t="s">
         <v>286</v>
       </c>
       <c r="G69" s="183" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="70" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A70" s="162"/>
       <c r="B70" s="162"/>
       <c r="C70" s="162"/>
       <c r="D70" s="162"/>
       <c r="E70" s="162"/>
       <c r="F70" s="162"/>
       <c r="G70" s="209"/>
     </row>
     <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="1246" t="s">
+      <c r="A71" s="1266" t="s">
         <v>211</v>
       </c>
-      <c r="B71" s="1246"/>
+      <c r="B71" s="1266"/>
       <c r="C71" s="162"/>
       <c r="D71" s="162"/>
       <c r="E71" s="162"/>
       <c r="F71" s="162"/>
       <c r="G71" s="209"/>
     </row>
     <row r="72" spans="1:17" s="17" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="210" t="s">
         <v>212</v>
       </c>
       <c r="B72" s="412" t="s">
         <v>294</v>
       </c>
       <c r="C72" s="542"/>
       <c r="D72" s="542"/>
       <c r="E72" s="542"/>
       <c r="F72" s="542"/>
       <c r="G72" s="209"/>
       <c r="H72" s="16"/>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="16"/>
       <c r="O72" s="16"/>
       <c r="P72" s="16"/>
       <c r="Q72" s="16"/>
     </row>
     <row r="73" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="211"/>
-      <c r="B73" s="1247" t="s">
+      <c r="B73" s="1267" t="s">
         <v>295</v>
       </c>
-      <c r="C73" s="1250" t="s">
-        <v>827</v>
+      <c r="C73" s="1270" t="s">
+        <v>825</v>
       </c>
       <c r="D73" s="393" t="s">
         <v>200</v>
       </c>
       <c r="E73" s="379" t="s">
         <v>264</v>
       </c>
       <c r="F73" s="215"/>
       <c r="G73" s="209"/>
       <c r="H73" s="16"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="16"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="16"/>
       <c r="O73" s="16"/>
       <c r="P73" s="16"/>
       <c r="Q73" s="16"/>
     </row>
     <row r="74" spans="1:17" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="211"/>
-      <c r="B74" s="1248"/>
-      <c r="C74" s="1251"/>
+      <c r="B74" s="1268"/>
+      <c r="C74" s="1271"/>
       <c r="D74" s="493" t="s">
         <v>201</v>
       </c>
       <c r="E74" s="380" t="s">
         <v>264</v>
       </c>
       <c r="F74" s="215"/>
       <c r="G74" s="209"/>
       <c r="H74" s="16"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="16"/>
       <c r="O74" s="16"/>
       <c r="P74" s="16"/>
       <c r="Q74" s="16"/>
     </row>
     <row r="75" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="211"/>
-      <c r="B75" s="1248"/>
-[...1 lines deleted...]
-        <v>818</v>
+      <c r="B75" s="1268"/>
+      <c r="C75" s="1271" t="s">
+        <v>816</v>
       </c>
       <c r="D75" s="493" t="s">
         <v>200</v>
       </c>
       <c r="E75" s="380" t="s">
         <v>267</v>
       </c>
       <c r="F75" s="215"/>
       <c r="G75" s="209"/>
       <c r="H75" s="16"/>
       <c r="I75" s="16"/>
       <c r="J75" s="16"/>
       <c r="K75" s="16"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
       <c r="N75" s="16"/>
       <c r="O75" s="16"/>
       <c r="P75" s="16"/>
       <c r="Q75" s="16"/>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A76" s="211"/>
-      <c r="B76" s="1248"/>
-      <c r="C76" s="1251"/>
+      <c r="B76" s="1268"/>
+      <c r="C76" s="1271"/>
       <c r="D76" s="493" t="s">
         <v>201</v>
       </c>
       <c r="E76" s="380" t="s">
         <v>296</v>
       </c>
       <c r="F76" s="215"/>
       <c r="G76" s="209"/>
     </row>
     <row r="77" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="211"/>
-      <c r="B77" s="1248"/>
-[...3 lines deleted...]
-      <c r="D77" s="1253" t="s">
+      <c r="B77" s="1268"/>
+      <c r="C77" s="1272" t="s">
+        <v>830</v>
+      </c>
+      <c r="D77" s="1273" t="s">
         <v>200</v>
       </c>
-      <c r="E77" s="1253" t="s">
+      <c r="E77" s="1273" t="s">
         <v>262</v>
       </c>
       <c r="F77" s="543"/>
       <c r="G77" s="209"/>
     </row>
     <row r="78" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="211"/>
-      <c r="B78" s="1248"/>
-[...2 lines deleted...]
-      <c r="E78" s="1253"/>
+      <c r="B78" s="1268"/>
+      <c r="C78" s="1272"/>
+      <c r="D78" s="1273"/>
+      <c r="E78" s="1273"/>
       <c r="F78" s="543"/>
       <c r="G78" s="162"/>
     </row>
     <row r="79" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="211"/>
-      <c r="B79" s="1248"/>
-[...2 lines deleted...]
-      <c r="E79" s="1253"/>
+      <c r="B79" s="1268"/>
+      <c r="C79" s="1272"/>
+      <c r="D79" s="1273"/>
+      <c r="E79" s="1273"/>
       <c r="F79" s="543"/>
       <c r="G79" s="162"/>
     </row>
     <row r="80" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="211"/>
-      <c r="B80" s="1248"/>
-[...1 lines deleted...]
-        <v>790</v>
+      <c r="B80" s="1268"/>
+      <c r="C80" s="1272" t="s">
+        <v>788</v>
       </c>
       <c r="D80" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E80" s="1254" t="s">
+      <c r="E80" s="1274" t="s">
         <v>296</v>
       </c>
       <c r="F80" s="214"/>
       <c r="G80" s="162"/>
     </row>
     <row r="81" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="211"/>
-      <c r="B81" s="1248"/>
-      <c r="C81" s="1252"/>
+      <c r="B81" s="1268"/>
+      <c r="C81" s="1272"/>
       <c r="D81" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E81" s="1254"/>
+      <c r="E81" s="1274"/>
       <c r="F81" s="214"/>
       <c r="G81" s="162"/>
     </row>
     <row r="82" spans="1:7" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="212"/>
-      <c r="B82" s="1248"/>
-      <c r="C82" s="1252" t="s">
+      <c r="B82" s="1268"/>
+      <c r="C82" s="1272" t="s">
         <v>519</v>
       </c>
       <c r="D82" s="492" t="s">
         <v>200</v>
       </c>
       <c r="E82" s="513" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="F82" s="267"/>
       <c r="G82" s="209"/>
     </row>
     <row r="83" spans="1:7" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="212"/>
-      <c r="B83" s="1248"/>
-      <c r="C83" s="1252"/>
+      <c r="B83" s="1268"/>
+      <c r="C83" s="1272"/>
       <c r="D83" s="492" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="513" t="s">
         <v>264</v>
       </c>
       <c r="F83" s="267"/>
       <c r="G83" s="209"/>
     </row>
     <row r="84" spans="1:7" s="17" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="212"/>
-      <c r="B84" s="1249"/>
+      <c r="B84" s="1269"/>
       <c r="C84" s="191" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D84" s="190" t="s">
         <v>200</v>
       </c>
       <c r="E84" s="310" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F84" s="267"/>
       <c r="G84" s="209"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" s="211"/>
       <c r="B85" s="213"/>
       <c r="C85" s="512"/>
       <c r="D85" s="214"/>
       <c r="E85" s="215"/>
       <c r="F85" s="215"/>
       <c r="G85" s="162"/>
     </row>
     <row r="86" spans="1:7" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="210" t="s">
         <v>213</v>
       </c>
-      <c r="B86" s="1226" t="s">
-[...6 lines deleted...]
-      <c r="G86" s="1226"/>
+      <c r="B86" s="1246" t="s">
+        <v>772</v>
+      </c>
+      <c r="C86" s="1246"/>
+      <c r="D86" s="1246"/>
+      <c r="E86" s="1246"/>
+      <c r="F86" s="1246"/>
+      <c r="G86" s="1246"/>
     </row>
     <row r="87" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="210" t="s">
         <v>214</v>
       </c>
-      <c r="B87" s="1226" t="s">
+      <c r="B87" s="1246" t="s">
         <v>342</v>
       </c>
-      <c r="C87" s="1226"/>
-[...3 lines deleted...]
-      <c r="G87" s="1226"/>
+      <c r="C87" s="1246"/>
+      <c r="D87" s="1246"/>
+      <c r="E87" s="1246"/>
+      <c r="F87" s="1246"/>
+      <c r="G87" s="1246"/>
     </row>
     <row r="88" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="210" t="s">
         <v>215</v>
       </c>
-      <c r="B88" s="1227" t="s">
+      <c r="B88" s="1247" t="s">
         <v>507</v>
       </c>
-      <c r="C88" s="1227"/>
-[...1 lines deleted...]
-      <c r="E88" s="1227"/>
+      <c r="C88" s="1247"/>
+      <c r="D88" s="1247"/>
+      <c r="E88" s="1247"/>
       <c r="F88" s="484"/>
       <c r="G88" s="483"/>
     </row>
     <row r="89" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="216" t="s">
         <v>216</v>
       </c>
-      <c r="B89" s="1227" t="s">
-[...6 lines deleted...]
-      <c r="G89" s="1227"/>
+      <c r="B89" s="1247" t="s">
+        <v>877</v>
+      </c>
+      <c r="C89" s="1247"/>
+      <c r="D89" s="1247"/>
+      <c r="E89" s="1247"/>
+      <c r="F89" s="1247"/>
+      <c r="G89" s="1247"/>
     </row>
     <row r="90" spans="1:7" s="174" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="217" t="s">
         <v>217</v>
       </c>
-      <c r="B90" s="1227" t="s">
-[...6 lines deleted...]
-      <c r="G90" s="1227"/>
+      <c r="B90" s="1247" t="s">
+        <v>871</v>
+      </c>
+      <c r="C90" s="1247"/>
+      <c r="D90" s="1247"/>
+      <c r="E90" s="1247"/>
+      <c r="F90" s="1247"/>
+      <c r="G90" s="1247"/>
     </row>
     <row r="91" spans="1:7" s="174" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="217" t="s">
         <v>219</v>
       </c>
-      <c r="B91" s="650" t="s">
-[...6 lines deleted...]
-      <c r="G91" s="650"/>
+      <c r="B91" s="655" t="s">
+        <v>789</v>
+      </c>
+      <c r="C91" s="655"/>
+      <c r="D91" s="655"/>
+      <c r="E91" s="655"/>
+      <c r="F91" s="655"/>
+      <c r="G91" s="655"/>
     </row>
     <row r="92" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="218"/>
       <c r="B92" s="413"/>
       <c r="C92" s="162"/>
       <c r="D92" s="162"/>
       <c r="E92" s="162"/>
       <c r="F92" s="162"/>
       <c r="G92" s="162"/>
     </row>
     <row r="93" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="219" t="s">
-        <v>559</v>
-[...6 lines deleted...]
-      <c r="E93" s="1227"/>
+        <v>558</v>
+      </c>
+      <c r="B93" s="1247" t="s">
+        <v>764</v>
+      </c>
+      <c r="C93" s="1247"/>
+      <c r="D93" s="1247"/>
+      <c r="E93" s="1247"/>
       <c r="F93" s="516"/>
       <c r="G93" s="162"/>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="218"/>
       <c r="B94" s="413"/>
       <c r="C94" s="162"/>
       <c r="D94" s="162"/>
       <c r="E94" s="162"/>
       <c r="F94" s="162"/>
       <c r="G94" s="162"/>
     </row>
     <row r="95" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="218"/>
       <c r="B95" s="413"/>
       <c r="C95" s="162"/>
       <c r="D95" s="162"/>
       <c r="E95" s="162"/>
       <c r="F95" s="162"/>
       <c r="G95" s="162"/>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="218"/>
       <c r="B96" s="413"/>
       <c r="C96" s="162"/>
@@ -26603,54 +26464,54 @@
       <c r="D99" s="162"/>
       <c r="E99" s="162"/>
       <c r="F99" s="162"/>
       <c r="G99" s="162"/>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="218"/>
       <c r="B100" s="414"/>
       <c r="C100" s="162"/>
       <c r="D100" s="162"/>
       <c r="E100" s="162"/>
       <c r="F100" s="162"/>
       <c r="G100" s="162"/>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" s="218"/>
       <c r="B101" s="414"/>
       <c r="C101" s="162"/>
       <c r="D101" s="162"/>
       <c r="E101" s="162"/>
       <c r="F101" s="162"/>
       <c r="G101" s="162"/>
     </row>
     <row r="102" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="218"/>
-      <c r="B102" s="1228" t="s">
+      <c r="B102" s="1248" t="s">
         <v>508</v>
       </c>
-      <c r="C102" s="1229"/>
+      <c r="C102" s="1249"/>
       <c r="D102" s="162"/>
       <c r="E102" s="162"/>
       <c r="F102" s="162"/>
       <c r="G102" s="162"/>
     </row>
     <row r="103" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="21"/>
       <c r="B103" s="415"/>
       <c r="G103" s="16"/>
     </row>
     <row r="104" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="21"/>
       <c r="B104" s="415"/>
       <c r="G104" s="16"/>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" s="21"/>
       <c r="B105" s="415"/>
       <c r="G105" s="16"/>
     </row>
     <row r="106" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="21"/>
       <c r="B106" s="415"/>
       <c r="G106" s="16"/>
     </row>
@@ -26971,101 +26832,101 @@
     <mergeCell ref="C73:C74"/>
     <mergeCell ref="C75:C76"/>
     <mergeCell ref="C77:C79"/>
     <mergeCell ref="D77:D79"/>
     <mergeCell ref="E77:E79"/>
     <mergeCell ref="C80:C81"/>
     <mergeCell ref="E80:E81"/>
     <mergeCell ref="C82:C83"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B68:D68"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B102" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BF160"/>
   <sheetViews>
-    <sheetView topLeftCell="A94" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
     <col min="3" max="3" width="53" style="16" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
     <col min="5" max="5" width="59.85546875" style="16" customWidth="1"/>
     <col min="6" max="6" width="54.28515625" style="17" customWidth="1"/>
     <col min="7" max="58" width="23.28515625" style="361"/>
     <col min="59" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" x14ac:dyDescent="0.25">
       <c r="F1" s="151" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:58" x14ac:dyDescent="0.25">
       <c r="E2" s="151"/>
       <c r="F2" s="151" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
     </row>
     <row r="3" spans="1:58" x14ac:dyDescent="0.25">
       <c r="E3" s="151"/>
       <c r="F3" s="151" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
     </row>
     <row r="4" spans="1:58" x14ac:dyDescent="0.25">
       <c r="E4" s="151"/>
       <c r="F4" s="152" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="5" spans="1:58" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E5" s="152"/>
     </row>
     <row r="6" spans="1:58" s="17" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="1385" t="s">
-[...6 lines deleted...]
-      <c r="F6" s="1292" t="s">
+      <c r="A6" s="1405" t="s">
+        <v>755</v>
+      </c>
+      <c r="B6" s="1406"/>
+      <c r="C6" s="1406"/>
+      <c r="D6" s="1406"/>
+      <c r="E6" s="1406"/>
+      <c r="F6" s="1312" t="s">
         <v>239</v>
       </c>
       <c r="G6" s="362"/>
       <c r="H6" s="362"/>
       <c r="I6" s="362"/>
       <c r="J6" s="362"/>
       <c r="K6" s="362"/>
       <c r="L6" s="362"/>
       <c r="M6" s="362"/>
       <c r="N6" s="362"/>
       <c r="O6" s="362"/>
       <c r="P6" s="362"/>
       <c r="Q6" s="362"/>
       <c r="R6" s="362"/>
       <c r="S6" s="362"/>
       <c r="T6" s="362"/>
       <c r="U6" s="362"/>
       <c r="V6" s="362"/>
       <c r="W6" s="362"/>
       <c r="X6" s="362"/>
       <c r="Y6" s="362"/>
       <c r="Z6" s="362"/>
       <c r="AA6" s="362"/>
       <c r="AB6" s="362"/>
       <c r="AC6" s="362"/>
@@ -27082,58 +26943,58 @@
       <c r="AN6" s="362"/>
       <c r="AO6" s="362"/>
       <c r="AP6" s="362"/>
       <c r="AQ6" s="362"/>
       <c r="AR6" s="362"/>
       <c r="AS6" s="362"/>
       <c r="AT6" s="362"/>
       <c r="AU6" s="362"/>
       <c r="AV6" s="362"/>
       <c r="AW6" s="362"/>
       <c r="AX6" s="362"/>
       <c r="AY6" s="362"/>
       <c r="AZ6" s="362"/>
       <c r="BA6" s="362"/>
       <c r="BB6" s="362"/>
       <c r="BC6" s="362"/>
       <c r="BD6" s="362"/>
       <c r="BE6" s="362"/>
       <c r="BF6" s="362"/>
     </row>
     <row r="7" spans="1:58" s="17" customFormat="1" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="352"/>
       <c r="B7" s="349" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1387" t="s">
+      <c r="C7" s="1407" t="s">
         <v>240</v>
       </c>
-      <c r="D7" s="1388"/>
+      <c r="D7" s="1408"/>
       <c r="E7" s="519" t="s">
-        <v>758</v>
-[...1 lines deleted...]
-      <c r="F7" s="1293"/>
+        <v>756</v>
+      </c>
+      <c r="F7" s="1313"/>
       <c r="G7" s="362"/>
       <c r="H7" s="362"/>
       <c r="I7" s="362"/>
       <c r="J7" s="362"/>
       <c r="K7" s="362"/>
       <c r="L7" s="362"/>
       <c r="M7" s="362"/>
       <c r="N7" s="362"/>
       <c r="O7" s="362"/>
       <c r="P7" s="362"/>
       <c r="Q7" s="362"/>
       <c r="R7" s="362"/>
       <c r="S7" s="362"/>
       <c r="T7" s="362"/>
       <c r="U7" s="362"/>
       <c r="V7" s="362"/>
       <c r="W7" s="362"/>
       <c r="X7" s="362"/>
       <c r="Y7" s="362"/>
       <c r="Z7" s="362"/>
       <c r="AA7" s="362"/>
       <c r="AB7" s="362"/>
       <c r="AC7" s="362"/>
       <c r="AD7" s="362"/>
       <c r="AE7" s="362"/>
@@ -27147,85 +27008,85 @@
       <c r="AM7" s="362"/>
       <c r="AN7" s="362"/>
       <c r="AO7" s="362"/>
       <c r="AP7" s="362"/>
       <c r="AQ7" s="362"/>
       <c r="AR7" s="362"/>
       <c r="AS7" s="362"/>
       <c r="AT7" s="362"/>
       <c r="AU7" s="362"/>
       <c r="AV7" s="362"/>
       <c r="AW7" s="362"/>
       <c r="AX7" s="362"/>
       <c r="AY7" s="362"/>
       <c r="AZ7" s="362"/>
       <c r="BA7" s="362"/>
       <c r="BB7" s="362"/>
       <c r="BC7" s="362"/>
       <c r="BD7" s="362"/>
       <c r="BE7" s="362"/>
       <c r="BF7" s="362"/>
     </row>
     <row r="8" spans="1:58" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="409" t="s">
         <v>241</v>
       </c>
-      <c r="B8" s="1240" t="s">
+      <c r="B8" s="1260" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="1241"/>
-[...1 lines deleted...]
-      <c r="E8" s="1389"/>
+      <c r="C8" s="1261"/>
+      <c r="D8" s="1261"/>
+      <c r="E8" s="1409"/>
       <c r="F8" s="416"/>
     </row>
     <row r="9" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A9" s="180" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="1235" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1297" t="s">
+      <c r="B9" s="1255" t="s">
+        <v>757</v>
+      </c>
+      <c r="C9" s="1317" t="s">
         <v>243</v>
       </c>
-      <c r="D9" s="1390"/>
+      <c r="D9" s="1410"/>
       <c r="E9" s="494" t="s">
         <v>115</v>
       </c>
       <c r="F9" s="397"/>
     </row>
     <row r="10" spans="1:58" s="17" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="1316" t="s">
+      <c r="A10" s="1336" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="1296"/>
-[...3 lines deleted...]
-      <c r="D10" s="1391"/>
+      <c r="B10" s="1316"/>
+      <c r="C10" s="1340" t="s">
+        <v>758</v>
+      </c>
+      <c r="D10" s="1411"/>
       <c r="E10" s="495" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="F10" s="417"/>
       <c r="G10" s="362"/>
       <c r="H10" s="362"/>
       <c r="I10" s="362"/>
       <c r="J10" s="362"/>
       <c r="K10" s="362"/>
       <c r="L10" s="362"/>
       <c r="M10" s="362"/>
       <c r="N10" s="362"/>
       <c r="O10" s="362"/>
       <c r="P10" s="362"/>
       <c r="Q10" s="362"/>
       <c r="R10" s="362"/>
       <c r="S10" s="362"/>
       <c r="T10" s="362"/>
       <c r="U10" s="362"/>
       <c r="V10" s="362"/>
       <c r="W10" s="362"/>
       <c r="X10" s="362"/>
       <c r="Y10" s="362"/>
       <c r="Z10" s="362"/>
       <c r="AA10" s="362"/>
       <c r="AB10" s="362"/>
       <c r="AC10" s="362"/>
@@ -27238,59 +27099,59 @@
       <c r="AJ10" s="362"/>
       <c r="AK10" s="362"/>
       <c r="AL10" s="362"/>
       <c r="AM10" s="362"/>
       <c r="AN10" s="362"/>
       <c r="AO10" s="362"/>
       <c r="AP10" s="362"/>
       <c r="AQ10" s="362"/>
       <c r="AR10" s="362"/>
       <c r="AS10" s="362"/>
       <c r="AT10" s="362"/>
       <c r="AU10" s="362"/>
       <c r="AV10" s="362"/>
       <c r="AW10" s="362"/>
       <c r="AX10" s="362"/>
       <c r="AY10" s="362"/>
       <c r="AZ10" s="362"/>
       <c r="BA10" s="362"/>
       <c r="BB10" s="362"/>
       <c r="BC10" s="362"/>
       <c r="BD10" s="362"/>
       <c r="BE10" s="362"/>
       <c r="BF10" s="362"/>
     </row>
     <row r="11" spans="1:58" s="17" customFormat="1" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="1317"/>
-[...2 lines deleted...]
-      <c r="D11" s="1393"/>
+      <c r="A11" s="1337"/>
+      <c r="B11" s="1316"/>
+      <c r="C11" s="1412"/>
+      <c r="D11" s="1413"/>
       <c r="E11" s="198" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F11" s="546" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="G11" s="362"/>
       <c r="H11" s="362"/>
       <c r="I11" s="362"/>
       <c r="J11" s="362"/>
       <c r="K11" s="362"/>
       <c r="L11" s="362"/>
       <c r="M11" s="362"/>
       <c r="N11" s="362"/>
       <c r="O11" s="362"/>
       <c r="P11" s="362"/>
       <c r="Q11" s="362"/>
       <c r="R11" s="362"/>
       <c r="S11" s="362"/>
       <c r="T11" s="362"/>
       <c r="U11" s="362"/>
       <c r="V11" s="362"/>
       <c r="W11" s="362"/>
       <c r="X11" s="362"/>
       <c r="Y11" s="362"/>
       <c r="Z11" s="362"/>
       <c r="AA11" s="362"/>
       <c r="AB11" s="362"/>
       <c r="AC11" s="362"/>
       <c r="AD11" s="362"/>
@@ -27305,74 +27166,74 @@
       <c r="AM11" s="362"/>
       <c r="AN11" s="362"/>
       <c r="AO11" s="362"/>
       <c r="AP11" s="362"/>
       <c r="AQ11" s="362"/>
       <c r="AR11" s="362"/>
       <c r="AS11" s="362"/>
       <c r="AT11" s="362"/>
       <c r="AU11" s="362"/>
       <c r="AV11" s="362"/>
       <c r="AW11" s="362"/>
       <c r="AX11" s="362"/>
       <c r="AY11" s="362"/>
       <c r="AZ11" s="362"/>
       <c r="BA11" s="362"/>
       <c r="BB11" s="362"/>
       <c r="BC11" s="362"/>
       <c r="BD11" s="362"/>
       <c r="BE11" s="362"/>
       <c r="BF11" s="362"/>
     </row>
     <row r="12" spans="1:58" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="1296"/>
-      <c r="C12" s="1301" t="s">
+      <c r="B12" s="1316"/>
+      <c r="C12" s="1321" t="s">
         <v>245</v>
       </c>
-      <c r="D12" s="1302"/>
+      <c r="D12" s="1322"/>
       <c r="E12" s="398" t="s">
         <v>246</v>
       </c>
       <c r="F12" s="350"/>
     </row>
     <row r="13" spans="1:58" s="326" customFormat="1" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="181" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="1296"/>
-      <c r="C13" s="1271" t="s">
+      <c r="B13" s="1316"/>
+      <c r="C13" s="1291" t="s">
         <v>247</v>
       </c>
-      <c r="D13" s="1273"/>
+      <c r="D13" s="1293"/>
       <c r="E13" s="551" t="s">
         <v>80</v>
       </c>
-      <c r="F13" s="1303" t="s">
-        <v>737</v>
+      <c r="F13" s="1323" t="s">
+        <v>736</v>
       </c>
       <c r="G13" s="363"/>
       <c r="H13" s="363"/>
       <c r="I13" s="363"/>
       <c r="J13" s="363"/>
       <c r="K13" s="363"/>
       <c r="L13" s="363"/>
       <c r="M13" s="363"/>
       <c r="N13" s="363"/>
       <c r="O13" s="363"/>
       <c r="P13" s="363"/>
       <c r="Q13" s="363"/>
       <c r="R13" s="363"/>
       <c r="S13" s="363"/>
       <c r="T13" s="363"/>
       <c r="U13" s="363"/>
       <c r="V13" s="363"/>
       <c r="W13" s="363"/>
       <c r="X13" s="363"/>
       <c r="Y13" s="363"/>
       <c r="Z13" s="363"/>
       <c r="AA13" s="363"/>
       <c r="AB13" s="363"/>
       <c r="AC13" s="363"/>
       <c r="AD13" s="363"/>
@@ -27387,59 +27248,59 @@
       <c r="AM13" s="363"/>
       <c r="AN13" s="363"/>
       <c r="AO13" s="363"/>
       <c r="AP13" s="363"/>
       <c r="AQ13" s="363"/>
       <c r="AR13" s="363"/>
       <c r="AS13" s="363"/>
       <c r="AT13" s="363"/>
       <c r="AU13" s="363"/>
       <c r="AV13" s="363"/>
       <c r="AW13" s="363"/>
       <c r="AX13" s="363"/>
       <c r="AY13" s="363"/>
       <c r="AZ13" s="363"/>
       <c r="BA13" s="363"/>
       <c r="BB13" s="363"/>
       <c r="BC13" s="363"/>
       <c r="BD13" s="363"/>
       <c r="BE13" s="363"/>
       <c r="BF13" s="363"/>
     </row>
     <row r="14" spans="1:58" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="184" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="1236"/>
-      <c r="C14" s="1305" t="s">
+      <c r="B14" s="1256"/>
+      <c r="C14" s="1325" t="s">
         <v>248</v>
       </c>
-      <c r="D14" s="1306"/>
+      <c r="D14" s="1326"/>
       <c r="E14" s="399" t="s">
         <v>249</v>
       </c>
-      <c r="F14" s="1304"/>
+      <c r="F14" s="1324"/>
       <c r="G14" s="363"/>
       <c r="H14" s="363"/>
       <c r="I14" s="363"/>
       <c r="J14" s="363"/>
       <c r="K14" s="363"/>
       <c r="L14" s="363"/>
       <c r="M14" s="363"/>
       <c r="N14" s="363"/>
       <c r="O14" s="363"/>
       <c r="P14" s="363"/>
       <c r="Q14" s="363"/>
       <c r="R14" s="363"/>
       <c r="S14" s="363"/>
       <c r="T14" s="363"/>
       <c r="U14" s="363"/>
       <c r="V14" s="363"/>
       <c r="W14" s="363"/>
       <c r="X14" s="363"/>
       <c r="Y14" s="363"/>
       <c r="Z14" s="363"/>
       <c r="AA14" s="363"/>
       <c r="AB14" s="363"/>
       <c r="AC14" s="363"/>
       <c r="AD14" s="363"/>
       <c r="AE14" s="363"/>
@@ -27453,137 +27314,137 @@
       <c r="AM14" s="363"/>
       <c r="AN14" s="363"/>
       <c r="AO14" s="363"/>
       <c r="AP14" s="363"/>
       <c r="AQ14" s="363"/>
       <c r="AR14" s="363"/>
       <c r="AS14" s="363"/>
       <c r="AT14" s="363"/>
       <c r="AU14" s="363"/>
       <c r="AV14" s="363"/>
       <c r="AW14" s="363"/>
       <c r="AX14" s="363"/>
       <c r="AY14" s="363"/>
       <c r="AZ14" s="363"/>
       <c r="BA14" s="363"/>
       <c r="BB14" s="363"/>
       <c r="BC14" s="363"/>
       <c r="BD14" s="363"/>
       <c r="BE14" s="363"/>
       <c r="BF14" s="363"/>
     </row>
     <row r="15" spans="1:58" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="180" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="1235" t="s">
+      <c r="B15" s="1255" t="s">
         <v>250</v>
       </c>
-      <c r="C15" s="1384" t="s">
+      <c r="C15" s="1404" t="s">
         <v>251</v>
       </c>
-      <c r="D15" s="1329"/>
+      <c r="D15" s="1349"/>
       <c r="E15" s="400" t="s">
         <v>252</v>
       </c>
-      <c r="F15" s="1341"/>
+      <c r="F15" s="1361"/>
     </row>
     <row r="16" spans="1:58" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="180" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="1296"/>
-      <c r="C16" s="1380" t="s">
+      <c r="B16" s="1316"/>
+      <c r="C16" s="1400" t="s">
         <v>253</v>
       </c>
-      <c r="D16" s="1381"/>
+      <c r="D16" s="1401"/>
       <c r="E16" s="401" t="s">
         <v>252</v>
       </c>
-      <c r="F16" s="1342"/>
+      <c r="F16" s="1362"/>
     </row>
     <row r="17" spans="1:58" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="181" t="s">
         <v>67</v>
       </c>
-      <c r="B17" s="1296"/>
-      <c r="C17" s="1380" t="s">
+      <c r="B17" s="1316"/>
+      <c r="C17" s="1400" t="s">
         <v>254</v>
       </c>
-      <c r="D17" s="1381"/>
+      <c r="D17" s="1401"/>
       <c r="E17" s="555" t="s">
         <v>252</v>
       </c>
-      <c r="F17" s="1342"/>
+      <c r="F17" s="1362"/>
     </row>
     <row r="18" spans="1:58" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="181" t="s">
         <v>71</v>
       </c>
-      <c r="B18" s="1236"/>
-      <c r="C18" s="1382" t="s">
+      <c r="B18" s="1256"/>
+      <c r="C18" s="1402" t="s">
         <v>255</v>
       </c>
-      <c r="D18" s="1347"/>
+      <c r="D18" s="1367"/>
       <c r="E18" s="555" t="s">
         <v>252</v>
       </c>
-      <c r="F18" s="1343"/>
+      <c r="F18" s="1363"/>
     </row>
     <row r="19" spans="1:58" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="181" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="485" t="s">
+        <v>618</v>
+      </c>
+      <c r="C19" s="1346" t="s">
+        <v>621</v>
+      </c>
+      <c r="D19" s="1347"/>
+      <c r="E19" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="F19" s="308" t="s">
         <v>619</v>
-      </c>
-[...8 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="20" spans="1:58" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="181" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="508" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="C20" s="1384" t="s">
+        <v>814</v>
+      </c>
+      <c r="C20" s="1404" t="s">
         <v>256</v>
       </c>
-      <c r="D20" s="1329"/>
+      <c r="D20" s="1349"/>
       <c r="E20" s="550" t="s">
         <v>252</v>
       </c>
-      <c r="F20" s="1344"/>
+      <c r="F20" s="1364"/>
       <c r="G20" s="364"/>
       <c r="H20" s="364"/>
       <c r="I20" s="364"/>
       <c r="J20" s="364"/>
       <c r="K20" s="364"/>
       <c r="L20" s="364"/>
       <c r="M20" s="364"/>
       <c r="N20" s="364"/>
       <c r="O20" s="364"/>
       <c r="P20" s="364"/>
       <c r="Q20" s="364"/>
       <c r="R20" s="364"/>
       <c r="S20" s="364"/>
       <c r="T20" s="364"/>
       <c r="U20" s="364"/>
       <c r="V20" s="364"/>
       <c r="W20" s="364"/>
       <c r="X20" s="364"/>
       <c r="Y20" s="364"/>
       <c r="Z20" s="364"/>
       <c r="AA20" s="364"/>
       <c r="AB20" s="364"/>
       <c r="AC20" s="364"/>
       <c r="AD20" s="364"/>
       <c r="AE20" s="364"/>
@@ -27598,60 +27459,60 @@
       <c r="AN20" s="364"/>
       <c r="AO20" s="364"/>
       <c r="AP20" s="364"/>
       <c r="AQ20" s="364"/>
       <c r="AR20" s="364"/>
       <c r="AS20" s="364"/>
       <c r="AT20" s="364"/>
       <c r="AU20" s="364"/>
       <c r="AV20" s="364"/>
       <c r="AW20" s="364"/>
       <c r="AX20" s="364"/>
       <c r="AY20" s="364"/>
       <c r="AZ20" s="364"/>
       <c r="BA20" s="364"/>
       <c r="BB20" s="364"/>
       <c r="BC20" s="364"/>
       <c r="BD20" s="364"/>
       <c r="BE20" s="364"/>
       <c r="BF20" s="364"/>
     </row>
     <row r="21" spans="1:58" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="184" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="508" t="s">
-        <v>900</v>
-[...1 lines deleted...]
-      <c r="C21" s="1382" t="s">
+        <v>898</v>
+      </c>
+      <c r="C21" s="1402" t="s">
         <v>258</v>
       </c>
-      <c r="D21" s="1347"/>
+      <c r="D21" s="1367"/>
       <c r="E21" s="550" t="s">
         <v>252</v>
       </c>
-      <c r="F21" s="1345"/>
+      <c r="F21" s="1365"/>
       <c r="G21" s="364"/>
       <c r="H21" s="364"/>
       <c r="I21" s="364"/>
       <c r="J21" s="364"/>
       <c r="K21" s="364"/>
       <c r="L21" s="364"/>
       <c r="M21" s="364"/>
       <c r="N21" s="364"/>
       <c r="O21" s="364"/>
       <c r="P21" s="364"/>
       <c r="Q21" s="364"/>
       <c r="R21" s="364"/>
       <c r="S21" s="364"/>
       <c r="T21" s="364"/>
       <c r="U21" s="364"/>
       <c r="V21" s="364"/>
       <c r="W21" s="364"/>
       <c r="X21" s="364"/>
       <c r="Y21" s="364"/>
       <c r="Z21" s="364"/>
       <c r="AA21" s="364"/>
       <c r="AB21" s="364"/>
       <c r="AC21" s="364"/>
       <c r="AD21" s="364"/>
       <c r="AE21" s="364"/>
@@ -27665,55 +27526,55 @@
       <c r="AM21" s="364"/>
       <c r="AN21" s="364"/>
       <c r="AO21" s="364"/>
       <c r="AP21" s="364"/>
       <c r="AQ21" s="364"/>
       <c r="AR21" s="364"/>
       <c r="AS21" s="364"/>
       <c r="AT21" s="364"/>
       <c r="AU21" s="364"/>
       <c r="AV21" s="364"/>
       <c r="AW21" s="364"/>
       <c r="AX21" s="364"/>
       <c r="AY21" s="364"/>
       <c r="AZ21" s="364"/>
       <c r="BA21" s="364"/>
       <c r="BB21" s="364"/>
       <c r="BC21" s="364"/>
       <c r="BD21" s="364"/>
       <c r="BE21" s="364"/>
       <c r="BF21" s="364"/>
     </row>
     <row r="22" spans="1:58" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="186" t="s">
         <v>257</v>
       </c>
-      <c r="B22" s="1383" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="1324"/>
+      <c r="B22" s="1403" t="s">
+        <v>826</v>
+      </c>
+      <c r="C22" s="1343"/>
+      <c r="D22" s="1344"/>
       <c r="E22" s="372" t="s">
         <v>330</v>
       </c>
       <c r="F22" s="187"/>
       <c r="G22" s="364"/>
       <c r="H22" s="364"/>
       <c r="I22" s="364"/>
       <c r="J22" s="364"/>
       <c r="K22" s="364"/>
       <c r="L22" s="364"/>
       <c r="M22" s="364"/>
       <c r="N22" s="364"/>
       <c r="O22" s="364"/>
       <c r="P22" s="364"/>
       <c r="Q22" s="364"/>
       <c r="R22" s="364"/>
       <c r="S22" s="364"/>
       <c r="T22" s="364"/>
       <c r="U22" s="364"/>
       <c r="V22" s="364"/>
       <c r="W22" s="364"/>
       <c r="X22" s="364"/>
       <c r="Y22" s="364"/>
       <c r="Z22" s="364"/>
       <c r="AA22" s="364"/>
@@ -27731,63 +27592,63 @@
       <c r="AM22" s="364"/>
       <c r="AN22" s="364"/>
       <c r="AO22" s="364"/>
       <c r="AP22" s="364"/>
       <c r="AQ22" s="364"/>
       <c r="AR22" s="364"/>
       <c r="AS22" s="364"/>
       <c r="AT22" s="364"/>
       <c r="AU22" s="364"/>
       <c r="AV22" s="364"/>
       <c r="AW22" s="364"/>
       <c r="AX22" s="364"/>
       <c r="AY22" s="364"/>
       <c r="AZ22" s="364"/>
       <c r="BA22" s="364"/>
       <c r="BB22" s="364"/>
       <c r="BC22" s="364"/>
       <c r="BD22" s="364"/>
       <c r="BE22" s="364"/>
       <c r="BF22" s="364"/>
     </row>
     <row r="23" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="180" t="s">
         <v>259</v>
       </c>
-      <c r="B23" s="1337" t="s">
-[...3 lines deleted...]
-        <v>817</v>
+      <c r="B23" s="1357" t="s">
+        <v>880</v>
+      </c>
+      <c r="C23" s="1345" t="s">
+        <v>815</v>
       </c>
       <c r="D23" s="393" t="s">
         <v>200</v>
       </c>
       <c r="E23" s="554" t="s">
         <v>262</v>
       </c>
-      <c r="F23" s="1341" t="s">
+      <c r="F23" s="1361" t="s">
         <v>178</v>
       </c>
       <c r="G23" s="364"/>
       <c r="H23" s="364"/>
       <c r="I23" s="364"/>
       <c r="J23" s="364"/>
       <c r="K23" s="364"/>
       <c r="L23" s="364"/>
       <c r="M23" s="364"/>
       <c r="N23" s="364"/>
       <c r="O23" s="364"/>
       <c r="P23" s="364"/>
       <c r="Q23" s="364"/>
       <c r="R23" s="364"/>
       <c r="S23" s="364"/>
       <c r="T23" s="364"/>
       <c r="U23" s="364"/>
       <c r="V23" s="364"/>
       <c r="W23" s="364"/>
       <c r="X23" s="364"/>
       <c r="Y23" s="364"/>
       <c r="Z23" s="364"/>
       <c r="AA23" s="364"/>
       <c r="AB23" s="364"/>
       <c r="AC23" s="364"/>
@@ -27803,59 +27664,59 @@
       <c r="AM23" s="364"/>
       <c r="AN23" s="364"/>
       <c r="AO23" s="364"/>
       <c r="AP23" s="364"/>
       <c r="AQ23" s="364"/>
       <c r="AR23" s="364"/>
       <c r="AS23" s="364"/>
       <c r="AT23" s="364"/>
       <c r="AU23" s="364"/>
       <c r="AV23" s="364"/>
       <c r="AW23" s="364"/>
       <c r="AX23" s="364"/>
       <c r="AY23" s="364"/>
       <c r="AZ23" s="364"/>
       <c r="BA23" s="364"/>
       <c r="BB23" s="364"/>
       <c r="BC23" s="364"/>
       <c r="BD23" s="364"/>
       <c r="BE23" s="364"/>
       <c r="BF23" s="364"/>
     </row>
     <row r="24" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="181" t="s">
         <v>261</v>
       </c>
-      <c r="B24" s="1338"/>
-      <c r="C24" s="1325"/>
+      <c r="B24" s="1358"/>
+      <c r="C24" s="1345"/>
       <c r="D24" s="493" t="s">
         <v>201</v>
       </c>
       <c r="E24" s="401" t="s">
         <v>264</v>
       </c>
-      <c r="F24" s="1342"/>
+      <c r="F24" s="1362"/>
       <c r="G24" s="364"/>
       <c r="H24" s="364"/>
       <c r="I24" s="364"/>
       <c r="J24" s="364"/>
       <c r="K24" s="364"/>
       <c r="L24" s="364"/>
       <c r="M24" s="364"/>
       <c r="N24" s="364"/>
       <c r="O24" s="364"/>
       <c r="P24" s="364"/>
       <c r="Q24" s="364"/>
       <c r="R24" s="364"/>
       <c r="S24" s="364"/>
       <c r="T24" s="364"/>
       <c r="U24" s="364"/>
       <c r="V24" s="364"/>
       <c r="W24" s="364"/>
       <c r="X24" s="364"/>
       <c r="Y24" s="364"/>
       <c r="Z24" s="364"/>
       <c r="AA24" s="364"/>
       <c r="AB24" s="364"/>
       <c r="AC24" s="364"/>
       <c r="AD24" s="364"/>
       <c r="AE24" s="364"/>
@@ -27869,61 +27730,61 @@
       <c r="AM24" s="364"/>
       <c r="AN24" s="364"/>
       <c r="AO24" s="364"/>
       <c r="AP24" s="364"/>
       <c r="AQ24" s="364"/>
       <c r="AR24" s="364"/>
       <c r="AS24" s="364"/>
       <c r="AT24" s="364"/>
       <c r="AU24" s="364"/>
       <c r="AV24" s="364"/>
       <c r="AW24" s="364"/>
       <c r="AX24" s="364"/>
       <c r="AY24" s="364"/>
       <c r="AZ24" s="364"/>
       <c r="BA24" s="364"/>
       <c r="BB24" s="364"/>
       <c r="BC24" s="364"/>
       <c r="BD24" s="364"/>
       <c r="BE24" s="364"/>
       <c r="BF24" s="364"/>
     </row>
     <row r="25" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="181" t="s">
         <v>263</v>
       </c>
-      <c r="B25" s="1338"/>
-[...1 lines deleted...]
-        <v>818</v>
+      <c r="B25" s="1358"/>
+      <c r="C25" s="1345" t="s">
+        <v>816</v>
       </c>
       <c r="D25" s="493" t="s">
         <v>200</v>
       </c>
       <c r="E25" s="401" t="s">
         <v>264</v>
       </c>
-      <c r="F25" s="1342"/>
+      <c r="F25" s="1362"/>
       <c r="G25" s="364"/>
       <c r="H25" s="364"/>
       <c r="I25" s="364"/>
       <c r="J25" s="364"/>
       <c r="K25" s="364"/>
       <c r="L25" s="364"/>
       <c r="M25" s="364"/>
       <c r="N25" s="364"/>
       <c r="O25" s="364"/>
       <c r="P25" s="364"/>
       <c r="Q25" s="364"/>
       <c r="R25" s="364"/>
       <c r="S25" s="364"/>
       <c r="T25" s="364"/>
       <c r="U25" s="364"/>
       <c r="V25" s="364"/>
       <c r="W25" s="364"/>
       <c r="X25" s="364"/>
       <c r="Y25" s="364"/>
       <c r="Z25" s="364"/>
       <c r="AA25" s="364"/>
       <c r="AB25" s="364"/>
       <c r="AC25" s="364"/>
       <c r="AD25" s="364"/>
       <c r="AE25" s="364"/>
@@ -27937,59 +27798,59 @@
       <c r="AM25" s="364"/>
       <c r="AN25" s="364"/>
       <c r="AO25" s="364"/>
       <c r="AP25" s="364"/>
       <c r="AQ25" s="364"/>
       <c r="AR25" s="364"/>
       <c r="AS25" s="364"/>
       <c r="AT25" s="364"/>
       <c r="AU25" s="364"/>
       <c r="AV25" s="364"/>
       <c r="AW25" s="364"/>
       <c r="AX25" s="364"/>
       <c r="AY25" s="364"/>
       <c r="AZ25" s="364"/>
       <c r="BA25" s="364"/>
       <c r="BB25" s="364"/>
       <c r="BC25" s="364"/>
       <c r="BD25" s="364"/>
       <c r="BE25" s="364"/>
       <c r="BF25" s="364"/>
     </row>
     <row r="26" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="181" t="s">
         <v>265</v>
       </c>
-      <c r="B26" s="1338"/>
-      <c r="C26" s="1325"/>
+      <c r="B26" s="1358"/>
+      <c r="C26" s="1345"/>
       <c r="D26" s="493" t="s">
         <v>201</v>
       </c>
       <c r="E26" s="401" t="s">
         <v>267</v>
       </c>
-      <c r="F26" s="1342"/>
+      <c r="F26" s="1362"/>
       <c r="G26" s="364"/>
       <c r="H26" s="364"/>
       <c r="I26" s="364"/>
       <c r="J26" s="364"/>
       <c r="K26" s="364"/>
       <c r="L26" s="364"/>
       <c r="M26" s="364"/>
       <c r="N26" s="364"/>
       <c r="O26" s="364"/>
       <c r="P26" s="364"/>
       <c r="Q26" s="364"/>
       <c r="R26" s="364"/>
       <c r="S26" s="364"/>
       <c r="T26" s="364"/>
       <c r="U26" s="364"/>
       <c r="V26" s="364"/>
       <c r="W26" s="364"/>
       <c r="X26" s="364"/>
       <c r="Y26" s="364"/>
       <c r="Z26" s="364"/>
       <c r="AA26" s="364"/>
       <c r="AB26" s="364"/>
       <c r="AC26" s="364"/>
       <c r="AD26" s="364"/>
       <c r="AE26" s="364"/>
@@ -28003,61 +27864,61 @@
       <c r="AM26" s="364"/>
       <c r="AN26" s="364"/>
       <c r="AO26" s="364"/>
       <c r="AP26" s="364"/>
       <c r="AQ26" s="364"/>
       <c r="AR26" s="364"/>
       <c r="AS26" s="364"/>
       <c r="AT26" s="364"/>
       <c r="AU26" s="364"/>
       <c r="AV26" s="364"/>
       <c r="AW26" s="364"/>
       <c r="AX26" s="364"/>
       <c r="AY26" s="364"/>
       <c r="AZ26" s="364"/>
       <c r="BA26" s="364"/>
       <c r="BB26" s="364"/>
       <c r="BC26" s="364"/>
       <c r="BD26" s="364"/>
       <c r="BE26" s="364"/>
       <c r="BF26" s="364"/>
     </row>
     <row r="27" spans="1:58" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="181" t="s">
         <v>266</v>
       </c>
-      <c r="B27" s="1338"/>
-      <c r="C27" s="1364" t="s">
+      <c r="B27" s="1358"/>
+      <c r="C27" s="1384" t="s">
         <v>379</v>
       </c>
       <c r="D27" s="493" t="s">
         <v>200</v>
       </c>
       <c r="E27" s="401" t="s">
         <v>347</v>
       </c>
-      <c r="F27" s="1342"/>
+      <c r="F27" s="1362"/>
       <c r="G27" s="364"/>
       <c r="H27" s="364"/>
       <c r="I27" s="364"/>
       <c r="J27" s="364"/>
       <c r="K27" s="364"/>
       <c r="L27" s="364"/>
       <c r="M27" s="364"/>
       <c r="N27" s="364"/>
       <c r="O27" s="364"/>
       <c r="P27" s="364"/>
       <c r="Q27" s="364"/>
       <c r="R27" s="364"/>
       <c r="S27" s="364"/>
       <c r="T27" s="364"/>
       <c r="U27" s="364"/>
       <c r="V27" s="364"/>
       <c r="W27" s="364"/>
       <c r="X27" s="364"/>
       <c r="Y27" s="364"/>
       <c r="Z27" s="364"/>
       <c r="AA27" s="364"/>
       <c r="AB27" s="364"/>
       <c r="AC27" s="364"/>
       <c r="AD27" s="364"/>
       <c r="AE27" s="364"/>
@@ -28071,59 +27932,59 @@
       <c r="AM27" s="364"/>
       <c r="AN27" s="364"/>
       <c r="AO27" s="364"/>
       <c r="AP27" s="364"/>
       <c r="AQ27" s="364"/>
       <c r="AR27" s="364"/>
       <c r="AS27" s="364"/>
       <c r="AT27" s="364"/>
       <c r="AU27" s="364"/>
       <c r="AV27" s="364"/>
       <c r="AW27" s="364"/>
       <c r="AX27" s="364"/>
       <c r="AY27" s="364"/>
       <c r="AZ27" s="364"/>
       <c r="BA27" s="364"/>
       <c r="BB27" s="364"/>
       <c r="BC27" s="364"/>
       <c r="BD27" s="364"/>
       <c r="BE27" s="364"/>
       <c r="BF27" s="364"/>
     </row>
     <row r="28" spans="1:58" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="181" t="s">
         <v>268</v>
       </c>
-      <c r="B28" s="1338"/>
-      <c r="C28" s="1365"/>
+      <c r="B28" s="1358"/>
+      <c r="C28" s="1385"/>
       <c r="D28" s="394" t="s">
         <v>201</v>
       </c>
       <c r="E28" s="402" t="s">
         <v>348</v>
       </c>
-      <c r="F28" s="1342"/>
+      <c r="F28" s="1362"/>
       <c r="G28" s="364"/>
       <c r="H28" s="364"/>
       <c r="I28" s="364"/>
       <c r="J28" s="364"/>
       <c r="K28" s="364"/>
       <c r="L28" s="364"/>
       <c r="M28" s="364"/>
       <c r="N28" s="364"/>
       <c r="O28" s="364"/>
       <c r="P28" s="364"/>
       <c r="Q28" s="364"/>
       <c r="R28" s="364"/>
       <c r="S28" s="364"/>
       <c r="T28" s="364"/>
       <c r="U28" s="364"/>
       <c r="V28" s="364"/>
       <c r="W28" s="364"/>
       <c r="X28" s="364"/>
       <c r="Y28" s="364"/>
       <c r="Z28" s="364"/>
       <c r="AA28" s="364"/>
       <c r="AB28" s="364"/>
       <c r="AC28" s="364"/>
       <c r="AD28" s="364"/>
       <c r="AE28" s="364"/>
@@ -28137,61 +27998,61 @@
       <c r="AM28" s="364"/>
       <c r="AN28" s="364"/>
       <c r="AO28" s="364"/>
       <c r="AP28" s="364"/>
       <c r="AQ28" s="364"/>
       <c r="AR28" s="364"/>
       <c r="AS28" s="364"/>
       <c r="AT28" s="364"/>
       <c r="AU28" s="364"/>
       <c r="AV28" s="364"/>
       <c r="AW28" s="364"/>
       <c r="AX28" s="364"/>
       <c r="AY28" s="364"/>
       <c r="AZ28" s="364"/>
       <c r="BA28" s="364"/>
       <c r="BB28" s="364"/>
       <c r="BC28" s="364"/>
       <c r="BD28" s="364"/>
       <c r="BE28" s="364"/>
       <c r="BF28" s="364"/>
     </row>
     <row r="29" spans="1:58" s="18" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="189" t="s">
         <v>269</v>
       </c>
-      <c r="B29" s="1338"/>
+      <c r="B29" s="1358"/>
       <c r="C29" s="310" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="D29" s="552" t="s">
         <v>200</v>
       </c>
       <c r="E29" s="558" t="s">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="F29" s="1342"/>
+        <v>771</v>
+      </c>
+      <c r="F29" s="1362"/>
       <c r="G29" s="364"/>
       <c r="H29" s="364"/>
       <c r="I29" s="364"/>
       <c r="J29" s="364"/>
       <c r="K29" s="364"/>
       <c r="L29" s="364"/>
       <c r="M29" s="364"/>
       <c r="N29" s="364"/>
       <c r="O29" s="364"/>
       <c r="P29" s="364"/>
       <c r="Q29" s="364"/>
       <c r="R29" s="364"/>
       <c r="S29" s="364"/>
       <c r="T29" s="364"/>
       <c r="U29" s="364"/>
       <c r="V29" s="364"/>
       <c r="W29" s="364"/>
       <c r="X29" s="364"/>
       <c r="Y29" s="364"/>
       <c r="Z29" s="364"/>
       <c r="AA29" s="364"/>
       <c r="AB29" s="364"/>
       <c r="AC29" s="364"/>
       <c r="AD29" s="364"/>
       <c r="AE29" s="364"/>
@@ -28205,61 +28066,61 @@
       <c r="AM29" s="364"/>
       <c r="AN29" s="364"/>
       <c r="AO29" s="364"/>
       <c r="AP29" s="364"/>
       <c r="AQ29" s="364"/>
       <c r="AR29" s="364"/>
       <c r="AS29" s="364"/>
       <c r="AT29" s="364"/>
       <c r="AU29" s="364"/>
       <c r="AV29" s="364"/>
       <c r="AW29" s="364"/>
       <c r="AX29" s="364"/>
       <c r="AY29" s="364"/>
       <c r="AZ29" s="364"/>
       <c r="BA29" s="364"/>
       <c r="BB29" s="364"/>
       <c r="BC29" s="364"/>
       <c r="BD29" s="364"/>
       <c r="BE29" s="364"/>
       <c r="BF29" s="364"/>
     </row>
     <row r="30" spans="1:58" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="189" t="s">
         <v>270</v>
       </c>
-      <c r="B30" s="1338"/>
-[...1 lines deleted...]
-        <v>829</v>
+      <c r="B30" s="1358"/>
+      <c r="C30" s="1381" t="s">
+        <v>827</v>
       </c>
       <c r="D30" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E30" s="1378" t="s">
+      <c r="E30" s="1398" t="s">
         <v>296</v>
       </c>
-      <c r="F30" s="1342"/>
+      <c r="F30" s="1362"/>
       <c r="G30" s="364"/>
       <c r="H30" s="364"/>
       <c r="I30" s="364"/>
       <c r="J30" s="364"/>
       <c r="K30" s="364"/>
       <c r="L30" s="364"/>
       <c r="M30" s="364"/>
       <c r="N30" s="364"/>
       <c r="O30" s="364"/>
       <c r="P30" s="364"/>
       <c r="Q30" s="364"/>
       <c r="R30" s="364"/>
       <c r="S30" s="364"/>
       <c r="T30" s="364"/>
       <c r="U30" s="364"/>
       <c r="V30" s="364"/>
       <c r="W30" s="364"/>
       <c r="X30" s="364"/>
       <c r="Y30" s="364"/>
       <c r="Z30" s="364"/>
       <c r="AA30" s="364"/>
       <c r="AB30" s="364"/>
       <c r="AC30" s="364"/>
       <c r="AD30" s="364"/>
       <c r="AE30" s="364"/>
@@ -28273,57 +28134,57 @@
       <c r="AM30" s="364"/>
       <c r="AN30" s="364"/>
       <c r="AO30" s="364"/>
       <c r="AP30" s="364"/>
       <c r="AQ30" s="364"/>
       <c r="AR30" s="364"/>
       <c r="AS30" s="364"/>
       <c r="AT30" s="364"/>
       <c r="AU30" s="364"/>
       <c r="AV30" s="364"/>
       <c r="AW30" s="364"/>
       <c r="AX30" s="364"/>
       <c r="AY30" s="364"/>
       <c r="AZ30" s="364"/>
       <c r="BA30" s="364"/>
       <c r="BB30" s="364"/>
       <c r="BC30" s="364"/>
       <c r="BD30" s="364"/>
       <c r="BE30" s="364"/>
       <c r="BF30" s="364"/>
     </row>
     <row r="31" spans="1:58" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="189" t="s">
         <v>271</v>
       </c>
-      <c r="B31" s="1338"/>
-      <c r="C31" s="1362"/>
+      <c r="B31" s="1358"/>
+      <c r="C31" s="1382"/>
       <c r="D31" s="395" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-      <c r="F31" s="1342"/>
+        <v>591</v>
+      </c>
+      <c r="E31" s="1399"/>
+      <c r="F31" s="1362"/>
       <c r="G31" s="364"/>
       <c r="H31" s="364"/>
       <c r="I31" s="364"/>
       <c r="J31" s="364"/>
       <c r="K31" s="364"/>
       <c r="L31" s="364"/>
       <c r="M31" s="364"/>
       <c r="N31" s="364"/>
       <c r="O31" s="364"/>
       <c r="P31" s="364"/>
       <c r="Q31" s="364"/>
       <c r="R31" s="364"/>
       <c r="S31" s="364"/>
       <c r="T31" s="364"/>
       <c r="U31" s="364"/>
       <c r="V31" s="364"/>
       <c r="W31" s="364"/>
       <c r="X31" s="364"/>
       <c r="Y31" s="364"/>
       <c r="Z31" s="364"/>
       <c r="AA31" s="364"/>
       <c r="AB31" s="364"/>
       <c r="AC31" s="364"/>
       <c r="AD31" s="364"/>
       <c r="AE31" s="364"/>
@@ -28337,61 +28198,61 @@
       <c r="AM31" s="364"/>
       <c r="AN31" s="364"/>
       <c r="AO31" s="364"/>
       <c r="AP31" s="364"/>
       <c r="AQ31" s="364"/>
       <c r="AR31" s="364"/>
       <c r="AS31" s="364"/>
       <c r="AT31" s="364"/>
       <c r="AU31" s="364"/>
       <c r="AV31" s="364"/>
       <c r="AW31" s="364"/>
       <c r="AX31" s="364"/>
       <c r="AY31" s="364"/>
       <c r="AZ31" s="364"/>
       <c r="BA31" s="364"/>
       <c r="BB31" s="364"/>
       <c r="BC31" s="364"/>
       <c r="BD31" s="364"/>
       <c r="BE31" s="364"/>
       <c r="BF31" s="364"/>
     </row>
     <row r="32" spans="1:58" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="184" t="s">
         <v>272</v>
       </c>
-      <c r="B32" s="1339"/>
+      <c r="B32" s="1359"/>
       <c r="C32" s="392" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D32" s="553" t="s">
         <v>200</v>
       </c>
       <c r="E32" s="497" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="F32" s="1343"/>
+        <v>630</v>
+      </c>
+      <c r="F32" s="1363"/>
       <c r="G32" s="364"/>
       <c r="H32" s="364"/>
       <c r="I32" s="364"/>
       <c r="J32" s="364"/>
       <c r="K32" s="364"/>
       <c r="L32" s="364"/>
       <c r="M32" s="364"/>
       <c r="N32" s="364"/>
       <c r="O32" s="364"/>
       <c r="P32" s="364"/>
       <c r="Q32" s="364"/>
       <c r="R32" s="364"/>
       <c r="S32" s="364"/>
       <c r="T32" s="364"/>
       <c r="U32" s="364"/>
       <c r="V32" s="364"/>
       <c r="W32" s="364"/>
       <c r="X32" s="364"/>
       <c r="Y32" s="364"/>
       <c r="Z32" s="364"/>
       <c r="AA32" s="364"/>
       <c r="AB32" s="364"/>
       <c r="AC32" s="364"/>
       <c r="AD32" s="364"/>
       <c r="AE32" s="364"/>
@@ -28405,74 +28266,74 @@
       <c r="AM32" s="364"/>
       <c r="AN32" s="364"/>
       <c r="AO32" s="364"/>
       <c r="AP32" s="364"/>
       <c r="AQ32" s="364"/>
       <c r="AR32" s="364"/>
       <c r="AS32" s="364"/>
       <c r="AT32" s="364"/>
       <c r="AU32" s="364"/>
       <c r="AV32" s="364"/>
       <c r="AW32" s="364"/>
       <c r="AX32" s="364"/>
       <c r="AY32" s="364"/>
       <c r="AZ32" s="364"/>
       <c r="BA32" s="364"/>
       <c r="BB32" s="364"/>
       <c r="BC32" s="364"/>
       <c r="BD32" s="364"/>
       <c r="BE32" s="364"/>
       <c r="BF32" s="364"/>
     </row>
     <row r="33" spans="1:58" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="409" t="s">
         <v>85</v>
       </c>
-      <c r="B33" s="1240" t="s">
+      <c r="B33" s="1260" t="s">
         <v>112</v>
       </c>
-      <c r="C33" s="1241"/>
-[...1 lines deleted...]
-      <c r="E33" s="1241"/>
+      <c r="C33" s="1261"/>
+      <c r="D33" s="1261"/>
+      <c r="E33" s="1261"/>
       <c r="F33" s="416"/>
     </row>
     <row r="34" spans="1:58" s="161" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="166" t="s">
         <v>87</v>
       </c>
-      <c r="B34" s="1369" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="1354" t="s">
+      <c r="B34" s="1389" t="s">
+        <v>817</v>
+      </c>
+      <c r="C34" s="1374" t="s">
         <v>273</v>
       </c>
-      <c r="D34" s="1355"/>
-[...4 lines deleted...]
-        <v>541</v>
+      <c r="D34" s="1375"/>
+      <c r="E34" s="1390" t="s">
+        <v>537</v>
+      </c>
+      <c r="F34" s="1350" t="s">
+        <v>540</v>
       </c>
       <c r="G34" s="365"/>
       <c r="H34" s="365"/>
       <c r="I34" s="365"/>
       <c r="J34" s="365"/>
       <c r="K34" s="365"/>
       <c r="L34" s="365"/>
       <c r="M34" s="365"/>
       <c r="N34" s="365"/>
       <c r="O34" s="365"/>
       <c r="P34" s="365"/>
       <c r="Q34" s="365"/>
       <c r="R34" s="365"/>
       <c r="S34" s="365"/>
       <c r="T34" s="365"/>
       <c r="U34" s="365"/>
       <c r="V34" s="365"/>
       <c r="W34" s="365"/>
       <c r="X34" s="365"/>
       <c r="Y34" s="365"/>
       <c r="Z34" s="365"/>
       <c r="AA34" s="365"/>
       <c r="AB34" s="365"/>
       <c r="AC34" s="365"/>
       <c r="AD34" s="365"/>
@@ -28487,57 +28348,57 @@
       <c r="AM34" s="365"/>
       <c r="AN34" s="365"/>
       <c r="AO34" s="365"/>
       <c r="AP34" s="365"/>
       <c r="AQ34" s="365"/>
       <c r="AR34" s="365"/>
       <c r="AS34" s="365"/>
       <c r="AT34" s="365"/>
       <c r="AU34" s="365"/>
       <c r="AV34" s="365"/>
       <c r="AW34" s="365"/>
       <c r="AX34" s="365"/>
       <c r="AY34" s="365"/>
       <c r="AZ34" s="365"/>
       <c r="BA34" s="365"/>
       <c r="BB34" s="365"/>
       <c r="BC34" s="365"/>
       <c r="BD34" s="365"/>
       <c r="BE34" s="365"/>
       <c r="BF34" s="365"/>
     </row>
     <row r="35" spans="1:58" s="161" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="165" t="s">
         <v>89</v>
       </c>
-      <c r="B35" s="1251"/>
-      <c r="C35" s="1333" t="s">
+      <c r="B35" s="1271"/>
+      <c r="C35" s="1353" t="s">
         <v>274</v>
       </c>
-      <c r="D35" s="1334"/>
-[...1 lines deleted...]
-      <c r="F35" s="1331"/>
+      <c r="D35" s="1354"/>
+      <c r="E35" s="1391"/>
+      <c r="F35" s="1351"/>
       <c r="G35" s="365"/>
       <c r="H35" s="365"/>
       <c r="I35" s="365"/>
       <c r="J35" s="365"/>
       <c r="K35" s="365"/>
       <c r="L35" s="365"/>
       <c r="M35" s="365"/>
       <c r="N35" s="365"/>
       <c r="O35" s="365"/>
       <c r="P35" s="365"/>
       <c r="Q35" s="365"/>
       <c r="R35" s="365"/>
       <c r="S35" s="365"/>
       <c r="T35" s="365"/>
       <c r="U35" s="365"/>
       <c r="V35" s="365"/>
       <c r="W35" s="365"/>
       <c r="X35" s="365"/>
       <c r="Y35" s="365"/>
       <c r="Z35" s="365"/>
       <c r="AA35" s="365"/>
       <c r="AB35" s="365"/>
       <c r="AC35" s="365"/>
       <c r="AD35" s="365"/>
       <c r="AE35" s="365"/>
@@ -28551,57 +28412,57 @@
       <c r="AM35" s="365"/>
       <c r="AN35" s="365"/>
       <c r="AO35" s="365"/>
       <c r="AP35" s="365"/>
       <c r="AQ35" s="365"/>
       <c r="AR35" s="365"/>
       <c r="AS35" s="365"/>
       <c r="AT35" s="365"/>
       <c r="AU35" s="365"/>
       <c r="AV35" s="365"/>
       <c r="AW35" s="365"/>
       <c r="AX35" s="365"/>
       <c r="AY35" s="365"/>
       <c r="AZ35" s="365"/>
       <c r="BA35" s="365"/>
       <c r="BB35" s="365"/>
       <c r="BC35" s="365"/>
       <c r="BD35" s="365"/>
       <c r="BE35" s="365"/>
       <c r="BF35" s="365"/>
     </row>
     <row r="36" spans="1:58" s="162" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="383" t="s">
         <v>92</v>
       </c>
-      <c r="B36" s="1251"/>
-      <c r="C36" s="1350" t="s">
+      <c r="B36" s="1271"/>
+      <c r="C36" s="1370" t="s">
         <v>275</v>
       </c>
-      <c r="D36" s="1351"/>
-[...1 lines deleted...]
-      <c r="F36" s="1331"/>
+      <c r="D36" s="1371"/>
+      <c r="E36" s="1392"/>
+      <c r="F36" s="1351"/>
       <c r="G36" s="366"/>
       <c r="H36" s="366"/>
       <c r="I36" s="366"/>
       <c r="J36" s="366"/>
       <c r="K36" s="366"/>
       <c r="L36" s="366"/>
       <c r="M36" s="366"/>
       <c r="N36" s="366"/>
       <c r="O36" s="366"/>
       <c r="P36" s="366"/>
       <c r="Q36" s="366"/>
       <c r="R36" s="366"/>
       <c r="S36" s="366"/>
       <c r="T36" s="366"/>
       <c r="U36" s="366"/>
       <c r="V36" s="366"/>
       <c r="W36" s="366"/>
       <c r="X36" s="366"/>
       <c r="Y36" s="366"/>
       <c r="Z36" s="366"/>
       <c r="AA36" s="366"/>
       <c r="AB36" s="366"/>
       <c r="AC36" s="366"/>
       <c r="AD36" s="366"/>
       <c r="AE36" s="366"/>
@@ -28615,59 +28476,59 @@
       <c r="AM36" s="366"/>
       <c r="AN36" s="366"/>
       <c r="AO36" s="366"/>
       <c r="AP36" s="366"/>
       <c r="AQ36" s="366"/>
       <c r="AR36" s="366"/>
       <c r="AS36" s="366"/>
       <c r="AT36" s="366"/>
       <c r="AU36" s="366"/>
       <c r="AV36" s="366"/>
       <c r="AW36" s="366"/>
       <c r="AX36" s="366"/>
       <c r="AY36" s="366"/>
       <c r="AZ36" s="366"/>
       <c r="BA36" s="366"/>
       <c r="BB36" s="366"/>
       <c r="BC36" s="366"/>
       <c r="BD36" s="366"/>
       <c r="BE36" s="366"/>
       <c r="BF36" s="366"/>
     </row>
     <row r="37" spans="1:58" s="162" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="506" t="s">
         <v>93</v>
       </c>
-      <c r="B37" s="1251"/>
-[...3 lines deleted...]
-      <c r="D37" s="1239"/>
+      <c r="B37" s="1271"/>
+      <c r="C37" s="1257" t="s">
+        <v>759</v>
+      </c>
+      <c r="D37" s="1259"/>
       <c r="E37" s="367" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="F37" s="1332"/>
+        <v>537</v>
+      </c>
+      <c r="F37" s="1352"/>
       <c r="G37" s="366"/>
       <c r="H37" s="366"/>
       <c r="I37" s="366"/>
       <c r="J37" s="366"/>
       <c r="K37" s="366"/>
       <c r="L37" s="366"/>
       <c r="M37" s="366"/>
       <c r="N37" s="366"/>
       <c r="O37" s="366"/>
       <c r="P37" s="366"/>
       <c r="Q37" s="366"/>
       <c r="R37" s="366"/>
       <c r="S37" s="366"/>
       <c r="T37" s="366"/>
       <c r="U37" s="366"/>
       <c r="V37" s="366"/>
       <c r="W37" s="366"/>
       <c r="X37" s="366"/>
       <c r="Y37" s="366"/>
       <c r="Z37" s="366"/>
       <c r="AA37" s="366"/>
       <c r="AB37" s="366"/>
       <c r="AC37" s="366"/>
       <c r="AD37" s="366"/>
       <c r="AE37" s="366"/>
@@ -28681,61 +28542,61 @@
       <c r="AM37" s="366"/>
       <c r="AN37" s="366"/>
       <c r="AO37" s="366"/>
       <c r="AP37" s="366"/>
       <c r="AQ37" s="366"/>
       <c r="AR37" s="366"/>
       <c r="AS37" s="366"/>
       <c r="AT37" s="366"/>
       <c r="AU37" s="366"/>
       <c r="AV37" s="366"/>
       <c r="AW37" s="366"/>
       <c r="AX37" s="366"/>
       <c r="AY37" s="366"/>
       <c r="AZ37" s="366"/>
       <c r="BA37" s="366"/>
       <c r="BB37" s="366"/>
       <c r="BC37" s="366"/>
       <c r="BD37" s="366"/>
       <c r="BE37" s="366"/>
       <c r="BF37" s="366"/>
     </row>
     <row r="38" spans="1:58" s="162" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="163" t="s">
         <v>95</v>
       </c>
-      <c r="B38" s="1251" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="1352" t="s">
+      <c r="B38" s="1271" t="s">
+        <v>818</v>
+      </c>
+      <c r="C38" s="1372" t="s">
         <v>502</v>
       </c>
-      <c r="D38" s="1353"/>
-      <c r="E38" s="1395" t="s">
+      <c r="D38" s="1373"/>
+      <c r="E38" s="1415" t="s">
         <v>115</v>
       </c>
-      <c r="F38" s="1261"/>
+      <c r="F38" s="1281"/>
       <c r="G38" s="366"/>
       <c r="H38" s="366"/>
       <c r="I38" s="366"/>
       <c r="J38" s="366"/>
       <c r="K38" s="366"/>
       <c r="L38" s="366"/>
       <c r="M38" s="366"/>
       <c r="N38" s="366"/>
       <c r="O38" s="366"/>
       <c r="P38" s="366"/>
       <c r="Q38" s="366"/>
       <c r="R38" s="366"/>
       <c r="S38" s="366"/>
       <c r="T38" s="366"/>
       <c r="U38" s="366"/>
       <c r="V38" s="366"/>
       <c r="W38" s="366"/>
       <c r="X38" s="366"/>
       <c r="Y38" s="366"/>
       <c r="Z38" s="366"/>
       <c r="AA38" s="366"/>
       <c r="AB38" s="366"/>
       <c r="AC38" s="366"/>
       <c r="AD38" s="366"/>
       <c r="AE38" s="366"/>
@@ -28749,57 +28610,57 @@
       <c r="AM38" s="366"/>
       <c r="AN38" s="366"/>
       <c r="AO38" s="366"/>
       <c r="AP38" s="366"/>
       <c r="AQ38" s="366"/>
       <c r="AR38" s="366"/>
       <c r="AS38" s="366"/>
       <c r="AT38" s="366"/>
       <c r="AU38" s="366"/>
       <c r="AV38" s="366"/>
       <c r="AW38" s="366"/>
       <c r="AX38" s="366"/>
       <c r="AY38" s="366"/>
       <c r="AZ38" s="366"/>
       <c r="BA38" s="366"/>
       <c r="BB38" s="366"/>
       <c r="BC38" s="366"/>
       <c r="BD38" s="366"/>
       <c r="BE38" s="366"/>
       <c r="BF38" s="366"/>
     </row>
     <row r="39" spans="1:58" s="162" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="164" t="s">
         <v>97</v>
       </c>
-      <c r="B39" s="1251"/>
-      <c r="C39" s="1335" t="s">
+      <c r="B39" s="1271"/>
+      <c r="C39" s="1355" t="s">
         <v>503</v>
       </c>
-      <c r="D39" s="1336"/>
-[...1 lines deleted...]
-      <c r="F39" s="1262"/>
+      <c r="D39" s="1356"/>
+      <c r="E39" s="1416"/>
+      <c r="F39" s="1282"/>
       <c r="G39" s="366"/>
       <c r="H39" s="366"/>
       <c r="I39" s="366"/>
       <c r="J39" s="366"/>
       <c r="K39" s="366"/>
       <c r="L39" s="366"/>
       <c r="M39" s="366"/>
       <c r="N39" s="366"/>
       <c r="O39" s="366"/>
       <c r="P39" s="366"/>
       <c r="Q39" s="366"/>
       <c r="R39" s="366"/>
       <c r="S39" s="366"/>
       <c r="T39" s="366"/>
       <c r="U39" s="366"/>
       <c r="V39" s="366"/>
       <c r="W39" s="366"/>
       <c r="X39" s="366"/>
       <c r="Y39" s="366"/>
       <c r="Z39" s="366"/>
       <c r="AA39" s="366"/>
       <c r="AB39" s="366"/>
       <c r="AC39" s="366"/>
       <c r="AD39" s="366"/>
       <c r="AE39" s="366"/>
@@ -28813,60 +28674,60 @@
       <c r="AM39" s="366"/>
       <c r="AN39" s="366"/>
       <c r="AO39" s="366"/>
       <c r="AP39" s="366"/>
       <c r="AQ39" s="366"/>
       <c r="AR39" s="366"/>
       <c r="AS39" s="366"/>
       <c r="AT39" s="366"/>
       <c r="AU39" s="366"/>
       <c r="AV39" s="366"/>
       <c r="AW39" s="366"/>
       <c r="AX39" s="366"/>
       <c r="AY39" s="366"/>
       <c r="AZ39" s="366"/>
       <c r="BA39" s="366"/>
       <c r="BB39" s="366"/>
       <c r="BC39" s="366"/>
       <c r="BD39" s="366"/>
       <c r="BE39" s="366"/>
       <c r="BF39" s="366"/>
     </row>
     <row r="40" spans="1:58" s="162" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="353" t="s">
         <v>99</v>
       </c>
-      <c r="B40" s="1394"/>
-[...3 lines deleted...]
-      <c r="D40" s="1336"/>
+      <c r="B40" s="1414"/>
+      <c r="C40" s="1355" t="s">
+        <v>915</v>
+      </c>
+      <c r="D40" s="1356"/>
       <c r="E40" s="520" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="F40" s="510" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="G40" s="366"/>
       <c r="H40" s="366"/>
       <c r="I40" s="366"/>
       <c r="J40" s="366"/>
       <c r="K40" s="366"/>
       <c r="L40" s="366"/>
       <c r="M40" s="366"/>
       <c r="N40" s="366"/>
       <c r="O40" s="366"/>
       <c r="P40" s="366"/>
       <c r="Q40" s="366"/>
       <c r="R40" s="366"/>
       <c r="S40" s="366"/>
       <c r="T40" s="366"/>
       <c r="U40" s="366"/>
       <c r="V40" s="366"/>
       <c r="W40" s="366"/>
       <c r="X40" s="366"/>
       <c r="Y40" s="366"/>
       <c r="Z40" s="366"/>
       <c r="AA40" s="366"/>
       <c r="AB40" s="366"/>
       <c r="AC40" s="366"/>
       <c r="AD40" s="366"/>
@@ -28881,56 +28742,56 @@
       <c r="AM40" s="366"/>
       <c r="AN40" s="366"/>
       <c r="AO40" s="366"/>
       <c r="AP40" s="366"/>
       <c r="AQ40" s="366"/>
       <c r="AR40" s="366"/>
       <c r="AS40" s="366"/>
       <c r="AT40" s="366"/>
       <c r="AU40" s="366"/>
       <c r="AV40" s="366"/>
       <c r="AW40" s="366"/>
       <c r="AX40" s="366"/>
       <c r="AY40" s="366"/>
       <c r="AZ40" s="366"/>
       <c r="BA40" s="366"/>
       <c r="BB40" s="366"/>
       <c r="BC40" s="366"/>
       <c r="BD40" s="366"/>
       <c r="BE40" s="366"/>
       <c r="BF40" s="366"/>
     </row>
     <row r="41" spans="1:58" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="410" t="s">
         <v>276</v>
       </c>
-      <c r="B41" s="1240" t="s">
+      <c r="B41" s="1260" t="s">
         <v>133</v>
       </c>
-      <c r="C41" s="1241"/>
-[...1 lines deleted...]
-      <c r="E41" s="1241"/>
+      <c r="C41" s="1261"/>
+      <c r="D41" s="1261"/>
+      <c r="E41" s="1261"/>
       <c r="F41" s="416"/>
       <c r="G41" s="368"/>
       <c r="H41" s="368"/>
       <c r="I41" s="368"/>
       <c r="J41" s="368"/>
       <c r="K41" s="368"/>
       <c r="L41" s="368"/>
       <c r="M41" s="368"/>
       <c r="N41" s="368"/>
       <c r="O41" s="368"/>
       <c r="P41" s="368"/>
       <c r="Q41" s="368"/>
       <c r="R41" s="368"/>
       <c r="S41" s="368"/>
       <c r="T41" s="368"/>
       <c r="U41" s="368"/>
       <c r="V41" s="368"/>
       <c r="W41" s="368"/>
       <c r="X41" s="368"/>
       <c r="Y41" s="368"/>
       <c r="Z41" s="368"/>
       <c r="AA41" s="368"/>
       <c r="AB41" s="368"/>
       <c r="AC41" s="368"/>
       <c r="AD41" s="368"/>
@@ -28945,55 +28806,55 @@
       <c r="AM41" s="368"/>
       <c r="AN41" s="368"/>
       <c r="AO41" s="368"/>
       <c r="AP41" s="368"/>
       <c r="AQ41" s="368"/>
       <c r="AR41" s="368"/>
       <c r="AS41" s="368"/>
       <c r="AT41" s="368"/>
       <c r="AU41" s="368"/>
       <c r="AV41" s="368"/>
       <c r="AW41" s="368"/>
       <c r="AX41" s="368"/>
       <c r="AY41" s="368"/>
       <c r="AZ41" s="368"/>
       <c r="BA41" s="368"/>
       <c r="BB41" s="368"/>
       <c r="BC41" s="368"/>
       <c r="BD41" s="368"/>
       <c r="BE41" s="368"/>
       <c r="BF41" s="368"/>
     </row>
     <row r="42" spans="1:58" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="192" t="s">
         <v>113</v>
       </c>
-      <c r="B42" s="1263" t="s">
+      <c r="B42" s="1283" t="s">
         <v>135</v>
       </c>
-      <c r="C42" s="1264"/>
-      <c r="D42" s="1265"/>
+      <c r="C42" s="1284"/>
+      <c r="D42" s="1285"/>
       <c r="E42" s="496" t="s">
         <v>115</v>
       </c>
       <c r="F42" s="193"/>
       <c r="G42" s="368"/>
       <c r="H42" s="368"/>
       <c r="I42" s="368"/>
       <c r="J42" s="368"/>
       <c r="K42" s="368"/>
       <c r="L42" s="368"/>
       <c r="M42" s="368"/>
       <c r="N42" s="368"/>
       <c r="O42" s="368"/>
       <c r="P42" s="368"/>
       <c r="Q42" s="368"/>
       <c r="R42" s="368"/>
       <c r="S42" s="368"/>
       <c r="T42" s="368"/>
       <c r="U42" s="368"/>
       <c r="V42" s="368"/>
       <c r="W42" s="368"/>
       <c r="X42" s="368"/>
       <c r="Y42" s="368"/>
       <c r="Z42" s="368"/>
       <c r="AA42" s="368"/>
@@ -29011,55 +28872,55 @@
       <c r="AM42" s="368"/>
       <c r="AN42" s="368"/>
       <c r="AO42" s="368"/>
       <c r="AP42" s="368"/>
       <c r="AQ42" s="368"/>
       <c r="AR42" s="368"/>
       <c r="AS42" s="368"/>
       <c r="AT42" s="368"/>
       <c r="AU42" s="368"/>
       <c r="AV42" s="368"/>
       <c r="AW42" s="368"/>
       <c r="AX42" s="368"/>
       <c r="AY42" s="368"/>
       <c r="AZ42" s="368"/>
       <c r="BA42" s="368"/>
       <c r="BB42" s="368"/>
       <c r="BC42" s="368"/>
       <c r="BD42" s="368"/>
       <c r="BE42" s="368"/>
       <c r="BF42" s="368"/>
     </row>
     <row r="43" spans="1:58" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="194" t="s">
         <v>116</v>
       </c>
-      <c r="B43" s="1237" t="s">
+      <c r="B43" s="1257" t="s">
         <v>137</v>
       </c>
-      <c r="C43" s="1238"/>
-      <c r="D43" s="1239"/>
+      <c r="C43" s="1258"/>
+      <c r="D43" s="1259"/>
       <c r="E43" s="195" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="494" t="s">
         <v>140</v>
       </c>
       <c r="G43" s="368"/>
       <c r="H43" s="368"/>
       <c r="I43" s="368"/>
       <c r="J43" s="368"/>
       <c r="K43" s="368"/>
       <c r="L43" s="368"/>
       <c r="M43" s="368"/>
       <c r="N43" s="368"/>
       <c r="O43" s="368"/>
       <c r="P43" s="368"/>
       <c r="Q43" s="368"/>
       <c r="R43" s="368"/>
       <c r="S43" s="368"/>
       <c r="T43" s="368"/>
       <c r="U43" s="368"/>
       <c r="V43" s="368"/>
       <c r="W43" s="368"/>
       <c r="X43" s="368"/>
       <c r="Y43" s="368"/>
@@ -29082,54 +28943,54 @@
       <c r="AP43" s="368"/>
       <c r="AQ43" s="368"/>
       <c r="AR43" s="368"/>
       <c r="AS43" s="368"/>
       <c r="AT43" s="368"/>
       <c r="AU43" s="368"/>
       <c r="AV43" s="368"/>
       <c r="AW43" s="368"/>
       <c r="AX43" s="368"/>
       <c r="AY43" s="368"/>
       <c r="AZ43" s="368"/>
       <c r="BA43" s="368"/>
       <c r="BB43" s="368"/>
       <c r="BC43" s="368"/>
       <c r="BD43" s="368"/>
       <c r="BE43" s="368"/>
       <c r="BF43" s="368"/>
     </row>
     <row r="44" spans="1:58" s="18" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="192" t="s">
         <v>125</v>
       </c>
       <c r="B44" s="196" t="s">
         <v>146</v>
       </c>
-      <c r="C44" s="1311" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="1311"/>
+      <c r="C44" s="1331" t="s">
+        <v>828</v>
+      </c>
+      <c r="D44" s="1331"/>
       <c r="E44" s="556" t="s">
         <v>115</v>
       </c>
       <c r="F44" s="197"/>
       <c r="G44" s="369"/>
       <c r="H44" s="369"/>
       <c r="I44" s="369"/>
       <c r="J44" s="369"/>
       <c r="K44" s="369"/>
       <c r="L44" s="369"/>
       <c r="M44" s="369"/>
       <c r="N44" s="369"/>
       <c r="O44" s="369"/>
       <c r="P44" s="369"/>
       <c r="Q44" s="364"/>
       <c r="R44" s="364"/>
       <c r="S44" s="364"/>
       <c r="T44" s="364"/>
       <c r="U44" s="364"/>
       <c r="V44" s="364"/>
       <c r="W44" s="364"/>
       <c r="X44" s="364"/>
       <c r="Y44" s="364"/>
       <c r="Z44" s="364"/>
       <c r="AA44" s="364"/>
@@ -29147,57 +29008,57 @@
       <c r="AM44" s="364"/>
       <c r="AN44" s="364"/>
       <c r="AO44" s="364"/>
       <c r="AP44" s="364"/>
       <c r="AQ44" s="364"/>
       <c r="AR44" s="364"/>
       <c r="AS44" s="364"/>
       <c r="AT44" s="364"/>
       <c r="AU44" s="364"/>
       <c r="AV44" s="364"/>
       <c r="AW44" s="364"/>
       <c r="AX44" s="364"/>
       <c r="AY44" s="364"/>
       <c r="AZ44" s="364"/>
       <c r="BA44" s="364"/>
       <c r="BB44" s="364"/>
       <c r="BC44" s="364"/>
       <c r="BD44" s="364"/>
       <c r="BE44" s="364"/>
       <c r="BF44" s="364"/>
     </row>
     <row r="45" spans="1:58" s="18" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="194" t="s">
         <v>128</v>
       </c>
-      <c r="B45" s="1312" t="s">
+      <c r="B45" s="1332" t="s">
         <v>278</v>
       </c>
-      <c r="C45" s="1301" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="1302"/>
+      <c r="C45" s="1321" t="s">
+        <v>604</v>
+      </c>
+      <c r="D45" s="1322"/>
       <c r="E45" s="547" t="s">
         <v>279</v>
       </c>
       <c r="F45" s="198"/>
       <c r="G45" s="369"/>
       <c r="H45" s="369"/>
       <c r="I45" s="369"/>
       <c r="J45" s="369"/>
       <c r="K45" s="369"/>
       <c r="L45" s="369"/>
       <c r="M45" s="369"/>
       <c r="N45" s="369"/>
       <c r="O45" s="369"/>
       <c r="P45" s="369"/>
       <c r="Q45" s="364"/>
       <c r="R45" s="364"/>
       <c r="S45" s="364"/>
       <c r="T45" s="364"/>
       <c r="U45" s="364"/>
       <c r="V45" s="364"/>
       <c r="W45" s="364"/>
       <c r="X45" s="364"/>
       <c r="Y45" s="364"/>
       <c r="Z45" s="364"/>
       <c r="AA45" s="364"/>
@@ -29215,59 +29076,59 @@
       <c r="AM45" s="364"/>
       <c r="AN45" s="364"/>
       <c r="AO45" s="364"/>
       <c r="AP45" s="364"/>
       <c r="AQ45" s="364"/>
       <c r="AR45" s="364"/>
       <c r="AS45" s="364"/>
       <c r="AT45" s="364"/>
       <c r="AU45" s="364"/>
       <c r="AV45" s="364"/>
       <c r="AW45" s="364"/>
       <c r="AX45" s="364"/>
       <c r="AY45" s="364"/>
       <c r="AZ45" s="364"/>
       <c r="BA45" s="364"/>
       <c r="BB45" s="364"/>
       <c r="BC45" s="364"/>
       <c r="BD45" s="364"/>
       <c r="BE45" s="364"/>
       <c r="BF45" s="364"/>
     </row>
     <row r="46" spans="1:58" s="18" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="194" t="s">
         <v>277</v>
       </c>
-      <c r="B46" s="1313"/>
-      <c r="C46" s="1271" t="s">
+      <c r="B46" s="1333"/>
+      <c r="C46" s="1291" t="s">
         <v>282</v>
       </c>
-      <c r="D46" s="1273"/>
-      <c r="E46" s="1314" t="s">
+      <c r="D46" s="1293"/>
+      <c r="E46" s="1334" t="s">
         <v>115</v>
       </c>
-      <c r="F46" s="1274"/>
+      <c r="F46" s="1294"/>
       <c r="G46" s="369"/>
       <c r="H46" s="369"/>
       <c r="I46" s="369"/>
       <c r="J46" s="369"/>
       <c r="K46" s="369"/>
       <c r="L46" s="369"/>
       <c r="M46" s="369"/>
       <c r="N46" s="369"/>
       <c r="O46" s="369"/>
       <c r="P46" s="369"/>
       <c r="Q46" s="364"/>
       <c r="R46" s="364"/>
       <c r="S46" s="364"/>
       <c r="T46" s="364"/>
       <c r="U46" s="364"/>
       <c r="V46" s="364"/>
       <c r="W46" s="364"/>
       <c r="X46" s="364"/>
       <c r="Y46" s="364"/>
       <c r="Z46" s="364"/>
       <c r="AA46" s="364"/>
       <c r="AB46" s="364"/>
       <c r="AC46" s="364"/>
       <c r="AD46" s="364"/>
       <c r="AE46" s="364"/>
@@ -29281,57 +29142,57 @@
       <c r="AM46" s="364"/>
       <c r="AN46" s="364"/>
       <c r="AO46" s="364"/>
       <c r="AP46" s="364"/>
       <c r="AQ46" s="364"/>
       <c r="AR46" s="364"/>
       <c r="AS46" s="364"/>
       <c r="AT46" s="364"/>
       <c r="AU46" s="364"/>
       <c r="AV46" s="364"/>
       <c r="AW46" s="364"/>
       <c r="AX46" s="364"/>
       <c r="AY46" s="364"/>
       <c r="AZ46" s="364"/>
       <c r="BA46" s="364"/>
       <c r="BB46" s="364"/>
       <c r="BC46" s="364"/>
       <c r="BD46" s="364"/>
       <c r="BE46" s="364"/>
       <c r="BF46" s="364"/>
     </row>
     <row r="47" spans="1:58" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="192" t="s">
         <v>280</v>
       </c>
-      <c r="B47" s="1313"/>
-      <c r="C47" s="1318" t="s">
+      <c r="B47" s="1333"/>
+      <c r="C47" s="1338" t="s">
         <v>284</v>
       </c>
-      <c r="D47" s="1319"/>
-[...1 lines deleted...]
-      <c r="F47" s="1275"/>
+      <c r="D47" s="1339"/>
+      <c r="E47" s="1303"/>
+      <c r="F47" s="1295"/>
       <c r="G47" s="369"/>
       <c r="H47" s="369"/>
       <c r="I47" s="369"/>
       <c r="J47" s="369"/>
       <c r="K47" s="369"/>
       <c r="L47" s="369"/>
       <c r="M47" s="369"/>
       <c r="N47" s="369"/>
       <c r="O47" s="369"/>
       <c r="P47" s="369"/>
       <c r="Q47" s="364"/>
       <c r="R47" s="364"/>
       <c r="S47" s="364"/>
       <c r="T47" s="364"/>
       <c r="U47" s="364"/>
       <c r="V47" s="364"/>
       <c r="W47" s="364"/>
       <c r="X47" s="364"/>
       <c r="Y47" s="364"/>
       <c r="Z47" s="364"/>
       <c r="AA47" s="364"/>
       <c r="AB47" s="364"/>
       <c r="AC47" s="364"/>
       <c r="AD47" s="364"/>
       <c r="AE47" s="364"/>
@@ -29345,57 +29206,57 @@
       <c r="AM47" s="364"/>
       <c r="AN47" s="364"/>
       <c r="AO47" s="364"/>
       <c r="AP47" s="364"/>
       <c r="AQ47" s="364"/>
       <c r="AR47" s="364"/>
       <c r="AS47" s="364"/>
       <c r="AT47" s="364"/>
       <c r="AU47" s="364"/>
       <c r="AV47" s="364"/>
       <c r="AW47" s="364"/>
       <c r="AX47" s="364"/>
       <c r="AY47" s="364"/>
       <c r="AZ47" s="364"/>
       <c r="BA47" s="364"/>
       <c r="BB47" s="364"/>
       <c r="BC47" s="364"/>
       <c r="BD47" s="364"/>
       <c r="BE47" s="364"/>
       <c r="BF47" s="364"/>
     </row>
     <row r="48" spans="1:58" s="18" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="194" t="s">
         <v>281</v>
       </c>
-      <c r="B48" s="1313"/>
-      <c r="C48" s="1271" t="s">
+      <c r="B48" s="1333"/>
+      <c r="C48" s="1291" t="s">
         <v>285</v>
       </c>
-      <c r="D48" s="1273"/>
-[...1 lines deleted...]
-      <c r="F48" s="1276"/>
+      <c r="D48" s="1293"/>
+      <c r="E48" s="1335"/>
+      <c r="F48" s="1296"/>
       <c r="G48" s="369"/>
       <c r="H48" s="369"/>
       <c r="I48" s="369"/>
       <c r="J48" s="369"/>
       <c r="K48" s="369"/>
       <c r="L48" s="369"/>
       <c r="M48" s="369"/>
       <c r="N48" s="369"/>
       <c r="O48" s="369"/>
       <c r="P48" s="369"/>
       <c r="Q48" s="364"/>
       <c r="R48" s="364"/>
       <c r="S48" s="364"/>
       <c r="T48" s="364"/>
       <c r="U48" s="364"/>
       <c r="V48" s="364"/>
       <c r="W48" s="364"/>
       <c r="X48" s="364"/>
       <c r="Y48" s="364"/>
       <c r="Z48" s="364"/>
       <c r="AA48" s="364"/>
       <c r="AB48" s="364"/>
       <c r="AC48" s="364"/>
       <c r="AD48" s="364"/>
       <c r="AE48" s="364"/>
@@ -29409,55 +29270,55 @@
       <c r="AM48" s="364"/>
       <c r="AN48" s="364"/>
       <c r="AO48" s="364"/>
       <c r="AP48" s="364"/>
       <c r="AQ48" s="364"/>
       <c r="AR48" s="364"/>
       <c r="AS48" s="364"/>
       <c r="AT48" s="364"/>
       <c r="AU48" s="364"/>
       <c r="AV48" s="364"/>
       <c r="AW48" s="364"/>
       <c r="AX48" s="364"/>
       <c r="AY48" s="364"/>
       <c r="AZ48" s="364"/>
       <c r="BA48" s="364"/>
       <c r="BB48" s="364"/>
       <c r="BC48" s="364"/>
       <c r="BD48" s="364"/>
       <c r="BE48" s="364"/>
       <c r="BF48" s="364"/>
     </row>
     <row r="49" spans="1:58" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="199" t="s">
         <v>283</v>
       </c>
-      <c r="B49" s="1313"/>
-      <c r="C49" s="1320" t="s">
+      <c r="B49" s="1333"/>
+      <c r="C49" s="1340" t="s">
         <v>83</v>
       </c>
-      <c r="D49" s="1321"/>
+      <c r="D49" s="1341"/>
       <c r="E49" s="557" t="s">
         <v>286</v>
       </c>
       <c r="F49" s="499"/>
       <c r="G49" s="369"/>
       <c r="H49" s="369"/>
       <c r="I49" s="369"/>
       <c r="J49" s="369"/>
       <c r="K49" s="369"/>
       <c r="L49" s="369"/>
       <c r="M49" s="369"/>
       <c r="N49" s="369"/>
       <c r="O49" s="369"/>
       <c r="P49" s="369"/>
       <c r="Q49" s="364"/>
       <c r="R49" s="364"/>
       <c r="S49" s="364"/>
       <c r="T49" s="364"/>
       <c r="U49" s="364"/>
       <c r="V49" s="364"/>
       <c r="W49" s="364"/>
       <c r="X49" s="364"/>
       <c r="Y49" s="364"/>
       <c r="Z49" s="364"/>
       <c r="AA49" s="364"/>
@@ -29475,56 +29336,56 @@
       <c r="AM49" s="364"/>
       <c r="AN49" s="364"/>
       <c r="AO49" s="364"/>
       <c r="AP49" s="364"/>
       <c r="AQ49" s="364"/>
       <c r="AR49" s="364"/>
       <c r="AS49" s="364"/>
       <c r="AT49" s="364"/>
       <c r="AU49" s="364"/>
       <c r="AV49" s="364"/>
       <c r="AW49" s="364"/>
       <c r="AX49" s="364"/>
       <c r="AY49" s="364"/>
       <c r="AZ49" s="364"/>
       <c r="BA49" s="364"/>
       <c r="BB49" s="364"/>
       <c r="BC49" s="364"/>
       <c r="BD49" s="364"/>
       <c r="BE49" s="364"/>
       <c r="BF49" s="364"/>
     </row>
     <row r="50" spans="1:58" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="411" t="s">
         <v>132</v>
       </c>
-      <c r="B50" s="1277" t="s">
-[...4 lines deleted...]
-      <c r="E50" s="1278"/>
+      <c r="B50" s="1297" t="s">
+        <v>882</v>
+      </c>
+      <c r="C50" s="1298"/>
+      <c r="D50" s="1298"/>
+      <c r="E50" s="1298"/>
       <c r="F50" s="418"/>
       <c r="G50" s="369"/>
       <c r="H50" s="369"/>
       <c r="I50" s="369"/>
       <c r="J50" s="369"/>
       <c r="K50" s="369"/>
       <c r="L50" s="369"/>
       <c r="M50" s="369"/>
       <c r="N50" s="369"/>
       <c r="O50" s="369"/>
       <c r="P50" s="369"/>
       <c r="Q50" s="364"/>
       <c r="R50" s="364"/>
       <c r="S50" s="364"/>
       <c r="T50" s="364"/>
       <c r="U50" s="364"/>
       <c r="V50" s="364"/>
       <c r="W50" s="364"/>
       <c r="X50" s="364"/>
       <c r="Y50" s="364"/>
       <c r="Z50" s="364"/>
       <c r="AA50" s="364"/>
       <c r="AB50" s="364"/>
       <c r="AC50" s="364"/>
       <c r="AD50" s="364"/>
@@ -29539,57 +29400,57 @@
       <c r="AM50" s="364"/>
       <c r="AN50" s="364"/>
       <c r="AO50" s="364"/>
       <c r="AP50" s="364"/>
       <c r="AQ50" s="364"/>
       <c r="AR50" s="364"/>
       <c r="AS50" s="364"/>
       <c r="AT50" s="364"/>
       <c r="AU50" s="364"/>
       <c r="AV50" s="364"/>
       <c r="AW50" s="364"/>
       <c r="AX50" s="364"/>
       <c r="AY50" s="364"/>
       <c r="AZ50" s="364"/>
       <c r="BA50" s="364"/>
       <c r="BB50" s="364"/>
       <c r="BC50" s="364"/>
       <c r="BD50" s="364"/>
       <c r="BE50" s="364"/>
       <c r="BF50" s="364"/>
     </row>
     <row r="51" spans="1:58" s="18" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="200" t="s">
         <v>134</v>
       </c>
-      <c r="B51" s="1286" t="s">
+      <c r="B51" s="1306" t="s">
         <v>287</v>
       </c>
-      <c r="C51" s="1284" t="s">
+      <c r="C51" s="1304" t="s">
         <v>144</v>
       </c>
-      <c r="D51" s="1285"/>
+      <c r="D51" s="1305"/>
       <c r="E51" s="497" t="s">
         <v>115</v>
       </c>
       <c r="F51" s="201"/>
       <c r="G51" s="369"/>
       <c r="H51" s="369"/>
       <c r="I51" s="369"/>
       <c r="J51" s="369"/>
       <c r="K51" s="369"/>
       <c r="L51" s="369"/>
       <c r="M51" s="369"/>
       <c r="N51" s="369"/>
       <c r="O51" s="369"/>
       <c r="P51" s="369"/>
       <c r="Q51" s="364"/>
       <c r="R51" s="364"/>
       <c r="S51" s="364"/>
       <c r="T51" s="364"/>
       <c r="U51" s="364"/>
       <c r="V51" s="364"/>
       <c r="W51" s="364"/>
       <c r="X51" s="364"/>
       <c r="Y51" s="364"/>
       <c r="Z51" s="364"/>
       <c r="AA51" s="364"/>
@@ -29607,60 +29468,60 @@
       <c r="AM51" s="364"/>
       <c r="AN51" s="364"/>
       <c r="AO51" s="364"/>
       <c r="AP51" s="364"/>
       <c r="AQ51" s="364"/>
       <c r="AR51" s="364"/>
       <c r="AS51" s="364"/>
       <c r="AT51" s="364"/>
       <c r="AU51" s="364"/>
       <c r="AV51" s="364"/>
       <c r="AW51" s="364"/>
       <c r="AX51" s="364"/>
       <c r="AY51" s="364"/>
       <c r="AZ51" s="364"/>
       <c r="BA51" s="364"/>
       <c r="BB51" s="364"/>
       <c r="BC51" s="364"/>
       <c r="BD51" s="364"/>
       <c r="BE51" s="364"/>
       <c r="BF51" s="364"/>
     </row>
     <row r="52" spans="1:58" s="18" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="200" t="s">
         <v>136</v>
       </c>
-      <c r="B52" s="1286"/>
-[...4 lines deleted...]
-      <c r="E52" s="1282" t="s">
+      <c r="B52" s="1306"/>
+      <c r="C52" s="1417" t="s">
+        <v>760</v>
+      </c>
+      <c r="D52" s="1418"/>
+      <c r="E52" s="1302" t="s">
         <v>504</v>
       </c>
-      <c r="F52" s="1230" t="s">
-        <v>763</v>
+      <c r="F52" s="1250" t="s">
+        <v>761</v>
       </c>
       <c r="G52" s="369"/>
       <c r="H52" s="369"/>
       <c r="I52" s="369"/>
       <c r="J52" s="369"/>
       <c r="K52" s="369"/>
       <c r="L52" s="369"/>
       <c r="M52" s="369"/>
       <c r="N52" s="369"/>
       <c r="O52" s="369"/>
       <c r="P52" s="369"/>
       <c r="Q52" s="364"/>
       <c r="R52" s="364"/>
       <c r="S52" s="364"/>
       <c r="T52" s="364"/>
       <c r="U52" s="364"/>
       <c r="V52" s="364"/>
       <c r="W52" s="364"/>
       <c r="X52" s="364"/>
       <c r="Y52" s="364"/>
       <c r="Z52" s="364"/>
       <c r="AA52" s="364"/>
       <c r="AB52" s="364"/>
       <c r="AC52" s="364"/>
       <c r="AD52" s="364"/>
@@ -29675,57 +29536,57 @@
       <c r="AM52" s="364"/>
       <c r="AN52" s="364"/>
       <c r="AO52" s="364"/>
       <c r="AP52" s="364"/>
       <c r="AQ52" s="364"/>
       <c r="AR52" s="364"/>
       <c r="AS52" s="364"/>
       <c r="AT52" s="364"/>
       <c r="AU52" s="364"/>
       <c r="AV52" s="364"/>
       <c r="AW52" s="364"/>
       <c r="AX52" s="364"/>
       <c r="AY52" s="364"/>
       <c r="AZ52" s="364"/>
       <c r="BA52" s="364"/>
       <c r="BB52" s="364"/>
       <c r="BC52" s="364"/>
       <c r="BD52" s="364"/>
       <c r="BE52" s="364"/>
       <c r="BF52" s="364"/>
     </row>
     <row r="53" spans="1:58" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="202" t="s">
         <v>142</v>
       </c>
-      <c r="B53" s="1286"/>
-      <c r="C53" s="1280" t="s">
+      <c r="B53" s="1306"/>
+      <c r="C53" s="1300" t="s">
         <v>428</v>
       </c>
-      <c r="D53" s="1281"/>
-[...1 lines deleted...]
-      <c r="F53" s="1231"/>
+      <c r="D53" s="1301"/>
+      <c r="E53" s="1303"/>
+      <c r="F53" s="1251"/>
       <c r="G53" s="369"/>
       <c r="H53" s="369"/>
       <c r="I53" s="369"/>
       <c r="J53" s="369"/>
       <c r="K53" s="369"/>
       <c r="L53" s="369"/>
       <c r="M53" s="369"/>
       <c r="N53" s="369"/>
       <c r="O53" s="369"/>
       <c r="P53" s="369"/>
       <c r="Q53" s="364"/>
       <c r="R53" s="364"/>
       <c r="S53" s="364"/>
       <c r="T53" s="364"/>
       <c r="U53" s="364"/>
       <c r="V53" s="364"/>
       <c r="W53" s="364"/>
       <c r="X53" s="364"/>
       <c r="Y53" s="364"/>
       <c r="Z53" s="364"/>
       <c r="AA53" s="364"/>
       <c r="AB53" s="364"/>
       <c r="AC53" s="364"/>
       <c r="AD53" s="364"/>
       <c r="AE53" s="364"/>
@@ -29739,57 +29600,57 @@
       <c r="AM53" s="364"/>
       <c r="AN53" s="364"/>
       <c r="AO53" s="364"/>
       <c r="AP53" s="364"/>
       <c r="AQ53" s="364"/>
       <c r="AR53" s="364"/>
       <c r="AS53" s="364"/>
       <c r="AT53" s="364"/>
       <c r="AU53" s="364"/>
       <c r="AV53" s="364"/>
       <c r="AW53" s="364"/>
       <c r="AX53" s="364"/>
       <c r="AY53" s="364"/>
       <c r="AZ53" s="364"/>
       <c r="BA53" s="364"/>
       <c r="BB53" s="364"/>
       <c r="BC53" s="364"/>
       <c r="BD53" s="364"/>
       <c r="BE53" s="364"/>
       <c r="BF53" s="364"/>
     </row>
     <row r="54" spans="1:58" s="18" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="202" t="s">
         <v>152</v>
       </c>
-      <c r="B54" s="1286"/>
-[...5 lines deleted...]
-      <c r="F54" s="1231"/>
+      <c r="B54" s="1306"/>
+      <c r="C54" s="1286" t="s">
+        <v>820</v>
+      </c>
+      <c r="D54" s="1286"/>
+      <c r="E54" s="1283"/>
+      <c r="F54" s="1251"/>
       <c r="G54" s="369"/>
       <c r="H54" s="369"/>
       <c r="I54" s="369"/>
       <c r="J54" s="369"/>
       <c r="K54" s="369"/>
       <c r="L54" s="369"/>
       <c r="M54" s="369"/>
       <c r="N54" s="369"/>
       <c r="O54" s="369"/>
       <c r="P54" s="369"/>
       <c r="Q54" s="364"/>
       <c r="R54" s="364"/>
       <c r="S54" s="364"/>
       <c r="T54" s="364"/>
       <c r="U54" s="364"/>
       <c r="V54" s="364"/>
       <c r="W54" s="364"/>
       <c r="X54" s="364"/>
       <c r="Y54" s="364"/>
       <c r="Z54" s="364"/>
       <c r="AA54" s="364"/>
       <c r="AB54" s="364"/>
       <c r="AC54" s="364"/>
       <c r="AD54" s="364"/>
       <c r="AE54" s="364"/>
@@ -29803,59 +29664,59 @@
       <c r="AM54" s="364"/>
       <c r="AN54" s="364"/>
       <c r="AO54" s="364"/>
       <c r="AP54" s="364"/>
       <c r="AQ54" s="364"/>
       <c r="AR54" s="364"/>
       <c r="AS54" s="364"/>
       <c r="AT54" s="364"/>
       <c r="AU54" s="364"/>
       <c r="AV54" s="364"/>
       <c r="AW54" s="364"/>
       <c r="AX54" s="364"/>
       <c r="AY54" s="364"/>
       <c r="AZ54" s="364"/>
       <c r="BA54" s="364"/>
       <c r="BB54" s="364"/>
       <c r="BC54" s="364"/>
       <c r="BD54" s="364"/>
       <c r="BE54" s="364"/>
       <c r="BF54" s="364"/>
     </row>
     <row r="55" spans="1:58" s="18" customFormat="1" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="202" t="s">
         <v>292</v>
       </c>
-      <c r="B55" s="1286"/>
-[...7 lines deleted...]
-      <c r="F55" s="1231"/>
+      <c r="B55" s="1306"/>
+      <c r="C55" s="1287" t="s">
+        <v>739</v>
+      </c>
+      <c r="D55" s="1288"/>
+      <c r="E55" s="1250" t="s">
+        <v>559</v>
+      </c>
+      <c r="F55" s="1251"/>
       <c r="G55" s="369"/>
       <c r="H55" s="369"/>
       <c r="I55" s="369"/>
       <c r="J55" s="369"/>
       <c r="K55" s="369"/>
       <c r="L55" s="369"/>
       <c r="M55" s="369"/>
       <c r="N55" s="369"/>
       <c r="O55" s="369"/>
       <c r="P55" s="369"/>
       <c r="Q55" s="364"/>
       <c r="R55" s="364"/>
       <c r="S55" s="364"/>
       <c r="T55" s="364"/>
       <c r="U55" s="364"/>
       <c r="V55" s="364"/>
       <c r="W55" s="364"/>
       <c r="X55" s="364"/>
       <c r="Y55" s="364"/>
       <c r="Z55" s="364"/>
       <c r="AA55" s="364"/>
       <c r="AB55" s="364"/>
       <c r="AC55" s="364"/>
       <c r="AD55" s="364"/>
       <c r="AE55" s="364"/>
@@ -29869,57 +29730,57 @@
       <c r="AM55" s="364"/>
       <c r="AN55" s="364"/>
       <c r="AO55" s="364"/>
       <c r="AP55" s="364"/>
       <c r="AQ55" s="364"/>
       <c r="AR55" s="364"/>
       <c r="AS55" s="364"/>
       <c r="AT55" s="364"/>
       <c r="AU55" s="364"/>
       <c r="AV55" s="364"/>
       <c r="AW55" s="364"/>
       <c r="AX55" s="364"/>
       <c r="AY55" s="364"/>
       <c r="AZ55" s="364"/>
       <c r="BA55" s="364"/>
       <c r="BB55" s="364"/>
       <c r="BC55" s="364"/>
       <c r="BD55" s="364"/>
       <c r="BE55" s="364"/>
       <c r="BF55" s="364"/>
     </row>
     <row r="56" spans="1:58" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="202" t="s">
         <v>469</v>
       </c>
-      <c r="B56" s="1286"/>
-[...5 lines deleted...]
-      <c r="F56" s="1231"/>
+      <c r="B56" s="1306"/>
+      <c r="C56" s="1289" t="s">
+        <v>791</v>
+      </c>
+      <c r="D56" s="1290"/>
+      <c r="E56" s="1252"/>
+      <c r="F56" s="1251"/>
       <c r="G56" s="369"/>
       <c r="H56" s="369"/>
       <c r="I56" s="369"/>
       <c r="J56" s="369"/>
       <c r="K56" s="369"/>
       <c r="L56" s="369"/>
       <c r="M56" s="369"/>
       <c r="N56" s="369"/>
       <c r="O56" s="369"/>
       <c r="P56" s="369"/>
       <c r="Q56" s="364"/>
       <c r="R56" s="364"/>
       <c r="S56" s="364"/>
       <c r="T56" s="364"/>
       <c r="U56" s="364"/>
       <c r="V56" s="364"/>
       <c r="W56" s="364"/>
       <c r="X56" s="364"/>
       <c r="Y56" s="364"/>
       <c r="Z56" s="364"/>
       <c r="AA56" s="364"/>
       <c r="AB56" s="364"/>
       <c r="AC56" s="364"/>
       <c r="AD56" s="364"/>
       <c r="AE56" s="364"/>
@@ -29931,59 +29792,59 @@
       <c r="AK56" s="364"/>
       <c r="AL56" s="364"/>
       <c r="AM56" s="364"/>
       <c r="AN56" s="364"/>
       <c r="AO56" s="364"/>
       <c r="AP56" s="364"/>
       <c r="AQ56" s="364"/>
       <c r="AR56" s="364"/>
       <c r="AS56" s="364"/>
       <c r="AT56" s="364"/>
       <c r="AU56" s="364"/>
       <c r="AV56" s="364"/>
       <c r="AW56" s="364"/>
       <c r="AX56" s="364"/>
       <c r="AY56" s="364"/>
       <c r="AZ56" s="364"/>
       <c r="BA56" s="364"/>
       <c r="BB56" s="364"/>
       <c r="BC56" s="364"/>
       <c r="BD56" s="364"/>
       <c r="BE56" s="364"/>
       <c r="BF56" s="364"/>
     </row>
     <row r="57" spans="1:58" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="202" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-      <c r="C57" s="1269" t="s">
         <v>921</v>
       </c>
-      <c r="D57" s="1405"/>
+      <c r="B57" s="1306"/>
+      <c r="C57" s="1289" t="s">
+        <v>919</v>
+      </c>
+      <c r="D57" s="1425"/>
       <c r="E57" s="477" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="F57" s="277"/>
       <c r="G57" s="369"/>
       <c r="H57" s="369"/>
       <c r="I57" s="369"/>
       <c r="J57" s="369"/>
       <c r="K57" s="369"/>
       <c r="L57" s="369"/>
       <c r="M57" s="369"/>
       <c r="N57" s="369"/>
       <c r="O57" s="369"/>
       <c r="P57" s="369"/>
       <c r="Q57" s="364"/>
       <c r="R57" s="364"/>
       <c r="S57" s="364"/>
       <c r="T57" s="364"/>
       <c r="U57" s="364"/>
       <c r="V57" s="364"/>
       <c r="W57" s="364"/>
       <c r="X57" s="364"/>
       <c r="Y57" s="364"/>
       <c r="Z57" s="364"/>
       <c r="AA57" s="364"/>
       <c r="AB57" s="364"/>
       <c r="AC57" s="364"/>
@@ -29997,62 +29858,62 @@
       <c r="AK57" s="364"/>
       <c r="AL57" s="364"/>
       <c r="AM57" s="364"/>
       <c r="AN57" s="364"/>
       <c r="AO57" s="364"/>
       <c r="AP57" s="364"/>
       <c r="AQ57" s="364"/>
       <c r="AR57" s="364"/>
       <c r="AS57" s="364"/>
       <c r="AT57" s="364"/>
       <c r="AU57" s="364"/>
       <c r="AV57" s="364"/>
       <c r="AW57" s="364"/>
       <c r="AX57" s="364"/>
       <c r="AY57" s="364"/>
       <c r="AZ57" s="364"/>
       <c r="BA57" s="364"/>
       <c r="BB57" s="364"/>
       <c r="BC57" s="364"/>
       <c r="BD57" s="364"/>
       <c r="BE57" s="364"/>
       <c r="BF57" s="364"/>
     </row>
     <row r="58" spans="1:58" s="18" customFormat="1" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="202" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-      <c r="D58" s="1270"/>
+        <v>543</v>
+      </c>
+      <c r="B58" s="1306"/>
+      <c r="C58" s="1289" t="s">
+        <v>747</v>
+      </c>
+      <c r="D58" s="1290"/>
       <c r="E58" s="511" t="s">
         <v>505</v>
       </c>
       <c r="F58" s="478" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="G58" s="369"/>
       <c r="H58" s="369"/>
       <c r="I58" s="369"/>
       <c r="J58" s="369"/>
       <c r="K58" s="369"/>
       <c r="L58" s="369"/>
       <c r="M58" s="369"/>
       <c r="N58" s="369"/>
       <c r="O58" s="369"/>
       <c r="P58" s="369"/>
       <c r="Q58" s="364"/>
       <c r="R58" s="364"/>
       <c r="S58" s="364"/>
       <c r="T58" s="364"/>
       <c r="U58" s="364"/>
       <c r="V58" s="364"/>
       <c r="W58" s="364"/>
       <c r="X58" s="364"/>
       <c r="Y58" s="364"/>
       <c r="Z58" s="364"/>
       <c r="AA58" s="364"/>
       <c r="AB58" s="364"/>
       <c r="AC58" s="364"/>
       <c r="AD58" s="364"/>
@@ -30065,62 +29926,62 @@
       <c r="AK58" s="364"/>
       <c r="AL58" s="364"/>
       <c r="AM58" s="364"/>
       <c r="AN58" s="364"/>
       <c r="AO58" s="364"/>
       <c r="AP58" s="364"/>
       <c r="AQ58" s="364"/>
       <c r="AR58" s="364"/>
       <c r="AS58" s="364"/>
       <c r="AT58" s="364"/>
       <c r="AU58" s="364"/>
       <c r="AV58" s="364"/>
       <c r="AW58" s="364"/>
       <c r="AX58" s="364"/>
       <c r="AY58" s="364"/>
       <c r="AZ58" s="364"/>
       <c r="BA58" s="364"/>
       <c r="BB58" s="364"/>
       <c r="BC58" s="364"/>
       <c r="BD58" s="364"/>
       <c r="BE58" s="364"/>
       <c r="BF58" s="364"/>
     </row>
     <row r="59" spans="1:58" s="18" customFormat="1" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="202" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-      <c r="D59" s="1400"/>
+        <v>544</v>
+      </c>
+      <c r="B59" s="1306"/>
+      <c r="C59" s="1419" t="s">
+        <v>829</v>
+      </c>
+      <c r="D59" s="1420"/>
       <c r="E59" s="511" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="F59" s="327" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="G59" s="369"/>
       <c r="H59" s="369"/>
       <c r="I59" s="369"/>
       <c r="J59" s="369"/>
       <c r="K59" s="369"/>
       <c r="L59" s="369"/>
       <c r="M59" s="369"/>
       <c r="N59" s="369"/>
       <c r="O59" s="369"/>
       <c r="P59" s="369"/>
       <c r="Q59" s="364"/>
       <c r="R59" s="364"/>
       <c r="S59" s="364"/>
       <c r="T59" s="364"/>
       <c r="U59" s="364"/>
       <c r="V59" s="364"/>
       <c r="W59" s="364"/>
       <c r="X59" s="364"/>
       <c r="Y59" s="364"/>
       <c r="Z59" s="364"/>
       <c r="AA59" s="364"/>
       <c r="AB59" s="364"/>
       <c r="AC59" s="364"/>
       <c r="AD59" s="364"/>
@@ -30133,59 +29994,59 @@
       <c r="AK59" s="364"/>
       <c r="AL59" s="364"/>
       <c r="AM59" s="364"/>
       <c r="AN59" s="364"/>
       <c r="AO59" s="364"/>
       <c r="AP59" s="364"/>
       <c r="AQ59" s="364"/>
       <c r="AR59" s="364"/>
       <c r="AS59" s="364"/>
       <c r="AT59" s="364"/>
       <c r="AU59" s="364"/>
       <c r="AV59" s="364"/>
       <c r="AW59" s="364"/>
       <c r="AX59" s="364"/>
       <c r="AY59" s="364"/>
       <c r="AZ59" s="364"/>
       <c r="BA59" s="364"/>
       <c r="BB59" s="364"/>
       <c r="BC59" s="364"/>
       <c r="BD59" s="364"/>
       <c r="BE59" s="364"/>
       <c r="BF59" s="364"/>
     </row>
     <row r="60" spans="1:58" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="203" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B60" s="378" t="s">
-        <v>901</v>
-[...4 lines deleted...]
-      <c r="D60" s="1270"/>
+        <v>899</v>
+      </c>
+      <c r="C60" s="1289" t="s">
+        <v>793</v>
+      </c>
+      <c r="D60" s="1290"/>
       <c r="E60" s="488" t="s">
         <v>115</v>
       </c>
       <c r="F60" s="204" t="s">
         <v>115</v>
       </c>
       <c r="G60" s="369"/>
       <c r="H60" s="369"/>
       <c r="I60" s="369"/>
       <c r="J60" s="369"/>
       <c r="K60" s="369"/>
       <c r="L60" s="369"/>
       <c r="M60" s="369"/>
       <c r="N60" s="369"/>
       <c r="O60" s="369"/>
       <c r="P60" s="369"/>
       <c r="Q60" s="364"/>
       <c r="R60" s="364"/>
       <c r="S60" s="364"/>
       <c r="T60" s="364"/>
       <c r="U60" s="364"/>
       <c r="V60" s="364"/>
       <c r="W60" s="364"/>
       <c r="X60" s="364"/>
       <c r="Y60" s="364"/>
@@ -30203,62 +30064,62 @@
       <c r="AK60" s="364"/>
       <c r="AL60" s="364"/>
       <c r="AM60" s="364"/>
       <c r="AN60" s="364"/>
       <c r="AO60" s="364"/>
       <c r="AP60" s="364"/>
       <c r="AQ60" s="364"/>
       <c r="AR60" s="364"/>
       <c r="AS60" s="364"/>
       <c r="AT60" s="364"/>
       <c r="AU60" s="364"/>
       <c r="AV60" s="364"/>
       <c r="AW60" s="364"/>
       <c r="AX60" s="364"/>
       <c r="AY60" s="364"/>
       <c r="AZ60" s="364"/>
       <c r="BA60" s="364"/>
       <c r="BB60" s="364"/>
       <c r="BC60" s="364"/>
       <c r="BD60" s="364"/>
       <c r="BE60" s="364"/>
       <c r="BF60" s="364"/>
     </row>
     <row r="61" spans="1:58" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="203" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-      <c r="D61" s="1327"/>
+        <v>557</v>
+      </c>
+      <c r="B61" s="1346" t="s">
+        <v>876</v>
+      </c>
+      <c r="C61" s="1421"/>
+      <c r="D61" s="1347"/>
       <c r="E61" s="487" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>545</v>
+      </c>
+      <c r="F61" s="1255" t="s">
+        <v>762</v>
       </c>
       <c r="G61" s="369"/>
       <c r="H61" s="369"/>
       <c r="I61" s="369"/>
       <c r="J61" s="369"/>
       <c r="K61" s="369"/>
       <c r="L61" s="369"/>
       <c r="M61" s="369"/>
       <c r="N61" s="369"/>
       <c r="O61" s="369"/>
       <c r="P61" s="369"/>
       <c r="Q61" s="364"/>
       <c r="R61" s="364"/>
       <c r="S61" s="364"/>
       <c r="T61" s="364"/>
       <c r="U61" s="364"/>
       <c r="V61" s="364"/>
       <c r="W61" s="364"/>
       <c r="X61" s="364"/>
       <c r="Y61" s="364"/>
       <c r="Z61" s="364"/>
       <c r="AA61" s="364"/>
       <c r="AB61" s="364"/>
       <c r="AC61" s="364"/>
       <c r="AD61" s="364"/>
@@ -30271,61 +30132,61 @@
       <c r="AK61" s="364"/>
       <c r="AL61" s="364"/>
       <c r="AM61" s="364"/>
       <c r="AN61" s="364"/>
       <c r="AO61" s="364"/>
       <c r="AP61" s="364"/>
       <c r="AQ61" s="364"/>
       <c r="AR61" s="364"/>
       <c r="AS61" s="364"/>
       <c r="AT61" s="364"/>
       <c r="AU61" s="364"/>
       <c r="AV61" s="364"/>
       <c r="AW61" s="364"/>
       <c r="AX61" s="364"/>
       <c r="AY61" s="364"/>
       <c r="AZ61" s="364"/>
       <c r="BA61" s="364"/>
       <c r="BB61" s="364"/>
       <c r="BC61" s="364"/>
       <c r="BD61" s="364"/>
       <c r="BE61" s="364"/>
       <c r="BF61" s="364"/>
     </row>
     <row r="62" spans="1:58" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="205" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-      <c r="D62" s="1327"/>
+        <v>918</v>
+      </c>
+      <c r="B62" s="1346" t="s">
+        <v>822</v>
+      </c>
+      <c r="C62" s="1421"/>
+      <c r="D62" s="1347"/>
       <c r="E62" s="487" t="s">
         <v>506</v>
       </c>
-      <c r="F62" s="1236"/>
+      <c r="F62" s="1256"/>
       <c r="G62" s="369"/>
       <c r="H62" s="369"/>
       <c r="I62" s="369"/>
       <c r="J62" s="369"/>
       <c r="K62" s="369"/>
       <c r="L62" s="369"/>
       <c r="M62" s="369"/>
       <c r="N62" s="369"/>
       <c r="O62" s="369"/>
       <c r="P62" s="369"/>
       <c r="Q62" s="364"/>
       <c r="R62" s="364"/>
       <c r="S62" s="364"/>
       <c r="T62" s="364"/>
       <c r="U62" s="364"/>
       <c r="V62" s="364"/>
       <c r="W62" s="364"/>
       <c r="X62" s="364"/>
       <c r="Y62" s="364"/>
       <c r="Z62" s="364"/>
       <c r="AA62" s="364"/>
       <c r="AB62" s="364"/>
       <c r="AC62" s="364"/>
       <c r="AD62" s="364"/>
       <c r="AE62" s="364"/>
@@ -30337,181 +30198,181 @@
       <c r="AK62" s="364"/>
       <c r="AL62" s="364"/>
       <c r="AM62" s="364"/>
       <c r="AN62" s="364"/>
       <c r="AO62" s="364"/>
       <c r="AP62" s="364"/>
       <c r="AQ62" s="364"/>
       <c r="AR62" s="364"/>
       <c r="AS62" s="364"/>
       <c r="AT62" s="364"/>
       <c r="AU62" s="364"/>
       <c r="AV62" s="364"/>
       <c r="AW62" s="364"/>
       <c r="AX62" s="364"/>
       <c r="AY62" s="364"/>
       <c r="AZ62" s="364"/>
       <c r="BA62" s="364"/>
       <c r="BB62" s="364"/>
       <c r="BC62" s="364"/>
       <c r="BD62" s="364"/>
       <c r="BE62" s="364"/>
       <c r="BF62" s="364"/>
     </row>
     <row r="63" spans="1:58" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="409" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="B63" s="1240" t="s">
+        <v>547</v>
+      </c>
+      <c r="B63" s="1260" t="s">
         <v>156</v>
       </c>
-      <c r="C63" s="1241"/>
-[...1 lines deleted...]
-      <c r="E63" s="1241"/>
+      <c r="C63" s="1261"/>
+      <c r="D63" s="1261"/>
+      <c r="E63" s="1261"/>
       <c r="F63" s="416"/>
     </row>
     <row r="64" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="180" t="s">
         <v>157</v>
       </c>
-      <c r="B64" s="1287" t="s">
+      <c r="B64" s="1307" t="s">
         <v>289</v>
       </c>
-      <c r="C64" s="1288"/>
-      <c r="D64" s="1289"/>
+      <c r="C64" s="1308"/>
+      <c r="D64" s="1309"/>
       <c r="E64" s="419" t="s">
         <v>115</v>
       </c>
       <c r="F64" s="494"/>
     </row>
     <row r="65" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="181" t="s">
         <v>160</v>
       </c>
-      <c r="B65" s="1271" t="s">
-[...3 lines deleted...]
-      <c r="D65" s="1273"/>
+      <c r="B65" s="1291" t="s">
+        <v>823</v>
+      </c>
+      <c r="C65" s="1292"/>
+      <c r="D65" s="1293"/>
       <c r="E65" s="401" t="s">
         <v>290</v>
       </c>
       <c r="F65" s="495" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="B66" s="1402" t="s">
+      <c r="B66" s="1422" t="s">
         <v>166</v>
       </c>
-      <c r="C66" s="1403"/>
-      <c r="D66" s="1404"/>
+      <c r="C66" s="1423"/>
+      <c r="D66" s="1424"/>
       <c r="E66" s="403">
         <v>300</v>
       </c>
       <c r="F66" s="495" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="67" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="181" t="s">
         <v>165</v>
       </c>
-      <c r="B67" s="1255" t="s">
-[...3 lines deleted...]
-      <c r="D67" s="1257"/>
+      <c r="B67" s="1275" t="s">
+        <v>824</v>
+      </c>
+      <c r="C67" s="1276"/>
+      <c r="D67" s="1277"/>
       <c r="E67" s="404" t="s">
         <v>286</v>
       </c>
       <c r="F67" s="495"/>
     </row>
     <row r="68" spans="1:58" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="184" t="s">
         <v>170</v>
       </c>
-      <c r="B68" s="1258" t="s">
+      <c r="B68" s="1278" t="s">
         <v>293</v>
       </c>
-      <c r="C68" s="1259"/>
-      <c r="D68" s="1260"/>
+      <c r="C68" s="1279"/>
+      <c r="D68" s="1280"/>
       <c r="E68" s="544" t="s">
         <v>172</v>
       </c>
       <c r="F68" s="198" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="69" spans="1:58" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="396" t="s">
         <v>173</v>
       </c>
-      <c r="B69" s="1243" t="s">
+      <c r="B69" s="1263" t="s">
         <v>470</v>
       </c>
-      <c r="C69" s="1244"/>
-      <c r="D69" s="1245"/>
+      <c r="C69" s="1264"/>
+      <c r="D69" s="1265"/>
       <c r="E69" s="551" t="s">
         <v>286</v>
       </c>
       <c r="F69" s="183" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="70" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A70" s="162"/>
       <c r="B70" s="162"/>
       <c r="C70" s="162"/>
       <c r="D70" s="162"/>
       <c r="E70" s="162"/>
       <c r="F70" s="209"/>
     </row>
     <row r="71" spans="1:58" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="1246" t="s">
+      <c r="A71" s="1266" t="s">
         <v>211</v>
       </c>
-      <c r="B71" s="1246"/>
+      <c r="B71" s="1266"/>
       <c r="C71" s="162"/>
       <c r="D71" s="162"/>
       <c r="E71" s="162"/>
       <c r="F71" s="209"/>
     </row>
     <row r="72" spans="1:58" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="356" t="s">
         <v>212</v>
       </c>
-      <c r="B72" s="650" t="s">
-[...5 lines deleted...]
-      <c r="F72" s="650"/>
+      <c r="B72" s="655" t="s">
+        <v>763</v>
+      </c>
+      <c r="C72" s="655"/>
+      <c r="D72" s="655"/>
+      <c r="E72" s="655"/>
+      <c r="F72" s="655"/>
       <c r="G72" s="362"/>
       <c r="H72" s="362"/>
       <c r="I72" s="362"/>
       <c r="J72" s="362"/>
       <c r="K72" s="362"/>
       <c r="L72" s="362"/>
       <c r="M72" s="362"/>
       <c r="N72" s="362"/>
       <c r="O72" s="362"/>
       <c r="P72" s="362"/>
       <c r="Q72" s="362"/>
       <c r="R72" s="362"/>
       <c r="S72" s="362"/>
       <c r="T72" s="362"/>
       <c r="U72" s="362"/>
       <c r="V72" s="362"/>
       <c r="W72" s="362"/>
       <c r="X72" s="362"/>
       <c r="Y72" s="362"/>
       <c r="Z72" s="362"/>
       <c r="AA72" s="362"/>
       <c r="AB72" s="362"/>
       <c r="AC72" s="362"/>
       <c r="AD72" s="362"/>
       <c r="AE72" s="362"/>
@@ -30587,55 +30448,55 @@
       <c r="AK73" s="362"/>
       <c r="AL73" s="362"/>
       <c r="AM73" s="362"/>
       <c r="AN73" s="362"/>
       <c r="AO73" s="362"/>
       <c r="AP73" s="362"/>
       <c r="AQ73" s="362"/>
       <c r="AR73" s="362"/>
       <c r="AS73" s="362"/>
       <c r="AT73" s="362"/>
       <c r="AU73" s="362"/>
       <c r="AV73" s="362"/>
       <c r="AW73" s="362"/>
       <c r="AX73" s="362"/>
       <c r="AY73" s="362"/>
       <c r="AZ73" s="362"/>
       <c r="BA73" s="362"/>
       <c r="BB73" s="362"/>
       <c r="BC73" s="362"/>
       <c r="BD73" s="362"/>
       <c r="BE73" s="362"/>
       <c r="BF73" s="362"/>
     </row>
     <row r="74" spans="1:58" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="211"/>
-      <c r="B74" s="1247" t="s">
+      <c r="B74" s="1267" t="s">
         <v>295</v>
       </c>
-      <c r="C74" s="1250" t="s">
-        <v>827</v>
+      <c r="C74" s="1270" t="s">
+        <v>825</v>
       </c>
       <c r="D74" s="393" t="s">
         <v>200</v>
       </c>
       <c r="E74" s="379" t="s">
         <v>264</v>
       </c>
       <c r="F74" s="209"/>
       <c r="G74" s="361"/>
       <c r="H74" s="361"/>
       <c r="I74" s="361"/>
       <c r="J74" s="361"/>
       <c r="K74" s="361"/>
       <c r="L74" s="361"/>
       <c r="M74" s="361"/>
       <c r="N74" s="361"/>
       <c r="O74" s="361"/>
       <c r="P74" s="361"/>
       <c r="Q74" s="362"/>
       <c r="R74" s="362"/>
       <c r="S74" s="362"/>
       <c r="T74" s="362"/>
       <c r="U74" s="362"/>
       <c r="V74" s="362"/>
       <c r="W74" s="362"/>
@@ -30655,52 +30516,52 @@
       <c r="AK74" s="362"/>
       <c r="AL74" s="362"/>
       <c r="AM74" s="362"/>
       <c r="AN74" s="362"/>
       <c r="AO74" s="362"/>
       <c r="AP74" s="362"/>
       <c r="AQ74" s="362"/>
       <c r="AR74" s="362"/>
       <c r="AS74" s="362"/>
       <c r="AT74" s="362"/>
       <c r="AU74" s="362"/>
       <c r="AV74" s="362"/>
       <c r="AW74" s="362"/>
       <c r="AX74" s="362"/>
       <c r="AY74" s="362"/>
       <c r="AZ74" s="362"/>
       <c r="BA74" s="362"/>
       <c r="BB74" s="362"/>
       <c r="BC74" s="362"/>
       <c r="BD74" s="362"/>
       <c r="BE74" s="362"/>
       <c r="BF74" s="362"/>
     </row>
     <row r="75" spans="1:58" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="211"/>
-      <c r="B75" s="1248"/>
-      <c r="C75" s="1251"/>
+      <c r="B75" s="1268"/>
+      <c r="C75" s="1271"/>
       <c r="D75" s="493" t="s">
         <v>201</v>
       </c>
       <c r="E75" s="380" t="s">
         <v>264</v>
       </c>
       <c r="F75" s="209"/>
       <c r="G75" s="361"/>
       <c r="H75" s="361"/>
       <c r="I75" s="361"/>
       <c r="J75" s="361"/>
       <c r="K75" s="361"/>
       <c r="L75" s="361"/>
       <c r="M75" s="361"/>
       <c r="N75" s="361"/>
       <c r="O75" s="361"/>
       <c r="P75" s="361"/>
       <c r="Q75" s="362"/>
       <c r="R75" s="362"/>
       <c r="S75" s="362"/>
       <c r="T75" s="362"/>
       <c r="U75" s="362"/>
       <c r="V75" s="362"/>
       <c r="W75" s="362"/>
       <c r="X75" s="362"/>
@@ -30719,53 +30580,53 @@
       <c r="AK75" s="362"/>
       <c r="AL75" s="362"/>
       <c r="AM75" s="362"/>
       <c r="AN75" s="362"/>
       <c r="AO75" s="362"/>
       <c r="AP75" s="362"/>
       <c r="AQ75" s="362"/>
       <c r="AR75" s="362"/>
       <c r="AS75" s="362"/>
       <c r="AT75" s="362"/>
       <c r="AU75" s="362"/>
       <c r="AV75" s="362"/>
       <c r="AW75" s="362"/>
       <c r="AX75" s="362"/>
       <c r="AY75" s="362"/>
       <c r="AZ75" s="362"/>
       <c r="BA75" s="362"/>
       <c r="BB75" s="362"/>
       <c r="BC75" s="362"/>
       <c r="BD75" s="362"/>
       <c r="BE75" s="362"/>
       <c r="BF75" s="362"/>
     </row>
     <row r="76" spans="1:58" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="211"/>
-      <c r="B76" s="1248"/>
-[...1 lines deleted...]
-        <v>818</v>
+      <c r="B76" s="1268"/>
+      <c r="C76" s="1271" t="s">
+        <v>816</v>
       </c>
       <c r="D76" s="493" t="s">
         <v>200</v>
       </c>
       <c r="E76" s="380" t="s">
         <v>267</v>
       </c>
       <c r="F76" s="209"/>
       <c r="G76" s="361"/>
       <c r="H76" s="361"/>
       <c r="I76" s="361"/>
       <c r="J76" s="361"/>
       <c r="K76" s="361"/>
       <c r="L76" s="361"/>
       <c r="M76" s="361"/>
       <c r="N76" s="361"/>
       <c r="O76" s="361"/>
       <c r="P76" s="361"/>
       <c r="Q76" s="362"/>
       <c r="R76" s="362"/>
       <c r="S76" s="362"/>
       <c r="T76" s="362"/>
       <c r="U76" s="362"/>
       <c r="V76" s="362"/>
       <c r="W76" s="362"/>
@@ -30785,109 +30646,109 @@
       <c r="AK76" s="362"/>
       <c r="AL76" s="362"/>
       <c r="AM76" s="362"/>
       <c r="AN76" s="362"/>
       <c r="AO76" s="362"/>
       <c r="AP76" s="362"/>
       <c r="AQ76" s="362"/>
       <c r="AR76" s="362"/>
       <c r="AS76" s="362"/>
       <c r="AT76" s="362"/>
       <c r="AU76" s="362"/>
       <c r="AV76" s="362"/>
       <c r="AW76" s="362"/>
       <c r="AX76" s="362"/>
       <c r="AY76" s="362"/>
       <c r="AZ76" s="362"/>
       <c r="BA76" s="362"/>
       <c r="BB76" s="362"/>
       <c r="BC76" s="362"/>
       <c r="BD76" s="362"/>
       <c r="BE76" s="362"/>
       <c r="BF76" s="362"/>
     </row>
     <row r="77" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="211"/>
-      <c r="B77" s="1248"/>
-      <c r="C77" s="1251"/>
+      <c r="B77" s="1268"/>
+      <c r="C77" s="1271"/>
       <c r="D77" s="493" t="s">
         <v>201</v>
       </c>
       <c r="E77" s="380" t="s">
         <v>296</v>
       </c>
       <c r="F77" s="209"/>
     </row>
     <row r="78" spans="1:58" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="211"/>
-      <c r="B78" s="1248"/>
+      <c r="B78" s="1268"/>
       <c r="C78" s="491" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="D78" s="492" t="s">
         <v>200</v>
       </c>
       <c r="E78" s="492" t="s">
         <v>262</v>
       </c>
       <c r="F78" s="209"/>
     </row>
     <row r="79" spans="1:58" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="211"/>
-      <c r="B79" s="1248"/>
-[...1 lines deleted...]
-        <v>796</v>
+      <c r="B79" s="1268"/>
+      <c r="C79" s="1272" t="s">
+        <v>794</v>
       </c>
       <c r="D79" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E79" s="1254" t="s">
+      <c r="E79" s="1274" t="s">
         <v>296</v>
       </c>
       <c r="F79" s="162"/>
     </row>
     <row r="80" spans="1:58" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="211"/>
-      <c r="B80" s="1248"/>
-      <c r="C80" s="1252"/>
+      <c r="B80" s="1268"/>
+      <c r="C80" s="1272"/>
       <c r="D80" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E80" s="1254"/>
+      <c r="E80" s="1274"/>
       <c r="F80" s="162"/>
     </row>
     <row r="81" spans="1:58" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="212"/>
-      <c r="B81" s="1248"/>
-      <c r="C81" s="1252" t="s">
+      <c r="B81" s="1268"/>
+      <c r="C81" s="1272" t="s">
         <v>519</v>
       </c>
       <c r="D81" s="492" t="s">
         <v>200</v>
       </c>
       <c r="E81" s="513" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="F81" s="209"/>
       <c r="G81" s="362"/>
       <c r="H81" s="362"/>
       <c r="I81" s="362"/>
       <c r="J81" s="362"/>
       <c r="K81" s="362"/>
       <c r="L81" s="362"/>
       <c r="M81" s="362"/>
       <c r="N81" s="362"/>
       <c r="O81" s="362"/>
       <c r="P81" s="362"/>
       <c r="Q81" s="362"/>
       <c r="R81" s="362"/>
       <c r="S81" s="362"/>
       <c r="T81" s="362"/>
       <c r="U81" s="362"/>
       <c r="V81" s="362"/>
       <c r="W81" s="362"/>
       <c r="X81" s="362"/>
       <c r="Y81" s="362"/>
       <c r="Z81" s="362"/>
       <c r="AA81" s="362"/>
       <c r="AB81" s="362"/>
       <c r="AC81" s="362"/>
@@ -30901,52 +30762,52 @@
       <c r="AK81" s="362"/>
       <c r="AL81" s="362"/>
       <c r="AM81" s="362"/>
       <c r="AN81" s="362"/>
       <c r="AO81" s="362"/>
       <c r="AP81" s="362"/>
       <c r="AQ81" s="362"/>
       <c r="AR81" s="362"/>
       <c r="AS81" s="362"/>
       <c r="AT81" s="362"/>
       <c r="AU81" s="362"/>
       <c r="AV81" s="362"/>
       <c r="AW81" s="362"/>
       <c r="AX81" s="362"/>
       <c r="AY81" s="362"/>
       <c r="AZ81" s="362"/>
       <c r="BA81" s="362"/>
       <c r="BB81" s="362"/>
       <c r="BC81" s="362"/>
       <c r="BD81" s="362"/>
       <c r="BE81" s="362"/>
       <c r="BF81" s="362"/>
     </row>
     <row r="82" spans="1:58" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="212"/>
-      <c r="B82" s="1248"/>
-      <c r="C82" s="1252"/>
+      <c r="B82" s="1268"/>
+      <c r="C82" s="1272"/>
       <c r="D82" s="492" t="s">
         <v>201</v>
       </c>
       <c r="E82" s="513" t="s">
         <v>264</v>
       </c>
       <c r="F82" s="209"/>
       <c r="G82" s="362"/>
       <c r="H82" s="362"/>
       <c r="I82" s="362"/>
       <c r="J82" s="362"/>
       <c r="K82" s="362"/>
       <c r="L82" s="362"/>
       <c r="M82" s="362"/>
       <c r="N82" s="362"/>
       <c r="O82" s="362"/>
       <c r="P82" s="362"/>
       <c r="Q82" s="362"/>
       <c r="R82" s="362"/>
       <c r="S82" s="362"/>
       <c r="T82" s="362"/>
       <c r="U82" s="362"/>
       <c r="V82" s="362"/>
       <c r="W82" s="362"/>
       <c r="X82" s="362"/>
@@ -30965,59 +30826,59 @@
       <c r="AK82" s="362"/>
       <c r="AL82" s="362"/>
       <c r="AM82" s="362"/>
       <c r="AN82" s="362"/>
       <c r="AO82" s="362"/>
       <c r="AP82" s="362"/>
       <c r="AQ82" s="362"/>
       <c r="AR82" s="362"/>
       <c r="AS82" s="362"/>
       <c r="AT82" s="362"/>
       <c r="AU82" s="362"/>
       <c r="AV82" s="362"/>
       <c r="AW82" s="362"/>
       <c r="AX82" s="362"/>
       <c r="AY82" s="362"/>
       <c r="AZ82" s="362"/>
       <c r="BA82" s="362"/>
       <c r="BB82" s="362"/>
       <c r="BC82" s="362"/>
       <c r="BD82" s="362"/>
       <c r="BE82" s="362"/>
       <c r="BF82" s="362"/>
     </row>
     <row r="83" spans="1:58" s="17" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A83" s="212"/>
-      <c r="B83" s="1249"/>
+      <c r="B83" s="1269"/>
       <c r="C83" s="191" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D83" s="190" t="s">
         <v>200</v>
       </c>
       <c r="E83" s="310" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F83" s="209"/>
       <c r="G83" s="362"/>
       <c r="H83" s="362"/>
       <c r="I83" s="362"/>
       <c r="J83" s="362"/>
       <c r="K83" s="362"/>
       <c r="L83" s="362"/>
       <c r="M83" s="362"/>
       <c r="N83" s="362"/>
       <c r="O83" s="362"/>
       <c r="P83" s="362"/>
       <c r="Q83" s="362"/>
       <c r="R83" s="362"/>
       <c r="S83" s="362"/>
       <c r="T83" s="362"/>
       <c r="U83" s="362"/>
       <c r="V83" s="362"/>
       <c r="W83" s="362"/>
       <c r="X83" s="362"/>
       <c r="Y83" s="362"/>
       <c r="Z83" s="362"/>
       <c r="AA83" s="362"/>
       <c r="AB83" s="362"/>
       <c r="AC83" s="362"/>
@@ -31041,117 +30902,117 @@
       <c r="AU83" s="362"/>
       <c r="AV83" s="362"/>
       <c r="AW83" s="362"/>
       <c r="AX83" s="362"/>
       <c r="AY83" s="362"/>
       <c r="AZ83" s="362"/>
       <c r="BA83" s="362"/>
       <c r="BB83" s="362"/>
       <c r="BC83" s="362"/>
       <c r="BD83" s="362"/>
       <c r="BE83" s="362"/>
       <c r="BF83" s="362"/>
     </row>
     <row r="84" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A84" s="211"/>
       <c r="B84" s="213"/>
       <c r="C84" s="512"/>
       <c r="D84" s="214"/>
       <c r="E84" s="215"/>
       <c r="F84" s="162"/>
     </row>
     <row r="85" spans="1:58" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="210" t="s">
         <v>214</v>
       </c>
-      <c r="B85" s="1226" t="s">
-[...5 lines deleted...]
-      <c r="F85" s="1226"/>
+      <c r="B85" s="1246" t="s">
+        <v>772</v>
+      </c>
+      <c r="C85" s="1246"/>
+      <c r="D85" s="1246"/>
+      <c r="E85" s="1246"/>
+      <c r="F85" s="1246"/>
     </row>
     <row r="86" spans="1:58" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="210" t="s">
         <v>215</v>
       </c>
-      <c r="B86" s="1227" t="s">
-[...5 lines deleted...]
-      <c r="F86" s="1227"/>
+      <c r="B86" s="1247" t="s">
+        <v>871</v>
+      </c>
+      <c r="C86" s="1247"/>
+      <c r="D86" s="1247"/>
+      <c r="E86" s="1247"/>
+      <c r="F86" s="1247"/>
     </row>
     <row r="87" spans="1:58" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="210" t="s">
         <v>216</v>
       </c>
-      <c r="B87" s="650" t="s">
-[...5 lines deleted...]
-      <c r="F87" s="650"/>
+      <c r="B87" s="655" t="s">
+        <v>789</v>
+      </c>
+      <c r="C87" s="655"/>
+      <c r="D87" s="655"/>
+      <c r="E87" s="655"/>
+      <c r="F87" s="655"/>
     </row>
     <row r="88" spans="1:58" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="210" t="s">
         <v>217</v>
       </c>
-      <c r="B88" s="1227" t="s">
+      <c r="B88" s="1247" t="s">
         <v>342</v>
       </c>
-      <c r="C88" s="1227"/>
-[...2 lines deleted...]
-      <c r="F88" s="1227"/>
+      <c r="C88" s="1247"/>
+      <c r="D88" s="1247"/>
+      <c r="E88" s="1247"/>
+      <c r="F88" s="1247"/>
     </row>
     <row r="89" spans="1:58" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="351" t="s">
         <v>219</v>
       </c>
-      <c r="B89" s="1227" t="s">
-[...5 lines deleted...]
-      <c r="F89" s="1227"/>
+      <c r="B89" s="1247" t="s">
+        <v>877</v>
+      </c>
+      <c r="C89" s="1247"/>
+      <c r="D89" s="1247"/>
+      <c r="E89" s="1247"/>
+      <c r="F89" s="1247"/>
     </row>
     <row r="90" spans="1:58" s="174" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="217" t="s">
         <v>220</v>
       </c>
-      <c r="B90" s="1374" t="s">
+      <c r="B90" s="1394" t="s">
         <v>507</v>
       </c>
-      <c r="C90" s="1374"/>
-[...2 lines deleted...]
-      <c r="F90" s="1374"/>
+      <c r="C90" s="1394"/>
+      <c r="D90" s="1394"/>
+      <c r="E90" s="1394"/>
+      <c r="F90" s="1394"/>
       <c r="G90" s="370"/>
       <c r="H90" s="370"/>
       <c r="I90" s="370"/>
       <c r="J90" s="370"/>
       <c r="K90" s="370"/>
       <c r="L90" s="370"/>
       <c r="M90" s="370"/>
       <c r="N90" s="370"/>
       <c r="O90" s="370"/>
       <c r="P90" s="370"/>
       <c r="Q90" s="370"/>
       <c r="R90" s="370"/>
       <c r="S90" s="370"/>
       <c r="T90" s="370"/>
       <c r="U90" s="370"/>
       <c r="V90" s="370"/>
       <c r="W90" s="370"/>
       <c r="X90" s="370"/>
       <c r="Y90" s="370"/>
       <c r="Z90" s="370"/>
       <c r="AA90" s="370"/>
       <c r="AB90" s="370"/>
       <c r="AC90" s="370"/>
       <c r="AD90" s="370"/>
       <c r="AE90" s="370"/>
@@ -31171,58 +31032,58 @@
       <c r="AS90" s="370"/>
       <c r="AT90" s="370"/>
       <c r="AU90" s="370"/>
       <c r="AV90" s="370"/>
       <c r="AW90" s="370"/>
       <c r="AX90" s="370"/>
       <c r="AY90" s="370"/>
       <c r="AZ90" s="370"/>
       <c r="BA90" s="370"/>
       <c r="BB90" s="370"/>
       <c r="BC90" s="370"/>
       <c r="BD90" s="370"/>
       <c r="BE90" s="370"/>
       <c r="BF90" s="370"/>
     </row>
     <row r="91" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="218"/>
       <c r="B91" s="413"/>
       <c r="C91" s="162"/>
       <c r="D91" s="162"/>
       <c r="E91" s="162"/>
       <c r="F91" s="162"/>
     </row>
     <row r="92" spans="1:58" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="219" t="s">
-        <v>559</v>
-[...6 lines deleted...]
-      <c r="E92" s="1375"/>
+        <v>558</v>
+      </c>
+      <c r="B92" s="1395" t="s">
+        <v>764</v>
+      </c>
+      <c r="C92" s="1395"/>
+      <c r="D92" s="1395"/>
+      <c r="E92" s="1395"/>
       <c r="F92" s="162"/>
     </row>
     <row r="93" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A93" s="218"/>
       <c r="B93" s="413"/>
       <c r="C93" s="162"/>
       <c r="D93" s="162"/>
       <c r="E93" s="162"/>
       <c r="F93" s="162"/>
     </row>
     <row r="94" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="218"/>
       <c r="B94" s="413"/>
       <c r="C94" s="162"/>
       <c r="D94" s="162"/>
       <c r="E94" s="162"/>
       <c r="F94" s="162"/>
     </row>
     <row r="95" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A95" s="218"/>
       <c r="B95" s="413"/>
       <c r="C95" s="162"/>
       <c r="D95" s="162"/>
       <c r="E95" s="162"/>
       <c r="F95" s="162"/>
@@ -31247,70 +31108,70 @@
       <c r="A98" s="218"/>
       <c r="B98" s="413"/>
       <c r="C98" s="162"/>
       <c r="D98" s="162"/>
       <c r="E98" s="162"/>
       <c r="F98" s="162"/>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" s="218"/>
       <c r="B99" s="414"/>
       <c r="C99" s="162"/>
       <c r="D99" s="162"/>
       <c r="E99" s="162"/>
       <c r="F99" s="162"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="218"/>
       <c r="B100" s="414"/>
       <c r="C100" s="414"/>
       <c r="D100" s="162"/>
       <c r="E100" s="162"/>
       <c r="F100" s="162"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" s="218"/>
-      <c r="B101" s="1376" t="s">
+      <c r="B101" s="1396" t="s">
         <v>508</v>
       </c>
-      <c r="C101" s="1377"/>
+      <c r="C101" s="1397"/>
       <c r="D101" s="162"/>
       <c r="E101" s="162"/>
       <c r="F101" s="162"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="218"/>
       <c r="B102" s="517"/>
       <c r="C102" s="518"/>
       <c r="D102" s="162"/>
       <c r="E102" s="162"/>
       <c r="F102" s="162"/>
     </row>
     <row r="103" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="218"/>
-      <c r="B103" s="1373"/>
-      <c r="C103" s="1373"/>
+      <c r="B103" s="1393"/>
+      <c r="C103" s="1393"/>
       <c r="D103" s="162"/>
       <c r="E103" s="162"/>
       <c r="F103" s="162"/>
     </row>
     <row r="104" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="21"/>
       <c r="B104" s="415"/>
       <c r="F104" s="16"/>
     </row>
     <row r="105" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="21"/>
       <c r="B105" s="415"/>
       <c r="F105" s="16"/>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" s="21"/>
       <c r="B106" s="415"/>
       <c r="F106" s="16"/>
     </row>
     <row r="107" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="21"/>
       <c r="B107" s="415"/>
       <c r="F107" s="16"/>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
@@ -31622,1911 +31483,1911 @@
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="B72:F72"/>
     <mergeCell ref="B74:B83"/>
     <mergeCell ref="C74:C75"/>
     <mergeCell ref="C76:C77"/>
     <mergeCell ref="C79:C80"/>
     <mergeCell ref="E79:E80"/>
     <mergeCell ref="C81:C82"/>
     <mergeCell ref="B90:F90"/>
     <mergeCell ref="B92:E92"/>
     <mergeCell ref="B101:C101"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B101" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R144"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="J61" sqref="J61"/>
+      <selection activeCell="B83" sqref="B83:H86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
     <col min="3" max="3" width="46.42578125" style="16" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
     <col min="5" max="6" width="28.85546875" style="16" customWidth="1"/>
     <col min="7" max="7" width="25.42578125" style="16" customWidth="1"/>
     <col min="8" max="8" width="46.85546875" style="17" customWidth="1"/>
     <col min="9" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="H1" s="151" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="220"/>
       <c r="B2" s="220"/>
       <c r="C2" s="220"/>
       <c r="D2" s="220"/>
       <c r="E2" s="220"/>
       <c r="F2" s="220"/>
       <c r="G2" s="220"/>
       <c r="H2" s="151" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="220"/>
       <c r="B3" s="220"/>
       <c r="C3" s="220"/>
       <c r="D3" s="220"/>
       <c r="E3" s="220"/>
       <c r="F3" s="220"/>
       <c r="G3" s="220"/>
       <c r="H3" s="151" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="220"/>
       <c r="B4" s="220"/>
       <c r="C4" s="220"/>
       <c r="D4" s="220"/>
       <c r="E4" s="220"/>
       <c r="F4" s="220"/>
       <c r="G4" s="220"/>
       <c r="H4" s="152" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="220"/>
       <c r="B5" s="220"/>
       <c r="C5" s="220"/>
       <c r="D5" s="220"/>
       <c r="E5" s="220"/>
       <c r="F5" s="220"/>
       <c r="G5" s="220"/>
       <c r="H5" s="221"/>
     </row>
     <row r="6" spans="1:8" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="460" t="s">
         <v>465</v>
       </c>
       <c r="B6" s="421"/>
       <c r="C6" s="421"/>
       <c r="D6" s="421"/>
       <c r="E6" s="421"/>
       <c r="F6" s="222"/>
       <c r="G6" s="222"/>
-      <c r="H6" s="1523" t="s">
+      <c r="H6" s="1543" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="223"/>
       <c r="B7" s="224" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1551" t="s">
+      <c r="C7" s="1571" t="s">
         <v>240</v>
       </c>
-      <c r="D7" s="1552"/>
+      <c r="D7" s="1572"/>
       <c r="E7" s="225" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="F7" s="225" t="s">
         <v>466</v>
       </c>
       <c r="G7" s="461" t="s">
-        <v>887</v>
-[...1 lines deleted...]
-      <c r="H7" s="1524"/>
+        <v>885</v>
+      </c>
+      <c r="H7" s="1544"/>
     </row>
     <row r="8" spans="1:8" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="422" t="s">
         <v>241</v>
       </c>
-      <c r="B8" s="1525" t="s">
+      <c r="B8" s="1545" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="1525"/>
-[...4 lines deleted...]
-      <c r="H8" s="1526"/>
+      <c r="C8" s="1545"/>
+      <c r="D8" s="1545"/>
+      <c r="E8" s="1545"/>
+      <c r="F8" s="1545"/>
+      <c r="G8" s="1545"/>
+      <c r="H8" s="1546"/>
     </row>
     <row r="9" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="226" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="1520" t="s">
+      <c r="B9" s="1540" t="s">
         <v>242</v>
       </c>
-      <c r="C9" s="1553" t="s">
+      <c r="C9" s="1573" t="s">
         <v>243</v>
       </c>
-      <c r="D9" s="1554"/>
+      <c r="D9" s="1574"/>
       <c r="E9" s="227" t="s">
         <v>115</v>
       </c>
       <c r="F9" s="227" t="s">
         <v>115</v>
       </c>
       <c r="G9" s="227" t="s">
         <v>115</v>
       </c>
-      <c r="H9" s="1527"/>
+      <c r="H9" s="1547"/>
     </row>
     <row r="10" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="228" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="1521"/>
-      <c r="C10" s="1555" t="s">
+      <c r="B10" s="1541"/>
+      <c r="C10" s="1575" t="s">
         <v>244</v>
       </c>
-      <c r="D10" s="1556"/>
+      <c r="D10" s="1576"/>
       <c r="E10" s="229" t="s">
         <v>115</v>
       </c>
       <c r="F10" s="229" t="s">
         <v>115</v>
       </c>
       <c r="G10" s="435" t="s">
         <v>115</v>
       </c>
-      <c r="H10" s="1441"/>
+      <c r="H10" s="1461"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="228" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="1521"/>
-      <c r="C11" s="1555" t="s">
+      <c r="B11" s="1541"/>
+      <c r="C11" s="1575" t="s">
         <v>245</v>
       </c>
-      <c r="D11" s="1556"/>
+      <c r="D11" s="1576"/>
       <c r="E11" s="230" t="s">
         <v>387</v>
       </c>
       <c r="F11" s="230" t="s">
         <v>387</v>
       </c>
       <c r="G11" s="436" t="s">
         <v>286</v>
       </c>
-      <c r="H11" s="1441"/>
+      <c r="H11" s="1461"/>
     </row>
     <row r="12" spans="1:8" s="326" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="228" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="1521"/>
-      <c r="C12" s="1557" t="s">
+      <c r="B12" s="1541"/>
+      <c r="C12" s="1577" t="s">
         <v>247</v>
       </c>
-      <c r="D12" s="1558"/>
+      <c r="D12" s="1578"/>
       <c r="E12" s="229" t="s">
         <v>80</v>
       </c>
       <c r="F12" s="229" t="s">
         <v>80</v>
       </c>
       <c r="G12" s="435" t="s">
         <v>80</v>
       </c>
-      <c r="H12" s="1561" t="s">
-        <v>737</v>
+      <c r="H12" s="1581" t="s">
+        <v>736</v>
       </c>
     </row>
     <row r="13" spans="1:8" s="326" customFormat="1" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="231" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="1522"/>
-      <c r="C13" s="1559" t="s">
+      <c r="B13" s="1542"/>
+      <c r="C13" s="1579" t="s">
         <v>248</v>
       </c>
-      <c r="D13" s="1560"/>
+      <c r="D13" s="1580"/>
       <c r="E13" s="232" t="s">
         <v>249</v>
       </c>
       <c r="F13" s="232" t="s">
         <v>249</v>
       </c>
       <c r="G13" s="437" t="s">
         <v>249</v>
       </c>
-      <c r="H13" s="1562"/>
+      <c r="H13" s="1582"/>
     </row>
     <row r="14" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="226" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="1520" t="s">
+      <c r="B14" s="1540" t="s">
         <v>250</v>
       </c>
-      <c r="C14" s="1518" t="s">
+      <c r="C14" s="1538" t="s">
         <v>251</v>
       </c>
-      <c r="D14" s="1519"/>
+      <c r="D14" s="1539"/>
       <c r="E14" s="227" t="s">
         <v>252</v>
       </c>
       <c r="F14" s="227" t="s">
         <v>252</v>
       </c>
       <c r="G14" s="434" t="s">
         <v>252</v>
       </c>
-      <c r="H14" s="1509"/>
+      <c r="H14" s="1529"/>
     </row>
     <row r="15" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="226" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1521"/>
-      <c r="C15" s="1512" t="s">
+      <c r="B15" s="1541"/>
+      <c r="C15" s="1532" t="s">
         <v>253</v>
       </c>
-      <c r="D15" s="1513"/>
+      <c r="D15" s="1533"/>
       <c r="E15" s="229" t="s">
         <v>252</v>
       </c>
       <c r="F15" s="229" t="s">
         <v>252</v>
       </c>
       <c r="G15" s="435" t="s">
         <v>252</v>
       </c>
-      <c r="H15" s="1510"/>
+      <c r="H15" s="1530"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="228" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="1521"/>
-      <c r="C16" s="1512" t="s">
+      <c r="B16" s="1541"/>
+      <c r="C16" s="1532" t="s">
         <v>254</v>
       </c>
-      <c r="D16" s="1513"/>
+      <c r="D16" s="1533"/>
       <c r="E16" s="233" t="s">
         <v>252</v>
       </c>
       <c r="F16" s="233" t="s">
         <v>252</v>
       </c>
       <c r="G16" s="438" t="s">
         <v>252</v>
       </c>
-      <c r="H16" s="1510"/>
+      <c r="H16" s="1530"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="228" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="1522"/>
-      <c r="C17" s="1514" t="s">
+      <c r="B17" s="1542"/>
+      <c r="C17" s="1534" t="s">
         <v>255</v>
       </c>
-      <c r="D17" s="1515"/>
+      <c r="D17" s="1535"/>
       <c r="E17" s="234" t="s">
         <v>252</v>
       </c>
       <c r="F17" s="234" t="s">
         <v>252</v>
       </c>
       <c r="G17" s="439" t="s">
         <v>252</v>
       </c>
-      <c r="H17" s="1511"/>
+      <c r="H17" s="1531"/>
     </row>
     <row r="18" spans="1:8" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="228" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="485" t="s">
+        <v>618</v>
+      </c>
+      <c r="C18" s="1346" t="s">
+        <v>621</v>
+      </c>
+      <c r="D18" s="1347"/>
+      <c r="E18" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="F18" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="G18" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="H18" s="308" t="s">
         <v>619</v>
-      </c>
-[...14 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="228" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="508" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="C19" s="1518" t="s">
+        <v>814</v>
+      </c>
+      <c r="C19" s="1538" t="s">
         <v>256</v>
       </c>
-      <c r="D19" s="1519"/>
+      <c r="D19" s="1539"/>
       <c r="E19" s="234" t="s">
         <v>252</v>
       </c>
       <c r="F19" s="234" t="s">
         <v>252</v>
       </c>
       <c r="G19" s="439" t="s">
         <v>252</v>
       </c>
-      <c r="H19" s="1516"/>
+      <c r="H19" s="1536"/>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="231" t="s">
         <v>82</v>
       </c>
       <c r="B20" s="508" t="s">
-        <v>900</v>
-[...1 lines deleted...]
-      <c r="C20" s="1514" t="s">
+        <v>898</v>
+      </c>
+      <c r="C20" s="1534" t="s">
         <v>258</v>
       </c>
-      <c r="D20" s="1515"/>
+      <c r="D20" s="1535"/>
       <c r="E20" s="234" t="s">
         <v>252</v>
       </c>
       <c r="F20" s="234" t="s">
         <v>252</v>
       </c>
       <c r="G20" s="439" t="s">
         <v>252</v>
       </c>
-      <c r="H20" s="1517"/>
+      <c r="H20" s="1537"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="226" t="s">
         <v>257</v>
       </c>
-      <c r="B21" s="1498" t="s">
+      <c r="B21" s="1518" t="s">
         <v>260</v>
       </c>
-      <c r="C21" s="1499"/>
-      <c r="D21" s="1500"/>
+      <c r="C21" s="1519"/>
+      <c r="D21" s="1520"/>
       <c r="E21" s="235" t="s">
         <v>330</v>
       </c>
       <c r="F21" s="235" t="s">
         <v>330</v>
       </c>
       <c r="G21" s="440" t="s">
         <v>330</v>
       </c>
       <c r="H21" s="236"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="524" t="s">
         <v>259</v>
       </c>
-      <c r="B22" s="1488" t="s">
-[...3 lines deleted...]
-        <v>817</v>
+      <c r="B22" s="1508" t="s">
+        <v>894</v>
+      </c>
+      <c r="C22" s="1515" t="s">
+        <v>815</v>
       </c>
       <c r="D22" s="462" t="s">
         <v>200</v>
       </c>
       <c r="E22" s="441" t="s">
         <v>262</v>
       </c>
       <c r="F22" s="441" t="s">
         <v>262</v>
       </c>
       <c r="G22" s="441" t="s">
         <v>262</v>
       </c>
-      <c r="H22" s="1491" t="s">
+      <c r="H22" s="1511" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="458" t="s">
         <v>261</v>
       </c>
-      <c r="B23" s="1489"/>
-      <c r="C23" s="1496"/>
+      <c r="B23" s="1509"/>
+      <c r="C23" s="1516"/>
       <c r="D23" s="463" t="s">
         <v>201</v>
       </c>
       <c r="E23" s="534" t="s">
         <v>264</v>
       </c>
       <c r="F23" s="534" t="s">
         <v>264</v>
       </c>
       <c r="G23" s="534" t="s">
         <v>264</v>
       </c>
-      <c r="H23" s="1492"/>
+      <c r="H23" s="1512"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="458" t="s">
         <v>263</v>
       </c>
-      <c r="B24" s="1489"/>
-[...1 lines deleted...]
-        <v>818</v>
+      <c r="B24" s="1509"/>
+      <c r="C24" s="1516" t="s">
+        <v>816</v>
       </c>
       <c r="D24" s="463" t="s">
         <v>200</v>
       </c>
       <c r="E24" s="534" t="s">
         <v>264</v>
       </c>
       <c r="F24" s="534" t="s">
         <v>264</v>
       </c>
       <c r="G24" s="534" t="s">
         <v>264</v>
       </c>
-      <c r="H24" s="1492"/>
+      <c r="H24" s="1512"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="458" t="s">
         <v>265</v>
       </c>
-      <c r="B25" s="1489"/>
-      <c r="C25" s="1496"/>
+      <c r="B25" s="1509"/>
+      <c r="C25" s="1516"/>
       <c r="D25" s="463" t="s">
         <v>201</v>
       </c>
       <c r="E25" s="534" t="s">
         <v>267</v>
       </c>
       <c r="F25" s="534" t="s">
         <v>267</v>
       </c>
       <c r="G25" s="534" t="s">
         <v>267</v>
       </c>
-      <c r="H25" s="1492"/>
+      <c r="H25" s="1512"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="458" t="s">
         <v>266</v>
       </c>
-      <c r="B26" s="1489"/>
-      <c r="C26" s="1497" t="s">
+      <c r="B26" s="1509"/>
+      <c r="C26" s="1517" t="s">
         <v>379</v>
       </c>
       <c r="D26" s="463" t="s">
         <v>200</v>
       </c>
       <c r="E26" s="534" t="s">
         <v>347</v>
       </c>
       <c r="F26" s="534" t="s">
         <v>347</v>
       </c>
       <c r="G26" s="534" t="s">
         <v>347</v>
       </c>
-      <c r="H26" s="1492"/>
+      <c r="H26" s="1512"/>
     </row>
     <row r="27" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="237" t="s">
         <v>268</v>
       </c>
-      <c r="B27" s="1489"/>
-      <c r="C27" s="1497"/>
+      <c r="B27" s="1509"/>
+      <c r="C27" s="1517"/>
       <c r="D27" s="464" t="s">
         <v>201</v>
       </c>
       <c r="E27" s="442" t="s">
         <v>348</v>
       </c>
       <c r="F27" s="442" t="s">
         <v>348</v>
       </c>
       <c r="G27" s="442" t="s">
         <v>348</v>
       </c>
-      <c r="H27" s="1492"/>
+      <c r="H27" s="1512"/>
     </row>
     <row r="28" spans="1:8" s="18" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="238" t="s">
         <v>269</v>
       </c>
-      <c r="B28" s="1489"/>
+      <c r="B28" s="1509"/>
       <c r="C28" s="465" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="D28" s="466" t="s">
         <v>200</v>
       </c>
       <c r="E28" s="530" t="s">
         <v>262</v>
       </c>
       <c r="F28" s="530" t="s">
         <v>262</v>
       </c>
       <c r="G28" s="530" t="s">
         <v>262</v>
       </c>
-      <c r="H28" s="1492"/>
+      <c r="H28" s="1512"/>
     </row>
     <row r="29" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="238" t="s">
         <v>270</v>
       </c>
-      <c r="B29" s="1489"/>
-[...1 lines deleted...]
-        <v>897</v>
+      <c r="B29" s="1509"/>
+      <c r="C29" s="1526" t="s">
+        <v>895</v>
       </c>
       <c r="D29" s="463" t="s">
         <v>200</v>
       </c>
-      <c r="E29" s="1494" t="s">
+      <c r="E29" s="1514" t="s">
         <v>296</v>
       </c>
-      <c r="F29" s="1494" t="s">
+      <c r="F29" s="1514" t="s">
         <v>296</v>
       </c>
-      <c r="G29" s="1494" t="s">
+      <c r="G29" s="1514" t="s">
         <v>296</v>
       </c>
-      <c r="H29" s="1492"/>
+      <c r="H29" s="1512"/>
     </row>
     <row r="30" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="238" t="s">
         <v>271</v>
       </c>
-      <c r="B30" s="1489"/>
-      <c r="C30" s="1506"/>
+      <c r="B30" s="1509"/>
+      <c r="C30" s="1526"/>
       <c r="D30" s="463" t="s">
-        <v>592</v>
-[...4 lines deleted...]
-      <c r="H30" s="1492"/>
+        <v>591</v>
+      </c>
+      <c r="E30" s="1514"/>
+      <c r="F30" s="1514"/>
+      <c r="G30" s="1514"/>
+      <c r="H30" s="1512"/>
     </row>
     <row r="31" spans="1:8" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="239" t="s">
         <v>272</v>
       </c>
-      <c r="B31" s="1490"/>
+      <c r="B31" s="1510"/>
       <c r="C31" s="467" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D31" s="468" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="E31" s="443" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F31" s="443"/>
       <c r="G31" s="443" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="H31" s="1493"/>
+        <v>630</v>
+      </c>
+      <c r="H31" s="1513"/>
     </row>
     <row r="32" spans="1:8" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="422" t="s">
         <v>85</v>
       </c>
-      <c r="B32" s="1501" t="s">
+      <c r="B32" s="1521" t="s">
         <v>112</v>
       </c>
-      <c r="C32" s="1501"/>
-[...4 lines deleted...]
-      <c r="H32" s="1502"/>
+      <c r="C32" s="1521"/>
+      <c r="D32" s="1521"/>
+      <c r="E32" s="1521"/>
+      <c r="F32" s="1521"/>
+      <c r="G32" s="1521"/>
+      <c r="H32" s="1522"/>
     </row>
     <row r="33" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="226" t="s">
         <v>87</v>
       </c>
-      <c r="B33" s="1468" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="1547" t="s">
+      <c r="B33" s="1488" t="s">
+        <v>817</v>
+      </c>
+      <c r="C33" s="1567" t="s">
         <v>273</v>
       </c>
-      <c r="D33" s="1548"/>
+      <c r="D33" s="1568"/>
       <c r="E33" s="444" t="s">
         <v>115</v>
       </c>
       <c r="F33" s="444" t="s">
         <v>115</v>
       </c>
       <c r="G33" s="444" t="s">
         <v>115</v>
       </c>
-      <c r="H33" s="1503"/>
+      <c r="H33" s="1523"/>
     </row>
     <row r="34" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="228" t="s">
         <v>89</v>
       </c>
-      <c r="B34" s="1462"/>
-      <c r="C34" s="1507" t="s">
+      <c r="B34" s="1482"/>
+      <c r="C34" s="1527" t="s">
         <v>274</v>
       </c>
-      <c r="D34" s="1508"/>
+      <c r="D34" s="1528"/>
       <c r="E34" s="445" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="445" t="s">
         <v>115</v>
       </c>
       <c r="G34" s="445" t="s">
         <v>115</v>
       </c>
-      <c r="H34" s="1504"/>
+      <c r="H34" s="1524"/>
     </row>
     <row r="35" spans="1:18" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="231" t="s">
         <v>92</v>
       </c>
-      <c r="B35" s="1546"/>
-      <c r="C35" s="1542" t="s">
+      <c r="B35" s="1566"/>
+      <c r="C35" s="1562" t="s">
         <v>275</v>
       </c>
-      <c r="D35" s="1543"/>
+      <c r="D35" s="1563"/>
       <c r="E35" s="446" t="s">
         <v>115</v>
       </c>
       <c r="F35" s="446" t="s">
         <v>115</v>
       </c>
       <c r="G35" s="446" t="s">
         <v>115</v>
       </c>
-      <c r="H35" s="1505"/>
+      <c r="H35" s="1525"/>
     </row>
     <row r="36" spans="1:18" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="240" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="536" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="C36" s="1544" t="s">
+        <v>818</v>
+      </c>
+      <c r="C36" s="1564" t="s">
         <v>130</v>
       </c>
-      <c r="D36" s="1545"/>
+      <c r="D36" s="1565"/>
       <c r="E36" s="537" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="537" t="s">
         <v>115</v>
       </c>
       <c r="G36" s="537" t="s">
         <v>115</v>
       </c>
       <c r="H36" s="469"/>
     </row>
     <row r="37" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="423" t="s">
         <v>276</v>
       </c>
-      <c r="B37" s="1549" t="s">
+      <c r="B37" s="1569" t="s">
         <v>133</v>
       </c>
-      <c r="C37" s="1549"/>
-[...4 lines deleted...]
-      <c r="H37" s="1550"/>
+      <c r="C37" s="1569"/>
+      <c r="D37" s="1569"/>
+      <c r="E37" s="1569"/>
+      <c r="F37" s="1569"/>
+      <c r="G37" s="1569"/>
+      <c r="H37" s="1570"/>
     </row>
     <row r="38" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="241" t="s">
         <v>113</v>
       </c>
-      <c r="B38" s="1536" t="s">
+      <c r="B38" s="1556" t="s">
         <v>135</v>
       </c>
-      <c r="C38" s="1537"/>
-      <c r="D38" s="1538"/>
+      <c r="C38" s="1557"/>
+      <c r="D38" s="1558"/>
       <c r="E38" s="447" t="s">
         <v>115</v>
       </c>
       <c r="F38" s="447" t="s">
         <v>115</v>
       </c>
       <c r="G38" s="447" t="s">
         <v>115</v>
       </c>
       <c r="H38" s="470"/>
     </row>
     <row r="39" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="243" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="1539" t="s">
+      <c r="B39" s="1559" t="s">
         <v>137</v>
       </c>
-      <c r="C39" s="1540"/>
-      <c r="D39" s="1541"/>
+      <c r="C39" s="1560"/>
+      <c r="D39" s="1561"/>
       <c r="E39" s="459" t="s">
         <v>139</v>
       </c>
       <c r="F39" s="459" t="s">
         <v>139</v>
       </c>
       <c r="G39" s="536" t="s">
         <v>139</v>
       </c>
       <c r="H39" s="244" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="241" t="s">
         <v>125</v>
       </c>
       <c r="B40" s="245" t="s">
         <v>146</v>
       </c>
-      <c r="C40" s="1528" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="1529"/>
+      <c r="C40" s="1548" t="s">
+        <v>828</v>
+      </c>
+      <c r="D40" s="1549"/>
       <c r="E40" s="246" t="s">
         <v>115</v>
       </c>
       <c r="F40" s="246" t="s">
         <v>115</v>
       </c>
       <c r="G40" s="448" t="s">
         <v>115</v>
       </c>
       <c r="H40" s="247"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="20"/>
       <c r="O40" s="20"/>
       <c r="P40" s="20"/>
       <c r="Q40" s="20"/>
       <c r="R40" s="20"/>
     </row>
     <row r="41" spans="1:18" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="243" t="s">
         <v>128</v>
       </c>
-      <c r="B41" s="1530" t="s">
+      <c r="B41" s="1550" t="s">
         <v>278</v>
       </c>
-      <c r="C41" s="1454" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="1455"/>
+      <c r="C41" s="1474" t="s">
+        <v>607</v>
+      </c>
+      <c r="D41" s="1475"/>
       <c r="E41" s="525" t="s">
         <v>279</v>
       </c>
       <c r="F41" s="525" t="s">
         <v>279</v>
       </c>
       <c r="G41" s="449" t="s">
         <v>279</v>
       </c>
       <c r="H41" s="248"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="20"/>
       <c r="O41" s="20"/>
       <c r="P41" s="20"/>
       <c r="Q41" s="20"/>
       <c r="R41" s="20"/>
     </row>
     <row r="42" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="243" t="s">
         <v>277</v>
       </c>
-      <c r="B42" s="1531"/>
-      <c r="C42" s="1466" t="s">
+      <c r="B42" s="1551"/>
+      <c r="C42" s="1486" t="s">
         <v>282</v>
       </c>
-      <c r="D42" s="1467"/>
-      <c r="E42" s="1533" t="s">
+      <c r="D42" s="1487"/>
+      <c r="E42" s="1553" t="s">
         <v>115</v>
       </c>
-      <c r="F42" s="1533" t="s">
+      <c r="F42" s="1553" t="s">
         <v>115</v>
       </c>
-      <c r="G42" s="1461" t="s">
+      <c r="G42" s="1481" t="s">
         <v>115</v>
       </c>
-      <c r="H42" s="1464"/>
+      <c r="H42" s="1484"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="20"/>
       <c r="O42" s="20"/>
       <c r="P42" s="20"/>
       <c r="Q42" s="20"/>
       <c r="R42" s="20"/>
     </row>
     <row r="43" spans="1:18" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="241" t="s">
         <v>280</v>
       </c>
-      <c r="B43" s="1531"/>
-      <c r="C43" s="1452" t="s">
+      <c r="B43" s="1551"/>
+      <c r="C43" s="1472" t="s">
         <v>284</v>
       </c>
-      <c r="D43" s="1453"/>
-[...3 lines deleted...]
-      <c r="H43" s="1465"/>
+      <c r="D43" s="1473"/>
+      <c r="E43" s="1480"/>
+      <c r="F43" s="1480"/>
+      <c r="G43" s="1482"/>
+      <c r="H43" s="1485"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="20"/>
       <c r="O43" s="20"/>
       <c r="P43" s="20"/>
       <c r="Q43" s="20"/>
       <c r="R43" s="20"/>
     </row>
     <row r="44" spans="1:18" s="18" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="243" t="s">
         <v>281</v>
       </c>
-      <c r="B44" s="1531"/>
-      <c r="C44" s="1454" t="s">
+      <c r="B44" s="1551"/>
+      <c r="C44" s="1474" t="s">
         <v>285</v>
       </c>
-      <c r="D44" s="1455"/>
-[...3 lines deleted...]
-      <c r="H44" s="1465"/>
+      <c r="D44" s="1475"/>
+      <c r="E44" s="1490"/>
+      <c r="F44" s="1490"/>
+      <c r="G44" s="1483"/>
+      <c r="H44" s="1485"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="20"/>
       <c r="O44" s="20"/>
       <c r="P44" s="20"/>
       <c r="Q44" s="20"/>
       <c r="R44" s="20"/>
     </row>
     <row r="45" spans="1:18" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="241" t="s">
         <v>283</v>
       </c>
-      <c r="B45" s="1532"/>
-      <c r="C45" s="1534" t="s">
+      <c r="B45" s="1552"/>
+      <c r="C45" s="1554" t="s">
         <v>83</v>
       </c>
-      <c r="D45" s="1535"/>
+      <c r="D45" s="1555"/>
       <c r="E45" s="408" t="s">
         <v>388</v>
       </c>
       <c r="F45" s="408" t="s">
         <v>388</v>
       </c>
       <c r="G45" s="450" t="s">
         <v>388</v>
       </c>
-      <c r="H45" s="1465"/>
+      <c r="H45" s="1485"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="20"/>
       <c r="O45" s="20"/>
       <c r="P45" s="20"/>
       <c r="Q45" s="20"/>
       <c r="R45" s="20"/>
     </row>
     <row r="46" spans="1:18" s="18" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="423" t="s">
         <v>288</v>
       </c>
-      <c r="B46" s="1456" t="s">
-[...7 lines deleted...]
-      <c r="H46" s="1457"/>
+      <c r="B46" s="1476" t="s">
+        <v>831</v>
+      </c>
+      <c r="C46" s="1476"/>
+      <c r="D46" s="1476"/>
+      <c r="E46" s="1476"/>
+      <c r="F46" s="1476"/>
+      <c r="G46" s="1476"/>
+      <c r="H46" s="1477"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
       <c r="R46" s="20"/>
     </row>
     <row r="47" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="243" t="s">
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="B47" s="1483" t="s">
+        <v>832</v>
+      </c>
+      <c r="B47" s="1503" t="s">
         <v>287</v>
       </c>
-      <c r="C47" s="1486" t="s">
+      <c r="C47" s="1506" t="s">
         <v>144</v>
       </c>
-      <c r="D47" s="1487"/>
+      <c r="D47" s="1507"/>
       <c r="E47" s="527" t="s">
         <v>115</v>
       </c>
       <c r="F47" s="529" t="s">
         <v>115</v>
       </c>
       <c r="G47" s="532" t="s">
         <v>115</v>
       </c>
       <c r="H47" s="328"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
       <c r="R47" s="20"/>
     </row>
     <row r="48" spans="1:18" s="18" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="250" t="s">
         <v>136</v>
       </c>
-      <c r="B48" s="1484"/>
-      <c r="C48" s="1280" t="s">
+      <c r="B48" s="1504"/>
+      <c r="C48" s="1300" t="s">
+        <v>743</v>
+      </c>
+      <c r="D48" s="1301"/>
+      <c r="E48" s="1491" t="s">
         <v>744</v>
       </c>
-      <c r="D48" s="1281"/>
-      <c r="E48" s="1471" t="s">
+      <c r="F48" s="1492"/>
+      <c r="G48" s="1493"/>
+      <c r="H48" s="1478" t="s">
         <v>745</v>
-      </c>
-[...3 lines deleted...]
-        <v>746</v>
       </c>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
       <c r="R48" s="20"/>
     </row>
     <row r="49" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="250" t="s">
         <v>142</v>
       </c>
-      <c r="B49" s="1484"/>
-      <c r="C49" s="1280" t="s">
+      <c r="B49" s="1504"/>
+      <c r="C49" s="1300" t="s">
         <v>428</v>
       </c>
-      <c r="D49" s="1281"/>
-[...3 lines deleted...]
-      <c r="H49" s="1459"/>
+      <c r="D49" s="1301"/>
+      <c r="E49" s="1494"/>
+      <c r="F49" s="1495"/>
+      <c r="G49" s="1496"/>
+      <c r="H49" s="1479"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
     </row>
     <row r="50" spans="1:18" s="18" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="250" t="s">
         <v>152</v>
       </c>
-      <c r="B50" s="1484"/>
-[...7 lines deleted...]
-      <c r="H50" s="1459"/>
+      <c r="B50" s="1504"/>
+      <c r="C50" s="1500" t="s">
+        <v>820</v>
+      </c>
+      <c r="D50" s="1501"/>
+      <c r="E50" s="1497"/>
+      <c r="F50" s="1498"/>
+      <c r="G50" s="1499"/>
+      <c r="H50" s="1479"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="20"/>
       <c r="O50" s="20"/>
       <c r="P50" s="20"/>
       <c r="Q50" s="20"/>
       <c r="R50" s="20"/>
     </row>
     <row r="51" spans="1:18" s="18" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="250" t="s">
         <v>292</v>
       </c>
-      <c r="B51" s="1484"/>
-      <c r="C51" s="1280" t="s">
+      <c r="B51" s="1504"/>
+      <c r="C51" s="1300" t="s">
         <v>285</v>
       </c>
-      <c r="D51" s="1281"/>
+      <c r="D51" s="1301"/>
       <c r="E51" s="242" t="s">
         <v>115</v>
       </c>
       <c r="F51" s="242" t="s">
         <v>115</v>
       </c>
       <c r="G51" s="447" t="s">
         <v>115</v>
       </c>
-      <c r="H51" s="1460"/>
+      <c r="H51" s="1480"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="20"/>
       <c r="O51" s="20"/>
       <c r="P51" s="20"/>
       <c r="Q51" s="20"/>
       <c r="R51" s="20"/>
     </row>
     <row r="52" spans="1:18" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="250" t="s">
         <v>469</v>
       </c>
-      <c r="B52" s="1484"/>
-[...13 lines deleted...]
-      <c r="H52" s="1460"/>
+      <c r="B52" s="1504"/>
+      <c r="C52" s="1300" t="s">
+        <v>739</v>
+      </c>
+      <c r="D52" s="1301"/>
+      <c r="E52" s="1478" t="s">
+        <v>559</v>
+      </c>
+      <c r="F52" s="1489" t="s">
+        <v>598</v>
+      </c>
+      <c r="G52" s="1488" t="s">
+        <v>598</v>
+      </c>
+      <c r="H52" s="1480"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="20"/>
       <c r="Q52" s="20"/>
       <c r="R52" s="20"/>
     </row>
     <row r="53" spans="1:18" s="18" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="250" t="s">
-        <v>543</v>
-[...9 lines deleted...]
-      <c r="H53" s="1460"/>
+        <v>542</v>
+      </c>
+      <c r="B53" s="1504"/>
+      <c r="C53" s="1300" t="s">
+        <v>746</v>
+      </c>
+      <c r="D53" s="1301"/>
+      <c r="E53" s="1502"/>
+      <c r="F53" s="1490"/>
+      <c r="G53" s="1483"/>
+      <c r="H53" s="1480"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="20"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
       <c r="R53" s="20"/>
     </row>
     <row r="54" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="250"/>
-      <c r="B54" s="1484"/>
-[...3 lines deleted...]
-      <c r="D54" s="1481"/>
+      <c r="B54" s="1504"/>
+      <c r="C54" s="1500" t="s">
+        <v>919</v>
+      </c>
+      <c r="D54" s="1501"/>
       <c r="E54" s="559" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="F54" s="533" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="G54" s="531" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="H54" s="475"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
       <c r="P54" s="20"/>
       <c r="Q54" s="20"/>
       <c r="R54" s="20"/>
     </row>
     <row r="55" spans="1:18" s="18" customFormat="1" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="250" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-      <c r="D55" s="1281"/>
+        <v>543</v>
+      </c>
+      <c r="B55" s="1504"/>
+      <c r="C55" s="1300" t="s">
+        <v>747</v>
+      </c>
+      <c r="D55" s="1301"/>
       <c r="E55" s="526" t="s">
         <v>505</v>
       </c>
       <c r="F55" s="251" t="s">
         <v>505</v>
       </c>
       <c r="G55" s="451" t="s">
         <v>505</v>
       </c>
       <c r="H55" s="476" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="20"/>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
       <c r="R55" s="20"/>
     </row>
     <row r="56" spans="1:18" s="18" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="250" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-      <c r="D56" s="1281"/>
+        <v>544</v>
+      </c>
+      <c r="B56" s="1505"/>
+      <c r="C56" s="1300" t="s">
+        <v>829</v>
+      </c>
+      <c r="D56" s="1301"/>
       <c r="E56" s="535" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="F56" s="374" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="G56" s="443" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="H56" s="329" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="20"/>
     </row>
     <row r="57" spans="1:18" s="18" customFormat="1" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="241" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B57" s="378" t="s">
-        <v>901</v>
-[...4 lines deleted...]
-      <c r="D57" s="1429"/>
+        <v>899</v>
+      </c>
+      <c r="C57" s="1448" t="s">
+        <v>606</v>
+      </c>
+      <c r="D57" s="1449"/>
       <c r="E57" s="528" t="s">
         <v>115</v>
       </c>
       <c r="F57" s="471" t="s">
         <v>115</v>
       </c>
       <c r="G57" s="538" t="s">
         <v>115</v>
       </c>
       <c r="H57" s="242" t="s">
         <v>115</v>
       </c>
       <c r="I57" s="20"/>
       <c r="J57" s="20" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="20"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
       <c r="R57" s="20"/>
     </row>
     <row r="58" spans="1:18" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="252" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-      <c r="D58" s="1432"/>
+        <v>557</v>
+      </c>
+      <c r="B58" s="1450" t="s">
+        <v>876</v>
+      </c>
+      <c r="C58" s="1451"/>
+      <c r="D58" s="1452"/>
       <c r="E58" s="471" t="s">
         <v>151</v>
       </c>
       <c r="F58" s="471" t="s">
         <v>151</v>
       </c>
       <c r="G58" s="538" t="s">
         <v>151</v>
       </c>
       <c r="H58" s="253" t="s">
         <v>145</v>
       </c>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
       <c r="R58" s="20"/>
     </row>
     <row r="59" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="422" t="s">
         <v>155</v>
       </c>
-      <c r="B59" s="1433" t="s">
+      <c r="B59" s="1453" t="s">
         <v>156</v>
       </c>
-      <c r="C59" s="1434"/>
-[...4 lines deleted...]
-      <c r="H59" s="1435"/>
+      <c r="C59" s="1454"/>
+      <c r="D59" s="1454"/>
+      <c r="E59" s="1454"/>
+      <c r="F59" s="1454"/>
+      <c r="G59" s="1454"/>
+      <c r="H59" s="1455"/>
     </row>
     <row r="60" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="226" t="s">
         <v>134</v>
       </c>
-      <c r="B60" s="1449" t="s">
+      <c r="B60" s="1469" t="s">
         <v>289</v>
       </c>
-      <c r="C60" s="1450"/>
-      <c r="D60" s="1451"/>
+      <c r="C60" s="1470"/>
+      <c r="D60" s="1471"/>
       <c r="E60" s="249" t="s">
         <v>115</v>
       </c>
       <c r="F60" s="249" t="s">
         <v>115</v>
       </c>
       <c r="G60" s="452" t="s">
         <v>115</v>
       </c>
       <c r="H60" s="254"/>
     </row>
     <row r="61" spans="1:18" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="228" t="s">
         <v>136</v>
       </c>
-      <c r="B61" s="1271" t="s">
-[...3 lines deleted...]
-      <c r="D61" s="1273"/>
+      <c r="B61" s="1291" t="s">
+        <v>823</v>
+      </c>
+      <c r="C61" s="1292"/>
+      <c r="D61" s="1293"/>
       <c r="E61" s="251" t="s">
         <v>290</v>
       </c>
       <c r="F61" s="251" t="s">
         <v>290</v>
       </c>
       <c r="G61" s="451" t="s">
         <v>290</v>
       </c>
       <c r="H61" s="255" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="62" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="228" t="s">
         <v>142</v>
       </c>
-      <c r="B62" s="1422" t="s">
+      <c r="B62" s="1442" t="s">
         <v>166</v>
       </c>
-      <c r="C62" s="1423"/>
-      <c r="D62" s="1424"/>
+      <c r="C62" s="1443"/>
+      <c r="D62" s="1444"/>
       <c r="E62" s="255">
         <v>300</v>
       </c>
       <c r="F62" s="255">
         <v>300</v>
       </c>
       <c r="G62" s="453">
         <v>300</v>
       </c>
       <c r="H62" s="255" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="63" spans="1:18" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="228" t="s">
         <v>152</v>
       </c>
-      <c r="B63" s="1422" t="s">
-[...3 lines deleted...]
-      <c r="D63" s="1424"/>
+      <c r="B63" s="1442" t="s">
+        <v>833</v>
+      </c>
+      <c r="C63" s="1443"/>
+      <c r="D63" s="1444"/>
       <c r="E63" s="229" t="s">
         <v>286</v>
       </c>
       <c r="F63" s="229" t="s">
         <v>286</v>
       </c>
       <c r="G63" s="435" t="s">
         <v>286</v>
       </c>
       <c r="H63" s="255"/>
     </row>
     <row r="64" spans="1:18" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="405" t="s">
         <v>292</v>
       </c>
-      <c r="B64" s="1425" t="s">
+      <c r="B64" s="1445" t="s">
         <v>293</v>
       </c>
-      <c r="C64" s="1426"/>
-      <c r="D64" s="1427"/>
+      <c r="C64" s="1446"/>
+      <c r="D64" s="1447"/>
       <c r="E64" s="256" t="s">
         <v>172</v>
       </c>
       <c r="F64" s="256" t="s">
         <v>172</v>
       </c>
       <c r="G64" s="454" t="s">
         <v>172</v>
       </c>
       <c r="H64" s="523" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="65" spans="1:18" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="1436" t="s">
+      <c r="A65" s="1456" t="s">
         <v>469</v>
       </c>
-      <c r="B65" s="1446" t="s">
-[...3 lines deleted...]
-      <c r="D65" s="1448"/>
+      <c r="B65" s="1466" t="s">
+        <v>933</v>
+      </c>
+      <c r="C65" s="1467"/>
+      <c r="D65" s="1468"/>
       <c r="E65" s="256" t="s">
         <v>475</v>
       </c>
       <c r="F65" s="256" t="s">
         <v>476</v>
       </c>
-      <c r="G65" s="1439" t="s">
-[...2 lines deleted...]
-      <c r="H65" s="1440"/>
+      <c r="G65" s="1459" t="s">
+        <v>923</v>
+      </c>
+      <c r="H65" s="1460"/>
     </row>
     <row r="66" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="1437"/>
-[...4 lines deleted...]
-      <c r="D66" s="1448"/>
+      <c r="A66" s="1457"/>
+      <c r="B66" s="1466" t="s">
+        <v>934</v>
+      </c>
+      <c r="C66" s="1467"/>
+      <c r="D66" s="1468"/>
       <c r="E66" s="256" t="s">
         <v>475</v>
       </c>
       <c r="F66" s="256" t="s">
         <v>475</v>
       </c>
-      <c r="G66" s="1439"/>
-      <c r="H66" s="1441"/>
+      <c r="G66" s="1459"/>
+      <c r="H66" s="1461"/>
     </row>
     <row r="67" spans="1:18" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="1438"/>
-[...4 lines deleted...]
-      <c r="D67" s="1445"/>
+      <c r="A67" s="1458"/>
+      <c r="B67" s="1463" t="s">
+        <v>935</v>
+      </c>
+      <c r="C67" s="1464"/>
+      <c r="D67" s="1465"/>
       <c r="E67" s="234" t="s">
         <v>475</v>
       </c>
       <c r="F67" s="424" t="s">
         <v>475</v>
       </c>
       <c r="G67" s="455" t="s">
-        <v>926</v>
-[...1 lines deleted...]
-      <c r="H67" s="1442"/>
+        <v>924</v>
+      </c>
+      <c r="H67" s="1462"/>
     </row>
     <row r="68" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A68" s="220"/>
       <c r="B68" s="220"/>
       <c r="C68" s="220"/>
       <c r="D68" s="220"/>
       <c r="E68" s="220"/>
       <c r="F68" s="220"/>
       <c r="G68" s="220"/>
       <c r="H68" s="221"/>
     </row>
     <row r="69" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="1411" t="s">
+      <c r="A69" s="1431" t="s">
         <v>211</v>
       </c>
-      <c r="B69" s="1411"/>
+      <c r="B69" s="1431"/>
       <c r="C69" s="220"/>
       <c r="D69" s="220"/>
       <c r="E69" s="220"/>
       <c r="F69" s="220"/>
       <c r="G69" s="220"/>
       <c r="H69" s="221"/>
     </row>
     <row r="70" spans="1:18" s="17" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="257" t="s">
         <v>212</v>
       </c>
-      <c r="B70" s="1410" t="s">
-[...8 lines deleted...]
-      <c r="I70" s="1410"/>
+      <c r="B70" s="1430" t="s">
+        <v>871</v>
+      </c>
+      <c r="C70" s="1430"/>
+      <c r="D70" s="1430"/>
+      <c r="E70" s="1430"/>
+      <c r="F70" s="1430"/>
+      <c r="G70" s="1430"/>
+      <c r="H70" s="1430"/>
+      <c r="I70" s="1430"/>
       <c r="J70" s="16"/>
       <c r="K70" s="16"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
       <c r="N70" s="16"/>
       <c r="O70" s="16"/>
       <c r="P70" s="16"/>
       <c r="Q70" s="16"/>
       <c r="R70" s="16"/>
     </row>
     <row r="71" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="257"/>
-      <c r="B71" s="1421" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="1421"/>
+      <c r="B71" s="1441" t="s">
+        <v>872</v>
+      </c>
+      <c r="C71" s="1441"/>
       <c r="D71" s="425"/>
       <c r="E71" s="425"/>
       <c r="F71" s="425"/>
       <c r="G71" s="425"/>
       <c r="H71" s="425"/>
       <c r="I71" s="16"/>
       <c r="J71" s="16"/>
       <c r="K71" s="16"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="16"/>
       <c r="O71" s="16"/>
       <c r="P71" s="16"/>
       <c r="Q71" s="16"/>
       <c r="R71" s="16"/>
     </row>
     <row r="72" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="258"/>
-      <c r="B72" s="1416" t="s">
+      <c r="B72" s="1436" t="s">
         <v>295</v>
       </c>
-      <c r="C72" s="1250" t="s">
-        <v>827</v>
+      <c r="C72" s="1270" t="s">
+        <v>825</v>
       </c>
       <c r="D72" s="539" t="s">
         <v>200</v>
       </c>
       <c r="E72" s="381" t="s">
         <v>264</v>
       </c>
       <c r="F72" s="259"/>
       <c r="G72" s="259"/>
       <c r="H72" s="221"/>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="16"/>
       <c r="O72" s="16"/>
       <c r="P72" s="16"/>
       <c r="Q72" s="16"/>
       <c r="R72" s="16"/>
     </row>
     <row r="73" spans="1:18" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A73" s="258"/>
-      <c r="B73" s="1417"/>
-      <c r="C73" s="1251"/>
+      <c r="B73" s="1437"/>
+      <c r="C73" s="1271"/>
       <c r="D73" s="540" t="s">
         <v>201</v>
       </c>
       <c r="E73" s="382" t="s">
         <v>264</v>
       </c>
       <c r="F73" s="259"/>
       <c r="G73" s="259"/>
       <c r="H73" s="221"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="16"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="16"/>
       <c r="O73" s="16"/>
       <c r="P73" s="16"/>
       <c r="Q73" s="16"/>
       <c r="R73" s="16"/>
     </row>
     <row r="74" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="258"/>
-      <c r="B74" s="1417"/>
-[...1 lines deleted...]
-        <v>818</v>
+      <c r="B74" s="1437"/>
+      <c r="C74" s="1271" t="s">
+        <v>816</v>
       </c>
       <c r="D74" s="540" t="s">
         <v>200</v>
       </c>
       <c r="E74" s="382" t="s">
         <v>267</v>
       </c>
       <c r="F74" s="259"/>
       <c r="G74" s="259"/>
       <c r="H74" s="221"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="16"/>
       <c r="O74" s="16"/>
       <c r="P74" s="16"/>
       <c r="Q74" s="16"/>
       <c r="R74" s="16"/>
     </row>
     <row r="75" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A75" s="258"/>
-      <c r="B75" s="1417"/>
-      <c r="C75" s="1251"/>
+      <c r="B75" s="1437"/>
+      <c r="C75" s="1271"/>
       <c r="D75" s="540" t="s">
         <v>201</v>
       </c>
       <c r="E75" s="382" t="s">
         <v>296</v>
       </c>
       <c r="F75" s="259"/>
       <c r="G75" s="259"/>
       <c r="H75" s="221"/>
     </row>
     <row r="76" spans="1:18" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="258"/>
-      <c r="B76" s="1417"/>
+      <c r="B76" s="1437"/>
       <c r="C76" s="251" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="D76" s="354" t="s">
         <v>200</v>
       </c>
       <c r="E76" s="456" t="s">
         <v>262</v>
       </c>
       <c r="F76" s="426"/>
       <c r="G76" s="259"/>
       <c r="H76" s="221"/>
     </row>
     <row r="77" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="258"/>
-      <c r="B77" s="1417"/>
-[...1 lines deleted...]
-        <v>836</v>
+      <c r="B77" s="1437"/>
+      <c r="C77" s="1429" t="s">
+        <v>834</v>
       </c>
       <c r="D77" s="540" t="s">
         <v>200</v>
       </c>
-      <c r="E77" s="1406" t="s">
+      <c r="E77" s="1426" t="s">
         <v>296</v>
       </c>
       <c r="F77" s="263"/>
       <c r="G77" s="259"/>
       <c r="H77" s="220"/>
     </row>
     <row r="78" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="258"/>
-      <c r="B78" s="1417"/>
-      <c r="C78" s="1419"/>
+      <c r="B78" s="1437"/>
+      <c r="C78" s="1439"/>
       <c r="D78" s="540" t="s">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="E78" s="1407"/>
+        <v>591</v>
+      </c>
+      <c r="E78" s="1427"/>
       <c r="F78" s="263"/>
       <c r="G78" s="259"/>
       <c r="H78" s="220"/>
     </row>
     <row r="79" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="260"/>
-      <c r="B79" s="1417"/>
-      <c r="C79" s="1408" t="s">
+      <c r="B79" s="1437"/>
+      <c r="C79" s="1428" t="s">
         <v>519</v>
       </c>
       <c r="D79" s="541" t="s">
         <v>200</v>
       </c>
       <c r="E79" s="457" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="F79" s="261"/>
       <c r="G79" s="261"/>
       <c r="H79" s="221"/>
     </row>
     <row r="80" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="260"/>
-      <c r="B80" s="1417"/>
-      <c r="C80" s="1409"/>
+      <c r="B80" s="1437"/>
+      <c r="C80" s="1429"/>
       <c r="D80" s="354" t="s">
         <v>201</v>
       </c>
       <c r="E80" s="375" t="s">
         <v>264</v>
       </c>
       <c r="F80" s="261"/>
       <c r="G80" s="261"/>
       <c r="H80" s="221"/>
     </row>
     <row r="81" spans="1:11" s="17" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="260"/>
-      <c r="B81" s="1418"/>
+      <c r="B81" s="1438"/>
       <c r="C81" s="459" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D81" s="391" t="s">
         <v>200</v>
       </c>
       <c r="E81" s="319" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F81" s="261"/>
       <c r="G81" s="261"/>
       <c r="H81" s="221"/>
     </row>
     <row r="82" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A82" s="258"/>
       <c r="B82" s="262"/>
       <c r="C82" s="521"/>
       <c r="D82" s="263"/>
       <c r="E82" s="259"/>
       <c r="F82" s="259"/>
       <c r="G82" s="259"/>
       <c r="H82" s="220"/>
     </row>
     <row r="83" spans="1:11" ht="109.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="257" t="s">
         <v>213</v>
       </c>
-      <c r="B83" s="1410" t="s">
-[...6 lines deleted...]
-      <c r="G83" s="1410"/>
+      <c r="B83" s="1430" t="s">
+        <v>772</v>
+      </c>
+      <c r="C83" s="1430"/>
+      <c r="D83" s="1430"/>
+      <c r="E83" s="1430"/>
+      <c r="F83" s="1430"/>
+      <c r="G83" s="1430"/>
       <c r="H83" s="221"/>
     </row>
     <row r="84" spans="1:11" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="257" t="s">
         <v>214</v>
       </c>
-      <c r="B84" s="1413" t="s">
-[...7 lines deleted...]
-      <c r="H84" s="1414"/>
+      <c r="B84" s="1433" t="s">
+        <v>936</v>
+      </c>
+      <c r="C84" s="1434"/>
+      <c r="D84" s="1434"/>
+      <c r="E84" s="1434"/>
+      <c r="F84" s="1434"/>
+      <c r="G84" s="1434"/>
+      <c r="H84" s="1434"/>
     </row>
     <row r="85" spans="1:11" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="257" t="s">
         <v>215</v>
       </c>
-      <c r="B85" s="1413" t="s">
-[...7 lines deleted...]
-      <c r="H85" s="1413"/>
+      <c r="B85" s="1433" t="s">
+        <v>937</v>
+      </c>
+      <c r="C85" s="1433"/>
+      <c r="D85" s="1433"/>
+      <c r="E85" s="1433"/>
+      <c r="F85" s="1433"/>
+      <c r="G85" s="1433"/>
+      <c r="H85" s="1433"/>
     </row>
     <row r="86" spans="1:11" ht="176.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="257" t="s">
         <v>216</v>
       </c>
-      <c r="B86" s="1413" t="s">
-[...7 lines deleted...]
-      <c r="H86" s="1414"/>
+      <c r="B86" s="1433" t="s">
+        <v>938</v>
+      </c>
+      <c r="C86" s="1434"/>
+      <c r="D86" s="1434"/>
+      <c r="E86" s="1434"/>
+      <c r="F86" s="1434"/>
+      <c r="G86" s="1434"/>
+      <c r="H86" s="1434"/>
     </row>
     <row r="87" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="257" t="s">
         <v>217</v>
       </c>
-      <c r="B87" s="1415" t="s">
+      <c r="B87" s="1435" t="s">
         <v>507</v>
       </c>
-      <c r="C87" s="1415"/>
-[...4 lines deleted...]
-      <c r="H87" s="1415"/>
+      <c r="C87" s="1435"/>
+      <c r="D87" s="1435"/>
+      <c r="E87" s="1435"/>
+      <c r="F87" s="1435"/>
+      <c r="G87" s="1435"/>
+      <c r="H87" s="1435"/>
       <c r="I87" s="427"/>
       <c r="K87" s="286"/>
     </row>
     <row r="88" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="257" t="s">
         <v>219</v>
       </c>
-      <c r="B88" s="1411" t="s">
-[...7 lines deleted...]
-      <c r="H88" s="1411"/>
+      <c r="B88" s="1431" t="s">
+        <v>886</v>
+      </c>
+      <c r="C88" s="1431"/>
+      <c r="D88" s="1431"/>
+      <c r="E88" s="1431"/>
+      <c r="F88" s="1431"/>
+      <c r="G88" s="1431"/>
+      <c r="H88" s="1431"/>
       <c r="I88" s="522"/>
       <c r="K88" s="286"/>
     </row>
     <row r="89" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="257" t="s">
         <v>220</v>
       </c>
-      <c r="B89" s="1411" t="s">
-[...7 lines deleted...]
-      <c r="H89" s="1411"/>
+      <c r="B89" s="1431" t="s">
+        <v>877</v>
+      </c>
+      <c r="C89" s="1431"/>
+      <c r="D89" s="1431"/>
+      <c r="E89" s="1431"/>
+      <c r="F89" s="1431"/>
+      <c r="G89" s="1431"/>
+      <c r="H89" s="1431"/>
       <c r="I89" s="522"/>
       <c r="K89" s="286"/>
     </row>
     <row r="90" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="258" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      <c r="H90" s="1420"/>
+        <v>925</v>
+      </c>
+      <c r="B90" s="1440" t="s">
+        <v>922</v>
+      </c>
+      <c r="C90" s="1440"/>
+      <c r="D90" s="1440"/>
+      <c r="E90" s="1440"/>
+      <c r="F90" s="1440"/>
+      <c r="G90" s="1440"/>
+      <c r="H90" s="1440"/>
       <c r="I90" s="428"/>
       <c r="K90" s="286"/>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="258"/>
-      <c r="B91" s="1420"/>
-[...5 lines deleted...]
-      <c r="H91" s="1420"/>
+      <c r="B91" s="1440"/>
+      <c r="C91" s="1440"/>
+      <c r="D91" s="1440"/>
+      <c r="E91" s="1440"/>
+      <c r="F91" s="1440"/>
+      <c r="G91" s="1440"/>
+      <c r="H91" s="1440"/>
     </row>
     <row r="92" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A92" s="258"/>
       <c r="B92" s="429"/>
       <c r="C92" s="220"/>
       <c r="D92" s="220"/>
       <c r="E92" s="220"/>
       <c r="F92" s="220"/>
       <c r="G92" s="220"/>
       <c r="H92" s="220"/>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="258"/>
       <c r="B93" s="429"/>
       <c r="C93" s="220"/>
       <c r="D93" s="220"/>
       <c r="E93" s="220"/>
       <c r="F93" s="220"/>
       <c r="G93" s="220"/>
       <c r="H93" s="220"/>
     </row>
     <row r="94" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A94" s="258"/>
       <c r="B94" s="429"/>
       <c r="C94" s="220"/>
@@ -33556,54 +33417,54 @@
       <c r="G96" s="220"/>
       <c r="H96" s="220"/>
     </row>
     <row r="97" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A97" s="258"/>
       <c r="B97" s="220"/>
       <c r="C97" s="220"/>
       <c r="D97" s="220"/>
       <c r="E97" s="220"/>
       <c r="F97" s="220"/>
       <c r="G97" s="220"/>
       <c r="H97" s="220"/>
     </row>
     <row r="98" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A98" s="258"/>
       <c r="B98" s="220"/>
       <c r="C98" s="220"/>
       <c r="D98" s="220"/>
       <c r="E98" s="220"/>
       <c r="F98" s="220"/>
       <c r="G98" s="220"/>
       <c r="H98" s="220"/>
     </row>
     <row r="99" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A99" s="258"/>
-      <c r="B99" s="1412" t="s">
+      <c r="B99" s="1432" t="s">
         <v>508</v>
       </c>
-      <c r="C99" s="1411"/>
+      <c r="C99" s="1431"/>
       <c r="D99" s="220"/>
       <c r="E99" s="220"/>
       <c r="F99" s="220"/>
       <c r="G99" s="220"/>
       <c r="H99" s="220"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="21"/>
       <c r="H100" s="16"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="21"/>
       <c r="H101" s="16"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="21"/>
       <c r="H102" s="16"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="21"/>
       <c r="H103" s="16"/>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="21"/>
       <c r="H104" s="16"/>
@@ -33862,1660 +33723,1660 @@
     <mergeCell ref="B89:H89"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="B86:H86"/>
     <mergeCell ref="B87:H87"/>
     <mergeCell ref="B88:H88"/>
     <mergeCell ref="B85:H85"/>
     <mergeCell ref="B84:H84"/>
     <mergeCell ref="B72:B81"/>
     <mergeCell ref="C72:C73"/>
     <mergeCell ref="C74:C75"/>
     <mergeCell ref="C77:C78"/>
     <mergeCell ref="B90:H91"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B99" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R153"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B88" sqref="B88:H88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="49.7109375" style="16" customWidth="1"/>
     <col min="3" max="3" width="55.140625" style="16" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
     <col min="5" max="6" width="21.7109375" style="16" customWidth="1"/>
     <col min="7" max="7" width="59" style="268" customWidth="1"/>
     <col min="8" max="8" width="46.85546875" style="17" customWidth="1"/>
     <col min="9" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="H1" s="151" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="H2" s="151" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="H3" s="406" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="H4" s="152" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:8" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="1290" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="1292" t="s">
+      <c r="A6" s="1310" t="s">
+        <v>594</v>
+      </c>
+      <c r="B6" s="1311"/>
+      <c r="C6" s="1311"/>
+      <c r="D6" s="1311"/>
+      <c r="E6" s="1311"/>
+      <c r="F6" s="1311"/>
+      <c r="G6" s="1629"/>
+      <c r="H6" s="1312" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="177"/>
       <c r="B7" s="178" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1294" t="s">
+      <c r="C7" s="1314" t="s">
         <v>240</v>
       </c>
-      <c r="D7" s="1295"/>
+      <c r="D7" s="1315"/>
       <c r="E7" s="179" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="F7" s="179" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="G7" s="311" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="H7" s="1293"/>
+        <v>595</v>
+      </c>
+      <c r="H7" s="1313"/>
     </row>
     <row r="8" spans="1:8" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="430" t="s">
         <v>241</v>
       </c>
-      <c r="B8" s="1603" t="s">
+      <c r="B8" s="1623" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="1603"/>
-[...4 lines deleted...]
-      <c r="H8" s="1617"/>
+      <c r="C8" s="1623"/>
+      <c r="D8" s="1623"/>
+      <c r="E8" s="1636"/>
+      <c r="F8" s="1636"/>
+      <c r="G8" s="1636"/>
+      <c r="H8" s="1637"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="180" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="1618" t="s">
+      <c r="B9" s="1638" t="s">
         <v>242</v>
       </c>
-      <c r="C9" s="1297" t="s">
+      <c r="C9" s="1317" t="s">
         <v>243</v>
       </c>
-      <c r="D9" s="1390"/>
-      <c r="E9" s="1620" t="s">
+      <c r="D9" s="1410"/>
+      <c r="E9" s="1640" t="s">
         <v>115</v>
       </c>
-      <c r="F9" s="1621"/>
-[...1 lines deleted...]
-      <c r="H9" s="1299"/>
+      <c r="F9" s="1641"/>
+      <c r="G9" s="1642"/>
+      <c r="H9" s="1319"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="181" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="1619"/>
-      <c r="C10" s="1301" t="s">
+      <c r="B10" s="1639"/>
+      <c r="C10" s="1321" t="s">
         <v>244</v>
       </c>
-      <c r="D10" s="1623"/>
-      <c r="E10" s="1624" t="s">
+      <c r="D10" s="1643"/>
+      <c r="E10" s="1644" t="s">
         <v>115</v>
       </c>
-      <c r="F10" s="1625"/>
-[...1 lines deleted...]
-      <c r="H10" s="1300"/>
+      <c r="F10" s="1645"/>
+      <c r="G10" s="1646"/>
+      <c r="H10" s="1320"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="1619"/>
-      <c r="C11" s="1301" t="s">
+      <c r="B11" s="1639"/>
+      <c r="C11" s="1321" t="s">
         <v>245</v>
       </c>
-      <c r="D11" s="1623"/>
+      <c r="D11" s="1643"/>
       <c r="E11" s="509" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F11" s="509" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G11" s="269" t="s">
         <v>246</v>
       </c>
-      <c r="H11" s="1300"/>
+      <c r="H11" s="1320"/>
     </row>
     <row r="12" spans="1:8" s="326" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="181" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="1619"/>
-      <c r="C12" s="1271" t="s">
+      <c r="B12" s="1639"/>
+      <c r="C12" s="1291" t="s">
         <v>247</v>
       </c>
-      <c r="D12" s="1272"/>
-      <c r="E12" s="1585" t="s">
+      <c r="D12" s="1292"/>
+      <c r="E12" s="1605" t="s">
         <v>80</v>
       </c>
-      <c r="F12" s="1586"/>
-[...2 lines deleted...]
-        <v>737</v>
+      <c r="F12" s="1606"/>
+      <c r="G12" s="1607"/>
+      <c r="H12" s="1323" t="s">
+        <v>736</v>
       </c>
     </row>
     <row r="13" spans="1:8" s="326" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="184" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="1351"/>
-      <c r="C13" s="1305" t="s">
+      <c r="B13" s="1371"/>
+      <c r="C13" s="1325" t="s">
         <v>248</v>
       </c>
-      <c r="D13" s="1627"/>
-      <c r="E13" s="1628" t="s">
+      <c r="D13" s="1647"/>
+      <c r="E13" s="1648" t="s">
         <v>249</v>
       </c>
-      <c r="F13" s="1629"/>
-[...1 lines deleted...]
-      <c r="H13" s="1304"/>
+      <c r="F13" s="1649"/>
+      <c r="G13" s="1650"/>
+      <c r="H13" s="1324"/>
     </row>
     <row r="14" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="180" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="1618" t="s">
+      <c r="B14" s="1638" t="s">
         <v>250</v>
       </c>
-      <c r="C14" s="1384" t="s">
+      <c r="C14" s="1404" t="s">
         <v>251</v>
       </c>
-      <c r="D14" s="1329"/>
-      <c r="E14" s="1610" t="s">
+      <c r="D14" s="1349"/>
+      <c r="E14" s="1630" t="s">
         <v>115</v>
       </c>
-      <c r="F14" s="1611"/>
-[...1 lines deleted...]
-      <c r="H14" s="1341"/>
+      <c r="F14" s="1631"/>
+      <c r="G14" s="1632"/>
+      <c r="H14" s="1361"/>
     </row>
     <row r="15" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="181" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1619"/>
-      <c r="C15" s="1380" t="s">
+      <c r="B15" s="1639"/>
+      <c r="C15" s="1400" t="s">
         <v>253</v>
       </c>
-      <c r="D15" s="1381"/>
-[...3 lines deleted...]
-      <c r="H15" s="1342"/>
+      <c r="D15" s="1401"/>
+      <c r="E15" s="1651"/>
+      <c r="F15" s="1652"/>
+      <c r="G15" s="1653"/>
+      <c r="H15" s="1362"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="181" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="1619"/>
-      <c r="C16" s="1380" t="s">
+      <c r="B16" s="1639"/>
+      <c r="C16" s="1400" t="s">
         <v>254</v>
       </c>
-      <c r="D16" s="1381"/>
-[...3 lines deleted...]
-      <c r="H16" s="1342"/>
+      <c r="D16" s="1401"/>
+      <c r="E16" s="1651"/>
+      <c r="F16" s="1652"/>
+      <c r="G16" s="1653"/>
+      <c r="H16" s="1362"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="184" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="1351"/>
-      <c r="C17" s="1382" t="s">
+      <c r="B17" s="1371"/>
+      <c r="C17" s="1402" t="s">
         <v>255</v>
       </c>
-      <c r="D17" s="1347"/>
-[...3 lines deleted...]
-      <c r="H17" s="1343"/>
+      <c r="D17" s="1367"/>
+      <c r="E17" s="1633"/>
+      <c r="F17" s="1634"/>
+      <c r="G17" s="1635"/>
+      <c r="H17" s="1363"/>
     </row>
     <row r="18" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="306" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="549" t="s">
+        <v>618</v>
+      </c>
+      <c r="C18" s="1346" t="s">
+        <v>621</v>
+      </c>
+      <c r="D18" s="1347"/>
+      <c r="E18" s="1661" t="s">
+        <v>930</v>
+      </c>
+      <c r="F18" s="1662"/>
+      <c r="G18" s="1663"/>
+      <c r="H18" s="308" t="s">
         <v>619</v>
-      </c>
-[...10 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="502" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="473" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="C19" s="1328" t="s">
+        <v>814</v>
+      </c>
+      <c r="C19" s="1348" t="s">
         <v>256</v>
       </c>
-      <c r="D19" s="1329"/>
-      <c r="E19" s="1610" t="s">
+      <c r="D19" s="1349"/>
+      <c r="E19" s="1630" t="s">
         <v>115</v>
       </c>
-      <c r="F19" s="1611"/>
-[...1 lines deleted...]
-      <c r="H19" s="1344"/>
+      <c r="F19" s="1631"/>
+      <c r="G19" s="1632"/>
+      <c r="H19" s="1364"/>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="474" t="s">
         <v>82</v>
       </c>
       <c r="B20" s="310" t="s">
-        <v>900</v>
-[...1 lines deleted...]
-      <c r="C20" s="1346" t="s">
+        <v>898</v>
+      </c>
+      <c r="C20" s="1366" t="s">
         <v>258</v>
       </c>
-      <c r="D20" s="1347"/>
-[...3 lines deleted...]
-      <c r="H20" s="1345"/>
+      <c r="D20" s="1367"/>
+      <c r="E20" s="1633"/>
+      <c r="F20" s="1634"/>
+      <c r="G20" s="1635"/>
+      <c r="H20" s="1365"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="270" t="s">
         <v>257</v>
       </c>
-      <c r="B21" s="1636" t="s">
+      <c r="B21" s="1656" t="s">
         <v>260</v>
       </c>
-      <c r="C21" s="1323"/>
-[...1 lines deleted...]
-      <c r="E21" s="1638" t="s">
+      <c r="C21" s="1343"/>
+      <c r="D21" s="1657"/>
+      <c r="E21" s="1658" t="s">
         <v>330</v>
       </c>
-      <c r="F21" s="1639"/>
-      <c r="G21" s="1640"/>
+      <c r="F21" s="1659"/>
+      <c r="G21" s="1660"/>
       <c r="H21" s="187"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="180" t="s">
         <v>259</v>
       </c>
-      <c r="B22" s="1337" t="s">
-[...3 lines deleted...]
-        <v>817</v>
+      <c r="B22" s="1357" t="s">
+        <v>835</v>
+      </c>
+      <c r="C22" s="1345" t="s">
+        <v>815</v>
       </c>
       <c r="D22" s="503" t="s">
         <v>200</v>
       </c>
-      <c r="E22" s="1650" t="s">
+      <c r="E22" s="1670" t="s">
         <v>262</v>
       </c>
-      <c r="F22" s="1651"/>
-[...1 lines deleted...]
-      <c r="H22" s="1644" t="s">
+      <c r="F22" s="1671"/>
+      <c r="G22" s="1672"/>
+      <c r="H22" s="1664" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="181" t="s">
         <v>261</v>
       </c>
-      <c r="B23" s="1338"/>
-      <c r="C23" s="1325"/>
+      <c r="B23" s="1358"/>
+      <c r="C23" s="1345"/>
       <c r="D23" s="504" t="s">
         <v>201</v>
       </c>
-      <c r="E23" s="1653" t="s">
+      <c r="E23" s="1673" t="s">
         <v>264</v>
       </c>
-      <c r="F23" s="1654"/>
-[...1 lines deleted...]
-      <c r="H23" s="1359"/>
+      <c r="F23" s="1674"/>
+      <c r="G23" s="1675"/>
+      <c r="H23" s="1379"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="181" t="s">
         <v>263</v>
       </c>
-      <c r="B24" s="1338"/>
-[...1 lines deleted...]
-        <v>818</v>
+      <c r="B24" s="1358"/>
+      <c r="C24" s="1345" t="s">
+        <v>816</v>
       </c>
       <c r="D24" s="504" t="s">
         <v>200</v>
       </c>
-      <c r="E24" s="1650" t="s">
+      <c r="E24" s="1670" t="s">
         <v>264</v>
       </c>
-      <c r="F24" s="1651"/>
-[...1 lines deleted...]
-      <c r="H24" s="1359"/>
+      <c r="F24" s="1671"/>
+      <c r="G24" s="1672"/>
+      <c r="H24" s="1379"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="181" t="s">
         <v>265</v>
       </c>
-      <c r="B25" s="1338"/>
-      <c r="C25" s="1325"/>
+      <c r="B25" s="1358"/>
+      <c r="C25" s="1345"/>
       <c r="D25" s="504" t="s">
         <v>201</v>
       </c>
-      <c r="E25" s="1653" t="s">
+      <c r="E25" s="1673" t="s">
         <v>267</v>
       </c>
-      <c r="F25" s="1654"/>
-[...1 lines deleted...]
-      <c r="H25" s="1359"/>
+      <c r="F25" s="1674"/>
+      <c r="G25" s="1675"/>
+      <c r="H25" s="1379"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="181" t="s">
         <v>266</v>
       </c>
-      <c r="B26" s="1338"/>
-      <c r="C26" s="1253" t="s">
+      <c r="B26" s="1358"/>
+      <c r="C26" s="1273" t="s">
         <v>379</v>
       </c>
       <c r="D26" s="504" t="s">
         <v>200</v>
       </c>
-      <c r="E26" s="1354" t="s">
+      <c r="E26" s="1374" t="s">
         <v>347</v>
       </c>
-      <c r="F26" s="1663"/>
-[...1 lines deleted...]
-      <c r="H26" s="1359"/>
+      <c r="F26" s="1683"/>
+      <c r="G26" s="1375"/>
+      <c r="H26" s="1379"/>
     </row>
     <row r="27" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="181" t="s">
         <v>268</v>
       </c>
-      <c r="B27" s="1338"/>
-      <c r="C27" s="1253"/>
+      <c r="B27" s="1358"/>
+      <c r="C27" s="1273"/>
       <c r="D27" s="504" t="s">
         <v>201</v>
       </c>
-      <c r="E27" s="1656" t="s">
+      <c r="E27" s="1676" t="s">
         <v>348</v>
       </c>
-      <c r="F27" s="1657"/>
-[...1 lines deleted...]
-      <c r="H27" s="1359"/>
+      <c r="F27" s="1677"/>
+      <c r="G27" s="1678"/>
+      <c r="H27" s="1379"/>
     </row>
     <row r="28" spans="1:8" s="18" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="189" t="s">
         <v>269</v>
       </c>
-      <c r="B28" s="1338"/>
+      <c r="B28" s="1358"/>
       <c r="C28" s="552" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="D28" s="376" t="s">
         <v>200</v>
       </c>
-      <c r="E28" s="1282" t="s">
+      <c r="E28" s="1302" t="s">
         <v>262</v>
       </c>
-      <c r="F28" s="1337"/>
-[...1 lines deleted...]
-      <c r="H28" s="1359"/>
+      <c r="F28" s="1357"/>
+      <c r="G28" s="1625"/>
+      <c r="H28" s="1379"/>
     </row>
     <row r="29" spans="1:8" s="18" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="189" t="s">
         <v>270</v>
       </c>
-      <c r="B29" s="1338"/>
-[...1 lines deleted...]
-        <v>797</v>
+      <c r="B29" s="1358"/>
+      <c r="C29" s="1665" t="s">
+        <v>795</v>
       </c>
       <c r="D29" s="407" t="s">
         <v>200</v>
       </c>
-      <c r="E29" s="1333" t="s">
+      <c r="E29" s="1353" t="s">
         <v>296</v>
       </c>
-      <c r="F29" s="1647"/>
-[...1 lines deleted...]
-      <c r="H29" s="1359"/>
+      <c r="F29" s="1667"/>
+      <c r="G29" s="1354"/>
+      <c r="H29" s="1379"/>
     </row>
     <row r="30" spans="1:8" s="18" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="189" t="s">
         <v>271</v>
       </c>
-      <c r="B30" s="1338"/>
-      <c r="C30" s="1646"/>
+      <c r="B30" s="1358"/>
+      <c r="C30" s="1666"/>
       <c r="D30" s="407" t="s">
         <v>201</v>
       </c>
-      <c r="E30" s="1333"/>
-[...2 lines deleted...]
-      <c r="H30" s="1359"/>
+      <c r="E30" s="1353"/>
+      <c r="F30" s="1667"/>
+      <c r="G30" s="1354"/>
+      <c r="H30" s="1379"/>
     </row>
     <row r="31" spans="1:8" s="18" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="184" t="s">
         <v>272</v>
       </c>
-      <c r="B31" s="1264"/>
+      <c r="B31" s="1284"/>
       <c r="C31" s="330" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D31" s="553" t="s">
         <v>200</v>
       </c>
       <c r="E31" s="357"/>
       <c r="F31" s="358"/>
       <c r="G31" s="359" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="H31" s="1360"/>
+        <v>630</v>
+      </c>
+      <c r="H31" s="1380"/>
     </row>
     <row r="32" spans="1:8" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="430" t="s">
         <v>85</v>
       </c>
-      <c r="B32" s="1648" t="s">
+      <c r="B32" s="1668" t="s">
         <v>112</v>
       </c>
-      <c r="C32" s="1648"/>
-[...4 lines deleted...]
-      <c r="H32" s="1670"/>
+      <c r="C32" s="1668"/>
+      <c r="D32" s="1668"/>
+      <c r="E32" s="1668"/>
+      <c r="F32" s="1668"/>
+      <c r="G32" s="1689"/>
+      <c r="H32" s="1690"/>
     </row>
     <row r="33" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="180" t="s">
         <v>87</v>
       </c>
-      <c r="B33" s="1369" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="1384" t="s">
+      <c r="B33" s="1389" t="s">
+        <v>817</v>
+      </c>
+      <c r="C33" s="1404" t="s">
         <v>273</v>
       </c>
-      <c r="D33" s="1329"/>
-      <c r="E33" s="1671" t="s">
+      <c r="D33" s="1349"/>
+      <c r="E33" s="1691" t="s">
         <v>115</v>
       </c>
-      <c r="F33" s="1672"/>
-[...4 lines deleted...]
-        <v>541</v>
+      <c r="F33" s="1692"/>
+      <c r="G33" s="1376" t="s">
+        <v>537</v>
+      </c>
+      <c r="H33" s="1697" t="s">
+        <v>540</v>
       </c>
     </row>
     <row r="34" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="181" t="s">
         <v>89</v>
       </c>
-      <c r="B34" s="1251"/>
-      <c r="C34" s="1380" t="s">
+      <c r="B34" s="1271"/>
+      <c r="C34" s="1400" t="s">
         <v>274</v>
       </c>
-      <c r="D34" s="1381"/>
-[...3 lines deleted...]
-      <c r="H34" s="1678"/>
+      <c r="D34" s="1401"/>
+      <c r="E34" s="1693"/>
+      <c r="F34" s="1694"/>
+      <c r="G34" s="1377"/>
+      <c r="H34" s="1698"/>
     </row>
     <row r="35" spans="1:18" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="189" t="s">
         <v>92</v>
       </c>
-      <c r="B35" s="1251"/>
-      <c r="C35" s="1659" t="s">
+      <c r="B35" s="1271"/>
+      <c r="C35" s="1679" t="s">
         <v>275</v>
       </c>
-      <c r="D35" s="1660"/>
-[...3 lines deleted...]
-      <c r="H35" s="1678"/>
+      <c r="D35" s="1680"/>
+      <c r="E35" s="1693"/>
+      <c r="F35" s="1694"/>
+      <c r="G35" s="1378"/>
+      <c r="H35" s="1698"/>
     </row>
     <row r="36" spans="1:18" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="184" t="s">
         <v>93</v>
       </c>
-      <c r="B36" s="1251"/>
-[...5 lines deleted...]
-      <c r="F36" s="1676"/>
+      <c r="B36" s="1271"/>
+      <c r="C36" s="1681" t="s">
+        <v>597</v>
+      </c>
+      <c r="D36" s="1682"/>
+      <c r="E36" s="1695"/>
+      <c r="F36" s="1696"/>
       <c r="G36" s="371" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="H36" s="1313"/>
+        <v>537</v>
+      </c>
+      <c r="H36" s="1333"/>
     </row>
     <row r="37" spans="1:18" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="270" t="s">
         <v>95</v>
       </c>
-      <c r="B37" s="1251" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="1634" t="s">
+      <c r="B37" s="1271" t="s">
+        <v>818</v>
+      </c>
+      <c r="C37" s="1654" t="s">
         <v>502</v>
       </c>
-      <c r="D37" s="1635"/>
-      <c r="E37" s="1282" t="s">
+      <c r="D37" s="1655"/>
+      <c r="E37" s="1302" t="s">
         <v>115</v>
       </c>
-      <c r="F37" s="1605"/>
-      <c r="G37" s="1230" t="s">
+      <c r="F37" s="1625"/>
+      <c r="G37" s="1250" t="s">
         <v>115</v>
       </c>
-      <c r="H37" s="1303"/>
+      <c r="H37" s="1323"/>
     </row>
     <row r="38" spans="1:18" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="270" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="1251"/>
-      <c r="C38" s="1634" t="s">
+      <c r="B38" s="1271"/>
+      <c r="C38" s="1654" t="s">
         <v>503</v>
       </c>
-      <c r="D38" s="1635"/>
-[...3 lines deleted...]
-      <c r="H38" s="1304"/>
+      <c r="D38" s="1655"/>
+      <c r="E38" s="1283"/>
+      <c r="F38" s="1285"/>
+      <c r="G38" s="1252"/>
+      <c r="H38" s="1324"/>
     </row>
     <row r="39" spans="1:18" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="270" t="s">
         <v>99</v>
       </c>
-      <c r="B39" s="1394"/>
-[...4 lines deleted...]
-      <c r="E39" s="1237" t="s">
+      <c r="B39" s="1414"/>
+      <c r="C39" s="1257" t="s">
+        <v>915</v>
+      </c>
+      <c r="D39" s="1259"/>
+      <c r="E39" s="1257" t="s">
         <v>115</v>
       </c>
-      <c r="F39" s="1239"/>
+      <c r="F39" s="1259"/>
       <c r="G39" s="515" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="H39" s="510" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="40" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="431" t="s">
         <v>276</v>
       </c>
-      <c r="B40" s="1602" t="s">
+      <c r="B40" s="1622" t="s">
         <v>133</v>
       </c>
-      <c r="C40" s="1603"/>
-[...4 lines deleted...]
-      <c r="H40" s="1649"/>
+      <c r="C40" s="1623"/>
+      <c r="D40" s="1623"/>
+      <c r="E40" s="1623"/>
+      <c r="F40" s="1623"/>
+      <c r="G40" s="1668"/>
+      <c r="H40" s="1669"/>
     </row>
     <row r="41" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="271" t="s">
         <v>113</v>
       </c>
-      <c r="B41" s="1326" t="s">
+      <c r="B41" s="1346" t="s">
         <v>135</v>
       </c>
-      <c r="C41" s="1401"/>
-[...1 lines deleted...]
-      <c r="E41" s="1237" t="s">
+      <c r="C41" s="1421"/>
+      <c r="D41" s="1347"/>
+      <c r="E41" s="1257" t="s">
         <v>115</v>
       </c>
-      <c r="F41" s="1238"/>
-      <c r="G41" s="1239"/>
+      <c r="F41" s="1258"/>
+      <c r="G41" s="1259"/>
       <c r="H41" s="193"/>
     </row>
     <row r="42" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="272" t="s">
         <v>116</v>
       </c>
-      <c r="B42" s="1326" t="s">
+      <c r="B42" s="1346" t="s">
         <v>137</v>
       </c>
-      <c r="C42" s="1401"/>
-[...1 lines deleted...]
-      <c r="E42" s="1237" t="s">
+      <c r="C42" s="1421"/>
+      <c r="D42" s="1347"/>
+      <c r="E42" s="1257" t="s">
         <v>139</v>
       </c>
-      <c r="F42" s="1238"/>
-      <c r="G42" s="1239"/>
+      <c r="F42" s="1258"/>
+      <c r="G42" s="1259"/>
       <c r="H42" s="183" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="273" t="s">
         <v>125</v>
       </c>
       <c r="B43" s="196" t="s">
         <v>146</v>
       </c>
-      <c r="C43" s="1311" t="s">
-[...3 lines deleted...]
-      <c r="E43" s="1237" t="s">
+      <c r="C43" s="1331" t="s">
+        <v>828</v>
+      </c>
+      <c r="D43" s="1331"/>
+      <c r="E43" s="1257" t="s">
         <v>115</v>
       </c>
-      <c r="F43" s="1238"/>
-      <c r="G43" s="1239"/>
+      <c r="F43" s="1258"/>
+      <c r="G43" s="1259"/>
       <c r="H43" s="193"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="20"/>
       <c r="O43" s="20"/>
       <c r="P43" s="20"/>
       <c r="Q43" s="20"/>
       <c r="R43" s="20"/>
     </row>
     <row r="44" spans="1:18" s="18" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="272" t="s">
         <v>128</v>
       </c>
-      <c r="B44" s="1677" t="s">
+      <c r="B44" s="1697" t="s">
         <v>278</v>
       </c>
-      <c r="C44" s="1684" t="s">
-[...3 lines deleted...]
-      <c r="E44" s="1315" t="s">
+      <c r="C44" s="1704" t="s">
+        <v>604</v>
+      </c>
+      <c r="D44" s="1705"/>
+      <c r="E44" s="1335" t="s">
         <v>279</v>
       </c>
-      <c r="F44" s="1667"/>
-      <c r="G44" s="1668"/>
+      <c r="F44" s="1687"/>
+      <c r="G44" s="1688"/>
       <c r="H44" s="495"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="20"/>
       <c r="O44" s="20"/>
       <c r="P44" s="20"/>
       <c r="Q44" s="20"/>
       <c r="R44" s="20"/>
     </row>
     <row r="45" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="275" t="s">
         <v>277</v>
       </c>
-      <c r="B45" s="1678"/>
-      <c r="C45" s="1271" t="s">
+      <c r="B45" s="1698"/>
+      <c r="C45" s="1291" t="s">
         <v>282</v>
       </c>
-      <c r="D45" s="1273"/>
-      <c r="E45" s="1314" t="s">
+      <c r="D45" s="1293"/>
+      <c r="E45" s="1334" t="s">
         <v>115</v>
       </c>
-      <c r="F45" s="1686"/>
-[...1 lines deleted...]
-      <c r="H45" s="1274"/>
+      <c r="F45" s="1706"/>
+      <c r="G45" s="1707"/>
+      <c r="H45" s="1294"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="20"/>
       <c r="O45" s="20"/>
       <c r="P45" s="20"/>
       <c r="Q45" s="20"/>
       <c r="R45" s="20"/>
     </row>
     <row r="46" spans="1:18" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="274" t="s">
         <v>280</v>
       </c>
-      <c r="B46" s="1678"/>
-      <c r="C46" s="1318" t="s">
+      <c r="B46" s="1698"/>
+      <c r="C46" s="1338" t="s">
         <v>284</v>
       </c>
-      <c r="D46" s="1319"/>
-[...3 lines deleted...]
-      <c r="H46" s="1275"/>
+      <c r="D46" s="1339"/>
+      <c r="E46" s="1303"/>
+      <c r="F46" s="1358"/>
+      <c r="G46" s="1626"/>
+      <c r="H46" s="1295"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
       <c r="R46" s="20"/>
     </row>
     <row r="47" spans="1:18" s="18" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="275" t="s">
         <v>281</v>
       </c>
-      <c r="B47" s="1678"/>
-      <c r="C47" s="1271" t="s">
+      <c r="B47" s="1698"/>
+      <c r="C47" s="1291" t="s">
         <v>285</v>
       </c>
-      <c r="D47" s="1273"/>
-[...3 lines deleted...]
-      <c r="H47" s="1276"/>
+      <c r="D47" s="1293"/>
+      <c r="E47" s="1335"/>
+      <c r="F47" s="1687"/>
+      <c r="G47" s="1688"/>
+      <c r="H47" s="1296"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
       <c r="R47" s="20"/>
     </row>
     <row r="48" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="331" t="s">
         <v>283</v>
       </c>
-      <c r="B48" s="1683"/>
-      <c r="C48" s="1679" t="s">
+      <c r="B48" s="1703"/>
+      <c r="C48" s="1699" t="s">
         <v>83</v>
       </c>
-      <c r="D48" s="1680"/>
-      <c r="E48" s="1688" t="s">
+      <c r="D48" s="1700"/>
+      <c r="E48" s="1708" t="s">
         <v>388</v>
       </c>
-      <c r="F48" s="1689"/>
-      <c r="G48" s="1690"/>
+      <c r="F48" s="1709"/>
+      <c r="G48" s="1710"/>
       <c r="H48" s="499"/>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
       <c r="R48" s="20"/>
     </row>
     <row r="49" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="431" t="s">
         <v>288</v>
       </c>
-      <c r="B49" s="1602" t="s">
-[...7 lines deleted...]
-      <c r="H49" s="1649"/>
+      <c r="B49" s="1622" t="s">
+        <v>831</v>
+      </c>
+      <c r="C49" s="1636"/>
+      <c r="D49" s="1636"/>
+      <c r="E49" s="1623"/>
+      <c r="F49" s="1623"/>
+      <c r="G49" s="1668"/>
+      <c r="H49" s="1669"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
     </row>
     <row r="50" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="332" t="s">
         <v>134</v>
       </c>
-      <c r="B50" s="1597" t="s">
+      <c r="B50" s="1617" t="s">
         <v>287</v>
       </c>
-      <c r="C50" s="1681" t="s">
+      <c r="C50" s="1701" t="s">
         <v>144</v>
       </c>
-      <c r="D50" s="1682"/>
-      <c r="E50" s="1238" t="s">
+      <c r="D50" s="1702"/>
+      <c r="E50" s="1258" t="s">
         <v>115</v>
       </c>
-      <c r="F50" s="1238"/>
-      <c r="G50" s="1239"/>
+      <c r="F50" s="1258"/>
+      <c r="G50" s="1259"/>
       <c r="H50" s="500"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="20"/>
       <c r="O50" s="20"/>
       <c r="P50" s="20"/>
       <c r="Q50" s="20"/>
       <c r="R50" s="20"/>
     </row>
     <row r="51" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="274" t="s">
         <v>136</v>
       </c>
-      <c r="B51" s="1598"/>
-[...8 lines deleted...]
-      <c r="G51" s="1605"/>
+      <c r="B51" s="1618"/>
+      <c r="C51" s="1603" t="s">
+        <v>743</v>
+      </c>
+      <c r="D51" s="1604"/>
+      <c r="E51" s="1357" t="s">
+        <v>545</v>
+      </c>
+      <c r="F51" s="1357"/>
+      <c r="G51" s="1625"/>
       <c r="H51" s="500"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="20"/>
       <c r="O51" s="20"/>
       <c r="P51" s="20"/>
       <c r="Q51" s="20"/>
       <c r="R51" s="20"/>
     </row>
     <row r="52" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="274" t="s">
         <v>142</v>
       </c>
-      <c r="B52" s="1598"/>
-      <c r="C52" s="1583" t="s">
+      <c r="B52" s="1618"/>
+      <c r="C52" s="1603" t="s">
         <v>428</v>
       </c>
-      <c r="D52" s="1584"/>
-[...2 lines deleted...]
-      <c r="G52" s="1606"/>
+      <c r="D52" s="1604"/>
+      <c r="E52" s="1358"/>
+      <c r="F52" s="1358"/>
+      <c r="G52" s="1626"/>
       <c r="H52" s="500"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="20"/>
       <c r="Q52" s="20"/>
       <c r="R52" s="20"/>
     </row>
     <row r="53" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="274" t="s">
         <v>152</v>
       </c>
-      <c r="B53" s="1598"/>
-[...6 lines deleted...]
-      <c r="G53" s="1265"/>
+      <c r="B53" s="1618"/>
+      <c r="C53" s="1355" t="s">
+        <v>820</v>
+      </c>
+      <c r="D53" s="1356"/>
+      <c r="E53" s="1284"/>
+      <c r="F53" s="1284"/>
+      <c r="G53" s="1285"/>
       <c r="H53" s="500"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="20"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
       <c r="R53" s="20"/>
     </row>
     <row r="54" spans="1:18" s="18" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="275" t="s">
         <v>292</v>
       </c>
-      <c r="B54" s="1598"/>
-[...9 lines deleted...]
-      <c r="H54" s="1296"/>
+      <c r="B54" s="1618"/>
+      <c r="C54" s="1300" t="s">
+        <v>749</v>
+      </c>
+      <c r="D54" s="1301"/>
+      <c r="E54" s="1357" t="s">
+        <v>559</v>
+      </c>
+      <c r="F54" s="1357"/>
+      <c r="G54" s="1625"/>
+      <c r="H54" s="1316"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
       <c r="P54" s="20"/>
       <c r="Q54" s="20"/>
       <c r="R54" s="20"/>
     </row>
     <row r="55" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="274" t="s">
         <v>469</v>
       </c>
-      <c r="B55" s="1598"/>
-[...7 lines deleted...]
-      <c r="H55" s="1296"/>
+      <c r="B55" s="1618"/>
+      <c r="C55" s="1601" t="s">
+        <v>556</v>
+      </c>
+      <c r="D55" s="1602"/>
+      <c r="E55" s="1358"/>
+      <c r="F55" s="1358"/>
+      <c r="G55" s="1285"/>
+      <c r="H55" s="1316"/>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="20"/>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
       <c r="R55" s="20"/>
     </row>
     <row r="56" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="274" t="s">
-        <v>543</v>
-[...9 lines deleted...]
-      <c r="F56" s="1529"/>
+        <v>542</v>
+      </c>
+      <c r="B56" s="1618"/>
+      <c r="C56" s="1300" t="s">
+        <v>916</v>
+      </c>
+      <c r="D56" s="1627"/>
+      <c r="E56" s="1548" t="s">
+        <v>917</v>
+      </c>
+      <c r="F56" s="1549"/>
       <c r="G56" s="498" t="s">
-        <v>919</v>
-[...1 lines deleted...]
-      <c r="H56" s="1296"/>
+        <v>917</v>
+      </c>
+      <c r="H56" s="1316"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="20"/>
     </row>
     <row r="57" spans="1:18" s="18" customFormat="1" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="274" t="s">
-        <v>544</v>
-[...6 lines deleted...]
-      <c r="E57" s="1600" t="s">
+        <v>543</v>
+      </c>
+      <c r="B57" s="1618"/>
+      <c r="C57" s="1300" t="s">
+        <v>747</v>
+      </c>
+      <c r="D57" s="1627"/>
+      <c r="E57" s="1620" t="s">
         <v>505</v>
       </c>
-      <c r="F57" s="1601"/>
+      <c r="F57" s="1621"/>
       <c r="G57" s="498" t="s">
         <v>505</v>
       </c>
-      <c r="H57" s="1296"/>
+      <c r="H57" s="1316"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="20"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
       <c r="R57" s="20"/>
     </row>
     <row r="58" spans="1:18" s="18" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="276" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-      <c r="D58" s="1582"/>
+        <v>544</v>
+      </c>
+      <c r="B58" s="1619"/>
+      <c r="C58" s="1601" t="s">
+        <v>829</v>
+      </c>
+      <c r="D58" s="1602"/>
       <c r="E58" s="498" t="s">
         <v>115</v>
       </c>
       <c r="F58" s="486" t="s">
         <v>115</v>
       </c>
       <c r="G58" s="489" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="H58" s="277" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
       <c r="R58" s="20"/>
     </row>
     <row r="59" spans="1:18" s="18" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="333" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B59" s="432" t="s">
         <v>486</v>
       </c>
-      <c r="C59" s="1267" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="1268"/>
+      <c r="C59" s="1287" t="s">
+        <v>609</v>
+      </c>
+      <c r="D59" s="1288"/>
       <c r="E59" s="489" t="s">
         <v>115</v>
       </c>
       <c r="F59" s="204" t="s">
         <v>115</v>
       </c>
       <c r="G59" s="489" t="s">
         <v>115</v>
       </c>
       <c r="H59" s="278"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
       <c r="N59" s="20"/>
       <c r="O59" s="20"/>
       <c r="P59" s="20"/>
       <c r="Q59" s="20"/>
       <c r="R59" s="20"/>
     </row>
     <row r="60" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="279" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-      <c r="D60" s="1360"/>
+        <v>557</v>
+      </c>
+      <c r="B60" s="1284" t="s">
+        <v>876</v>
+      </c>
+      <c r="C60" s="1628"/>
+      <c r="D60" s="1380"/>
       <c r="E60" s="486" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="F60" s="486" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="G60" s="498" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>545</v>
+      </c>
+      <c r="H60" s="1255" t="s">
+        <v>599</v>
       </c>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
       <c r="M60" s="20"/>
       <c r="N60" s="20"/>
       <c r="O60" s="20"/>
       <c r="P60" s="20"/>
       <c r="Q60" s="20"/>
       <c r="R60" s="20"/>
     </row>
     <row r="61" spans="1:18" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="279" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-      <c r="D61" s="1327"/>
+        <v>918</v>
+      </c>
+      <c r="B61" s="1346" t="s">
+        <v>822</v>
+      </c>
+      <c r="C61" s="1421"/>
+      <c r="D61" s="1347"/>
       <c r="E61" s="490" t="s">
         <v>115</v>
       </c>
       <c r="F61" s="490" t="s">
         <v>115</v>
       </c>
       <c r="G61" s="486" t="s">
         <v>506</v>
       </c>
-      <c r="H61" s="1236"/>
+      <c r="H61" s="1256"/>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="20"/>
       <c r="L61" s="20"/>
       <c r="M61" s="20"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
       <c r="R61" s="20"/>
     </row>
     <row r="62" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="430" t="s">
         <v>155</v>
       </c>
-      <c r="B62" s="1602" t="s">
+      <c r="B62" s="1622" t="s">
         <v>156</v>
       </c>
-      <c r="C62" s="1603"/>
-[...4 lines deleted...]
-      <c r="H62" s="1604"/>
+      <c r="C62" s="1623"/>
+      <c r="D62" s="1623"/>
+      <c r="E62" s="1623"/>
+      <c r="F62" s="1623"/>
+      <c r="G62" s="1623"/>
+      <c r="H62" s="1624"/>
     </row>
     <row r="63" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="180" t="s">
         <v>134</v>
       </c>
-      <c r="B63" s="1664" t="s">
+      <c r="B63" s="1684" t="s">
         <v>289</v>
       </c>
-      <c r="C63" s="1665"/>
-[...1 lines deleted...]
-      <c r="E63" s="1666" t="s">
+      <c r="C63" s="1685"/>
+      <c r="D63" s="1685"/>
+      <c r="E63" s="1686" t="s">
         <v>115</v>
       </c>
-      <c r="F63" s="1667"/>
-      <c r="G63" s="1668"/>
+      <c r="F63" s="1687"/>
+      <c r="G63" s="1688"/>
       <c r="H63" s="280"/>
     </row>
     <row r="64" spans="1:18" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="181" t="s">
         <v>136</v>
       </c>
-      <c r="B64" s="1588" t="s">
-[...4 lines deleted...]
-      <c r="E64" s="1591" t="s">
+      <c r="B64" s="1608" t="s">
+        <v>823</v>
+      </c>
+      <c r="C64" s="1609"/>
+      <c r="D64" s="1610"/>
+      <c r="E64" s="1611" t="s">
         <v>290</v>
       </c>
-      <c r="F64" s="1592"/>
-      <c r="G64" s="1593"/>
+      <c r="F64" s="1612"/>
+      <c r="G64" s="1613"/>
       <c r="H64" s="207" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="65" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="181" t="s">
         <v>142</v>
       </c>
-      <c r="B65" s="1402" t="s">
+      <c r="B65" s="1422" t="s">
         <v>166</v>
       </c>
-      <c r="C65" s="1403"/>
-[...1 lines deleted...]
-      <c r="E65" s="1594">
+      <c r="C65" s="1423"/>
+      <c r="D65" s="1424"/>
+      <c r="E65" s="1614">
         <v>300</v>
       </c>
-      <c r="F65" s="1595"/>
-      <c r="G65" s="1596"/>
+      <c r="F65" s="1615"/>
+      <c r="G65" s="1616"/>
       <c r="H65" s="207" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="66" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="181" t="s">
         <v>152</v>
       </c>
-      <c r="B66" s="1402" t="s">
-[...4 lines deleted...]
-      <c r="E66" s="1585" t="s">
+      <c r="B66" s="1422" t="s">
+        <v>833</v>
+      </c>
+      <c r="C66" s="1423"/>
+      <c r="D66" s="1424"/>
+      <c r="E66" s="1605" t="s">
         <v>286</v>
       </c>
-      <c r="F66" s="1586"/>
-      <c r="G66" s="1587"/>
+      <c r="F66" s="1606"/>
+      <c r="G66" s="1607"/>
       <c r="H66" s="207"/>
     </row>
     <row r="67" spans="1:18" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="184" t="s">
         <v>292</v>
       </c>
-      <c r="B67" s="1569" t="s">
+      <c r="B67" s="1589" t="s">
         <v>293</v>
       </c>
-      <c r="C67" s="1570"/>
-[...1 lines deleted...]
-      <c r="E67" s="1572" t="s">
+      <c r="C67" s="1590"/>
+      <c r="D67" s="1591"/>
+      <c r="E67" s="1592" t="s">
         <v>172</v>
       </c>
-      <c r="F67" s="1573"/>
-      <c r="G67" s="1574"/>
+      <c r="F67" s="1593"/>
+      <c r="G67" s="1594"/>
       <c r="H67" s="281" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="68" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A68" s="162"/>
       <c r="B68" s="162"/>
       <c r="C68" s="162"/>
       <c r="D68" s="162"/>
       <c r="E68" s="162"/>
       <c r="F68" s="162"/>
       <c r="G68" s="282"/>
       <c r="H68" s="209"/>
     </row>
     <row r="69" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="1246" t="s">
+      <c r="A69" s="1266" t="s">
         <v>211</v>
       </c>
-      <c r="B69" s="1246"/>
+      <c r="B69" s="1266"/>
       <c r="C69" s="162"/>
       <c r="D69" s="162"/>
       <c r="E69" s="162"/>
       <c r="F69" s="162"/>
       <c r="G69" s="282"/>
       <c r="H69" s="209"/>
     </row>
     <row r="70" spans="1:18" s="17" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="216" t="s">
         <v>212</v>
       </c>
       <c r="B70" s="420" t="s">
         <v>294</v>
       </c>
       <c r="C70" s="542"/>
       <c r="D70" s="542"/>
       <c r="E70" s="162"/>
       <c r="F70" s="162"/>
       <c r="G70" s="282"/>
       <c r="H70" s="209"/>
       <c r="I70" s="16"/>
       <c r="J70" s="16"/>
       <c r="K70" s="16"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
       <c r="N70" s="16"/>
       <c r="O70" s="16"/>
       <c r="P70" s="16"/>
       <c r="Q70" s="16"/>
       <c r="R70" s="16"/>
     </row>
     <row r="71" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="218"/>
-      <c r="B71" s="1575" t="s">
+      <c r="B71" s="1595" t="s">
         <v>295</v>
       </c>
-      <c r="C71" s="1250" t="s">
-        <v>827</v>
+      <c r="C71" s="1270" t="s">
+        <v>825</v>
       </c>
       <c r="D71" s="312" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="313" t="s">
         <v>264</v>
       </c>
       <c r="F71" s="162"/>
       <c r="G71" s="282"/>
       <c r="H71" s="209"/>
       <c r="I71" s="16"/>
       <c r="J71" s="16"/>
       <c r="K71" s="16"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="16"/>
       <c r="O71" s="16"/>
       <c r="P71" s="16"/>
       <c r="Q71" s="16"/>
       <c r="R71" s="16"/>
     </row>
     <row r="72" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="218"/>
-      <c r="B72" s="1576"/>
-      <c r="C72" s="1251"/>
+      <c r="B72" s="1596"/>
+      <c r="C72" s="1271"/>
       <c r="D72" s="545" t="s">
         <v>201</v>
       </c>
       <c r="E72" s="314" t="s">
         <v>264</v>
       </c>
       <c r="F72" s="162"/>
       <c r="G72" s="282"/>
       <c r="H72" s="209"/>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="16"/>
       <c r="O72" s="16"/>
       <c r="P72" s="16"/>
       <c r="Q72" s="16"/>
       <c r="R72" s="16"/>
     </row>
     <row r="73" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="218"/>
-      <c r="B73" s="1576"/>
-[...1 lines deleted...]
-        <v>818</v>
+      <c r="B73" s="1596"/>
+      <c r="C73" s="1271" t="s">
+        <v>816</v>
       </c>
       <c r="D73" s="545" t="s">
         <v>200</v>
       </c>
       <c r="E73" s="314" t="s">
         <v>267</v>
       </c>
       <c r="F73" s="162"/>
       <c r="G73" s="282"/>
       <c r="H73" s="209"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="16"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="16"/>
       <c r="O73" s="16"/>
       <c r="P73" s="16"/>
       <c r="Q73" s="16"/>
       <c r="R73" s="16"/>
     </row>
     <row r="74" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="218"/>
-      <c r="B74" s="1576"/>
-      <c r="C74" s="1251"/>
+      <c r="B74" s="1596"/>
+      <c r="C74" s="1271"/>
       <c r="D74" s="545" t="s">
         <v>201</v>
       </c>
       <c r="E74" s="314" t="s">
         <v>296</v>
       </c>
       <c r="F74" s="162"/>
       <c r="G74" s="282"/>
       <c r="H74" s="209"/>
     </row>
     <row r="75" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="218"/>
-      <c r="B75" s="1576"/>
-[...3 lines deleted...]
-      <c r="D75" s="1579" t="s">
+      <c r="B75" s="1596"/>
+      <c r="C75" s="1598" t="s">
+        <v>830</v>
+      </c>
+      <c r="D75" s="1599" t="s">
         <v>200</v>
       </c>
-      <c r="E75" s="1580" t="s">
+      <c r="E75" s="1600" t="s">
         <v>262</v>
       </c>
       <c r="F75" s="162"/>
       <c r="G75" s="282"/>
       <c r="H75" s="209"/>
     </row>
     <row r="76" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="218"/>
-      <c r="B76" s="1576"/>
-[...2 lines deleted...]
-      <c r="E76" s="1580"/>
+      <c r="B76" s="1596"/>
+      <c r="C76" s="1598"/>
+      <c r="D76" s="1599"/>
+      <c r="E76" s="1600"/>
       <c r="F76" s="162"/>
       <c r="G76" s="282"/>
       <c r="H76" s="162"/>
     </row>
     <row r="77" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="218"/>
-      <c r="B77" s="1576"/>
-[...2 lines deleted...]
-      <c r="E77" s="1580"/>
+      <c r="B77" s="1596"/>
+      <c r="C77" s="1598"/>
+      <c r="D77" s="1599"/>
+      <c r="E77" s="1600"/>
       <c r="F77" s="162"/>
       <c r="G77" s="282"/>
       <c r="H77" s="162"/>
     </row>
     <row r="78" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="218"/>
-      <c r="B78" s="1576"/>
-[...1 lines deleted...]
-        <v>797</v>
+      <c r="B78" s="1596"/>
+      <c r="C78" s="1598" t="s">
+        <v>795</v>
       </c>
       <c r="D78" s="545" t="s">
         <v>200</v>
       </c>
-      <c r="E78" s="1580" t="s">
+      <c r="E78" s="1600" t="s">
         <v>296</v>
       </c>
       <c r="F78" s="162"/>
       <c r="G78" s="282"/>
       <c r="H78" s="162"/>
     </row>
     <row r="79" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="218"/>
-      <c r="B79" s="1576"/>
-      <c r="C79" s="1578"/>
+      <c r="B79" s="1596"/>
+      <c r="C79" s="1598"/>
       <c r="D79" s="545" t="s">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="E79" s="1580"/>
+        <v>591</v>
+      </c>
+      <c r="E79" s="1600"/>
       <c r="F79" s="162"/>
       <c r="G79" s="282"/>
       <c r="H79" s="162"/>
     </row>
     <row r="80" spans="1:18" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="283"/>
-      <c r="B80" s="1576"/>
-[...1 lines deleted...]
-        <v>875</v>
+      <c r="B80" s="1596"/>
+      <c r="C80" s="1598" t="s">
+        <v>873</v>
       </c>
       <c r="D80" s="545" t="s">
         <v>200</v>
       </c>
       <c r="E80" s="314" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="F80" s="209"/>
       <c r="G80" s="284"/>
       <c r="H80" s="209"/>
     </row>
     <row r="81" spans="1:8" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="283"/>
-      <c r="B81" s="1576"/>
-      <c r="C81" s="1578"/>
+      <c r="B81" s="1596"/>
+      <c r="C81" s="1598"/>
       <c r="D81" s="545" t="s">
         <v>201</v>
       </c>
       <c r="E81" s="314" t="s">
         <v>264</v>
       </c>
       <c r="F81" s="209"/>
       <c r="G81" s="284"/>
       <c r="H81" s="209"/>
     </row>
     <row r="82" spans="1:8" s="17" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="283"/>
-      <c r="B82" s="1577"/>
+      <c r="B82" s="1597"/>
       <c r="C82" s="191" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D82" s="190" t="s">
         <v>200</v>
       </c>
       <c r="E82" s="310" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F82" s="209"/>
       <c r="G82" s="284"/>
       <c r="H82" s="209"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="218"/>
       <c r="B83" s="213"/>
       <c r="C83" s="512"/>
       <c r="D83" s="214"/>
       <c r="E83" s="215"/>
       <c r="F83" s="162"/>
       <c r="G83" s="282"/>
       <c r="H83" s="162"/>
     </row>
     <row r="84" spans="1:8" ht="98.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="216" t="s">
         <v>213</v>
       </c>
-      <c r="B84" s="1563" t="s">
-[...5 lines deleted...]
-      <c r="F84" s="1563"/>
+      <c r="B84" s="1583" t="s">
+        <v>772</v>
+      </c>
+      <c r="C84" s="1583"/>
+      <c r="D84" s="1583"/>
+      <c r="E84" s="1583"/>
+      <c r="F84" s="1583"/>
       <c r="G84" s="282"/>
       <c r="H84" s="162"/>
     </row>
     <row r="85" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="216" t="s">
         <v>214</v>
       </c>
-      <c r="B85" s="1564" t="s">
+      <c r="B85" s="1584" t="s">
         <v>507</v>
       </c>
-      <c r="C85" s="1564"/>
-      <c r="D85" s="1564"/>
+      <c r="C85" s="1584"/>
+      <c r="D85" s="1584"/>
       <c r="E85" s="215"/>
       <c r="F85" s="162"/>
       <c r="G85" s="282"/>
       <c r="H85" s="162"/>
     </row>
     <row r="86" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="216" t="s">
         <v>215</v>
       </c>
-      <c r="B86" s="1565" t="s">
-[...7 lines deleted...]
-      <c r="H86" s="1565"/>
+      <c r="B86" s="1585" t="s">
+        <v>877</v>
+      </c>
+      <c r="C86" s="1585"/>
+      <c r="D86" s="1585"/>
+      <c r="E86" s="1585"/>
+      <c r="F86" s="1585"/>
+      <c r="G86" s="1585"/>
+      <c r="H86" s="1585"/>
     </row>
     <row r="87" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="216" t="s">
         <v>216</v>
       </c>
-      <c r="B87" s="1565" t="s">
-[...6 lines deleted...]
-      <c r="G87" s="1565"/>
+      <c r="B87" s="1585" t="s">
+        <v>874</v>
+      </c>
+      <c r="C87" s="1585"/>
+      <c r="D87" s="1585"/>
+      <c r="E87" s="1585"/>
+      <c r="F87" s="1585"/>
+      <c r="G87" s="1585"/>
       <c r="H87" s="285"/>
     </row>
     <row r="88" spans="1:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="216" t="s">
         <v>217</v>
       </c>
-      <c r="B88" s="1565" t="s">
-[...7 lines deleted...]
-      <c r="H88" s="1565"/>
+      <c r="B88" s="1585" t="s">
+        <v>796</v>
+      </c>
+      <c r="C88" s="1585"/>
+      <c r="D88" s="1585"/>
+      <c r="E88" s="1585"/>
+      <c r="F88" s="1585"/>
+      <c r="G88" s="1585"/>
+      <c r="H88" s="1585"/>
     </row>
     <row r="89" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="216" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-      <c r="D89" s="1566"/>
+        <v>558</v>
+      </c>
+      <c r="B89" s="1586" t="s">
+        <v>900</v>
+      </c>
+      <c r="C89" s="1586"/>
+      <c r="D89" s="1586"/>
       <c r="E89" s="325"/>
       <c r="F89" s="325"/>
       <c r="G89" s="325"/>
       <c r="H89" s="325"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="218"/>
       <c r="B90" s="413"/>
       <c r="C90" s="162"/>
       <c r="D90" s="162"/>
       <c r="E90" s="162"/>
       <c r="F90" s="162"/>
       <c r="G90" s="282"/>
       <c r="H90" s="162"/>
     </row>
     <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="218"/>
       <c r="B91" s="413"/>
       <c r="C91" s="162"/>
       <c r="D91" s="162"/>
       <c r="E91" s="162"/>
       <c r="F91" s="162"/>
       <c r="G91" s="282"/>
       <c r="H91" s="162"/>
     </row>
@@ -35559,54 +35420,54 @@
       <c r="G95" s="282"/>
       <c r="H95" s="162"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="218"/>
       <c r="B96" s="414"/>
       <c r="C96" s="162"/>
       <c r="D96" s="162"/>
       <c r="E96" s="162"/>
       <c r="F96" s="162"/>
       <c r="G96" s="282"/>
       <c r="H96" s="162"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="218"/>
       <c r="B97" s="433"/>
       <c r="C97" s="162"/>
       <c r="D97" s="162"/>
       <c r="E97" s="162"/>
       <c r="F97" s="162"/>
       <c r="G97" s="282"/>
       <c r="H97" s="162"/>
     </row>
     <row r="98" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="218"/>
-      <c r="B98" s="1567" t="s">
+      <c r="B98" s="1587" t="s">
         <v>508</v>
       </c>
-      <c r="C98" s="1568"/>
+      <c r="C98" s="1588"/>
       <c r="D98" s="162"/>
       <c r="E98" s="162"/>
       <c r="F98" s="162"/>
       <c r="G98" s="282"/>
       <c r="H98" s="162"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="21"/>
       <c r="B99" s="415"/>
       <c r="H99" s="16"/>
     </row>
     <row r="100" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="21"/>
       <c r="B100" s="415"/>
       <c r="H100" s="16"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="21"/>
       <c r="B101" s="415"/>
       <c r="H101" s="16"/>
     </row>
     <row r="102" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="21"/>
       <c r="B102" s="415"/>
       <c r="H102" s="16"/>