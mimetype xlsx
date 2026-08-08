--- v1 (2026-06-28)
+++ v2 (2026-08-08)
@@ -1,96 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" tabRatio="814"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" tabRatio="814" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="ТЛ" sheetId="17" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="MC Black Edition MC World" sheetId="13" r:id="rId10"/>
+    <sheet name="КнК Зарплатникам" sheetId="15" r:id="rId1"/>
+    <sheet name="Ипотека ЗП" sheetId="3" r:id="rId2"/>
+    <sheet name="Вклад МД ЗП" sheetId="4" r:id="rId3"/>
+    <sheet name="Халва Base" sheetId="6" r:id="rId4"/>
+    <sheet name="Extended_Premium_VIP" sheetId="14" r:id="rId5"/>
+    <sheet name="Зарплатная дебетовая МИР" sheetId="11" r:id="rId6"/>
+    <sheet name="ЗП дебетовая МИР нерезидентам" sheetId="16" r:id="rId7"/>
+    <sheet name="MC Black Edition , MIR (X-CARD)" sheetId="12" r:id="rId8"/>
+    <sheet name="MC Black Edition MC World" sheetId="13" r:id="rId9"/>
   </sheets>
   <definedNames>
-    <definedName name="_ftn1" localSheetId="0">ТЛ!$D$23</definedName>
-[...5 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'КнК Зарплатникам'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'КнК Зарплатникам'!$A$1:$XFC$51</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2198" uniqueCount="970">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2190" uniqueCount="962">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование финансового продукта</t>
   </si>
   <si>
     <t>Полная стоимость кредита на момент заключения Договора, в % годовых</t>
   </si>
   <si>
     <t>Размер МОП, руб.</t>
   </si>
   <si>
     <t>Условия досрочного погашения кредита</t>
   </si>
   <si>
     <t>Основания для взимания неустойки (штрафа, пени)</t>
   </si>
   <si>
     <t>Размер неустойки (штрафа, пени)</t>
   </si>
   <si>
     <t>В соответствии с  Договором потребительского кредита</t>
   </si>
   <si>
@@ -3079,53 +3070,50 @@
   </si>
   <si>
     <t>Комиссия при первичном подключении после активации с  Суперопции  в течение бесплатного периода действия за первый отчетный период составляет 0 (ноль) рублей, а при вторичном подключении и за второй и последующие отчетные периоды 798 руб. (для карт "Социальная Халва" 598 руб.) ежемесячно.</t>
   </si>
   <si>
     <t>Комиссия списывается при активации за счет собственных/заемных денежных средств с Банковского счета Клиента согласно распоряжения.</t>
   </si>
   <si>
     <t xml:space="preserve">3799 руб. (единоразово) за 12 полных отчетных периодов
 (для карт "Социальная Халва" комиссия за подключение Подписки - 2799 руб.). </t>
   </si>
   <si>
     <t>0 руб. за первый отчетный период (при условии первичного оформления Подписки с опцией),
 399 руб. за второй и последующие отчетные периоды (для карт "Социальная Халва" - 299 руб.).</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
-    <t>В течение года клиент может воспользоваться опцией без дополнительного согласования с Банком в удобные для себя отчетные периоды. Банк оставляет за собой право отказать в подключении опции. Если клиент воспользовался опцией несколько раз подряд (согласно приведенной таблице ниже), на погашение остатка задолженности будет автоматически предоставлена рассрочка на 12 месяцев, за исключением сумм начисленных комиссий, которые в полном объеме включаются в ближайший платеж. Клиент будет обязан придерживаться данного графика рассрочки. В случае если Клиент не доплатил 10% и менее до Платежа по рассрочке, то такой платеж не засчитывается как оплата МОПом и не учитывается как условие для пересчета графика рассрочки. Пересчету графика рассрочки не подлежат Договоры, имеющие просроченную задолженность, невозобновляемый лимит  при подключении Тарифных планов "Авто в рассрочку", "Товары в рассрочку", "Спец Рассрочка Халва",  специальных лимитов "Супер Рассрочка", "Спец Рассрочка Халва", "Недвижимость в рассрочку", при оплате дополнительных услуг в рамках "Ипотечного кредитования". Погашение задолженности по таким Договорам производится в стандартном порядке.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">При превышении снятия суммы свыше 150 000 руб. накопительным итогом  за календарный  месяц взимается 1,9% от суммы превышения </t>
   </si>
   <si>
     <t>Комиссия за подключение опции "Всё и везде" с Подпиской "Халва. Десятка"</t>
   </si>
   <si>
     <t>На счета физ.лиц внутри Банка</t>
   </si>
   <si>
     <t>в момент совершения операции сверх суммы перевода, при недостаточности средств операция отклоняется</t>
   </si>
   <si>
     <t>(1) в момент совершения сверх суммы операции, при недостаточности средств операция отклоняется / (2) онлайн: сверх суммы перевода</t>
   </si>
   <si>
     <t>4.7</t>
   </si>
   <si>
     <t>4.8</t>
   </si>
   <si>
     <t>4.9</t>
   </si>
   <si>
     <t xml:space="preserve">1%, но не менее 50 руб., макс 1500 руб. </t>
@@ -3629,53 +3617,50 @@
   <si>
     <r>
       <t xml:space="preserve">100 тыс. руб. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="18"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(24)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">0 руб. за первый отчетный период (при условии первичного оформления Подписки),
 399 руб. за второй и последующие отчетные периоды (для карт "Социальная Халва" комиссия за подключение Подписки - 299 руб.).  </t>
   </si>
   <si>
     <t>Услуга "Зарплата в любой день"</t>
   </si>
   <si>
-    <t xml:space="preserve">199 руб.  </t>
-[...1 lines deleted...]
-  <si>
     <t>Комиссия взимается за каждый запрос на оказание услуги</t>
   </si>
   <si>
     <t>199 руб.</t>
   </si>
   <si>
     <t>Комиссия за предоставление дополнительной расчетной услуги</t>
   </si>
   <si>
     <t>Счета, открываемые в рамках Договоров на обслуживание зарплатных проектов, заключаемых между организациями и ПАО "Совкомбанк", а также счета, открытые Клиентам групп компаний ПАО "Совкомбанк" для зачисления заработной платы. 
 По Договору с Клиентом, физическим лицом, предусмотрена безналичная оплата товаров (работ, услуг) с использованием расчетной карты в  торгово-сервисных предприятиях, включенных в Партнерскую сеть Банка на территории Российской Федерации.                                                                                                                   
 В Мобильном приложении "Халва-Совкомбанк" и личном кабинете на halvacard.ru клиенту доступен выбор приоритета для совершения операций: либо за счет собственных средств, либо за счет лимита кредитования.
 Лимиты на снятие наличных по карте «Халва», а также лимиты на совершение денежных переводов устанавливаются по усмотрению Банка.
 Карты ПС "Мир" оформляются не именные.</t>
   </si>
   <si>
     <t xml:space="preserve">Пополнение в устройстве самообслуживания сторонних Банков     </t>
   </si>
   <si>
     <t xml:space="preserve">взимается в дату отчётного периода </t>
   </si>
   <si>
     <t xml:space="preserve">Пополнение в устройстве самообслуживания сторонних Банков    </t>
   </si>
   <si>
@@ -4181,53 +4166,50 @@
     <t xml:space="preserve"> В дату отчётного периода </t>
   </si>
   <si>
     <t xml:space="preserve">По прочим переводам через Мобильное приложение/Личный кабинет ПАО  Совкомбанк </t>
   </si>
   <si>
     <t xml:space="preserve">1% от суммы перевода и не менее 50 руб., но не более 1500 руб. </t>
   </si>
   <si>
     <t>1) в момент совершения сверх суммы операции, 
 при недостаточности средств операция отклоняется 
  2) онлайн: сверх суммы перевода</t>
   </si>
   <si>
     <t>Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Переводы через сотрудника Банка со счёта Клиента, на счета открытые в иных Банках   </t>
   </si>
   <si>
     <t>2% от суммы перевода, но не менее 99 руб., 
 и не более 1500 руб. (6)</t>
   </si>
   <si>
     <t>Переводы на свои счета в сторонние Банки по Cистеме быстрых платежей  (СБП) (6)</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Код документа: 07.04.03_10_01.04 Стандарты программ кредитования «Кредит на приобретение недвижимости»,  </t>
   </si>
   <si>
     <t>Перечисление собственных средств самому себе на общую сумму 30 000 000 руб. в календарном месяце осуществляется без комиссии. На сумму превышения взимается комиссия: при перечислении по реквизитам - 1%  не менее 50 руб., но не более 1500 руб.; при перечислении по СБП - 0,5%, но не более  1500 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">В общий лимит бесплатных переводов на сумму 30 000 000 руб. включаются все счета клиента, открытые в ПАО «Совкомбанк». 
 При перечислении денежных средств самому себе по номеру телефона или на счета в другие Банки с обязательным указанием ФИО  - номер телефона, ФИО отправителя и получателя должны совпадать для возможности идентификации Клиента. При совершении перевода за счет заемных средств взимается комиссия за их использование согласно Тарифам. В день расходный лимит составляет 30 000 000 руб., при этом без комиссии в совокупности ежемесячно не более 30 000 000 руб. </t>
   </si>
   <si>
     <t>Номер документа: 07.04.01_81_01.19 Стандарты КнК "Зарплатникам" (часть 2)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Открытие счета. </t>
     </r>
@@ -4571,53 +4553,50 @@
  </t>
   </si>
   <si>
     <t>Обслуживание банковского счёта и карт</t>
   </si>
   <si>
     <t>Оформление и обслуживание банковского счёта</t>
   </si>
   <si>
     <t>999 руб. (в т.ч. НДС)</t>
   </si>
   <si>
     <t>599 руб. (единоразово)</t>
   </si>
   <si>
     <t>Запрос баланса по банковскому счету</t>
   </si>
   <si>
     <t>Получение наличных денежных средств с банковского счета Клиента (за исключением собственных средств)</t>
   </si>
   <si>
     <t xml:space="preserve">Получение наличных денежных средств за счёт средств лимита кредитования с банковского счёта без применения карты </t>
   </si>
   <si>
     <t>Пополнение банковского счета</t>
-  </si>
-[...1 lines deleted...]
-    <t>Комиссия за осуществление перевода денежных средств с банковского счета по распоряжению Клиента в рамках лимита кредитования, за исключением: переводов по расходным операциям, совершаемых в рамках обязательств Банка по договору потребительского кредита</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод денежных средств с банковского счета по распоряжению Клиента в рамках лимита кредитования </t>
   </si>
   <si>
     <t xml:space="preserve">Перевод денежных средств с банковского счета по распоряжению Клиента </t>
   </si>
   <si>
     <t>Безналичный перевод денежных средств на счета других клиентов сторонних Банков с использованием  электронного средства платежа (Система быстрых платежей)</t>
   </si>
   <si>
     <t>Комиссия за переводы с банковского счета Клиента, связанным с обслуживанием банковских карт</t>
   </si>
   <si>
     <t>Комиссия за переводы с банковского счета Клиента через Мобильное приложение сторонних Банков (в т.ч. через сайт Банка)</t>
   </si>
   <si>
     <t>Совершение расходных операций по банковскому счету, связанным с обслуживанием банковских карт, по QR в день (суммарно собственными и заемными средствами)</t>
   </si>
   <si>
     <t>Совершение расходных операций по банковскому счету, связанным с обслуживанием банковских карт, по QR в месяц (суммарно собственными и заемными средствами)</t>
   </si>
   <si>
     <t xml:space="preserve">Лимит на пополнение банковского счета в устройствах самообслуживания сторонних Банков </t>
   </si>
@@ -5108,95 +5087,50 @@
     <r>
       <t xml:space="preserve">Безналичные переводы с использованием  Системы быстрых платежей (СБП) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(24)</t>
     </r>
   </si>
   <si>
     <t>В соответствии с положениями пункта 21 статьи 5 Федерального закона от 21.12.2013 № 353-ФЗ «О потребительском кредите (займе)».
 Информация в бюро кредитных историй передается  с 1-го дня выноса на просроченную задолженность.</t>
   </si>
   <si>
     <t xml:space="preserve">Возврат стоимости баллами не осуществляется по годовой Подписке «Халва. Десятка», подключенной или пролонгированной на новый срок 01.01.2024г. и после 01.01.2024г. Для впервые подключенной годовой Подписки «Халва. Десятка» с 22.02.2024г. по 31.12.2026г. доступен возврат стоимости баллами в рамках акции «Возврат стоимости годовой Подписки «Халва. Десятка»». Паспорт акции размещён на сайте ПАО "Совкомбанк" -https://sovcombank.ru/pages/vse-aktsii-karti-halva- 
 Возврат стоимости баллами не осуществляется по ежемесячной Подписке «Халва. Десятка», подключенной или пролонгированной на новый срок 01.08.2022г. и после 01.08.2022г. </t>
   </si>
   <si>
-    <t>Бизнес-линия</t>
-[...43 lines deleted...]
-  <si>
     <t>От 0% до 14,205%</t>
   </si>
   <si>
     <t>2.20</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
     <t xml:space="preserve">Лимит кредитования может быть увеличен до 700 000 руб. по специальному предложению от Банка. Для уменьшения лимита кредита по действующему договору Карта «Халва» клиенту необходимо обратиться в Контакт-центр или написать в Чате в Мобильном приложении «Халва-Совкомбанк».
 При подключении Тарифных планов "Товары в рассрочку", "Спец Рассрочка Халва" лимит кредитования может быть увеличен до 1 500 000 руб. Сумма лимита устанавливается в зависимости от Партнера Банка.  Сумма увеличенного лимита кредитования действует до момента полного погашения задолженности и в последующем не возобновляется. 
 </t>
   </si>
   <si>
     <t>(3)Процентная ставка устанавливается, в случае не поступления заработной платы на банковский счет Заемщика в течение 60 (шестидесяти) дней или если сумма поступившей заработной платы меньше 50% от суммы заработной платы, указанной при подаче заявки на кредит, либо меньше 10 000 руб, за исключением случаев нахождения Заемщика в отпуске по беременности и родам и/или отпуске по уходу за ребенком с предоставлением в Банк в течение вышеуказанных 60 (шестидесяти) дней справки от работодателя о нахождении Заемщика в соответствующем отпуске. Процентная ставка увеличивается с отчетного периода, следующего за отчетным периодом, в котором истекли вышеуказанные 60 (шестьдесят) дней, и снижается до первоначального размера с отчетного периода, следующего за отчетным периодом, в котором заработная плата поступила на банковский счет Заемщика, открытый в Банке, но не менее вышеуказанных сумм заработной платы, либо Заемщиком предоставлены документы, подтверждающие его нахождение в отпуске по беременности и родам и/или отпуске по уходу за ребенком, если отсутствуют иные основания для увеличения процентной ставки.</t>
   </si>
   <si>
     <t>Код документа 07.04.03_10_01.03 Стандарты программы кредитования «Рефинансирование ипотечного кредита»,</t>
   </si>
   <si>
     <t xml:space="preserve">При пополнении суммы свыше 150 000 руб. в отчётном периоде - 1% на сумму превышения </t>
   </si>
   <si>
     <t>По типам операций: "Безналичные операции" в соответствии с платежным поведением Клиента размеры лимитов могут быть изменены Банком в пределах установленных пороговых значений.
 Изменение лимита, в пределах максимальных значений, доступно в Мобильном приложении "Халва-Совкомбанк". Для увеличения лимита клиенту необходимо сделать запрос в чате Мобильное приложение "Халва-Совкомбанк".</t>
@@ -5304,148 +5238,89 @@
       <t xml:space="preserve">Мобильное приложение и Личный кабинет на сайте halvacard.ru </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(6)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Безналичные переводы с использованием счёта в другой Банк, а также в сторонние сервисы. </t>
   </si>
   <si>
     <t>MasterCard Black Edition                (X-CARD ЗП)                       архивный с 26.02.2022</t>
   </si>
   <si>
     <t>МИР Supreme (X-CARD ЗП Самолет) 
 (с 13.04.2026)</t>
   </si>
   <si>
-    <t>ON PASS (3)</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">
 Безналичные переводы между своими счетами (по номеру телефона, по номеру счета, СБП) -  Расходный лимит - 30 000 000 руб. в день **, при этом без комиссии в совокупности ежемесячно не более 30 000 000 рублей. 
 * Важно. Номер телефона / ФИО отправителя и получателя должны совпадать для возможности идентифицировать клиента.
 ** В общий лимит бесплатных переводов на сумму 30 000 000 руб. включаются все счета клиента, открытые в ПАО «Совкомбанк».  При превышении установленной суммы, комиссия взимается в соответствии с утверждённым тарифом.  
 Лимит переводов за одну операцию по СБП 30 000 000 руб.  </t>
   </si>
   <si>
     <t>MasterCard Black Edition       архивный с 28.06.2021</t>
   </si>
   <si>
     <t>MasterCard Black Edition для ФК "Ростов"                                 архивный с 28.06.2021</t>
   </si>
   <si>
     <r>
       <t>Безналичные переводы с использованием</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">счёта в другой Банк, а также в сторонние сервисы. </t>
     </r>
   </si>
   <si>
     <t>2% от суммы перевода, но не менее 99 руб.,
  и не более 1500 руб. (4)</t>
-  </si>
-[...33 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">При соблюдении выше указанных условий, а также при отсутствии просроченной задолженности по любым иным договорам с Банком, по вкладу в конце срока увеличивается процентная ставка на 1,0 % годовых. 
 Если суммарная величина вкладов, открытых в БАНКЕ, превышает 1 500 000 рублей, то проценты по повышенной ставке будут начислены согласно календарной очередности по времени поступления средств на сумму равную 1 500 000 рублей. При этом, на сумму, превышающую 1 500 000 рублей проценты будут начисляться по ставке договора.
 При невыполнении условий повышения ставки хотя бы в одном отчетном периоде, ставка по вкладу не повышается.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Для повышения ставки за выполнение условий по подписке «Халва.Десятка» или по подписке «Оптима» необходимо выполнение следующих условий.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
@@ -5479,75 +5354,63 @@
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Безналичные переводы на свои счета в сторонние банки  (по номеру телефона, по номеру счета, СБП) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(5)</t>
     </r>
   </si>
   <si>
-    <t>Заместитель Старшего управляющего директора по технологиям, М.О.Белова</t>
-[...1 lines deleted...]
-  <si>
     <t>Запрос баланса по счёту банковской карты</t>
   </si>
   <si>
     <t xml:space="preserve">Оплата по категориям услуг, размещенным в разделе «Оплата услуг», а также при оплате по QR code </t>
   </si>
   <si>
     <t xml:space="preserve">Запрос баланса по счёту банковской карты </t>
   </si>
   <si>
     <t>Оплата по категориям услуг, размещенным в разделе «Оплата услуг», а также при оплате по QR code</t>
   </si>
   <si>
     <t xml:space="preserve">ТСП - торгово-сервисное предприятие </t>
-  </si>
-[...7 lines deleted...]
-    <t>Дата ввода в действие: 10.05.2026</t>
   </si>
   <si>
     <t>До востребования</t>
   </si>
   <si>
     <t>Срок возврата кредита по Договору указывается Банком в письменном уведомлении, направленном Клиенту при принятии Банком решения о востребовании суммы полной задолженности в связи с нарушением или ненадлежащим исполнением Клиенту Договора.</t>
   </si>
   <si>
     <r>
       <t>Комиссия за ведение счета на условиях использования платежного стикера и использование Лимитированного стикера</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">**** </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
@@ -5746,161 +5609,546 @@
       <t>Подписки "Халва. Десятка"</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  в рамках расчетно-гарантийных услуг  устанавливаются следующие условия:
 - увеличенный срок рассрочки -  от 10 месяцев рассрочки/от 300 дней на все покупки, совершенные в торгово-сервисных предприятиях Партнерской сети Банка за счет лимита кредитования. Если базовый срок рассрочки у Партнера составляет более 10 мес., то на покупки устанавливается базовый срок рассрочки Партнера;
 - повышенный кешбэк по карте «Халва» начисляется по операциям, совершенным в Партнерской сети Банка, предусмотренного в рамках Программы лояльности для держателей «Карта «Халва»;
 - переводы денежных средств без комиссий в Мобильном приложении "Халва-Совкомбанк" и личном кабинете на сайте https://halvacard.ru;
 - защита жизни и здоровья от «Совкомбанк страхование» (согласно Памятке застрахованного);
 - защита покупок по карте "Халва" и защита прав покупателя (согласно Программе страхования покупок);
 - повышение процентной ставки по срочному вкладу при ежемесячном выполнении условий по минимальному обороту (подробная информация содержится на сайте «Совкомбанк» https://sovcombank.ru/deposits);
 - на снятие, переводы, покупки вне Партнерской сети Банка, на операции по оплате услуг в мобильном приложении «Халва-Совкомбанк»  и Личном кабинете на сайте https://halvacard.ru за счет средств лимита кредитования предоставляется рассрочка 3 месяца;
 - бесплатный платежный стикер для удобной оплаты телефоном и получения повышенного кешбэка.
 </t>
     </r>
   </si>
   <si>
     <t>В случае автоматического пополнения счетов в Банке с карт, эмитированных иными кредитными организациями (услуга "Автосписание" в мобильном приложении "Халва - Совкомбанк" и личном кабинете https://halvacard.ru/lk (далее - Автоматические пополнения), при получении Клиентом за данные операции от Банков-эмитентов вознаграждения в виде бонусных миль и иных выплат (кешбэк и т.п.), Клиент обязан уплатить Банку 2% от общей суммы Автоматических пополнений.</t>
   </si>
   <si>
-    <t>к Приказу №772_ОД от 05.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>В банкоматах/устройствах самообслуживания сторонних Банков (в том числе Альфа-Банк, Райффайзенбанк, Банк «ВТБ»)</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод денежных средств в бюджетную систему РФ через (СБП)  </t>
   </si>
   <si>
     <t xml:space="preserve"> Без комиссии </t>
   </si>
   <si>
     <t>4.12</t>
   </si>
   <si>
-    <t xml:space="preserve">Дата ввода в действие: 10.05.2026 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Перевод денежных средств в бюджетную систему РФ через (СБП)   </t>
   </si>
   <si>
     <t xml:space="preserve">Без комиссии </t>
   </si>
   <si>
     <t>4.7.</t>
-  </si>
-[...1 lines deleted...]
-    <t>утвержденные Приказом №796_ОД от 06.05.2026,</t>
   </si>
   <si>
     <t>Привилегии предоставляются в случае присоединения клиента к Пакету Услуг " Wealth Management Private"</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Безлимитно в год </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(9)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2 привилегии в месяц в месяц на выбор</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> (9) </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">(9) </t>
   </si>
   <si>
     <t>17,90% - 25,90%</t>
   </si>
   <si>
     <t>(5) Договор потребительского кредита действует до полного выполнения Заемщиком и Банком своих обязательств по Договору, в том числе в совокупности: погашения в полном объеме задолженности по Договору и закрытия Банковского счета. Лимит кредитования предоставляется на условиях "до востребования".</t>
   </si>
   <si>
-    <t>Управление пассивных и расчетных продуктов Департамента сбережений и страхования, Ю.А. Шмакова</t>
-[...2 lines deleted...]
-    <t>Управление пассивных и расчетных продуктов Департамента сбережений и страхования, И.А. Осипова</t>
+    <t>к Приказу №1174_ОД от 23.06.2026</t>
+  </si>
+  <si>
+    <t>Дата ввода в действие: 01.07.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">299 руб.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата ввода в действие: 01.07.2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">к Приказу №1174_ОД от 23.06.2026 </t>
+  </si>
+  <si>
+    <t>·ON·PASS (3)</t>
+  </si>
+  <si>
+    <t>·ON·PASS PREMIUM (4)</t>
+  </si>
+  <si>
+    <t>·ON·FOOD, ·ON·PACK, ·ON·TRACK (5)</t>
+  </si>
+  <si>
+    <r>
+      <t>Ознакомится со списком бизнес-залов, участвующих в программе можно на сайте:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> https://privetmir.ru/business-lounge/·ON·PASS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - привилегия доступа в залы ожидания транспорта, реализуемая АО «НСПК»*****, которая позволяет держателям Карт получать доступ в определенные залы ожидания аэропортов, железнодорожных вокзалов и прочих объектов транспортной инфраструктуры, перечень которых и информация о которых (наименование, местонахождение и пр.) указаны на сайте АО «НСПК»:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> https://vamprivet.ru/business-lounge/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, и пользоваться привилегиями и услугами, которые предоставляются во время нахождения в таких бизнес-залах, независимо от класса путешествия или компании. 
+Безлимитные бесплатные доступы в бизнес-залы (определенные залы ожидания аэропортов, железнодорожных вокзалов и прочих объектов транспортной инфраструктуры, перечень которых и информация о которых (наименование, местонахождение и пр.) указаны на сайте АО «НСПК»***** </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>https://vamprivet.ru/business-lounge/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>) в течение года, но не более 4-х человек за одно посещение</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">·ON·PASS PREMIUM </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">- привилегия доступа в залы ожидания транспорта, реализуемая АО «НСПК»*****, которая позволяет держателям Карт получать доступ в премиальные бизнес-залы ожидания аэропортов, перечень которых и информация о которых (наименование, местонахождение и пр.) указаны на сайте АО «НСПК»: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>https://vamprivet.ru/business-lounge/,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> и пользоваться привилегиями и услугами, которые предоставляются во время нахождения в таких бизнес-залах, независимо от класса путешествия или компании.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">·ON·FOOD </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">- привилегия посещения ресторанов со скидкой в аэропортах на территории России, перечень которых и информация о которых (наименование, местонахождение и пр.) указаны на сайте АО «НСПК»*****
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>https://vamprivet.ru/business-lounge</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">/. Список ресторанов актуален на дату просмотра и может меняться в режиме онлайн/
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>·ON·PACK</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - привилегия упаковки багажа в аэропортах, реализуемая АО «НСПК»*****, на территории России. По одному QR-коду предоставляется две упаковки стандартного багажа. Перечень аэропортов предоставления услуги и подробная информация указаны на сайте АО «НСПК»*****:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>https://vamprivet.ru/business-lounge/.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Стандартным багажом считается одна сумка, чемодан, свёрток, коробка или иной подобный предмет, закрытый надлежащим образом и готовый к транспортировке. Если два предмета багажа упакованы в одну упаковку, это считается двойной упаковкой, независимо от их размеров. Крупногабаритным считается багаж, превышающий 203 см в сумме трёх измерений. Негабаритным считается багаж: лыжное и хоккейное оборудование, велосипеды, детские и инвалидные коляски, оборудование для рыбалки, гольфа и т. д
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>·ON·TRACK</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - привилегия быстрой регистрации на рейс в аэропортах, реализуемая АО «НСПК»*****, на территории России. В неё входят: Приоритетная регистрация, сдача багажа и прохождение паспортного контроля. Перечень аэропортов предоставления услуги и подробная информация указаны на сайте АО «НСПК»*****</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>:https://vamprivet.ru/business-lounge/.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
   </si>
   <si>
     <t>Приложение №16
-к Приказу №779_ОД от 05.05.2026
-[...18 lines deleted...]
-    <t xml:space="preserve">к Приказу №1056_ОД от 05.06.2026 </t>
+к Приказу №1182_ОД от 23.06.2026
+Дата ввода в действие: 28.06.2026</t>
+  </si>
+  <si>
+    <t>утвержденные Приказом №1236_ОД от 30.06.2026</t>
+  </si>
+  <si>
+    <t>Параметры и условия Акции "Рефинансирование на Халву"</t>
+  </si>
+  <si>
+    <t>Срок рассрочки в рамках Акции "Рефинансирование на Халву"</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">24 месяца </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+на сумму, переведенную на рефинансирование задолженности  при соблюдении условий по минимальному обороту</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*****</t>
+    </r>
+  </si>
+  <si>
+    <t>При использовании кредитных средств в целях, отличных от рефинансирования</t>
+  </si>
+  <si>
+    <t>Комиссия за использование кредитных средств в целях, отличных от рефинансирования</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1/24</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> от общей суммы, направленной  на рефинансирование задолженности, но не менее минимальной суммы в размере </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">4 999 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>руб.</t>
+    </r>
+  </si>
+  <si>
+    <t>В течение 45 дней с даты оформления Акции, Участник Акции обязан закрыть договора в стороннем банке</t>
+  </si>
+  <si>
+    <t>Пересчет срока рассрочки</t>
+  </si>
+  <si>
+    <t>В зависимости от наличия или отсутствия Подписки "Халва. Десятка":
+- при отсутствии Подписки "Халва.Десятка" - пересчет на 6 мес.; 
+- при наличии Подписки "Халва.Десятка" -  пересчет на 10 мес.</t>
+  </si>
+  <si>
+    <t>299 руб.</t>
+  </si>
+  <si>
+    <t>2.22</t>
+  </si>
+  <si>
+    <t>Комиссия за осуществление перевода денежных средств с банковского счета по распоряжению Клиента в рамках лимита кредитования, за исключением: переводов по расходным операциям, совершаемых в рамках обязательств Банку по договору потребительского кредита</t>
+  </si>
+  <si>
+    <t>*****</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Условия по минимальному обороту: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>осуществление 10 (десяти) и более расходных операций в любых торгово-сервисных предприятиях; совокупная сумма покупок от 20 000 руб. (для карт "Социальная Халва" / "Молодежная социальная карта "Халва"" - от 10 000 рублей) как за счет собственных, так и за счет средств из лимита кредитования. За исключением переводов/операций по снятию собственных средств, переводов заемных средств через СБП, отменённых операций и/или возвратов.
+Паспорт акции размещается на сайте Банка в разделе "Все акции карты "Халва" - https://sovcombank.ru/pages/vse-aktsii-karti-halva-</t>
+    </r>
+  </si>
+  <si>
+    <t>Дата ввода в действие: 31.07.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Код документа: 07.04.03_10_01.04 Стандарты программ кредитования «Кредит на приобретение недвижимости», </t>
+  </si>
+  <si>
+    <t>утвержденные Приказом №1395_ОД от 15.07.2026</t>
+  </si>
+  <si>
+    <t>к Приказу №1514_ОД от 29.07.2026</t>
+  </si>
+  <si>
+    <t>к Приказу №1132_ОД от 25.06.2026</t>
+  </si>
+  <si>
+    <t>Дата ввода в действие: 06.07.2026</t>
+  </si>
+  <si>
+    <t>В течение года клиент может воспользоваться опцией без дополнительного согласования с Банком в удобные для себя отчетные периоды. Банк оставляет за собой право отказать в подключении опции. Если клиент воспользовался опцией 6 раз подряд , на погашение остатка задолженности будет автоматически предоставлена рассрочка на 12 месяцев, за исключением сумм начисленных комиссий, которые в полном объеме включаются в ближайший платеж. Клиент будет обязан придерживаться данного графика рассрочки. В случае если Клиент не доплатил 10% и менее до Платежа по рассрочке, то такой платеж не засчитывается как оплата МОПом и не учитывается как условие для пересчета графика рассрочки. Пересчету графика рассрочки не подлежат Договоры, имеющие просроченную задолженность, невозобновляемый лимит  при подключении Тарифных планов "Авто в рассрочку", "Товары в рассрочку", "Спец Рассрочка Халва",  специальных лимитов "Супер Рассрочка", "Спец Рассрочка Халва", "Недвижимость в рассрочку", при оплате дополнительных услуг в рамках "Ипотечного кредитования". Погашение задолженности по таким Договорам производится в стандартном порядке.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="93" x14ac:knownFonts="1">
+  <fonts count="92" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -6470,198 +6718,182 @@
     <font>
       <sz val="16"/>
       <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="20"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...14 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="18"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="81">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -7654,51 +7886,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="1716">
+  <cellXfs count="1711">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -8159,56 +8391,50 @@
     </xf>
     <xf numFmtId="49" fontId="27" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -8648,53 +8874,50 @@
     </xf>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -8759,68 +8982,50 @@
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="2" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="9" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -8847,51 +9052,51 @@
     <xf numFmtId="14" fontId="63" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="5" borderId="53" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="5" borderId="53" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="8" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="5" borderId="53" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="27" fillId="8" borderId="53" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="66" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="66" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -8899,72 +9104,69 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="5" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="87" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -9014,420 +9216,435 @@
     <xf numFmtId="49" fontId="12" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="92" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="89" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...220 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="62" fillId="10" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -9611,56 +9828,50 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -9686,1039 +9897,1027 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="69" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="80" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="77" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="9" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="75" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="72" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...115 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...78 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="49" fontId="35" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...724 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="58" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -11279,53 +11478,50 @@
     </xf>
     <xf numFmtId="49" fontId="45" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="4" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -11345,51 +11541,51 @@
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="22" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="23" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -11582,362 +11778,377 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="1" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="21" fillId="2" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="5" borderId="64" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="36" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="75" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="37" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="39" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="66" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...138 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...94 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="6" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="6" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="6" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -12020,111 +12231,123 @@
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="66" fillId="5" borderId="64" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="66" fillId="5" borderId="9" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="65" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="57" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="66" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="73" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="29" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="31" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -12453,56 +12676,50 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="5" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="5" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="5" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="10" borderId="24" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="24" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -12759,313 +12976,168 @@
     <cellStyle name="Обычный 7" xfId="13"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="16"/>
     <cellStyle name="Процентный" xfId="1" builtinId="5"/>
     <cellStyle name="Процентный 2" xfId="17"/>
     <cellStyle name="Процентный 3" xfId="19"/>
     <cellStyle name="Процентный 4" xfId="21"/>
     <cellStyle name="Процентный 5" xfId="23"/>
     <cellStyle name="Процентный 6" xfId="25"/>
     <cellStyle name="Процентный 7" xfId="27"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...71 lines deleted...]
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>71438</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>23812</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1185863</xdr:colOff>
+      <xdr:colOff>1066800</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>80096</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Рисунок 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="71438" y="280987"/>
-          <a:ext cx="5695950" cy="827809"/>
-[...67 lines deleted...]
-          <a:ext cx="5715001" cy="1600200"/>
+          <a:ext cx="5700712" cy="827809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>119062</xdr:colOff>
-      <xdr:row>184</xdr:row>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>71438</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>5207530</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>202499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Скругленный прямоугольник 9"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="862012" y="182284688"/>
+          <a:off x="985837" y="185332688"/>
           <a:ext cx="28405668" cy="1626486"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10521"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -13226,51 +13298,51 @@
           <a:pPr lvl="0">
             <a:lnSpc>
               <a:spcPts val="1800"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="ru-RU" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>- За подробной памяткой о безопасности и правилах использования карты обращайтесь в Банк.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1785409</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>139699</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -13299,115 +13371,115 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>70756</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>149678</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1156607</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>68035</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPr id="8" name="Рисунок 7"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="70756" y="149678"/>
           <a:ext cx="4410076" cy="680357"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1601</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>35219</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>599272</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>122464</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Скругленный прямоугольник 4"/>
+        <xdr:cNvPr id="9" name="Скругленный прямоугольник 8"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1601" y="35677769"/>
           <a:ext cx="16142471" cy="1039745"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
@@ -13551,368 +13623,121 @@
             <a:t>При возникновении сомнений относительно добросовестности контрагента в рамках телефонного разговора следует прекратить телефонный разговор и при необходимости самостоятельно позвонить в Банк по тел. 8-800-100-00-06.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- За подробной памяткой о безопасности и правилах использования карты обращайтесь в Банк.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>70756</xdr:colOff>
+      <xdr:colOff>82662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>149679</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2914650</xdr:colOff>
+      <xdr:colOff>2926556</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
+        <xdr:cNvPr id="7" name="Рисунок 6"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="70756" y="149679"/>
-          <a:ext cx="6168119" cy="602796"/>
+          <a:off x="82662" y="149679"/>
+          <a:ext cx="6165738" cy="602796"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1601</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>35219</xdr:rowOff>
+      <xdr:colOff>49226</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>59032</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>599272</xdr:colOff>
+      <xdr:colOff>646897</xdr:colOff>
       <xdr:row>98</xdr:row>
-      <xdr:rowOff>122464</xdr:rowOff>
+      <xdr:rowOff>157163</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="Скругленный прямоугольник 7"/>
+        <xdr:cNvPr id="12" name="Скругленный прямоугольник 11"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1601" y="35030069"/>
-[...247 lines deleted...]
-          <a:ext cx="12808721" cy="1241131"/>
+          <a:off x="49226" y="34813376"/>
+          <a:ext cx="12801577" cy="1241131"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -14050,120 +13875,120 @@
             <a:t>При возникновении сомнений относительно добросовестности контрагента в рамках телефонного разговора следует прекратить телефонный разговор и при необходимости самостоятельно                                                                            позвонить в Банк по тел. 8-800-100-00-06.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- За подробной памяткой о безопасности и правилах использования карты обращайтесь в Банк.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>149678</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1088571</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>32316</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="149678"/>
           <a:ext cx="4412796" cy="673213"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>17319</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>133133</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>2118231</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>192664</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="Скругленный прямоугольник 6"/>
+        <xdr:cNvPr id="5" name="Скругленный прямоугольник 4"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="407844" y="38852258"/>
+          <a:off x="407844" y="39604733"/>
           <a:ext cx="15035862" cy="1421606"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -14302,115 +14127,115 @@
             <a:t>При возникновении сомнений относительно добросовестности контрагента в рамках телефонного разговора следует прекратить телефонный разговор и при необходимости самостоятельно позвонить в Банк по тел. 8-800-100-00-06.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:r>
             <a:rPr lang="ru-RU" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- За подробной памяткой о безопасности и правилах использования карты обращайтесь в Банк.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>40822</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>81643</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1605643</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>54429</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Рисунок 7"/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="40822" y="81643"/>
           <a:ext cx="5270046" cy="734786"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>68036</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>210910</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>110218</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Скругленный прямоугольник 8"/>
+        <xdr:cNvPr id="5" name="Скругленный прямоугольник 4"/>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="285750" y="33557936"/>
           <a:ext cx="15498535" cy="1375682"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
@@ -14840,4099 +14665,1596 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sovcombank.ru/corp/zp-proekt/produkti-na-spetsialnih-usloviyah" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2497 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IT25"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="H1" zoomScale="60" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="R8" sqref="R8"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.33203125" style="26" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="264" max="264" width="13.33203125" style="26" customWidth="1"/>
+    <col min="1" max="1" width="3.28515625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" style="26" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="26" customWidth="1"/>
+    <col min="4" max="4" width="23.5703125" style="26" customWidth="1"/>
+    <col min="5" max="16" width="28.42578125" style="26" customWidth="1"/>
+    <col min="17" max="17" width="2.5703125" style="26" customWidth="1"/>
+    <col min="18" max="18" width="30.5703125" style="26" customWidth="1"/>
+    <col min="19" max="19" width="31.5703125" style="26" customWidth="1"/>
+    <col min="20" max="20" width="27.42578125" style="26" customWidth="1"/>
+    <col min="21" max="21" width="25.140625" style="26" customWidth="1"/>
+    <col min="22" max="22" width="17.28515625" style="26" customWidth="1"/>
+    <col min="23" max="261" width="9.140625" style="26"/>
+    <col min="262" max="262" width="53.7109375" style="26" customWidth="1"/>
+    <col min="263" max="263" width="15.85546875" style="26" customWidth="1"/>
+    <col min="264" max="264" width="13.28515625" style="26" customWidth="1"/>
     <col min="265" max="265" width="16" style="26" customWidth="1"/>
-    <col min="266" max="266" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="520" max="520" width="13.33203125" style="26" customWidth="1"/>
+    <col min="266" max="266" width="16.5703125" style="26" customWidth="1"/>
+    <col min="267" max="267" width="19.42578125" style="26" customWidth="1"/>
+    <col min="268" max="268" width="17.85546875" style="26" customWidth="1"/>
+    <col min="269" max="517" width="9.140625" style="26"/>
+    <col min="518" max="518" width="53.7109375" style="26" customWidth="1"/>
+    <col min="519" max="519" width="15.85546875" style="26" customWidth="1"/>
+    <col min="520" max="520" width="13.28515625" style="26" customWidth="1"/>
     <col min="521" max="521" width="16" style="26" customWidth="1"/>
-    <col min="522" max="522" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="776" max="776" width="13.33203125" style="26" customWidth="1"/>
+    <col min="522" max="522" width="16.5703125" style="26" customWidth="1"/>
+    <col min="523" max="523" width="19.42578125" style="26" customWidth="1"/>
+    <col min="524" max="524" width="17.85546875" style="26" customWidth="1"/>
+    <col min="525" max="773" width="9.140625" style="26"/>
+    <col min="774" max="774" width="53.7109375" style="26" customWidth="1"/>
+    <col min="775" max="775" width="15.85546875" style="26" customWidth="1"/>
+    <col min="776" max="776" width="13.28515625" style="26" customWidth="1"/>
     <col min="777" max="777" width="16" style="26" customWidth="1"/>
-    <col min="778" max="778" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1032" max="1032" width="13.33203125" style="26" customWidth="1"/>
+    <col min="778" max="778" width="16.5703125" style="26" customWidth="1"/>
+    <col min="779" max="779" width="19.42578125" style="26" customWidth="1"/>
+    <col min="780" max="780" width="17.85546875" style="26" customWidth="1"/>
+    <col min="781" max="1029" width="9.140625" style="26"/>
+    <col min="1030" max="1030" width="53.7109375" style="26" customWidth="1"/>
+    <col min="1031" max="1031" width="15.85546875" style="26" customWidth="1"/>
+    <col min="1032" max="1032" width="13.28515625" style="26" customWidth="1"/>
     <col min="1033" max="1033" width="16" style="26" customWidth="1"/>
-    <col min="1034" max="1034" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1288" max="1288" width="13.33203125" style="26" customWidth="1"/>
+    <col min="1034" max="1034" width="16.5703125" style="26" customWidth="1"/>
+    <col min="1035" max="1035" width="19.42578125" style="26" customWidth="1"/>
+    <col min="1036" max="1036" width="17.85546875" style="26" customWidth="1"/>
+    <col min="1037" max="1285" width="9.140625" style="26"/>
+    <col min="1286" max="1286" width="53.7109375" style="26" customWidth="1"/>
+    <col min="1287" max="1287" width="15.85546875" style="26" customWidth="1"/>
+    <col min="1288" max="1288" width="13.28515625" style="26" customWidth="1"/>
     <col min="1289" max="1289" width="16" style="26" customWidth="1"/>
-    <col min="1290" max="1290" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1544" max="1544" width="13.33203125" style="26" customWidth="1"/>
+    <col min="1290" max="1290" width="16.5703125" style="26" customWidth="1"/>
+    <col min="1291" max="1291" width="19.42578125" style="26" customWidth="1"/>
+    <col min="1292" max="1292" width="17.85546875" style="26" customWidth="1"/>
+    <col min="1293" max="1541" width="9.140625" style="26"/>
+    <col min="1542" max="1542" width="53.7109375" style="26" customWidth="1"/>
+    <col min="1543" max="1543" width="15.85546875" style="26" customWidth="1"/>
+    <col min="1544" max="1544" width="13.28515625" style="26" customWidth="1"/>
     <col min="1545" max="1545" width="16" style="26" customWidth="1"/>
-    <col min="1546" max="1546" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1800" max="1800" width="13.33203125" style="26" customWidth="1"/>
+    <col min="1546" max="1546" width="16.5703125" style="26" customWidth="1"/>
+    <col min="1547" max="1547" width="19.42578125" style="26" customWidth="1"/>
+    <col min="1548" max="1548" width="17.85546875" style="26" customWidth="1"/>
+    <col min="1549" max="1797" width="9.140625" style="26"/>
+    <col min="1798" max="1798" width="53.7109375" style="26" customWidth="1"/>
+    <col min="1799" max="1799" width="15.85546875" style="26" customWidth="1"/>
+    <col min="1800" max="1800" width="13.28515625" style="26" customWidth="1"/>
     <col min="1801" max="1801" width="16" style="26" customWidth="1"/>
-    <col min="1802" max="1802" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2056" max="2056" width="13.33203125" style="26" customWidth="1"/>
+    <col min="1802" max="1802" width="16.5703125" style="26" customWidth="1"/>
+    <col min="1803" max="1803" width="19.42578125" style="26" customWidth="1"/>
+    <col min="1804" max="1804" width="17.85546875" style="26" customWidth="1"/>
+    <col min="1805" max="2053" width="9.140625" style="26"/>
+    <col min="2054" max="2054" width="53.7109375" style="26" customWidth="1"/>
+    <col min="2055" max="2055" width="15.85546875" style="26" customWidth="1"/>
+    <col min="2056" max="2056" width="13.28515625" style="26" customWidth="1"/>
     <col min="2057" max="2057" width="16" style="26" customWidth="1"/>
-    <col min="2058" max="2058" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2312" max="2312" width="13.33203125" style="26" customWidth="1"/>
+    <col min="2058" max="2058" width="16.5703125" style="26" customWidth="1"/>
+    <col min="2059" max="2059" width="19.42578125" style="26" customWidth="1"/>
+    <col min="2060" max="2060" width="17.85546875" style="26" customWidth="1"/>
+    <col min="2061" max="2309" width="9.140625" style="26"/>
+    <col min="2310" max="2310" width="53.7109375" style="26" customWidth="1"/>
+    <col min="2311" max="2311" width="15.85546875" style="26" customWidth="1"/>
+    <col min="2312" max="2312" width="13.28515625" style="26" customWidth="1"/>
     <col min="2313" max="2313" width="16" style="26" customWidth="1"/>
-    <col min="2314" max="2314" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2568" max="2568" width="13.33203125" style="26" customWidth="1"/>
+    <col min="2314" max="2314" width="16.5703125" style="26" customWidth="1"/>
+    <col min="2315" max="2315" width="19.42578125" style="26" customWidth="1"/>
+    <col min="2316" max="2316" width="17.85546875" style="26" customWidth="1"/>
+    <col min="2317" max="2565" width="9.140625" style="26"/>
+    <col min="2566" max="2566" width="53.7109375" style="26" customWidth="1"/>
+    <col min="2567" max="2567" width="15.85546875" style="26" customWidth="1"/>
+    <col min="2568" max="2568" width="13.28515625" style="26" customWidth="1"/>
     <col min="2569" max="2569" width="16" style="26" customWidth="1"/>
-    <col min="2570" max="2570" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2824" max="2824" width="13.33203125" style="26" customWidth="1"/>
+    <col min="2570" max="2570" width="16.5703125" style="26" customWidth="1"/>
+    <col min="2571" max="2571" width="19.42578125" style="26" customWidth="1"/>
+    <col min="2572" max="2572" width="17.85546875" style="26" customWidth="1"/>
+    <col min="2573" max="2821" width="9.140625" style="26"/>
+    <col min="2822" max="2822" width="53.7109375" style="26" customWidth="1"/>
+    <col min="2823" max="2823" width="15.85546875" style="26" customWidth="1"/>
+    <col min="2824" max="2824" width="13.28515625" style="26" customWidth="1"/>
     <col min="2825" max="2825" width="16" style="26" customWidth="1"/>
-    <col min="2826" max="2826" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3080" max="3080" width="13.33203125" style="26" customWidth="1"/>
+    <col min="2826" max="2826" width="16.5703125" style="26" customWidth="1"/>
+    <col min="2827" max="2827" width="19.42578125" style="26" customWidth="1"/>
+    <col min="2828" max="2828" width="17.85546875" style="26" customWidth="1"/>
+    <col min="2829" max="3077" width="9.140625" style="26"/>
+    <col min="3078" max="3078" width="53.7109375" style="26" customWidth="1"/>
+    <col min="3079" max="3079" width="15.85546875" style="26" customWidth="1"/>
+    <col min="3080" max="3080" width="13.28515625" style="26" customWidth="1"/>
     <col min="3081" max="3081" width="16" style="26" customWidth="1"/>
-    <col min="3082" max="3082" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3336" max="3336" width="13.33203125" style="26" customWidth="1"/>
+    <col min="3082" max="3082" width="16.5703125" style="26" customWidth="1"/>
+    <col min="3083" max="3083" width="19.42578125" style="26" customWidth="1"/>
+    <col min="3084" max="3084" width="17.85546875" style="26" customWidth="1"/>
+    <col min="3085" max="3333" width="9.140625" style="26"/>
+    <col min="3334" max="3334" width="53.7109375" style="26" customWidth="1"/>
+    <col min="3335" max="3335" width="15.85546875" style="26" customWidth="1"/>
+    <col min="3336" max="3336" width="13.28515625" style="26" customWidth="1"/>
     <col min="3337" max="3337" width="16" style="26" customWidth="1"/>
-    <col min="3338" max="3338" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3592" max="3592" width="13.33203125" style="26" customWidth="1"/>
+    <col min="3338" max="3338" width="16.5703125" style="26" customWidth="1"/>
+    <col min="3339" max="3339" width="19.42578125" style="26" customWidth="1"/>
+    <col min="3340" max="3340" width="17.85546875" style="26" customWidth="1"/>
+    <col min="3341" max="3589" width="9.140625" style="26"/>
+    <col min="3590" max="3590" width="53.7109375" style="26" customWidth="1"/>
+    <col min="3591" max="3591" width="15.85546875" style="26" customWidth="1"/>
+    <col min="3592" max="3592" width="13.28515625" style="26" customWidth="1"/>
     <col min="3593" max="3593" width="16" style="26" customWidth="1"/>
-    <col min="3594" max="3594" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3848" max="3848" width="13.33203125" style="26" customWidth="1"/>
+    <col min="3594" max="3594" width="16.5703125" style="26" customWidth="1"/>
+    <col min="3595" max="3595" width="19.42578125" style="26" customWidth="1"/>
+    <col min="3596" max="3596" width="17.85546875" style="26" customWidth="1"/>
+    <col min="3597" max="3845" width="9.140625" style="26"/>
+    <col min="3846" max="3846" width="53.7109375" style="26" customWidth="1"/>
+    <col min="3847" max="3847" width="15.85546875" style="26" customWidth="1"/>
+    <col min="3848" max="3848" width="13.28515625" style="26" customWidth="1"/>
     <col min="3849" max="3849" width="16" style="26" customWidth="1"/>
-    <col min="3850" max="3850" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4104" max="4104" width="13.33203125" style="26" customWidth="1"/>
+    <col min="3850" max="3850" width="16.5703125" style="26" customWidth="1"/>
+    <col min="3851" max="3851" width="19.42578125" style="26" customWidth="1"/>
+    <col min="3852" max="3852" width="17.85546875" style="26" customWidth="1"/>
+    <col min="3853" max="4101" width="9.140625" style="26"/>
+    <col min="4102" max="4102" width="53.7109375" style="26" customWidth="1"/>
+    <col min="4103" max="4103" width="15.85546875" style="26" customWidth="1"/>
+    <col min="4104" max="4104" width="13.28515625" style="26" customWidth="1"/>
     <col min="4105" max="4105" width="16" style="26" customWidth="1"/>
-    <col min="4106" max="4106" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4360" max="4360" width="13.33203125" style="26" customWidth="1"/>
+    <col min="4106" max="4106" width="16.5703125" style="26" customWidth="1"/>
+    <col min="4107" max="4107" width="19.42578125" style="26" customWidth="1"/>
+    <col min="4108" max="4108" width="17.85546875" style="26" customWidth="1"/>
+    <col min="4109" max="4357" width="9.140625" style="26"/>
+    <col min="4358" max="4358" width="53.7109375" style="26" customWidth="1"/>
+    <col min="4359" max="4359" width="15.85546875" style="26" customWidth="1"/>
+    <col min="4360" max="4360" width="13.28515625" style="26" customWidth="1"/>
     <col min="4361" max="4361" width="16" style="26" customWidth="1"/>
-    <col min="4362" max="4362" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4616" max="4616" width="13.33203125" style="26" customWidth="1"/>
+    <col min="4362" max="4362" width="16.5703125" style="26" customWidth="1"/>
+    <col min="4363" max="4363" width="19.42578125" style="26" customWidth="1"/>
+    <col min="4364" max="4364" width="17.85546875" style="26" customWidth="1"/>
+    <col min="4365" max="4613" width="9.140625" style="26"/>
+    <col min="4614" max="4614" width="53.7109375" style="26" customWidth="1"/>
+    <col min="4615" max="4615" width="15.85546875" style="26" customWidth="1"/>
+    <col min="4616" max="4616" width="13.28515625" style="26" customWidth="1"/>
     <col min="4617" max="4617" width="16" style="26" customWidth="1"/>
-    <col min="4618" max="4618" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4872" max="4872" width="13.33203125" style="26" customWidth="1"/>
+    <col min="4618" max="4618" width="16.5703125" style="26" customWidth="1"/>
+    <col min="4619" max="4619" width="19.42578125" style="26" customWidth="1"/>
+    <col min="4620" max="4620" width="17.85546875" style="26" customWidth="1"/>
+    <col min="4621" max="4869" width="9.140625" style="26"/>
+    <col min="4870" max="4870" width="53.7109375" style="26" customWidth="1"/>
+    <col min="4871" max="4871" width="15.85546875" style="26" customWidth="1"/>
+    <col min="4872" max="4872" width="13.28515625" style="26" customWidth="1"/>
     <col min="4873" max="4873" width="16" style="26" customWidth="1"/>
-    <col min="4874" max="4874" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5128" max="5128" width="13.33203125" style="26" customWidth="1"/>
+    <col min="4874" max="4874" width="16.5703125" style="26" customWidth="1"/>
+    <col min="4875" max="4875" width="19.42578125" style="26" customWidth="1"/>
+    <col min="4876" max="4876" width="17.85546875" style="26" customWidth="1"/>
+    <col min="4877" max="5125" width="9.140625" style="26"/>
+    <col min="5126" max="5126" width="53.7109375" style="26" customWidth="1"/>
+    <col min="5127" max="5127" width="15.85546875" style="26" customWidth="1"/>
+    <col min="5128" max="5128" width="13.28515625" style="26" customWidth="1"/>
     <col min="5129" max="5129" width="16" style="26" customWidth="1"/>
-    <col min="5130" max="5130" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5384" max="5384" width="13.33203125" style="26" customWidth="1"/>
+    <col min="5130" max="5130" width="16.5703125" style="26" customWidth="1"/>
+    <col min="5131" max="5131" width="19.42578125" style="26" customWidth="1"/>
+    <col min="5132" max="5132" width="17.85546875" style="26" customWidth="1"/>
+    <col min="5133" max="5381" width="9.140625" style="26"/>
+    <col min="5382" max="5382" width="53.7109375" style="26" customWidth="1"/>
+    <col min="5383" max="5383" width="15.85546875" style="26" customWidth="1"/>
+    <col min="5384" max="5384" width="13.28515625" style="26" customWidth="1"/>
     <col min="5385" max="5385" width="16" style="26" customWidth="1"/>
-    <col min="5386" max="5386" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5640" max="5640" width="13.33203125" style="26" customWidth="1"/>
+    <col min="5386" max="5386" width="16.5703125" style="26" customWidth="1"/>
+    <col min="5387" max="5387" width="19.42578125" style="26" customWidth="1"/>
+    <col min="5388" max="5388" width="17.85546875" style="26" customWidth="1"/>
+    <col min="5389" max="5637" width="9.140625" style="26"/>
+    <col min="5638" max="5638" width="53.7109375" style="26" customWidth="1"/>
+    <col min="5639" max="5639" width="15.85546875" style="26" customWidth="1"/>
+    <col min="5640" max="5640" width="13.28515625" style="26" customWidth="1"/>
     <col min="5641" max="5641" width="16" style="26" customWidth="1"/>
-    <col min="5642" max="5642" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5896" max="5896" width="13.33203125" style="26" customWidth="1"/>
+    <col min="5642" max="5642" width="16.5703125" style="26" customWidth="1"/>
+    <col min="5643" max="5643" width="19.42578125" style="26" customWidth="1"/>
+    <col min="5644" max="5644" width="17.85546875" style="26" customWidth="1"/>
+    <col min="5645" max="5893" width="9.140625" style="26"/>
+    <col min="5894" max="5894" width="53.7109375" style="26" customWidth="1"/>
+    <col min="5895" max="5895" width="15.85546875" style="26" customWidth="1"/>
+    <col min="5896" max="5896" width="13.28515625" style="26" customWidth="1"/>
     <col min="5897" max="5897" width="16" style="26" customWidth="1"/>
-    <col min="5898" max="5898" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6152" max="6152" width="13.33203125" style="26" customWidth="1"/>
+    <col min="5898" max="5898" width="16.5703125" style="26" customWidth="1"/>
+    <col min="5899" max="5899" width="19.42578125" style="26" customWidth="1"/>
+    <col min="5900" max="5900" width="17.85546875" style="26" customWidth="1"/>
+    <col min="5901" max="6149" width="9.140625" style="26"/>
+    <col min="6150" max="6150" width="53.7109375" style="26" customWidth="1"/>
+    <col min="6151" max="6151" width="15.85546875" style="26" customWidth="1"/>
+    <col min="6152" max="6152" width="13.28515625" style="26" customWidth="1"/>
     <col min="6153" max="6153" width="16" style="26" customWidth="1"/>
-    <col min="6154" max="6154" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6408" max="6408" width="13.33203125" style="26" customWidth="1"/>
+    <col min="6154" max="6154" width="16.5703125" style="26" customWidth="1"/>
+    <col min="6155" max="6155" width="19.42578125" style="26" customWidth="1"/>
+    <col min="6156" max="6156" width="17.85546875" style="26" customWidth="1"/>
+    <col min="6157" max="6405" width="9.140625" style="26"/>
+    <col min="6406" max="6406" width="53.7109375" style="26" customWidth="1"/>
+    <col min="6407" max="6407" width="15.85546875" style="26" customWidth="1"/>
+    <col min="6408" max="6408" width="13.28515625" style="26" customWidth="1"/>
     <col min="6409" max="6409" width="16" style="26" customWidth="1"/>
-    <col min="6410" max="6410" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6664" max="6664" width="13.33203125" style="26" customWidth="1"/>
+    <col min="6410" max="6410" width="16.5703125" style="26" customWidth="1"/>
+    <col min="6411" max="6411" width="19.42578125" style="26" customWidth="1"/>
+    <col min="6412" max="6412" width="17.85546875" style="26" customWidth="1"/>
+    <col min="6413" max="6661" width="9.140625" style="26"/>
+    <col min="6662" max="6662" width="53.7109375" style="26" customWidth="1"/>
+    <col min="6663" max="6663" width="15.85546875" style="26" customWidth="1"/>
+    <col min="6664" max="6664" width="13.28515625" style="26" customWidth="1"/>
     <col min="6665" max="6665" width="16" style="26" customWidth="1"/>
-    <col min="6666" max="6666" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6920" max="6920" width="13.33203125" style="26" customWidth="1"/>
+    <col min="6666" max="6666" width="16.5703125" style="26" customWidth="1"/>
+    <col min="6667" max="6667" width="19.42578125" style="26" customWidth="1"/>
+    <col min="6668" max="6668" width="17.85546875" style="26" customWidth="1"/>
+    <col min="6669" max="6917" width="9.140625" style="26"/>
+    <col min="6918" max="6918" width="53.7109375" style="26" customWidth="1"/>
+    <col min="6919" max="6919" width="15.85546875" style="26" customWidth="1"/>
+    <col min="6920" max="6920" width="13.28515625" style="26" customWidth="1"/>
     <col min="6921" max="6921" width="16" style="26" customWidth="1"/>
-    <col min="6922" max="6922" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7176" max="7176" width="13.33203125" style="26" customWidth="1"/>
+    <col min="6922" max="6922" width="16.5703125" style="26" customWidth="1"/>
+    <col min="6923" max="6923" width="19.42578125" style="26" customWidth="1"/>
+    <col min="6924" max="6924" width="17.85546875" style="26" customWidth="1"/>
+    <col min="6925" max="7173" width="9.140625" style="26"/>
+    <col min="7174" max="7174" width="53.7109375" style="26" customWidth="1"/>
+    <col min="7175" max="7175" width="15.85546875" style="26" customWidth="1"/>
+    <col min="7176" max="7176" width="13.28515625" style="26" customWidth="1"/>
     <col min="7177" max="7177" width="16" style="26" customWidth="1"/>
-    <col min="7178" max="7178" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7432" max="7432" width="13.33203125" style="26" customWidth="1"/>
+    <col min="7178" max="7178" width="16.5703125" style="26" customWidth="1"/>
+    <col min="7179" max="7179" width="19.42578125" style="26" customWidth="1"/>
+    <col min="7180" max="7180" width="17.85546875" style="26" customWidth="1"/>
+    <col min="7181" max="7429" width="9.140625" style="26"/>
+    <col min="7430" max="7430" width="53.7109375" style="26" customWidth="1"/>
+    <col min="7431" max="7431" width="15.85546875" style="26" customWidth="1"/>
+    <col min="7432" max="7432" width="13.28515625" style="26" customWidth="1"/>
     <col min="7433" max="7433" width="16" style="26" customWidth="1"/>
-    <col min="7434" max="7434" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7688" max="7688" width="13.33203125" style="26" customWidth="1"/>
+    <col min="7434" max="7434" width="16.5703125" style="26" customWidth="1"/>
+    <col min="7435" max="7435" width="19.42578125" style="26" customWidth="1"/>
+    <col min="7436" max="7436" width="17.85546875" style="26" customWidth="1"/>
+    <col min="7437" max="7685" width="9.140625" style="26"/>
+    <col min="7686" max="7686" width="53.7109375" style="26" customWidth="1"/>
+    <col min="7687" max="7687" width="15.85546875" style="26" customWidth="1"/>
+    <col min="7688" max="7688" width="13.28515625" style="26" customWidth="1"/>
     <col min="7689" max="7689" width="16" style="26" customWidth="1"/>
-    <col min="7690" max="7690" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7944" max="7944" width="13.33203125" style="26" customWidth="1"/>
+    <col min="7690" max="7690" width="16.5703125" style="26" customWidth="1"/>
+    <col min="7691" max="7691" width="19.42578125" style="26" customWidth="1"/>
+    <col min="7692" max="7692" width="17.85546875" style="26" customWidth="1"/>
+    <col min="7693" max="7941" width="9.140625" style="26"/>
+    <col min="7942" max="7942" width="53.7109375" style="26" customWidth="1"/>
+    <col min="7943" max="7943" width="15.85546875" style="26" customWidth="1"/>
+    <col min="7944" max="7944" width="13.28515625" style="26" customWidth="1"/>
     <col min="7945" max="7945" width="16" style="26" customWidth="1"/>
-    <col min="7946" max="7946" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8200" max="8200" width="13.33203125" style="26" customWidth="1"/>
+    <col min="7946" max="7946" width="16.5703125" style="26" customWidth="1"/>
+    <col min="7947" max="7947" width="19.42578125" style="26" customWidth="1"/>
+    <col min="7948" max="7948" width="17.85546875" style="26" customWidth="1"/>
+    <col min="7949" max="8197" width="9.140625" style="26"/>
+    <col min="8198" max="8198" width="53.7109375" style="26" customWidth="1"/>
+    <col min="8199" max="8199" width="15.85546875" style="26" customWidth="1"/>
+    <col min="8200" max="8200" width="13.28515625" style="26" customWidth="1"/>
     <col min="8201" max="8201" width="16" style="26" customWidth="1"/>
-    <col min="8202" max="8202" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8456" max="8456" width="13.33203125" style="26" customWidth="1"/>
+    <col min="8202" max="8202" width="16.5703125" style="26" customWidth="1"/>
+    <col min="8203" max="8203" width="19.42578125" style="26" customWidth="1"/>
+    <col min="8204" max="8204" width="17.85546875" style="26" customWidth="1"/>
+    <col min="8205" max="8453" width="9.140625" style="26"/>
+    <col min="8454" max="8454" width="53.7109375" style="26" customWidth="1"/>
+    <col min="8455" max="8455" width="15.85546875" style="26" customWidth="1"/>
+    <col min="8456" max="8456" width="13.28515625" style="26" customWidth="1"/>
     <col min="8457" max="8457" width="16" style="26" customWidth="1"/>
-    <col min="8458" max="8458" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8712" max="8712" width="13.33203125" style="26" customWidth="1"/>
+    <col min="8458" max="8458" width="16.5703125" style="26" customWidth="1"/>
+    <col min="8459" max="8459" width="19.42578125" style="26" customWidth="1"/>
+    <col min="8460" max="8460" width="17.85546875" style="26" customWidth="1"/>
+    <col min="8461" max="8709" width="9.140625" style="26"/>
+    <col min="8710" max="8710" width="53.7109375" style="26" customWidth="1"/>
+    <col min="8711" max="8711" width="15.85546875" style="26" customWidth="1"/>
+    <col min="8712" max="8712" width="13.28515625" style="26" customWidth="1"/>
     <col min="8713" max="8713" width="16" style="26" customWidth="1"/>
-    <col min="8714" max="8714" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8968" max="8968" width="13.33203125" style="26" customWidth="1"/>
+    <col min="8714" max="8714" width="16.5703125" style="26" customWidth="1"/>
+    <col min="8715" max="8715" width="19.42578125" style="26" customWidth="1"/>
+    <col min="8716" max="8716" width="17.85546875" style="26" customWidth="1"/>
+    <col min="8717" max="8965" width="9.140625" style="26"/>
+    <col min="8966" max="8966" width="53.7109375" style="26" customWidth="1"/>
+    <col min="8967" max="8967" width="15.85546875" style="26" customWidth="1"/>
+    <col min="8968" max="8968" width="13.28515625" style="26" customWidth="1"/>
     <col min="8969" max="8969" width="16" style="26" customWidth="1"/>
-    <col min="8970" max="8970" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9224" max="9224" width="13.33203125" style="26" customWidth="1"/>
+    <col min="8970" max="8970" width="16.5703125" style="26" customWidth="1"/>
+    <col min="8971" max="8971" width="19.42578125" style="26" customWidth="1"/>
+    <col min="8972" max="8972" width="17.85546875" style="26" customWidth="1"/>
+    <col min="8973" max="9221" width="9.140625" style="26"/>
+    <col min="9222" max="9222" width="53.7109375" style="26" customWidth="1"/>
+    <col min="9223" max="9223" width="15.85546875" style="26" customWidth="1"/>
+    <col min="9224" max="9224" width="13.28515625" style="26" customWidth="1"/>
     <col min="9225" max="9225" width="16" style="26" customWidth="1"/>
-    <col min="9226" max="9226" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9480" max="9480" width="13.33203125" style="26" customWidth="1"/>
+    <col min="9226" max="9226" width="16.5703125" style="26" customWidth="1"/>
+    <col min="9227" max="9227" width="19.42578125" style="26" customWidth="1"/>
+    <col min="9228" max="9228" width="17.85546875" style="26" customWidth="1"/>
+    <col min="9229" max="9477" width="9.140625" style="26"/>
+    <col min="9478" max="9478" width="53.7109375" style="26" customWidth="1"/>
+    <col min="9479" max="9479" width="15.85546875" style="26" customWidth="1"/>
+    <col min="9480" max="9480" width="13.28515625" style="26" customWidth="1"/>
     <col min="9481" max="9481" width="16" style="26" customWidth="1"/>
-    <col min="9482" max="9482" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9736" max="9736" width="13.33203125" style="26" customWidth="1"/>
+    <col min="9482" max="9482" width="16.5703125" style="26" customWidth="1"/>
+    <col min="9483" max="9483" width="19.42578125" style="26" customWidth="1"/>
+    <col min="9484" max="9484" width="17.85546875" style="26" customWidth="1"/>
+    <col min="9485" max="9733" width="9.140625" style="26"/>
+    <col min="9734" max="9734" width="53.7109375" style="26" customWidth="1"/>
+    <col min="9735" max="9735" width="15.85546875" style="26" customWidth="1"/>
+    <col min="9736" max="9736" width="13.28515625" style="26" customWidth="1"/>
     <col min="9737" max="9737" width="16" style="26" customWidth="1"/>
-    <col min="9738" max="9738" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9992" max="9992" width="13.33203125" style="26" customWidth="1"/>
+    <col min="9738" max="9738" width="16.5703125" style="26" customWidth="1"/>
+    <col min="9739" max="9739" width="19.42578125" style="26" customWidth="1"/>
+    <col min="9740" max="9740" width="17.85546875" style="26" customWidth="1"/>
+    <col min="9741" max="9989" width="9.140625" style="26"/>
+    <col min="9990" max="9990" width="53.7109375" style="26" customWidth="1"/>
+    <col min="9991" max="9991" width="15.85546875" style="26" customWidth="1"/>
+    <col min="9992" max="9992" width="13.28515625" style="26" customWidth="1"/>
     <col min="9993" max="9993" width="16" style="26" customWidth="1"/>
-    <col min="9994" max="9994" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10248" max="10248" width="13.33203125" style="26" customWidth="1"/>
+    <col min="9994" max="9994" width="16.5703125" style="26" customWidth="1"/>
+    <col min="9995" max="9995" width="19.42578125" style="26" customWidth="1"/>
+    <col min="9996" max="9996" width="17.85546875" style="26" customWidth="1"/>
+    <col min="9997" max="10245" width="9.140625" style="26"/>
+    <col min="10246" max="10246" width="53.7109375" style="26" customWidth="1"/>
+    <col min="10247" max="10247" width="15.85546875" style="26" customWidth="1"/>
+    <col min="10248" max="10248" width="13.28515625" style="26" customWidth="1"/>
     <col min="10249" max="10249" width="16" style="26" customWidth="1"/>
-    <col min="10250" max="10250" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10504" max="10504" width="13.33203125" style="26" customWidth="1"/>
+    <col min="10250" max="10250" width="16.5703125" style="26" customWidth="1"/>
+    <col min="10251" max="10251" width="19.42578125" style="26" customWidth="1"/>
+    <col min="10252" max="10252" width="17.85546875" style="26" customWidth="1"/>
+    <col min="10253" max="10501" width="9.140625" style="26"/>
+    <col min="10502" max="10502" width="53.7109375" style="26" customWidth="1"/>
+    <col min="10503" max="10503" width="15.85546875" style="26" customWidth="1"/>
+    <col min="10504" max="10504" width="13.28515625" style="26" customWidth="1"/>
     <col min="10505" max="10505" width="16" style="26" customWidth="1"/>
-    <col min="10506" max="10506" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10760" max="10760" width="13.33203125" style="26" customWidth="1"/>
+    <col min="10506" max="10506" width="16.5703125" style="26" customWidth="1"/>
+    <col min="10507" max="10507" width="19.42578125" style="26" customWidth="1"/>
+    <col min="10508" max="10508" width="17.85546875" style="26" customWidth="1"/>
+    <col min="10509" max="10757" width="9.140625" style="26"/>
+    <col min="10758" max="10758" width="53.7109375" style="26" customWidth="1"/>
+    <col min="10759" max="10759" width="15.85546875" style="26" customWidth="1"/>
+    <col min="10760" max="10760" width="13.28515625" style="26" customWidth="1"/>
     <col min="10761" max="10761" width="16" style="26" customWidth="1"/>
-    <col min="10762" max="10762" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11016" max="11016" width="13.33203125" style="26" customWidth="1"/>
+    <col min="10762" max="10762" width="16.5703125" style="26" customWidth="1"/>
+    <col min="10763" max="10763" width="19.42578125" style="26" customWidth="1"/>
+    <col min="10764" max="10764" width="17.85546875" style="26" customWidth="1"/>
+    <col min="10765" max="11013" width="9.140625" style="26"/>
+    <col min="11014" max="11014" width="53.7109375" style="26" customWidth="1"/>
+    <col min="11015" max="11015" width="15.85546875" style="26" customWidth="1"/>
+    <col min="11016" max="11016" width="13.28515625" style="26" customWidth="1"/>
     <col min="11017" max="11017" width="16" style="26" customWidth="1"/>
-    <col min="11018" max="11018" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11272" max="11272" width="13.33203125" style="26" customWidth="1"/>
+    <col min="11018" max="11018" width="16.5703125" style="26" customWidth="1"/>
+    <col min="11019" max="11019" width="19.42578125" style="26" customWidth="1"/>
+    <col min="11020" max="11020" width="17.85546875" style="26" customWidth="1"/>
+    <col min="11021" max="11269" width="9.140625" style="26"/>
+    <col min="11270" max="11270" width="53.7109375" style="26" customWidth="1"/>
+    <col min="11271" max="11271" width="15.85546875" style="26" customWidth="1"/>
+    <col min="11272" max="11272" width="13.28515625" style="26" customWidth="1"/>
     <col min="11273" max="11273" width="16" style="26" customWidth="1"/>
-    <col min="11274" max="11274" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11528" max="11528" width="13.33203125" style="26" customWidth="1"/>
+    <col min="11274" max="11274" width="16.5703125" style="26" customWidth="1"/>
+    <col min="11275" max="11275" width="19.42578125" style="26" customWidth="1"/>
+    <col min="11276" max="11276" width="17.85546875" style="26" customWidth="1"/>
+    <col min="11277" max="11525" width="9.140625" style="26"/>
+    <col min="11526" max="11526" width="53.7109375" style="26" customWidth="1"/>
+    <col min="11527" max="11527" width="15.85546875" style="26" customWidth="1"/>
+    <col min="11528" max="11528" width="13.28515625" style="26" customWidth="1"/>
     <col min="11529" max="11529" width="16" style="26" customWidth="1"/>
-    <col min="11530" max="11530" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11784" max="11784" width="13.33203125" style="26" customWidth="1"/>
+    <col min="11530" max="11530" width="16.5703125" style="26" customWidth="1"/>
+    <col min="11531" max="11531" width="19.42578125" style="26" customWidth="1"/>
+    <col min="11532" max="11532" width="17.85546875" style="26" customWidth="1"/>
+    <col min="11533" max="11781" width="9.140625" style="26"/>
+    <col min="11782" max="11782" width="53.7109375" style="26" customWidth="1"/>
+    <col min="11783" max="11783" width="15.85546875" style="26" customWidth="1"/>
+    <col min="11784" max="11784" width="13.28515625" style="26" customWidth="1"/>
     <col min="11785" max="11785" width="16" style="26" customWidth="1"/>
-    <col min="11786" max="11786" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12040" max="12040" width="13.33203125" style="26" customWidth="1"/>
+    <col min="11786" max="11786" width="16.5703125" style="26" customWidth="1"/>
+    <col min="11787" max="11787" width="19.42578125" style="26" customWidth="1"/>
+    <col min="11788" max="11788" width="17.85546875" style="26" customWidth="1"/>
+    <col min="11789" max="12037" width="9.140625" style="26"/>
+    <col min="12038" max="12038" width="53.7109375" style="26" customWidth="1"/>
+    <col min="12039" max="12039" width="15.85546875" style="26" customWidth="1"/>
+    <col min="12040" max="12040" width="13.28515625" style="26" customWidth="1"/>
     <col min="12041" max="12041" width="16" style="26" customWidth="1"/>
-    <col min="12042" max="12042" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12296" max="12296" width="13.33203125" style="26" customWidth="1"/>
+    <col min="12042" max="12042" width="16.5703125" style="26" customWidth="1"/>
+    <col min="12043" max="12043" width="19.42578125" style="26" customWidth="1"/>
+    <col min="12044" max="12044" width="17.85546875" style="26" customWidth="1"/>
+    <col min="12045" max="12293" width="9.140625" style="26"/>
+    <col min="12294" max="12294" width="53.7109375" style="26" customWidth="1"/>
+    <col min="12295" max="12295" width="15.85546875" style="26" customWidth="1"/>
+    <col min="12296" max="12296" width="13.28515625" style="26" customWidth="1"/>
     <col min="12297" max="12297" width="16" style="26" customWidth="1"/>
-    <col min="12298" max="12298" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12552" max="12552" width="13.33203125" style="26" customWidth="1"/>
+    <col min="12298" max="12298" width="16.5703125" style="26" customWidth="1"/>
+    <col min="12299" max="12299" width="19.42578125" style="26" customWidth="1"/>
+    <col min="12300" max="12300" width="17.85546875" style="26" customWidth="1"/>
+    <col min="12301" max="12549" width="9.140625" style="26"/>
+    <col min="12550" max="12550" width="53.7109375" style="26" customWidth="1"/>
+    <col min="12551" max="12551" width="15.85546875" style="26" customWidth="1"/>
+    <col min="12552" max="12552" width="13.28515625" style="26" customWidth="1"/>
     <col min="12553" max="12553" width="16" style="26" customWidth="1"/>
-    <col min="12554" max="12554" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12808" max="12808" width="13.33203125" style="26" customWidth="1"/>
+    <col min="12554" max="12554" width="16.5703125" style="26" customWidth="1"/>
+    <col min="12555" max="12555" width="19.42578125" style="26" customWidth="1"/>
+    <col min="12556" max="12556" width="17.85546875" style="26" customWidth="1"/>
+    <col min="12557" max="12805" width="9.140625" style="26"/>
+    <col min="12806" max="12806" width="53.7109375" style="26" customWidth="1"/>
+    <col min="12807" max="12807" width="15.85546875" style="26" customWidth="1"/>
+    <col min="12808" max="12808" width="13.28515625" style="26" customWidth="1"/>
     <col min="12809" max="12809" width="16" style="26" customWidth="1"/>
-    <col min="12810" max="12810" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13064" max="13064" width="13.33203125" style="26" customWidth="1"/>
+    <col min="12810" max="12810" width="16.5703125" style="26" customWidth="1"/>
+    <col min="12811" max="12811" width="19.42578125" style="26" customWidth="1"/>
+    <col min="12812" max="12812" width="17.85546875" style="26" customWidth="1"/>
+    <col min="12813" max="13061" width="9.140625" style="26"/>
+    <col min="13062" max="13062" width="53.7109375" style="26" customWidth="1"/>
+    <col min="13063" max="13063" width="15.85546875" style="26" customWidth="1"/>
+    <col min="13064" max="13064" width="13.28515625" style="26" customWidth="1"/>
     <col min="13065" max="13065" width="16" style="26" customWidth="1"/>
-    <col min="13066" max="13066" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13320" max="13320" width="13.33203125" style="26" customWidth="1"/>
+    <col min="13066" max="13066" width="16.5703125" style="26" customWidth="1"/>
+    <col min="13067" max="13067" width="19.42578125" style="26" customWidth="1"/>
+    <col min="13068" max="13068" width="17.85546875" style="26" customWidth="1"/>
+    <col min="13069" max="13317" width="9.140625" style="26"/>
+    <col min="13318" max="13318" width="53.7109375" style="26" customWidth="1"/>
+    <col min="13319" max="13319" width="15.85546875" style="26" customWidth="1"/>
+    <col min="13320" max="13320" width="13.28515625" style="26" customWidth="1"/>
     <col min="13321" max="13321" width="16" style="26" customWidth="1"/>
-    <col min="13322" max="13322" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13576" max="13576" width="13.33203125" style="26" customWidth="1"/>
+    <col min="13322" max="13322" width="16.5703125" style="26" customWidth="1"/>
+    <col min="13323" max="13323" width="19.42578125" style="26" customWidth="1"/>
+    <col min="13324" max="13324" width="17.85546875" style="26" customWidth="1"/>
+    <col min="13325" max="13573" width="9.140625" style="26"/>
+    <col min="13574" max="13574" width="53.7109375" style="26" customWidth="1"/>
+    <col min="13575" max="13575" width="15.85546875" style="26" customWidth="1"/>
+    <col min="13576" max="13576" width="13.28515625" style="26" customWidth="1"/>
     <col min="13577" max="13577" width="16" style="26" customWidth="1"/>
-    <col min="13578" max="13578" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13832" max="13832" width="13.33203125" style="26" customWidth="1"/>
+    <col min="13578" max="13578" width="16.5703125" style="26" customWidth="1"/>
+    <col min="13579" max="13579" width="19.42578125" style="26" customWidth="1"/>
+    <col min="13580" max="13580" width="17.85546875" style="26" customWidth="1"/>
+    <col min="13581" max="13829" width="9.140625" style="26"/>
+    <col min="13830" max="13830" width="53.7109375" style="26" customWidth="1"/>
+    <col min="13831" max="13831" width="15.85546875" style="26" customWidth="1"/>
+    <col min="13832" max="13832" width="13.28515625" style="26" customWidth="1"/>
     <col min="13833" max="13833" width="16" style="26" customWidth="1"/>
-    <col min="13834" max="13834" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14088" max="14088" width="13.33203125" style="26" customWidth="1"/>
+    <col min="13834" max="13834" width="16.5703125" style="26" customWidth="1"/>
+    <col min="13835" max="13835" width="19.42578125" style="26" customWidth="1"/>
+    <col min="13836" max="13836" width="17.85546875" style="26" customWidth="1"/>
+    <col min="13837" max="14085" width="9.140625" style="26"/>
+    <col min="14086" max="14086" width="53.7109375" style="26" customWidth="1"/>
+    <col min="14087" max="14087" width="15.85546875" style="26" customWidth="1"/>
+    <col min="14088" max="14088" width="13.28515625" style="26" customWidth="1"/>
     <col min="14089" max="14089" width="16" style="26" customWidth="1"/>
-    <col min="14090" max="14090" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14344" max="14344" width="13.33203125" style="26" customWidth="1"/>
+    <col min="14090" max="14090" width="16.5703125" style="26" customWidth="1"/>
+    <col min="14091" max="14091" width="19.42578125" style="26" customWidth="1"/>
+    <col min="14092" max="14092" width="17.85546875" style="26" customWidth="1"/>
+    <col min="14093" max="14341" width="9.140625" style="26"/>
+    <col min="14342" max="14342" width="53.7109375" style="26" customWidth="1"/>
+    <col min="14343" max="14343" width="15.85546875" style="26" customWidth="1"/>
+    <col min="14344" max="14344" width="13.28515625" style="26" customWidth="1"/>
     <col min="14345" max="14345" width="16" style="26" customWidth="1"/>
-    <col min="14346" max="14346" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14600" max="14600" width="13.33203125" style="26" customWidth="1"/>
+    <col min="14346" max="14346" width="16.5703125" style="26" customWidth="1"/>
+    <col min="14347" max="14347" width="19.42578125" style="26" customWidth="1"/>
+    <col min="14348" max="14348" width="17.85546875" style="26" customWidth="1"/>
+    <col min="14349" max="14597" width="9.140625" style="26"/>
+    <col min="14598" max="14598" width="53.7109375" style="26" customWidth="1"/>
+    <col min="14599" max="14599" width="15.85546875" style="26" customWidth="1"/>
+    <col min="14600" max="14600" width="13.28515625" style="26" customWidth="1"/>
     <col min="14601" max="14601" width="16" style="26" customWidth="1"/>
-    <col min="14602" max="14602" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14856" max="14856" width="13.33203125" style="26" customWidth="1"/>
+    <col min="14602" max="14602" width="16.5703125" style="26" customWidth="1"/>
+    <col min="14603" max="14603" width="19.42578125" style="26" customWidth="1"/>
+    <col min="14604" max="14604" width="17.85546875" style="26" customWidth="1"/>
+    <col min="14605" max="14853" width="9.140625" style="26"/>
+    <col min="14854" max="14854" width="53.7109375" style="26" customWidth="1"/>
+    <col min="14855" max="14855" width="15.85546875" style="26" customWidth="1"/>
+    <col min="14856" max="14856" width="13.28515625" style="26" customWidth="1"/>
     <col min="14857" max="14857" width="16" style="26" customWidth="1"/>
-    <col min="14858" max="14858" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15112" max="15112" width="13.33203125" style="26" customWidth="1"/>
+    <col min="14858" max="14858" width="16.5703125" style="26" customWidth="1"/>
+    <col min="14859" max="14859" width="19.42578125" style="26" customWidth="1"/>
+    <col min="14860" max="14860" width="17.85546875" style="26" customWidth="1"/>
+    <col min="14861" max="15109" width="9.140625" style="26"/>
+    <col min="15110" max="15110" width="53.7109375" style="26" customWidth="1"/>
+    <col min="15111" max="15111" width="15.85546875" style="26" customWidth="1"/>
+    <col min="15112" max="15112" width="13.28515625" style="26" customWidth="1"/>
     <col min="15113" max="15113" width="16" style="26" customWidth="1"/>
-    <col min="15114" max="15114" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15368" max="15368" width="13.33203125" style="26" customWidth="1"/>
+    <col min="15114" max="15114" width="16.5703125" style="26" customWidth="1"/>
+    <col min="15115" max="15115" width="19.42578125" style="26" customWidth="1"/>
+    <col min="15116" max="15116" width="17.85546875" style="26" customWidth="1"/>
+    <col min="15117" max="15365" width="9.140625" style="26"/>
+    <col min="15366" max="15366" width="53.7109375" style="26" customWidth="1"/>
+    <col min="15367" max="15367" width="15.85546875" style="26" customWidth="1"/>
+    <col min="15368" max="15368" width="13.28515625" style="26" customWidth="1"/>
     <col min="15369" max="15369" width="16" style="26" customWidth="1"/>
-    <col min="15370" max="15370" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15624" max="15624" width="13.33203125" style="26" customWidth="1"/>
+    <col min="15370" max="15370" width="16.5703125" style="26" customWidth="1"/>
+    <col min="15371" max="15371" width="19.42578125" style="26" customWidth="1"/>
+    <col min="15372" max="15372" width="17.85546875" style="26" customWidth="1"/>
+    <col min="15373" max="15621" width="9.140625" style="26"/>
+    <col min="15622" max="15622" width="53.7109375" style="26" customWidth="1"/>
+    <col min="15623" max="15623" width="15.85546875" style="26" customWidth="1"/>
+    <col min="15624" max="15624" width="13.28515625" style="26" customWidth="1"/>
     <col min="15625" max="15625" width="16" style="26" customWidth="1"/>
-    <col min="15626" max="15626" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15880" max="15880" width="13.33203125" style="26" customWidth="1"/>
+    <col min="15626" max="15626" width="16.5703125" style="26" customWidth="1"/>
+    <col min="15627" max="15627" width="19.42578125" style="26" customWidth="1"/>
+    <col min="15628" max="15628" width="17.85546875" style="26" customWidth="1"/>
+    <col min="15629" max="15877" width="9.140625" style="26"/>
+    <col min="15878" max="15878" width="53.7109375" style="26" customWidth="1"/>
+    <col min="15879" max="15879" width="15.85546875" style="26" customWidth="1"/>
+    <col min="15880" max="15880" width="13.28515625" style="26" customWidth="1"/>
     <col min="15881" max="15881" width="16" style="26" customWidth="1"/>
-    <col min="15882" max="15882" width="16.5546875" style="26" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16136" max="16136" width="13.33203125" style="26" customWidth="1"/>
+    <col min="15882" max="15882" width="16.5703125" style="26" customWidth="1"/>
+    <col min="15883" max="15883" width="19.42578125" style="26" customWidth="1"/>
+    <col min="15884" max="15884" width="17.85546875" style="26" customWidth="1"/>
+    <col min="15885" max="16133" width="9.140625" style="26"/>
+    <col min="16134" max="16134" width="53.7109375" style="26" customWidth="1"/>
+    <col min="16135" max="16135" width="15.85546875" style="26" customWidth="1"/>
+    <col min="16136" max="16136" width="13.28515625" style="26" customWidth="1"/>
     <col min="16137" max="16137" width="16" style="26" customWidth="1"/>
-    <col min="16138" max="16138" width="16.5546875" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16384" max="16384" width="9.109375" style="26" customWidth="1"/>
+    <col min="16138" max="16138" width="16.5703125" style="26" customWidth="1"/>
+    <col min="16139" max="16139" width="19.42578125" style="26" customWidth="1"/>
+    <col min="16140" max="16140" width="17.85546875" style="26" customWidth="1"/>
+    <col min="16141" max="16383" width="9.140625" style="26"/>
+    <col min="16384" max="16384" width="9.140625" style="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:254" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="Q1" s="336"/>
+    <row r="1" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="O1" s="601" t="s">
+        <v>939</v>
+      </c>
+      <c r="P1" s="602"/>
+      <c r="Q1" s="334"/>
       <c r="R1" s="167"/>
       <c r="S1" s="167"/>
       <c r="T1" s="167"/>
       <c r="U1" s="167"/>
       <c r="V1" s="167"/>
       <c r="W1" s="167"/>
       <c r="X1" s="167"/>
       <c r="Y1" s="167"/>
       <c r="Z1" s="167"/>
       <c r="AA1" s="167"/>
       <c r="AB1" s="167"/>
       <c r="AC1" s="167"/>
       <c r="AD1" s="167"/>
     </row>
     <row r="2" spans="1:254" x14ac:dyDescent="0.25">
-      <c r="O2" s="607"/>
-[...1 lines deleted...]
-      <c r="Q2" s="336"/>
+      <c r="O2" s="602"/>
+      <c r="P2" s="602"/>
+      <c r="Q2" s="334"/>
       <c r="R2" s="167"/>
       <c r="S2" s="167"/>
       <c r="T2" s="167"/>
       <c r="U2" s="167"/>
       <c r="V2" s="167"/>
       <c r="W2" s="167"/>
       <c r="X2" s="167"/>
       <c r="Y2" s="167"/>
       <c r="Z2" s="167"/>
       <c r="AA2" s="167"/>
       <c r="AB2" s="167"/>
       <c r="AC2" s="167"/>
       <c r="AD2" s="167"/>
     </row>
     <row r="3" spans="1:254" x14ac:dyDescent="0.25">
-      <c r="O3" s="607"/>
-[...1 lines deleted...]
-      <c r="Q3" s="336"/>
+      <c r="O3" s="602"/>
+      <c r="P3" s="602"/>
+      <c r="Q3" s="334"/>
       <c r="R3" s="167"/>
       <c r="S3" s="167"/>
       <c r="T3" s="167"/>
       <c r="U3" s="167"/>
       <c r="V3" s="167"/>
       <c r="W3" s="167"/>
       <c r="X3" s="167"/>
       <c r="Y3" s="167"/>
       <c r="Z3" s="167"/>
       <c r="AA3" s="167"/>
       <c r="AB3" s="167"/>
       <c r="AC3" s="167"/>
       <c r="AD3" s="167"/>
     </row>
-    <row r="4" spans="1:254" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:254" x14ac:dyDescent="0.25">
       <c r="B4" s="168"/>
       <c r="C4" s="168"/>
       <c r="D4" s="168"/>
       <c r="E4" s="168"/>
       <c r="F4" s="168"/>
       <c r="G4" s="168"/>
       <c r="H4" s="168"/>
       <c r="I4" s="168"/>
       <c r="J4" s="168"/>
       <c r="K4" s="168"/>
       <c r="L4" s="168"/>
       <c r="M4" s="169"/>
       <c r="N4" s="169"/>
       <c r="O4" s="170"/>
       <c r="P4" s="170" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="Q4" s="169"/>
       <c r="R4" s="170"/>
     </row>
-    <row r="5" spans="1:254" s="25" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:254" s="25" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="26"/>
-      <c r="B5" s="628" t="s">
-[...15 lines deleted...]
-      <c r="P5" s="629"/>
+      <c r="B5" s="623" t="s">
+        <v>836</v>
+      </c>
+      <c r="C5" s="623"/>
+      <c r="D5" s="623"/>
+      <c r="E5" s="623"/>
+      <c r="F5" s="623"/>
+      <c r="G5" s="623"/>
+      <c r="H5" s="623"/>
+      <c r="I5" s="623"/>
+      <c r="J5" s="623"/>
+      <c r="K5" s="623"/>
+      <c r="L5" s="623"/>
+      <c r="M5" s="623"/>
+      <c r="N5" s="623"/>
+      <c r="O5" s="623"/>
+      <c r="P5" s="624"/>
       <c r="Q5" s="171"/>
-      <c r="R5" s="591"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:254" s="25" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="R5" s="479"/>
+    </row>
+    <row r="6" spans="1:254" s="25" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="26"/>
-      <c r="B6" s="630" t="s">
+      <c r="B6" s="625" t="s">
         <v>462</v>
       </c>
-      <c r="C6" s="631"/>
-[...14 lines deleted...]
-      <c r="R6" s="592"/>
+      <c r="C6" s="626"/>
+      <c r="D6" s="626"/>
+      <c r="E6" s="626"/>
+      <c r="F6" s="626"/>
+      <c r="G6" s="626"/>
+      <c r="H6" s="626"/>
+      <c r="I6" s="626"/>
+      <c r="J6" s="626"/>
+      <c r="K6" s="626"/>
+      <c r="L6" s="626"/>
+      <c r="M6" s="626"/>
+      <c r="N6" s="626"/>
+      <c r="O6" s="626"/>
+      <c r="P6" s="627"/>
+      <c r="Q6" s="335"/>
+      <c r="R6" s="480"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
-      <c r="V6" s="358"/>
-[...233 lines deleted...]
-    <row r="7" spans="1:254" s="25" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V6" s="355"/>
+      <c r="W6" s="355"/>
+      <c r="X6" s="355"/>
+      <c r="Y6" s="355"/>
+      <c r="Z6" s="355"/>
+      <c r="AA6" s="355"/>
+      <c r="AB6" s="355"/>
+      <c r="AC6" s="355"/>
+      <c r="AD6" s="355"/>
+      <c r="AE6" s="355"/>
+      <c r="AF6" s="355"/>
+      <c r="AG6" s="355"/>
+      <c r="AH6" s="355"/>
+      <c r="AI6" s="355"/>
+      <c r="AJ6" s="355"/>
+      <c r="AK6" s="355"/>
+      <c r="AL6" s="355"/>
+      <c r="AM6" s="355"/>
+      <c r="AN6" s="355"/>
+      <c r="AO6" s="355"/>
+      <c r="AP6" s="355"/>
+      <c r="AQ6" s="673"/>
+      <c r="AR6" s="673"/>
+      <c r="AS6" s="673"/>
+      <c r="AT6" s="673"/>
+      <c r="AU6" s="673"/>
+      <c r="AV6" s="673"/>
+      <c r="AW6" s="673"/>
+      <c r="AX6" s="673"/>
+      <c r="AY6" s="673"/>
+      <c r="AZ6" s="673"/>
+      <c r="BA6" s="673"/>
+      <c r="BB6" s="673"/>
+      <c r="BC6" s="673"/>
+      <c r="BD6" s="673"/>
+      <c r="BE6" s="673"/>
+      <c r="BF6" s="673"/>
+      <c r="BG6" s="673"/>
+      <c r="BH6" s="673"/>
+      <c r="BI6" s="673"/>
+      <c r="BJ6" s="673"/>
+      <c r="BK6" s="673"/>
+      <c r="BL6" s="673"/>
+      <c r="BM6" s="673"/>
+      <c r="BN6" s="673"/>
+      <c r="BO6" s="673"/>
+      <c r="BP6" s="673"/>
+      <c r="BQ6" s="673"/>
+      <c r="BR6" s="673"/>
+      <c r="BS6" s="673"/>
+      <c r="BT6" s="673"/>
+      <c r="BU6" s="673"/>
+      <c r="BV6" s="673"/>
+      <c r="BW6" s="673"/>
+      <c r="BX6" s="673"/>
+      <c r="BY6" s="673"/>
+      <c r="BZ6" s="673"/>
+      <c r="CA6" s="673"/>
+      <c r="CB6" s="673"/>
+      <c r="CC6" s="673"/>
+      <c r="CD6" s="673"/>
+      <c r="CE6" s="673"/>
+      <c r="CF6" s="673"/>
+      <c r="CG6" s="673"/>
+      <c r="CH6" s="673"/>
+      <c r="CI6" s="673"/>
+      <c r="CJ6" s="673"/>
+      <c r="CK6" s="673"/>
+      <c r="CL6" s="673"/>
+      <c r="CM6" s="673"/>
+      <c r="CN6" s="673"/>
+      <c r="CO6" s="673"/>
+      <c r="CP6" s="673"/>
+      <c r="CQ6" s="673"/>
+      <c r="CR6" s="673"/>
+      <c r="CS6" s="673"/>
+      <c r="CT6" s="673"/>
+      <c r="CU6" s="673"/>
+      <c r="CV6" s="673"/>
+      <c r="CW6" s="673"/>
+      <c r="CX6" s="673"/>
+      <c r="CY6" s="673"/>
+      <c r="CZ6" s="673"/>
+      <c r="DA6" s="673"/>
+      <c r="DB6" s="673"/>
+      <c r="DC6" s="673"/>
+      <c r="DD6" s="673"/>
+      <c r="DE6" s="673"/>
+      <c r="DF6" s="673"/>
+      <c r="DG6" s="673"/>
+      <c r="DH6" s="673"/>
+      <c r="DI6" s="673"/>
+      <c r="DJ6" s="673"/>
+      <c r="DK6" s="673"/>
+      <c r="DL6" s="673"/>
+      <c r="DM6" s="673"/>
+      <c r="DN6" s="673"/>
+      <c r="DO6" s="673"/>
+      <c r="DP6" s="673"/>
+      <c r="DQ6" s="673"/>
+      <c r="DR6" s="673"/>
+      <c r="DS6" s="673"/>
+      <c r="DT6" s="673"/>
+      <c r="DU6" s="673"/>
+      <c r="DV6" s="673"/>
+      <c r="DW6" s="673"/>
+      <c r="DX6" s="673"/>
+      <c r="DY6" s="673"/>
+      <c r="DZ6" s="673"/>
+      <c r="EA6" s="673"/>
+      <c r="EB6" s="673"/>
+      <c r="EC6" s="673"/>
+      <c r="ED6" s="673"/>
+      <c r="EE6" s="673"/>
+      <c r="EF6" s="673"/>
+      <c r="EG6" s="673"/>
+      <c r="EH6" s="673"/>
+      <c r="EI6" s="673"/>
+      <c r="EJ6" s="673"/>
+      <c r="EK6" s="673"/>
+      <c r="EL6" s="673"/>
+      <c r="EM6" s="673"/>
+      <c r="EN6" s="673"/>
+      <c r="EO6" s="673"/>
+      <c r="EP6" s="673"/>
+      <c r="EQ6" s="673"/>
+      <c r="ER6" s="673"/>
+      <c r="ES6" s="673"/>
+      <c r="ET6" s="673"/>
+      <c r="EU6" s="673"/>
+      <c r="EV6" s="673"/>
+      <c r="EW6" s="673"/>
+      <c r="EX6" s="673"/>
+      <c r="EY6" s="673"/>
+      <c r="EZ6" s="673"/>
+      <c r="FA6" s="673"/>
+      <c r="FB6" s="673"/>
+      <c r="FC6" s="673"/>
+      <c r="FD6" s="673"/>
+      <c r="FE6" s="673"/>
+      <c r="FF6" s="673"/>
+      <c r="FG6" s="673"/>
+      <c r="FH6" s="673"/>
+      <c r="FI6" s="673"/>
+      <c r="FJ6" s="673"/>
+      <c r="FK6" s="673"/>
+      <c r="FL6" s="673"/>
+      <c r="FM6" s="673"/>
+      <c r="FN6" s="673"/>
+      <c r="FO6" s="673"/>
+      <c r="FP6" s="673"/>
+      <c r="FQ6" s="673"/>
+      <c r="FR6" s="673"/>
+      <c r="FS6" s="673"/>
+      <c r="FT6" s="673"/>
+      <c r="FU6" s="673"/>
+      <c r="FV6" s="673"/>
+      <c r="FW6" s="673"/>
+      <c r="FX6" s="673"/>
+      <c r="FY6" s="673"/>
+      <c r="FZ6" s="673"/>
+      <c r="GA6" s="673"/>
+      <c r="GB6" s="673"/>
+      <c r="GC6" s="673"/>
+      <c r="GD6" s="673"/>
+      <c r="GE6" s="673"/>
+      <c r="GF6" s="673"/>
+      <c r="GG6" s="673"/>
+      <c r="GH6" s="673"/>
+      <c r="GI6" s="673"/>
+      <c r="GJ6" s="673"/>
+      <c r="GK6" s="673"/>
+      <c r="GL6" s="673"/>
+      <c r="GM6" s="673"/>
+      <c r="GN6" s="673"/>
+      <c r="GO6" s="673"/>
+      <c r="GP6" s="673"/>
+      <c r="GQ6" s="673"/>
+      <c r="GR6" s="673"/>
+      <c r="GS6" s="673"/>
+      <c r="GT6" s="673"/>
+      <c r="GU6" s="673"/>
+      <c r="GV6" s="673"/>
+      <c r="GW6" s="673"/>
+      <c r="GX6" s="673"/>
+      <c r="GY6" s="673"/>
+      <c r="GZ6" s="673"/>
+      <c r="HA6" s="673"/>
+      <c r="HB6" s="673"/>
+      <c r="HC6" s="673"/>
+      <c r="HD6" s="673"/>
+      <c r="HE6" s="673"/>
+      <c r="HF6" s="673"/>
+      <c r="HG6" s="673"/>
+      <c r="HH6" s="673"/>
+      <c r="HI6" s="673"/>
+      <c r="HJ6" s="673"/>
+      <c r="HK6" s="673"/>
+      <c r="HL6" s="673"/>
+      <c r="HM6" s="673"/>
+      <c r="HN6" s="673"/>
+      <c r="HO6" s="673"/>
+      <c r="HP6" s="673"/>
+      <c r="HQ6" s="673"/>
+      <c r="HR6" s="673"/>
+      <c r="HS6" s="673"/>
+      <c r="HT6" s="673"/>
+      <c r="HU6" s="673"/>
+      <c r="HV6" s="673"/>
+      <c r="HW6" s="673"/>
+      <c r="HX6" s="673"/>
+      <c r="HY6" s="673"/>
+      <c r="HZ6" s="673"/>
+      <c r="IA6" s="673"/>
+      <c r="IB6" s="673"/>
+      <c r="IC6" s="673"/>
+      <c r="ID6" s="673"/>
+      <c r="IE6" s="673"/>
+      <c r="IF6" s="673"/>
+      <c r="IG6" s="673"/>
+      <c r="IH6" s="673"/>
+      <c r="II6" s="673"/>
+      <c r="IJ6" s="673"/>
+      <c r="IK6" s="673"/>
+      <c r="IL6" s="673"/>
+      <c r="IM6" s="673"/>
+      <c r="IN6" s="673"/>
+      <c r="IO6" s="673"/>
+      <c r="IP6" s="673"/>
+      <c r="IQ6" s="673"/>
+      <c r="IR6" s="673"/>
+      <c r="IS6" s="673"/>
+      <c r="IT6" s="673"/>
+    </row>
+    <row r="7" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26"/>
-      <c r="B7" s="608" t="s">
+      <c r="B7" s="603" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="610" t="s">
+      <c r="C7" s="605" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="611"/>
-[...6 lines deleted...]
-      <c r="G7" s="614" t="s">
+      <c r="D7" s="606"/>
+      <c r="E7" s="615" t="s">
+        <v>837</v>
+      </c>
+      <c r="F7" s="617" t="s">
+        <v>592</v>
+      </c>
+      <c r="G7" s="609" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="614" t="s">
-[...8 lines deleted...]
-      <c r="K7" s="624" t="s">
+      <c r="H7" s="609" t="s">
+        <v>781</v>
+      </c>
+      <c r="I7" s="609" t="s">
+        <v>782</v>
+      </c>
+      <c r="J7" s="628" t="s">
+        <v>783</v>
+      </c>
+      <c r="K7" s="619" t="s">
         <v>520</v>
       </c>
-      <c r="L7" s="626" t="s">
+      <c r="L7" s="621" t="s">
         <v>3</v>
       </c>
-      <c r="M7" s="616" t="s">
+      <c r="M7" s="611" t="s">
         <v>4</v>
       </c>
-      <c r="N7" s="616" t="s">
+      <c r="N7" s="611" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="616" t="s">
+      <c r="O7" s="611" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="618" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:254" s="25" customFormat="1" ht="144.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="P7" s="613" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="8" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="26"/>
-      <c r="B8" s="609"/>
-[...15 lines deleted...]
-    <row r="9" spans="1:254" s="25" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="604"/>
+      <c r="C8" s="607"/>
+      <c r="D8" s="608"/>
+      <c r="E8" s="616"/>
+      <c r="F8" s="618"/>
+      <c r="G8" s="610"/>
+      <c r="H8" s="610"/>
+      <c r="I8" s="610"/>
+      <c r="J8" s="629"/>
+      <c r="K8" s="620"/>
+      <c r="L8" s="622"/>
+      <c r="M8" s="612"/>
+      <c r="N8" s="612"/>
+      <c r="O8" s="612"/>
+      <c r="P8" s="614"/>
+    </row>
+    <row r="9" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="26"/>
-      <c r="B9" s="345">
+      <c r="B9" s="343">
         <v>1</v>
       </c>
-      <c r="C9" s="643">
+      <c r="C9" s="638">
         <v>2</v>
       </c>
-      <c r="D9" s="644"/>
-      <c r="E9" s="346">
+      <c r="D9" s="639"/>
+      <c r="E9" s="344">
         <v>3</v>
       </c>
-      <c r="F9" s="347">
+      <c r="F9" s="345">
         <v>4</v>
       </c>
-      <c r="G9" s="348">
+      <c r="G9" s="346">
         <v>5</v>
       </c>
-      <c r="H9" s="348">
+      <c r="H9" s="346">
         <v>6</v>
       </c>
-      <c r="I9" s="348">
+      <c r="I9" s="346">
         <v>7</v>
       </c>
-      <c r="J9" s="348">
+      <c r="J9" s="346">
         <v>8</v>
       </c>
-      <c r="K9" s="349">
+      <c r="K9" s="347">
         <v>9</v>
       </c>
-      <c r="L9" s="590">
+      <c r="L9" s="562">
         <v>10</v>
       </c>
-      <c r="M9" s="346">
+      <c r="M9" s="344">
         <v>11</v>
       </c>
-      <c r="N9" s="348">
+      <c r="N9" s="346">
         <v>12</v>
       </c>
-      <c r="O9" s="346">
+      <c r="O9" s="344">
         <v>13</v>
       </c>
-      <c r="P9" s="350">
+      <c r="P9" s="348">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:254" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="645">
+    <row r="10" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="B10" s="640">
         <v>1</v>
       </c>
-      <c r="C10" s="648" t="s">
+      <c r="C10" s="643" t="s">
         <v>463</v>
       </c>
-      <c r="D10" s="649"/>
-      <c r="E10" s="654" t="s">
+      <c r="D10" s="644"/>
+      <c r="E10" s="649" t="s">
         <v>332</v>
       </c>
-      <c r="F10" s="657" t="s">
+      <c r="F10" s="652" t="s">
         <v>333</v>
       </c>
-      <c r="G10" s="667" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="661">
+      <c r="G10" s="662" t="s">
+        <v>893</v>
+      </c>
+      <c r="H10" s="656" t="s">
+        <v>926</v>
+      </c>
+      <c r="I10" s="656">
         <v>0.309</v>
       </c>
-      <c r="J10" s="664">
+      <c r="J10" s="659">
         <v>0.309</v>
       </c>
-      <c r="K10" s="667" t="s">
+      <c r="K10" s="662" t="s">
         <v>490</v>
       </c>
-      <c r="L10" s="670" t="s">
+      <c r="L10" s="665" t="s">
         <v>7</v>
       </c>
-      <c r="M10" s="636" t="s">
+      <c r="M10" s="631" t="s">
         <v>8</v>
       </c>
-      <c r="N10" s="636" t="s">
+      <c r="N10" s="631" t="s">
         <v>9</v>
       </c>
-      <c r="O10" s="636" t="s">
+      <c r="O10" s="631" t="s">
         <v>10</v>
       </c>
-      <c r="P10" s="639" t="s">
-[...20 lines deleted...]
-    <row r="12" spans="1:254" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="P10" s="634" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="11" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="B11" s="641"/>
+      <c r="C11" s="645"/>
+      <c r="D11" s="646"/>
+      <c r="E11" s="650"/>
+      <c r="F11" s="653"/>
+      <c r="G11" s="657"/>
+      <c r="H11" s="657"/>
+      <c r="I11" s="657"/>
+      <c r="J11" s="660"/>
+      <c r="K11" s="663"/>
+      <c r="L11" s="666"/>
+      <c r="M11" s="632"/>
+      <c r="N11" s="632"/>
+      <c r="O11" s="632"/>
+      <c r="P11" s="635"/>
+    </row>
+    <row r="12" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26"/>
-      <c r="B12" s="646"/>
-[...15 lines deleted...]
-    <row r="13" spans="1:254" s="25" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="641"/>
+      <c r="C12" s="645"/>
+      <c r="D12" s="646"/>
+      <c r="E12" s="650"/>
+      <c r="F12" s="653"/>
+      <c r="G12" s="657"/>
+      <c r="H12" s="657"/>
+      <c r="I12" s="657"/>
+      <c r="J12" s="660"/>
+      <c r="K12" s="663"/>
+      <c r="L12" s="666"/>
+      <c r="M12" s="632"/>
+      <c r="N12" s="632"/>
+      <c r="O12" s="632"/>
+      <c r="P12" s="635"/>
+    </row>
+    <row r="13" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26"/>
-      <c r="B13" s="646"/>
-[...15 lines deleted...]
-    <row r="14" spans="1:254" s="25" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="641"/>
+      <c r="C13" s="645"/>
+      <c r="D13" s="646"/>
+      <c r="E13" s="650"/>
+      <c r="F13" s="653"/>
+      <c r="G13" s="657"/>
+      <c r="H13" s="657"/>
+      <c r="I13" s="657"/>
+      <c r="J13" s="660"/>
+      <c r="K13" s="663"/>
+      <c r="L13" s="666"/>
+      <c r="M13" s="632"/>
+      <c r="N13" s="632"/>
+      <c r="O13" s="632"/>
+      <c r="P13" s="635"/>
+    </row>
+    <row r="14" spans="1:254" s="25" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="26"/>
-      <c r="B14" s="647"/>
-[...15 lines deleted...]
-    <row r="15" spans="1:254" s="25" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="642"/>
+      <c r="C14" s="647"/>
+      <c r="D14" s="648"/>
+      <c r="E14" s="651"/>
+      <c r="F14" s="654"/>
+      <c r="G14" s="658"/>
+      <c r="H14" s="658"/>
+      <c r="I14" s="658"/>
+      <c r="J14" s="661"/>
+      <c r="K14" s="664"/>
+      <c r="L14" s="667"/>
+      <c r="M14" s="633"/>
+      <c r="N14" s="633"/>
+      <c r="O14" s="633"/>
+      <c r="P14" s="636"/>
+    </row>
+    <row r="15" spans="1:254" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26"/>
-      <c r="B15" s="642" t="s">
+      <c r="B15" s="637" t="s">
+        <v>550</v>
+      </c>
+      <c r="C15" s="637"/>
+      <c r="D15" s="637"/>
+      <c r="E15" s="637"/>
+      <c r="F15" s="637"/>
+      <c r="G15" s="637"/>
+      <c r="H15" s="637"/>
+      <c r="I15" s="637"/>
+      <c r="J15" s="637"/>
+      <c r="K15" s="637"/>
+      <c r="L15" s="637"/>
+      <c r="M15" s="637"/>
+      <c r="N15" s="637"/>
+      <c r="O15" s="637"/>
+      <c r="P15" s="637"/>
+      <c r="Q15" s="637"/>
+    </row>
+    <row r="16" spans="1:254" x14ac:dyDescent="0.25">
+      <c r="B16" s="655" t="s">
         <v>551</v>
       </c>
-      <c r="C15" s="642"/>
-[...33 lines deleted...]
-      <c r="Q16" s="589"/>
+      <c r="C16" s="655"/>
+      <c r="D16" s="655"/>
+      <c r="E16" s="655"/>
+      <c r="F16" s="655"/>
+      <c r="G16" s="655"/>
+      <c r="H16" s="655"/>
+      <c r="I16" s="655"/>
+      <c r="J16" s="655"/>
+      <c r="K16" s="655"/>
+      <c r="L16" s="655"/>
+      <c r="M16" s="655"/>
+      <c r="N16" s="655"/>
+      <c r="O16" s="655"/>
+      <c r="P16" s="655"/>
+      <c r="Q16" s="561"/>
       <c r="R16" s="173"/>
       <c r="S16" s="173"/>
       <c r="T16" s="173"/>
       <c r="U16" s="173"/>
       <c r="V16" s="173"/>
     </row>
-    <row r="17" spans="1:45" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="Q17" s="589"/>
+    <row r="17" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B17" s="655" t="s">
+        <v>868</v>
+      </c>
+      <c r="C17" s="655"/>
+      <c r="D17" s="655"/>
+      <c r="E17" s="655"/>
+      <c r="F17" s="655"/>
+      <c r="G17" s="655"/>
+      <c r="H17" s="655"/>
+      <c r="I17" s="655"/>
+      <c r="J17" s="655"/>
+      <c r="K17" s="655"/>
+      <c r="L17" s="655"/>
+      <c r="M17" s="655"/>
+      <c r="N17" s="655"/>
+      <c r="O17" s="655"/>
+      <c r="P17" s="655"/>
+      <c r="Q17" s="561"/>
       <c r="R17" s="173"/>
       <c r="S17" s="173"/>
       <c r="T17" s="173"/>
       <c r="U17" s="173"/>
       <c r="V17" s="173"/>
     </row>
-    <row r="18" spans="1:45" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="Q18" s="589"/>
+    <row r="18" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B18" s="655" t="s">
+        <v>552</v>
+      </c>
+      <c r="C18" s="655"/>
+      <c r="D18" s="655"/>
+      <c r="E18" s="655"/>
+      <c r="F18" s="655"/>
+      <c r="G18" s="655"/>
+      <c r="H18" s="655"/>
+      <c r="I18" s="655"/>
+      <c r="J18" s="655"/>
+      <c r="K18" s="655"/>
+      <c r="L18" s="655"/>
+      <c r="M18" s="655"/>
+      <c r="N18" s="655"/>
+      <c r="O18" s="655"/>
+      <c r="P18" s="655"/>
+      <c r="Q18" s="561"/>
       <c r="R18" s="173"/>
       <c r="S18" s="173"/>
       <c r="T18" s="173"/>
       <c r="U18" s="173"/>
       <c r="V18" s="173"/>
     </row>
-    <row r="19" spans="1:45" s="168" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:45" s="168" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="26"/>
-      <c r="B19" s="679" t="s">
-[...20 lines deleted...]
-        <v>555</v>
+      <c r="B19" s="674" t="s">
+        <v>927</v>
+      </c>
+      <c r="C19" s="675"/>
+      <c r="D19" s="675"/>
+      <c r="E19" s="675"/>
+      <c r="F19" s="675"/>
+      <c r="G19" s="675"/>
+      <c r="H19" s="675"/>
+      <c r="I19" s="675"/>
+      <c r="J19" s="675"/>
+      <c r="K19" s="676"/>
+      <c r="L19" s="676"/>
+      <c r="M19" s="676"/>
+      <c r="N19" s="676"/>
+      <c r="O19" s="676"/>
+      <c r="P19" s="676"/>
+      <c r="Q19" s="336"/>
+    </row>
+    <row r="20" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B20" s="337" t="s">
+        <v>554</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25"/>
       <c r="O20" s="28"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="28"/>
       <c r="R20" s="28"/>
       <c r="S20" s="28"/>
       <c r="T20" s="28"/>
       <c r="U20" s="28"/>
-      <c r="V20" s="593"/>
+      <c r="V20" s="481"/>
       <c r="W20" s="27"/>
       <c r="X20" s="28"/>
       <c r="Y20" s="28"/>
       <c r="Z20" s="28"/>
       <c r="AA20" s="28"/>
       <c r="AB20" s="28"/>
       <c r="AC20" s="28"/>
       <c r="AD20" s="28"/>
       <c r="AE20" s="28"/>
       <c r="AF20" s="25"/>
       <c r="AG20" s="25"/>
       <c r="AH20" s="25"/>
       <c r="AI20" s="25"/>
       <c r="AJ20" s="25"/>
       <c r="AK20" s="25"/>
       <c r="AL20" s="25"/>
       <c r="AM20" s="25"/>
       <c r="AN20" s="25"/>
       <c r="AO20" s="25"/>
       <c r="AP20" s="25"/>
       <c r="AQ20" s="25"/>
       <c r="AR20" s="25"/>
       <c r="AS20" s="25"/>
     </row>
-    <row r="21" spans="1:45" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="E21" s="340" t="s">
+    <row r="21" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B21" s="670" t="s">
+        <v>754</v>
+      </c>
+      <c r="C21" s="671"/>
+      <c r="D21" s="672"/>
+      <c r="E21" s="338" t="s">
         <v>491</v>
       </c>
-      <c r="F21" s="340" t="s">
+      <c r="F21" s="338" t="s">
         <v>492</v>
       </c>
-      <c r="G21" s="340" t="s">
+      <c r="G21" s="338" t="s">
         <v>493</v>
       </c>
-      <c r="H21" s="341"/>
-      <c r="I21" s="341"/>
+      <c r="H21" s="339"/>
+      <c r="I21" s="339"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="27"/>
       <c r="N21" s="28"/>
       <c r="O21" s="28"/>
       <c r="P21" s="28"/>
       <c r="Q21" s="28"/>
       <c r="R21" s="28"/>
       <c r="S21" s="28"/>
       <c r="T21" s="28"/>
       <c r="U21" s="28"/>
-      <c r="V21" s="593"/>
+      <c r="V21" s="481"/>
       <c r="W21" s="29"/>
       <c r="X21" s="28"/>
       <c r="Y21" s="28"/>
       <c r="Z21" s="28"/>
       <c r="AA21" s="28"/>
       <c r="AB21" s="28"/>
       <c r="AC21" s="28"/>
       <c r="AD21" s="28"/>
       <c r="AE21" s="28"/>
       <c r="AF21" s="25"/>
       <c r="AG21" s="25"/>
       <c r="AH21" s="25"/>
       <c r="AI21" s="25"/>
       <c r="AJ21" s="25"/>
       <c r="AK21" s="25"/>
       <c r="AL21" s="25"/>
       <c r="AM21" s="25"/>
       <c r="AN21" s="25"/>
       <c r="AO21" s="25"/>
       <c r="AP21" s="25"/>
       <c r="AQ21" s="25"/>
       <c r="AR21" s="25"/>
       <c r="AS21" s="25"/>
     </row>
-    <row r="22" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="673" t="s">
+    <row r="22" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B22" s="668" t="s">
         <v>494</v>
       </c>
-      <c r="C22" s="673"/>
-[...1 lines deleted...]
-      <c r="E22" s="342" t="s">
+      <c r="C22" s="668"/>
+      <c r="D22" s="668"/>
+      <c r="E22" s="340" t="s">
         <v>495</v>
       </c>
-      <c r="F22" s="342" t="s">
+      <c r="F22" s="340" t="s">
         <v>495</v>
       </c>
-      <c r="G22" s="342" t="s">
+      <c r="G22" s="340" t="s">
         <v>495</v>
       </c>
-      <c r="H22" s="343"/>
-[...1 lines deleted...]
-      <c r="J22" s="344"/>
+      <c r="H22" s="341"/>
+      <c r="I22" s="341"/>
+      <c r="J22" s="342"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="29"/>
       <c r="N22" s="28"/>
-      <c r="O22" s="355"/>
-[...15 lines deleted...]
-      <c r="AE22" s="635"/>
+      <c r="O22" s="560"/>
+      <c r="P22" s="560"/>
+      <c r="Q22" s="560"/>
+      <c r="R22" s="560"/>
+      <c r="S22" s="560"/>
+      <c r="T22" s="560"/>
+      <c r="U22" s="560"/>
+      <c r="V22" s="481"/>
+      <c r="W22" s="630"/>
+      <c r="X22" s="630"/>
+      <c r="Y22" s="630"/>
+      <c r="Z22" s="630"/>
+      <c r="AA22" s="630"/>
+      <c r="AB22" s="630"/>
+      <c r="AC22" s="630"/>
+      <c r="AD22" s="630"/>
+      <c r="AE22" s="630"/>
       <c r="AF22" s="25"/>
       <c r="AG22" s="25"/>
       <c r="AH22" s="25"/>
       <c r="AI22" s="25"/>
       <c r="AJ22" s="25"/>
       <c r="AK22" s="25"/>
       <c r="AL22" s="25"/>
       <c r="AM22" s="25"/>
       <c r="AN22" s="25"/>
       <c r="AO22" s="25"/>
       <c r="AP22" s="25"/>
       <c r="AQ22" s="25"/>
       <c r="AR22" s="25"/>
       <c r="AS22" s="25"/>
     </row>
-    <row r="23" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="673" t="s">
+    <row r="23" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B23" s="668" t="s">
         <v>496</v>
       </c>
-      <c r="C23" s="673"/>
-[...1 lines deleted...]
-      <c r="E23" s="342" t="s">
+      <c r="C23" s="668"/>
+      <c r="D23" s="668"/>
+      <c r="E23" s="340" t="s">
         <v>497</v>
       </c>
-      <c r="F23" s="342" t="s">
+      <c r="F23" s="340" t="s">
         <v>497</v>
       </c>
-      <c r="G23" s="342" t="s">
+      <c r="G23" s="340" t="s">
         <v>497</v>
       </c>
-      <c r="H23" s="343"/>
-[...7 lines deleted...]
-      <c r="P23" s="355"/>
+      <c r="H23" s="341"/>
+      <c r="I23" s="341"/>
+      <c r="J23" s="342"/>
+      <c r="K23" s="560"/>
+      <c r="L23" s="560"/>
+      <c r="M23" s="560"/>
+      <c r="N23" s="560"/>
+      <c r="O23" s="560"/>
+      <c r="P23" s="560"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
       <c r="W23" s="25"/>
       <c r="X23" s="25"/>
       <c r="Y23" s="25"/>
       <c r="Z23" s="25"/>
       <c r="AA23" s="25"/>
       <c r="AB23" s="25"/>
       <c r="AC23" s="25"/>
       <c r="AD23" s="25"/>
       <c r="AE23" s="25"/>
       <c r="AF23" s="25"/>
       <c r="AG23" s="25"/>
       <c r="AH23" s="25"/>
       <c r="AI23" s="25"/>
       <c r="AJ23" s="25"/>
       <c r="AK23" s="25"/>
       <c r="AL23" s="25"/>
       <c r="AM23" s="25"/>
       <c r="AN23" s="25"/>
       <c r="AO23" s="25"/>
       <c r="AP23" s="25"/>
       <c r="AQ23" s="25"/>
       <c r="AR23" s="25"/>
       <c r="AS23" s="25"/>
     </row>
-    <row r="24" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="673" t="s">
+    <row r="24" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B24" s="668" t="s">
         <v>498</v>
       </c>
-      <c r="C24" s="673"/>
-[...1 lines deleted...]
-      <c r="E24" s="342" t="s">
+      <c r="C24" s="668"/>
+      <c r="D24" s="668"/>
+      <c r="E24" s="340" t="s">
         <v>499</v>
       </c>
-      <c r="F24" s="342" t="s">
+      <c r="F24" s="340" t="s">
         <v>499</v>
       </c>
-      <c r="G24" s="342" t="s">
+      <c r="G24" s="340" t="s">
         <v>499</v>
       </c>
-      <c r="H24" s="343"/>
-[...2 lines deleted...]
-      <c r="K24" s="355"/>
+      <c r="H24" s="341"/>
+      <c r="I24" s="341"/>
+      <c r="J24" s="342"/>
+      <c r="K24" s="560"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
-      <c r="N24" s="355"/>
+      <c r="N24" s="560"/>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="25"/>
       <c r="R24" s="25"/>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="25"/>
       <c r="V24" s="25"/>
       <c r="W24" s="25"/>
       <c r="X24" s="25"/>
       <c r="Y24" s="25"/>
       <c r="Z24" s="25"/>
       <c r="AA24" s="25"/>
       <c r="AB24" s="25"/>
       <c r="AC24" s="25"/>
       <c r="AD24" s="25"/>
       <c r="AE24" s="25"/>
       <c r="AF24" s="25"/>
       <c r="AG24" s="25"/>
       <c r="AH24" s="25"/>
       <c r="AI24" s="25"/>
       <c r="AJ24" s="25"/>
       <c r="AK24" s="25"/>
       <c r="AL24" s="25"/>
       <c r="AM24" s="25"/>
       <c r="AN24" s="25"/>
       <c r="AO24" s="25"/>
       <c r="AP24" s="25"/>
       <c r="AQ24" s="25"/>
       <c r="AR24" s="25"/>
       <c r="AS24" s="25"/>
     </row>
-    <row r="25" spans="1:45" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="K25" s="355"/>
+    <row r="25" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="B25" s="669" t="s">
+        <v>553</v>
+      </c>
+      <c r="C25" s="669"/>
+      <c r="D25" s="669"/>
+      <c r="E25" s="669"/>
+      <c r="F25" s="669"/>
+      <c r="G25" s="669"/>
+      <c r="H25" s="669"/>
+      <c r="I25" s="341"/>
+      <c r="J25" s="342"/>
+      <c r="K25" s="560"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
-      <c r="N25" s="355"/>
+      <c r="N25" s="560"/>
       <c r="O25" s="30"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
       <c r="V25" s="25"/>
       <c r="W25" s="25"/>
       <c r="X25" s="25"/>
       <c r="Y25" s="25"/>
       <c r="Z25" s="25"/>
       <c r="AA25" s="25"/>
       <c r="AB25" s="25"/>
       <c r="AC25" s="25"/>
       <c r="AD25" s="25"/>
       <c r="AE25" s="25"/>
       <c r="AF25" s="25"/>
       <c r="AG25" s="25"/>
       <c r="AH25" s="25"/>
       <c r="AI25" s="25"/>
       <c r="AJ25" s="25"/>
       <c r="AK25" s="25"/>
       <c r="AL25" s="25"/>
       <c r="AM25" s="25"/>
@@ -18992,4866 +16314,4978 @@
     <mergeCell ref="E10:E14"/>
     <mergeCell ref="F10:F14"/>
     <mergeCell ref="B16:P16"/>
     <mergeCell ref="I10:I14"/>
     <mergeCell ref="J10:J14"/>
     <mergeCell ref="K10:K14"/>
     <mergeCell ref="L10:L14"/>
     <mergeCell ref="O1:P3"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:D8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
     <mergeCell ref="I7:I8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="72" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S19"/>
+  <dimension ref="A1:S18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.5546875" style="12" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="9.44140625" style="12"/>
+    <col min="1" max="1" width="18.5703125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="55.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="76.42578125" style="12" customWidth="1"/>
+    <col min="4" max="10" width="9.42578125" style="46"/>
+    <col min="11" max="16384" width="9.42578125" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
-      <c r="B1" s="606"/>
-      <c r="C1" s="606"/>
+      <c r="B1" s="601"/>
+      <c r="C1" s="601"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="11"/>
     </row>
-    <row r="2" spans="1:19" ht="17.7" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="144"/>
       <c r="B2" s="149"/>
       <c r="C2" s="150" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
     </row>
-    <row r="3" spans="1:19" ht="17.7" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="144"/>
       <c r="B3" s="149"/>
       <c r="C3" s="150" t="s">
-        <v>967</v>
+        <v>956</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
     </row>
-    <row r="4" spans="1:19" ht="17.7" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="144"/>
       <c r="B4" s="149"/>
       <c r="C4" s="150" t="s">
-        <v>888</v>
+        <v>940</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
     </row>
-    <row r="5" spans="1:19" ht="17.7" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:19" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="144"/>
       <c r="B5" s="149"/>
       <c r="C5" s="150" t="s">
-        <v>954</v>
+        <v>869</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
     </row>
-    <row r="6" spans="1:19" ht="17.7" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C6" s="683"/>
+    <row r="6" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="677" t="s">
+        <v>957</v>
+      </c>
+      <c r="C6" s="677"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
-    </row>
-[...4 lines deleted...]
-      <c r="C7" s="684"/>
+      <c r="K6" s="138"/>
+      <c r="L6" s="138"/>
+      <c r="M6" s="138"/>
+      <c r="N6" s="138"/>
+      <c r="O6" s="138"/>
+      <c r="P6" s="138"/>
+      <c r="Q6" s="138"/>
+      <c r="R6" s="138"/>
+      <c r="S6" s="138"/>
+    </row>
+    <row r="7" spans="1:19" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="142" t="s">
+        <v>483</v>
+      </c>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
-      <c r="K7" s="138"/>
-[...17 lines deleted...]
-        <v>483</v>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A8" s="14" t="s">
+        <v>501</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>13</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-        <v>13</v>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="12" t="s">
+        <v>14</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>312</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
     </row>
-    <row r="17" spans="4:10" x14ac:dyDescent="0.3">
+    <row r="17" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="12"/>
       <c r="I17" s="12"/>
       <c r="J17" s="12"/>
     </row>
-    <row r="18" spans="4:10" x14ac:dyDescent="0.3">
+    <row r="18" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
     </row>
-    <row r="19" spans="4:10" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B6:C6"/>
-    <mergeCell ref="B7:C7"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:C16"/>
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="90.5546875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="90.5703125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.5546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="90.5546875" style="3"/>
+    <col min="1" max="1" width="40.5703125" style="4" customWidth="1"/>
+    <col min="2" max="3" width="60.5703125" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="90.5703125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C1" s="143" t="s">
-        <v>842</v>
-[...4 lines deleted...]
-        <v>968</v>
+        <v>838</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C2" s="482" t="s">
+        <v>958</v>
       </c>
       <c r="D2" s="5"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C3" s="143" t="s">
-        <v>965</v>
+        <v>955</v>
       </c>
       <c r="D3" s="5"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C4" s="143" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D4" s="5"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="6" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="7" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="697" t="s">
+      <c r="B7" s="690" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="698"/>
-[...2 lines deleted...]
-      <c r="A8" s="319" t="s">
+      <c r="C7" s="691"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="317" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="699" t="s">
+      <c r="B8" s="692" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="700"/>
-[...2 lines deleted...]
-      <c r="A9" s="705" t="s">
+      <c r="C8" s="693"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="698" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="701" t="s">
+      <c r="B9" s="694" t="s">
         <v>331</v>
       </c>
-      <c r="C9" s="702"/>
-[...3 lines deleted...]
-      <c r="B10" s="703" t="s">
+      <c r="C9" s="695"/>
+    </row>
+    <row r="10" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="698"/>
+      <c r="B10" s="696" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="704"/>
-[...2 lines deleted...]
-      <c r="A11" s="319" t="s">
+      <c r="C10" s="697"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="317" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="699" t="s">
+      <c r="B11" s="692" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="700"/>
-[...2 lines deleted...]
-      <c r="A12" s="319" t="s">
+      <c r="C11" s="693"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="317" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="699" t="s">
+      <c r="B12" s="692" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="700"/>
-[...2 lines deleted...]
-      <c r="A13" s="319" t="s">
+      <c r="C12" s="693"/>
+    </row>
+    <row r="13" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="317" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="699" t="s">
+      <c r="B13" s="692" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="700"/>
-[...2 lines deleted...]
-      <c r="A14" s="705" t="s">
+      <c r="C13" s="693"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="698" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="699" t="s">
+      <c r="B14" s="692" t="s">
         <v>324</v>
       </c>
-      <c r="C14" s="700"/>
-[...7 lines deleted...]
-      <c r="A16" s="705" t="s">
+      <c r="C14" s="693"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="698"/>
+      <c r="B15" s="692"/>
+      <c r="C15" s="693"/>
+    </row>
+    <row r="16" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="698" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="703" t="s">
+      <c r="B16" s="696" t="s">
         <v>325</v>
       </c>
-      <c r="C16" s="704"/>
-[...3 lines deleted...]
-      <c r="B17" s="699" t="s">
+      <c r="C16" s="697"/>
+    </row>
+    <row r="17" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="698"/>
+      <c r="B17" s="692" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="700"/>
-[...3 lines deleted...]
-      <c r="B18" s="699" t="s">
+      <c r="C17" s="693"/>
+    </row>
+    <row r="18" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="698"/>
+      <c r="B18" s="692" t="s">
         <v>30</v>
       </c>
-      <c r="C18" s="700"/>
-[...3 lines deleted...]
-      <c r="B19" s="699" t="s">
+      <c r="C18" s="693"/>
+    </row>
+    <row r="19" spans="1:3" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="698"/>
+      <c r="B19" s="692" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="700"/>
-[...3 lines deleted...]
-      <c r="B20" s="703" t="s">
+      <c r="C19" s="693"/>
+    </row>
+    <row r="20" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="698"/>
+      <c r="B20" s="696" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="704"/>
-[...2 lines deleted...]
-      <c r="A21" s="705" t="s">
+      <c r="C20" s="697"/>
+    </row>
+    <row r="21" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="698" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="699" t="s">
+      <c r="B21" s="692" t="s">
         <v>34</v>
       </c>
-      <c r="C21" s="700"/>
-[...3 lines deleted...]
-      <c r="B22" s="687" t="s">
+      <c r="C21" s="693"/>
+    </row>
+    <row r="22" spans="1:3" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="698"/>
+      <c r="B22" s="680" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="706"/>
-[...2 lines deleted...]
-      <c r="A23" s="689" t="s">
+      <c r="C22" s="699"/>
+    </row>
+    <row r="23" spans="1:3" ht="375.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="682" t="s">
         <v>36</v>
       </c>
-      <c r="B23" s="685" t="s">
-[...11 lines deleted...]
-    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B23" s="678" t="s">
+        <v>892</v>
+      </c>
+      <c r="C23" s="679"/>
+    </row>
+    <row r="24" spans="1:3" ht="165" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="683"/>
+      <c r="B24" s="680" t="s">
+        <v>891</v>
+      </c>
+      <c r="C24" s="681"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
       <c r="B25" s="148"/>
       <c r="C25" s="148"/>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
       <c r="B27" s="8" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8"/>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A29" s="695" t="s">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="688" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="696"/>
-      <c r="C29" s="693" t="s">
+      <c r="B29" s="689"/>
+      <c r="C29" s="686" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="30" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="691" t="s">
+    <row r="30" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="684" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="692"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="685"/>
+      <c r="C30" s="687"/>
+    </row>
+    <row r="31" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="22">
         <v>91</v>
       </c>
-      <c r="C31" s="594">
-[...3 lines deleted...]
-    <row r="32" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C31" s="573">
+        <v>13.75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="23">
         <v>181</v>
       </c>
-      <c r="C32" s="595">
-[...3 lines deleted...]
-    <row r="33" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="572">
+        <v>13.25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="23">
         <v>271</v>
       </c>
-      <c r="C33" s="399">
-[...4 lines deleted...]
-      <c r="A34" s="320" t="s">
+      <c r="C33" s="572">
+        <v>12.75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="318" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="24">
         <v>365</v>
       </c>
-      <c r="C34" s="399">
-[...3 lines deleted...]
-    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C34" s="572">
+        <v>12.75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
       <c r="C35" s="172" t="s">
         <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A16:A20"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="A29:B29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M192"/>
+  <dimension ref="A1:M193"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16:H16"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="B159" sqref="B159:I159"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.109375" style="49" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="32.109375" style="32" customWidth="1"/>
+    <col min="1" max="1" width="13" style="49" customWidth="1"/>
+    <col min="2" max="2" width="57.5703125" style="31" customWidth="1"/>
+    <col min="3" max="3" width="62.5703125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="81.85546875" style="32" customWidth="1"/>
+    <col min="5" max="5" width="24.42578125" style="32" customWidth="1"/>
+    <col min="6" max="6" width="32.140625" style="32" customWidth="1"/>
     <col min="7" max="7" width="35" style="32" customWidth="1"/>
-    <col min="8" max="8" width="56.109375" style="32" customWidth="1"/>
-    <col min="9" max="9" width="108.6640625" style="43" customWidth="1"/>
+    <col min="8" max="8" width="56.140625" style="32" customWidth="1"/>
+    <col min="9" max="9" width="108.7109375" style="43" customWidth="1"/>
     <col min="10" max="10" width="41" style="33" customWidth="1"/>
-    <col min="11" max="11" width="8.109375" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="15" width="9.109375" style="33"/>
+    <col min="11" max="11" width="8.140625" style="33" customWidth="1"/>
+    <col min="12" max="13" width="9.140625" style="33" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="33"/>
     <col min="16" max="16" width="7" style="33" customWidth="1"/>
-    <col min="17" max="256" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="262" max="262" width="32.109375" style="33" customWidth="1"/>
+    <col min="17" max="256" width="9.140625" style="33"/>
+    <col min="257" max="257" width="11.140625" style="33" customWidth="1"/>
+    <col min="258" max="258" width="57.5703125" style="33" customWidth="1"/>
+    <col min="259" max="259" width="62.5703125" style="33" customWidth="1"/>
+    <col min="260" max="260" width="81.85546875" style="33" customWidth="1"/>
+    <col min="261" max="261" width="24.42578125" style="33" customWidth="1"/>
+    <col min="262" max="262" width="32.140625" style="33" customWidth="1"/>
     <col min="263" max="263" width="35" style="33" customWidth="1"/>
-    <col min="264" max="264" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="267" max="267" width="8.109375" style="33" customWidth="1"/>
+    <col min="264" max="264" width="44.7109375" style="33" customWidth="1"/>
+    <col min="265" max="265" width="108.7109375" style="33" customWidth="1"/>
+    <col min="266" max="266" width="0.42578125" style="33" customWidth="1"/>
+    <col min="267" max="267" width="8.140625" style="33" customWidth="1"/>
     <col min="268" max="269" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="270" max="271" width="9.109375" style="33"/>
+    <col min="270" max="271" width="9.140625" style="33"/>
     <col min="272" max="272" width="7" style="33" customWidth="1"/>
-    <col min="273" max="512" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="518" max="518" width="32.109375" style="33" customWidth="1"/>
+    <col min="273" max="512" width="9.140625" style="33"/>
+    <col min="513" max="513" width="11.140625" style="33" customWidth="1"/>
+    <col min="514" max="514" width="57.5703125" style="33" customWidth="1"/>
+    <col min="515" max="515" width="62.5703125" style="33" customWidth="1"/>
+    <col min="516" max="516" width="81.85546875" style="33" customWidth="1"/>
+    <col min="517" max="517" width="24.42578125" style="33" customWidth="1"/>
+    <col min="518" max="518" width="32.140625" style="33" customWidth="1"/>
     <col min="519" max="519" width="35" style="33" customWidth="1"/>
-    <col min="520" max="520" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="523" max="523" width="8.109375" style="33" customWidth="1"/>
+    <col min="520" max="520" width="44.7109375" style="33" customWidth="1"/>
+    <col min="521" max="521" width="108.7109375" style="33" customWidth="1"/>
+    <col min="522" max="522" width="0.42578125" style="33" customWidth="1"/>
+    <col min="523" max="523" width="8.140625" style="33" customWidth="1"/>
     <col min="524" max="525" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="526" max="527" width="9.109375" style="33"/>
+    <col min="526" max="527" width="9.140625" style="33"/>
     <col min="528" max="528" width="7" style="33" customWidth="1"/>
-    <col min="529" max="768" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="774" max="774" width="32.109375" style="33" customWidth="1"/>
+    <col min="529" max="768" width="9.140625" style="33"/>
+    <col min="769" max="769" width="11.140625" style="33" customWidth="1"/>
+    <col min="770" max="770" width="57.5703125" style="33" customWidth="1"/>
+    <col min="771" max="771" width="62.5703125" style="33" customWidth="1"/>
+    <col min="772" max="772" width="81.85546875" style="33" customWidth="1"/>
+    <col min="773" max="773" width="24.42578125" style="33" customWidth="1"/>
+    <col min="774" max="774" width="32.140625" style="33" customWidth="1"/>
     <col min="775" max="775" width="35" style="33" customWidth="1"/>
-    <col min="776" max="776" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="779" max="779" width="8.109375" style="33" customWidth="1"/>
+    <col min="776" max="776" width="44.7109375" style="33" customWidth="1"/>
+    <col min="777" max="777" width="108.7109375" style="33" customWidth="1"/>
+    <col min="778" max="778" width="0.42578125" style="33" customWidth="1"/>
+    <col min="779" max="779" width="8.140625" style="33" customWidth="1"/>
     <col min="780" max="781" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="782" max="783" width="9.109375" style="33"/>
+    <col min="782" max="783" width="9.140625" style="33"/>
     <col min="784" max="784" width="7" style="33" customWidth="1"/>
-    <col min="785" max="1024" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="1030" max="1030" width="32.109375" style="33" customWidth="1"/>
+    <col min="785" max="1024" width="9.140625" style="33"/>
+    <col min="1025" max="1025" width="11.140625" style="33" customWidth="1"/>
+    <col min="1026" max="1026" width="57.5703125" style="33" customWidth="1"/>
+    <col min="1027" max="1027" width="62.5703125" style="33" customWidth="1"/>
+    <col min="1028" max="1028" width="81.85546875" style="33" customWidth="1"/>
+    <col min="1029" max="1029" width="24.42578125" style="33" customWidth="1"/>
+    <col min="1030" max="1030" width="32.140625" style="33" customWidth="1"/>
     <col min="1031" max="1031" width="35" style="33" customWidth="1"/>
-    <col min="1032" max="1032" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1035" max="1035" width="8.109375" style="33" customWidth="1"/>
+    <col min="1032" max="1032" width="44.7109375" style="33" customWidth="1"/>
+    <col min="1033" max="1033" width="108.7109375" style="33" customWidth="1"/>
+    <col min="1034" max="1034" width="0.42578125" style="33" customWidth="1"/>
+    <col min="1035" max="1035" width="8.140625" style="33" customWidth="1"/>
     <col min="1036" max="1037" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="1038" max="1039" width="9.109375" style="33"/>
+    <col min="1038" max="1039" width="9.140625" style="33"/>
     <col min="1040" max="1040" width="7" style="33" customWidth="1"/>
-    <col min="1041" max="1280" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="1286" max="1286" width="32.109375" style="33" customWidth="1"/>
+    <col min="1041" max="1280" width="9.140625" style="33"/>
+    <col min="1281" max="1281" width="11.140625" style="33" customWidth="1"/>
+    <col min="1282" max="1282" width="57.5703125" style="33" customWidth="1"/>
+    <col min="1283" max="1283" width="62.5703125" style="33" customWidth="1"/>
+    <col min="1284" max="1284" width="81.85546875" style="33" customWidth="1"/>
+    <col min="1285" max="1285" width="24.42578125" style="33" customWidth="1"/>
+    <col min="1286" max="1286" width="32.140625" style="33" customWidth="1"/>
     <col min="1287" max="1287" width="35" style="33" customWidth="1"/>
-    <col min="1288" max="1288" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1291" max="1291" width="8.109375" style="33" customWidth="1"/>
+    <col min="1288" max="1288" width="44.7109375" style="33" customWidth="1"/>
+    <col min="1289" max="1289" width="108.7109375" style="33" customWidth="1"/>
+    <col min="1290" max="1290" width="0.42578125" style="33" customWidth="1"/>
+    <col min="1291" max="1291" width="8.140625" style="33" customWidth="1"/>
     <col min="1292" max="1293" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="1294" max="1295" width="9.109375" style="33"/>
+    <col min="1294" max="1295" width="9.140625" style="33"/>
     <col min="1296" max="1296" width="7" style="33" customWidth="1"/>
-    <col min="1297" max="1536" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="1542" max="1542" width="32.109375" style="33" customWidth="1"/>
+    <col min="1297" max="1536" width="9.140625" style="33"/>
+    <col min="1537" max="1537" width="11.140625" style="33" customWidth="1"/>
+    <col min="1538" max="1538" width="57.5703125" style="33" customWidth="1"/>
+    <col min="1539" max="1539" width="62.5703125" style="33" customWidth="1"/>
+    <col min="1540" max="1540" width="81.85546875" style="33" customWidth="1"/>
+    <col min="1541" max="1541" width="24.42578125" style="33" customWidth="1"/>
+    <col min="1542" max="1542" width="32.140625" style="33" customWidth="1"/>
     <col min="1543" max="1543" width="35" style="33" customWidth="1"/>
-    <col min="1544" max="1544" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1547" max="1547" width="8.109375" style="33" customWidth="1"/>
+    <col min="1544" max="1544" width="44.7109375" style="33" customWidth="1"/>
+    <col min="1545" max="1545" width="108.7109375" style="33" customWidth="1"/>
+    <col min="1546" max="1546" width="0.42578125" style="33" customWidth="1"/>
+    <col min="1547" max="1547" width="8.140625" style="33" customWidth="1"/>
     <col min="1548" max="1549" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="1550" max="1551" width="9.109375" style="33"/>
+    <col min="1550" max="1551" width="9.140625" style="33"/>
     <col min="1552" max="1552" width="7" style="33" customWidth="1"/>
-    <col min="1553" max="1792" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="1798" max="1798" width="32.109375" style="33" customWidth="1"/>
+    <col min="1553" max="1792" width="9.140625" style="33"/>
+    <col min="1793" max="1793" width="11.140625" style="33" customWidth="1"/>
+    <col min="1794" max="1794" width="57.5703125" style="33" customWidth="1"/>
+    <col min="1795" max="1795" width="62.5703125" style="33" customWidth="1"/>
+    <col min="1796" max="1796" width="81.85546875" style="33" customWidth="1"/>
+    <col min="1797" max="1797" width="24.42578125" style="33" customWidth="1"/>
+    <col min="1798" max="1798" width="32.140625" style="33" customWidth="1"/>
     <col min="1799" max="1799" width="35" style="33" customWidth="1"/>
-    <col min="1800" max="1800" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1803" max="1803" width="8.109375" style="33" customWidth="1"/>
+    <col min="1800" max="1800" width="44.7109375" style="33" customWidth="1"/>
+    <col min="1801" max="1801" width="108.7109375" style="33" customWidth="1"/>
+    <col min="1802" max="1802" width="0.42578125" style="33" customWidth="1"/>
+    <col min="1803" max="1803" width="8.140625" style="33" customWidth="1"/>
     <col min="1804" max="1805" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="1806" max="1807" width="9.109375" style="33"/>
+    <col min="1806" max="1807" width="9.140625" style="33"/>
     <col min="1808" max="1808" width="7" style="33" customWidth="1"/>
-    <col min="1809" max="2048" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="2054" max="2054" width="32.109375" style="33" customWidth="1"/>
+    <col min="1809" max="2048" width="9.140625" style="33"/>
+    <col min="2049" max="2049" width="11.140625" style="33" customWidth="1"/>
+    <col min="2050" max="2050" width="57.5703125" style="33" customWidth="1"/>
+    <col min="2051" max="2051" width="62.5703125" style="33" customWidth="1"/>
+    <col min="2052" max="2052" width="81.85546875" style="33" customWidth="1"/>
+    <col min="2053" max="2053" width="24.42578125" style="33" customWidth="1"/>
+    <col min="2054" max="2054" width="32.140625" style="33" customWidth="1"/>
     <col min="2055" max="2055" width="35" style="33" customWidth="1"/>
-    <col min="2056" max="2056" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2059" max="2059" width="8.109375" style="33" customWidth="1"/>
+    <col min="2056" max="2056" width="44.7109375" style="33" customWidth="1"/>
+    <col min="2057" max="2057" width="108.7109375" style="33" customWidth="1"/>
+    <col min="2058" max="2058" width="0.42578125" style="33" customWidth="1"/>
+    <col min="2059" max="2059" width="8.140625" style="33" customWidth="1"/>
     <col min="2060" max="2061" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="2062" max="2063" width="9.109375" style="33"/>
+    <col min="2062" max="2063" width="9.140625" style="33"/>
     <col min="2064" max="2064" width="7" style="33" customWidth="1"/>
-    <col min="2065" max="2304" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="2310" max="2310" width="32.109375" style="33" customWidth="1"/>
+    <col min="2065" max="2304" width="9.140625" style="33"/>
+    <col min="2305" max="2305" width="11.140625" style="33" customWidth="1"/>
+    <col min="2306" max="2306" width="57.5703125" style="33" customWidth="1"/>
+    <col min="2307" max="2307" width="62.5703125" style="33" customWidth="1"/>
+    <col min="2308" max="2308" width="81.85546875" style="33" customWidth="1"/>
+    <col min="2309" max="2309" width="24.42578125" style="33" customWidth="1"/>
+    <col min="2310" max="2310" width="32.140625" style="33" customWidth="1"/>
     <col min="2311" max="2311" width="35" style="33" customWidth="1"/>
-    <col min="2312" max="2312" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2315" max="2315" width="8.109375" style="33" customWidth="1"/>
+    <col min="2312" max="2312" width="44.7109375" style="33" customWidth="1"/>
+    <col min="2313" max="2313" width="108.7109375" style="33" customWidth="1"/>
+    <col min="2314" max="2314" width="0.42578125" style="33" customWidth="1"/>
+    <col min="2315" max="2315" width="8.140625" style="33" customWidth="1"/>
     <col min="2316" max="2317" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="2318" max="2319" width="9.109375" style="33"/>
+    <col min="2318" max="2319" width="9.140625" style="33"/>
     <col min="2320" max="2320" width="7" style="33" customWidth="1"/>
-    <col min="2321" max="2560" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="2566" max="2566" width="32.109375" style="33" customWidth="1"/>
+    <col min="2321" max="2560" width="9.140625" style="33"/>
+    <col min="2561" max="2561" width="11.140625" style="33" customWidth="1"/>
+    <col min="2562" max="2562" width="57.5703125" style="33" customWidth="1"/>
+    <col min="2563" max="2563" width="62.5703125" style="33" customWidth="1"/>
+    <col min="2564" max="2564" width="81.85546875" style="33" customWidth="1"/>
+    <col min="2565" max="2565" width="24.42578125" style="33" customWidth="1"/>
+    <col min="2566" max="2566" width="32.140625" style="33" customWidth="1"/>
     <col min="2567" max="2567" width="35" style="33" customWidth="1"/>
-    <col min="2568" max="2568" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2571" max="2571" width="8.109375" style="33" customWidth="1"/>
+    <col min="2568" max="2568" width="44.7109375" style="33" customWidth="1"/>
+    <col min="2569" max="2569" width="108.7109375" style="33" customWidth="1"/>
+    <col min="2570" max="2570" width="0.42578125" style="33" customWidth="1"/>
+    <col min="2571" max="2571" width="8.140625" style="33" customWidth="1"/>
     <col min="2572" max="2573" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="2574" max="2575" width="9.109375" style="33"/>
+    <col min="2574" max="2575" width="9.140625" style="33"/>
     <col min="2576" max="2576" width="7" style="33" customWidth="1"/>
-    <col min="2577" max="2816" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="2822" max="2822" width="32.109375" style="33" customWidth="1"/>
+    <col min="2577" max="2816" width="9.140625" style="33"/>
+    <col min="2817" max="2817" width="11.140625" style="33" customWidth="1"/>
+    <col min="2818" max="2818" width="57.5703125" style="33" customWidth="1"/>
+    <col min="2819" max="2819" width="62.5703125" style="33" customWidth="1"/>
+    <col min="2820" max="2820" width="81.85546875" style="33" customWidth="1"/>
+    <col min="2821" max="2821" width="24.42578125" style="33" customWidth="1"/>
+    <col min="2822" max="2822" width="32.140625" style="33" customWidth="1"/>
     <col min="2823" max="2823" width="35" style="33" customWidth="1"/>
-    <col min="2824" max="2824" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2827" max="2827" width="8.109375" style="33" customWidth="1"/>
+    <col min="2824" max="2824" width="44.7109375" style="33" customWidth="1"/>
+    <col min="2825" max="2825" width="108.7109375" style="33" customWidth="1"/>
+    <col min="2826" max="2826" width="0.42578125" style="33" customWidth="1"/>
+    <col min="2827" max="2827" width="8.140625" style="33" customWidth="1"/>
     <col min="2828" max="2829" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="2830" max="2831" width="9.109375" style="33"/>
+    <col min="2830" max="2831" width="9.140625" style="33"/>
     <col min="2832" max="2832" width="7" style="33" customWidth="1"/>
-    <col min="2833" max="3072" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="3078" max="3078" width="32.109375" style="33" customWidth="1"/>
+    <col min="2833" max="3072" width="9.140625" style="33"/>
+    <col min="3073" max="3073" width="11.140625" style="33" customWidth="1"/>
+    <col min="3074" max="3074" width="57.5703125" style="33" customWidth="1"/>
+    <col min="3075" max="3075" width="62.5703125" style="33" customWidth="1"/>
+    <col min="3076" max="3076" width="81.85546875" style="33" customWidth="1"/>
+    <col min="3077" max="3077" width="24.42578125" style="33" customWidth="1"/>
+    <col min="3078" max="3078" width="32.140625" style="33" customWidth="1"/>
     <col min="3079" max="3079" width="35" style="33" customWidth="1"/>
-    <col min="3080" max="3080" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3083" max="3083" width="8.109375" style="33" customWidth="1"/>
+    <col min="3080" max="3080" width="44.7109375" style="33" customWidth="1"/>
+    <col min="3081" max="3081" width="108.7109375" style="33" customWidth="1"/>
+    <col min="3082" max="3082" width="0.42578125" style="33" customWidth="1"/>
+    <col min="3083" max="3083" width="8.140625" style="33" customWidth="1"/>
     <col min="3084" max="3085" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="3086" max="3087" width="9.109375" style="33"/>
+    <col min="3086" max="3087" width="9.140625" style="33"/>
     <col min="3088" max="3088" width="7" style="33" customWidth="1"/>
-    <col min="3089" max="3328" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="3334" max="3334" width="32.109375" style="33" customWidth="1"/>
+    <col min="3089" max="3328" width="9.140625" style="33"/>
+    <col min="3329" max="3329" width="11.140625" style="33" customWidth="1"/>
+    <col min="3330" max="3330" width="57.5703125" style="33" customWidth="1"/>
+    <col min="3331" max="3331" width="62.5703125" style="33" customWidth="1"/>
+    <col min="3332" max="3332" width="81.85546875" style="33" customWidth="1"/>
+    <col min="3333" max="3333" width="24.42578125" style="33" customWidth="1"/>
+    <col min="3334" max="3334" width="32.140625" style="33" customWidth="1"/>
     <col min="3335" max="3335" width="35" style="33" customWidth="1"/>
-    <col min="3336" max="3336" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3339" max="3339" width="8.109375" style="33" customWidth="1"/>
+    <col min="3336" max="3336" width="44.7109375" style="33" customWidth="1"/>
+    <col min="3337" max="3337" width="108.7109375" style="33" customWidth="1"/>
+    <col min="3338" max="3338" width="0.42578125" style="33" customWidth="1"/>
+    <col min="3339" max="3339" width="8.140625" style="33" customWidth="1"/>
     <col min="3340" max="3341" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="3342" max="3343" width="9.109375" style="33"/>
+    <col min="3342" max="3343" width="9.140625" style="33"/>
     <col min="3344" max="3344" width="7" style="33" customWidth="1"/>
-    <col min="3345" max="3584" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="3590" max="3590" width="32.109375" style="33" customWidth="1"/>
+    <col min="3345" max="3584" width="9.140625" style="33"/>
+    <col min="3585" max="3585" width="11.140625" style="33" customWidth="1"/>
+    <col min="3586" max="3586" width="57.5703125" style="33" customWidth="1"/>
+    <col min="3587" max="3587" width="62.5703125" style="33" customWidth="1"/>
+    <col min="3588" max="3588" width="81.85546875" style="33" customWidth="1"/>
+    <col min="3589" max="3589" width="24.42578125" style="33" customWidth="1"/>
+    <col min="3590" max="3590" width="32.140625" style="33" customWidth="1"/>
     <col min="3591" max="3591" width="35" style="33" customWidth="1"/>
-    <col min="3592" max="3592" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3595" max="3595" width="8.109375" style="33" customWidth="1"/>
+    <col min="3592" max="3592" width="44.7109375" style="33" customWidth="1"/>
+    <col min="3593" max="3593" width="108.7109375" style="33" customWidth="1"/>
+    <col min="3594" max="3594" width="0.42578125" style="33" customWidth="1"/>
+    <col min="3595" max="3595" width="8.140625" style="33" customWidth="1"/>
     <col min="3596" max="3597" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="3598" max="3599" width="9.109375" style="33"/>
+    <col min="3598" max="3599" width="9.140625" style="33"/>
     <col min="3600" max="3600" width="7" style="33" customWidth="1"/>
-    <col min="3601" max="3840" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="3846" max="3846" width="32.109375" style="33" customWidth="1"/>
+    <col min="3601" max="3840" width="9.140625" style="33"/>
+    <col min="3841" max="3841" width="11.140625" style="33" customWidth="1"/>
+    <col min="3842" max="3842" width="57.5703125" style="33" customWidth="1"/>
+    <col min="3843" max="3843" width="62.5703125" style="33" customWidth="1"/>
+    <col min="3844" max="3844" width="81.85546875" style="33" customWidth="1"/>
+    <col min="3845" max="3845" width="24.42578125" style="33" customWidth="1"/>
+    <col min="3846" max="3846" width="32.140625" style="33" customWidth="1"/>
     <col min="3847" max="3847" width="35" style="33" customWidth="1"/>
-    <col min="3848" max="3848" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3851" max="3851" width="8.109375" style="33" customWidth="1"/>
+    <col min="3848" max="3848" width="44.7109375" style="33" customWidth="1"/>
+    <col min="3849" max="3849" width="108.7109375" style="33" customWidth="1"/>
+    <col min="3850" max="3850" width="0.42578125" style="33" customWidth="1"/>
+    <col min="3851" max="3851" width="8.140625" style="33" customWidth="1"/>
     <col min="3852" max="3853" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="3854" max="3855" width="9.109375" style="33"/>
+    <col min="3854" max="3855" width="9.140625" style="33"/>
     <col min="3856" max="3856" width="7" style="33" customWidth="1"/>
-    <col min="3857" max="4096" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="4102" max="4102" width="32.109375" style="33" customWidth="1"/>
+    <col min="3857" max="4096" width="9.140625" style="33"/>
+    <col min="4097" max="4097" width="11.140625" style="33" customWidth="1"/>
+    <col min="4098" max="4098" width="57.5703125" style="33" customWidth="1"/>
+    <col min="4099" max="4099" width="62.5703125" style="33" customWidth="1"/>
+    <col min="4100" max="4100" width="81.85546875" style="33" customWidth="1"/>
+    <col min="4101" max="4101" width="24.42578125" style="33" customWidth="1"/>
+    <col min="4102" max="4102" width="32.140625" style="33" customWidth="1"/>
     <col min="4103" max="4103" width="35" style="33" customWidth="1"/>
-    <col min="4104" max="4104" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4107" max="4107" width="8.109375" style="33" customWidth="1"/>
+    <col min="4104" max="4104" width="44.7109375" style="33" customWidth="1"/>
+    <col min="4105" max="4105" width="108.7109375" style="33" customWidth="1"/>
+    <col min="4106" max="4106" width="0.42578125" style="33" customWidth="1"/>
+    <col min="4107" max="4107" width="8.140625" style="33" customWidth="1"/>
     <col min="4108" max="4109" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="4110" max="4111" width="9.109375" style="33"/>
+    <col min="4110" max="4111" width="9.140625" style="33"/>
     <col min="4112" max="4112" width="7" style="33" customWidth="1"/>
-    <col min="4113" max="4352" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="4358" max="4358" width="32.109375" style="33" customWidth="1"/>
+    <col min="4113" max="4352" width="9.140625" style="33"/>
+    <col min="4353" max="4353" width="11.140625" style="33" customWidth="1"/>
+    <col min="4354" max="4354" width="57.5703125" style="33" customWidth="1"/>
+    <col min="4355" max="4355" width="62.5703125" style="33" customWidth="1"/>
+    <col min="4356" max="4356" width="81.85546875" style="33" customWidth="1"/>
+    <col min="4357" max="4357" width="24.42578125" style="33" customWidth="1"/>
+    <col min="4358" max="4358" width="32.140625" style="33" customWidth="1"/>
     <col min="4359" max="4359" width="35" style="33" customWidth="1"/>
-    <col min="4360" max="4360" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4363" max="4363" width="8.109375" style="33" customWidth="1"/>
+    <col min="4360" max="4360" width="44.7109375" style="33" customWidth="1"/>
+    <col min="4361" max="4361" width="108.7109375" style="33" customWidth="1"/>
+    <col min="4362" max="4362" width="0.42578125" style="33" customWidth="1"/>
+    <col min="4363" max="4363" width="8.140625" style="33" customWidth="1"/>
     <col min="4364" max="4365" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="4366" max="4367" width="9.109375" style="33"/>
+    <col min="4366" max="4367" width="9.140625" style="33"/>
     <col min="4368" max="4368" width="7" style="33" customWidth="1"/>
-    <col min="4369" max="4608" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="4614" max="4614" width="32.109375" style="33" customWidth="1"/>
+    <col min="4369" max="4608" width="9.140625" style="33"/>
+    <col min="4609" max="4609" width="11.140625" style="33" customWidth="1"/>
+    <col min="4610" max="4610" width="57.5703125" style="33" customWidth="1"/>
+    <col min="4611" max="4611" width="62.5703125" style="33" customWidth="1"/>
+    <col min="4612" max="4612" width="81.85546875" style="33" customWidth="1"/>
+    <col min="4613" max="4613" width="24.42578125" style="33" customWidth="1"/>
+    <col min="4614" max="4614" width="32.140625" style="33" customWidth="1"/>
     <col min="4615" max="4615" width="35" style="33" customWidth="1"/>
-    <col min="4616" max="4616" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4619" max="4619" width="8.109375" style="33" customWidth="1"/>
+    <col min="4616" max="4616" width="44.7109375" style="33" customWidth="1"/>
+    <col min="4617" max="4617" width="108.7109375" style="33" customWidth="1"/>
+    <col min="4618" max="4618" width="0.42578125" style="33" customWidth="1"/>
+    <col min="4619" max="4619" width="8.140625" style="33" customWidth="1"/>
     <col min="4620" max="4621" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="4622" max="4623" width="9.109375" style="33"/>
+    <col min="4622" max="4623" width="9.140625" style="33"/>
     <col min="4624" max="4624" width="7" style="33" customWidth="1"/>
-    <col min="4625" max="4864" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="4870" max="4870" width="32.109375" style="33" customWidth="1"/>
+    <col min="4625" max="4864" width="9.140625" style="33"/>
+    <col min="4865" max="4865" width="11.140625" style="33" customWidth="1"/>
+    <col min="4866" max="4866" width="57.5703125" style="33" customWidth="1"/>
+    <col min="4867" max="4867" width="62.5703125" style="33" customWidth="1"/>
+    <col min="4868" max="4868" width="81.85546875" style="33" customWidth="1"/>
+    <col min="4869" max="4869" width="24.42578125" style="33" customWidth="1"/>
+    <col min="4870" max="4870" width="32.140625" style="33" customWidth="1"/>
     <col min="4871" max="4871" width="35" style="33" customWidth="1"/>
-    <col min="4872" max="4872" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4875" max="4875" width="8.109375" style="33" customWidth="1"/>
+    <col min="4872" max="4872" width="44.7109375" style="33" customWidth="1"/>
+    <col min="4873" max="4873" width="108.7109375" style="33" customWidth="1"/>
+    <col min="4874" max="4874" width="0.42578125" style="33" customWidth="1"/>
+    <col min="4875" max="4875" width="8.140625" style="33" customWidth="1"/>
     <col min="4876" max="4877" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="4878" max="4879" width="9.109375" style="33"/>
+    <col min="4878" max="4879" width="9.140625" style="33"/>
     <col min="4880" max="4880" width="7" style="33" customWidth="1"/>
-    <col min="4881" max="5120" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="5126" max="5126" width="32.109375" style="33" customWidth="1"/>
+    <col min="4881" max="5120" width="9.140625" style="33"/>
+    <col min="5121" max="5121" width="11.140625" style="33" customWidth="1"/>
+    <col min="5122" max="5122" width="57.5703125" style="33" customWidth="1"/>
+    <col min="5123" max="5123" width="62.5703125" style="33" customWidth="1"/>
+    <col min="5124" max="5124" width="81.85546875" style="33" customWidth="1"/>
+    <col min="5125" max="5125" width="24.42578125" style="33" customWidth="1"/>
+    <col min="5126" max="5126" width="32.140625" style="33" customWidth="1"/>
     <col min="5127" max="5127" width="35" style="33" customWidth="1"/>
-    <col min="5128" max="5128" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5131" max="5131" width="8.109375" style="33" customWidth="1"/>
+    <col min="5128" max="5128" width="44.7109375" style="33" customWidth="1"/>
+    <col min="5129" max="5129" width="108.7109375" style="33" customWidth="1"/>
+    <col min="5130" max="5130" width="0.42578125" style="33" customWidth="1"/>
+    <col min="5131" max="5131" width="8.140625" style="33" customWidth="1"/>
     <col min="5132" max="5133" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="5134" max="5135" width="9.109375" style="33"/>
+    <col min="5134" max="5135" width="9.140625" style="33"/>
     <col min="5136" max="5136" width="7" style="33" customWidth="1"/>
-    <col min="5137" max="5376" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="5382" max="5382" width="32.109375" style="33" customWidth="1"/>
+    <col min="5137" max="5376" width="9.140625" style="33"/>
+    <col min="5377" max="5377" width="11.140625" style="33" customWidth="1"/>
+    <col min="5378" max="5378" width="57.5703125" style="33" customWidth="1"/>
+    <col min="5379" max="5379" width="62.5703125" style="33" customWidth="1"/>
+    <col min="5380" max="5380" width="81.85546875" style="33" customWidth="1"/>
+    <col min="5381" max="5381" width="24.42578125" style="33" customWidth="1"/>
+    <col min="5382" max="5382" width="32.140625" style="33" customWidth="1"/>
     <col min="5383" max="5383" width="35" style="33" customWidth="1"/>
-    <col min="5384" max="5384" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5387" max="5387" width="8.109375" style="33" customWidth="1"/>
+    <col min="5384" max="5384" width="44.7109375" style="33" customWidth="1"/>
+    <col min="5385" max="5385" width="108.7109375" style="33" customWidth="1"/>
+    <col min="5386" max="5386" width="0.42578125" style="33" customWidth="1"/>
+    <col min="5387" max="5387" width="8.140625" style="33" customWidth="1"/>
     <col min="5388" max="5389" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="5390" max="5391" width="9.109375" style="33"/>
+    <col min="5390" max="5391" width="9.140625" style="33"/>
     <col min="5392" max="5392" width="7" style="33" customWidth="1"/>
-    <col min="5393" max="5632" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="5638" max="5638" width="32.109375" style="33" customWidth="1"/>
+    <col min="5393" max="5632" width="9.140625" style="33"/>
+    <col min="5633" max="5633" width="11.140625" style="33" customWidth="1"/>
+    <col min="5634" max="5634" width="57.5703125" style="33" customWidth="1"/>
+    <col min="5635" max="5635" width="62.5703125" style="33" customWidth="1"/>
+    <col min="5636" max="5636" width="81.85546875" style="33" customWidth="1"/>
+    <col min="5637" max="5637" width="24.42578125" style="33" customWidth="1"/>
+    <col min="5638" max="5638" width="32.140625" style="33" customWidth="1"/>
     <col min="5639" max="5639" width="35" style="33" customWidth="1"/>
-    <col min="5640" max="5640" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5643" max="5643" width="8.109375" style="33" customWidth="1"/>
+    <col min="5640" max="5640" width="44.7109375" style="33" customWidth="1"/>
+    <col min="5641" max="5641" width="108.7109375" style="33" customWidth="1"/>
+    <col min="5642" max="5642" width="0.42578125" style="33" customWidth="1"/>
+    <col min="5643" max="5643" width="8.140625" style="33" customWidth="1"/>
     <col min="5644" max="5645" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="5646" max="5647" width="9.109375" style="33"/>
+    <col min="5646" max="5647" width="9.140625" style="33"/>
     <col min="5648" max="5648" width="7" style="33" customWidth="1"/>
-    <col min="5649" max="5888" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="5894" max="5894" width="32.109375" style="33" customWidth="1"/>
+    <col min="5649" max="5888" width="9.140625" style="33"/>
+    <col min="5889" max="5889" width="11.140625" style="33" customWidth="1"/>
+    <col min="5890" max="5890" width="57.5703125" style="33" customWidth="1"/>
+    <col min="5891" max="5891" width="62.5703125" style="33" customWidth="1"/>
+    <col min="5892" max="5892" width="81.85546875" style="33" customWidth="1"/>
+    <col min="5893" max="5893" width="24.42578125" style="33" customWidth="1"/>
+    <col min="5894" max="5894" width="32.140625" style="33" customWidth="1"/>
     <col min="5895" max="5895" width="35" style="33" customWidth="1"/>
-    <col min="5896" max="5896" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5899" max="5899" width="8.109375" style="33" customWidth="1"/>
+    <col min="5896" max="5896" width="44.7109375" style="33" customWidth="1"/>
+    <col min="5897" max="5897" width="108.7109375" style="33" customWidth="1"/>
+    <col min="5898" max="5898" width="0.42578125" style="33" customWidth="1"/>
+    <col min="5899" max="5899" width="8.140625" style="33" customWidth="1"/>
     <col min="5900" max="5901" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="5902" max="5903" width="9.109375" style="33"/>
+    <col min="5902" max="5903" width="9.140625" style="33"/>
     <col min="5904" max="5904" width="7" style="33" customWidth="1"/>
-    <col min="5905" max="6144" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="6150" max="6150" width="32.109375" style="33" customWidth="1"/>
+    <col min="5905" max="6144" width="9.140625" style="33"/>
+    <col min="6145" max="6145" width="11.140625" style="33" customWidth="1"/>
+    <col min="6146" max="6146" width="57.5703125" style="33" customWidth="1"/>
+    <col min="6147" max="6147" width="62.5703125" style="33" customWidth="1"/>
+    <col min="6148" max="6148" width="81.85546875" style="33" customWidth="1"/>
+    <col min="6149" max="6149" width="24.42578125" style="33" customWidth="1"/>
+    <col min="6150" max="6150" width="32.140625" style="33" customWidth="1"/>
     <col min="6151" max="6151" width="35" style="33" customWidth="1"/>
-    <col min="6152" max="6152" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6155" max="6155" width="8.109375" style="33" customWidth="1"/>
+    <col min="6152" max="6152" width="44.7109375" style="33" customWidth="1"/>
+    <col min="6153" max="6153" width="108.7109375" style="33" customWidth="1"/>
+    <col min="6154" max="6154" width="0.42578125" style="33" customWidth="1"/>
+    <col min="6155" max="6155" width="8.140625" style="33" customWidth="1"/>
     <col min="6156" max="6157" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="6158" max="6159" width="9.109375" style="33"/>
+    <col min="6158" max="6159" width="9.140625" style="33"/>
     <col min="6160" max="6160" width="7" style="33" customWidth="1"/>
-    <col min="6161" max="6400" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="6406" max="6406" width="32.109375" style="33" customWidth="1"/>
+    <col min="6161" max="6400" width="9.140625" style="33"/>
+    <col min="6401" max="6401" width="11.140625" style="33" customWidth="1"/>
+    <col min="6402" max="6402" width="57.5703125" style="33" customWidth="1"/>
+    <col min="6403" max="6403" width="62.5703125" style="33" customWidth="1"/>
+    <col min="6404" max="6404" width="81.85546875" style="33" customWidth="1"/>
+    <col min="6405" max="6405" width="24.42578125" style="33" customWidth="1"/>
+    <col min="6406" max="6406" width="32.140625" style="33" customWidth="1"/>
     <col min="6407" max="6407" width="35" style="33" customWidth="1"/>
-    <col min="6408" max="6408" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6411" max="6411" width="8.109375" style="33" customWidth="1"/>
+    <col min="6408" max="6408" width="44.7109375" style="33" customWidth="1"/>
+    <col min="6409" max="6409" width="108.7109375" style="33" customWidth="1"/>
+    <col min="6410" max="6410" width="0.42578125" style="33" customWidth="1"/>
+    <col min="6411" max="6411" width="8.140625" style="33" customWidth="1"/>
     <col min="6412" max="6413" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="6414" max="6415" width="9.109375" style="33"/>
+    <col min="6414" max="6415" width="9.140625" style="33"/>
     <col min="6416" max="6416" width="7" style="33" customWidth="1"/>
-    <col min="6417" max="6656" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="6662" max="6662" width="32.109375" style="33" customWidth="1"/>
+    <col min="6417" max="6656" width="9.140625" style="33"/>
+    <col min="6657" max="6657" width="11.140625" style="33" customWidth="1"/>
+    <col min="6658" max="6658" width="57.5703125" style="33" customWidth="1"/>
+    <col min="6659" max="6659" width="62.5703125" style="33" customWidth="1"/>
+    <col min="6660" max="6660" width="81.85546875" style="33" customWidth="1"/>
+    <col min="6661" max="6661" width="24.42578125" style="33" customWidth="1"/>
+    <col min="6662" max="6662" width="32.140625" style="33" customWidth="1"/>
     <col min="6663" max="6663" width="35" style="33" customWidth="1"/>
-    <col min="6664" max="6664" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6667" max="6667" width="8.109375" style="33" customWidth="1"/>
+    <col min="6664" max="6664" width="44.7109375" style="33" customWidth="1"/>
+    <col min="6665" max="6665" width="108.7109375" style="33" customWidth="1"/>
+    <col min="6666" max="6666" width="0.42578125" style="33" customWidth="1"/>
+    <col min="6667" max="6667" width="8.140625" style="33" customWidth="1"/>
     <col min="6668" max="6669" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="6670" max="6671" width="9.109375" style="33"/>
+    <col min="6670" max="6671" width="9.140625" style="33"/>
     <col min="6672" max="6672" width="7" style="33" customWidth="1"/>
-    <col min="6673" max="6912" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="6918" max="6918" width="32.109375" style="33" customWidth="1"/>
+    <col min="6673" max="6912" width="9.140625" style="33"/>
+    <col min="6913" max="6913" width="11.140625" style="33" customWidth="1"/>
+    <col min="6914" max="6914" width="57.5703125" style="33" customWidth="1"/>
+    <col min="6915" max="6915" width="62.5703125" style="33" customWidth="1"/>
+    <col min="6916" max="6916" width="81.85546875" style="33" customWidth="1"/>
+    <col min="6917" max="6917" width="24.42578125" style="33" customWidth="1"/>
+    <col min="6918" max="6918" width="32.140625" style="33" customWidth="1"/>
     <col min="6919" max="6919" width="35" style="33" customWidth="1"/>
-    <col min="6920" max="6920" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6923" max="6923" width="8.109375" style="33" customWidth="1"/>
+    <col min="6920" max="6920" width="44.7109375" style="33" customWidth="1"/>
+    <col min="6921" max="6921" width="108.7109375" style="33" customWidth="1"/>
+    <col min="6922" max="6922" width="0.42578125" style="33" customWidth="1"/>
+    <col min="6923" max="6923" width="8.140625" style="33" customWidth="1"/>
     <col min="6924" max="6925" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="6926" max="6927" width="9.109375" style="33"/>
+    <col min="6926" max="6927" width="9.140625" style="33"/>
     <col min="6928" max="6928" width="7" style="33" customWidth="1"/>
-    <col min="6929" max="7168" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="7174" max="7174" width="32.109375" style="33" customWidth="1"/>
+    <col min="6929" max="7168" width="9.140625" style="33"/>
+    <col min="7169" max="7169" width="11.140625" style="33" customWidth="1"/>
+    <col min="7170" max="7170" width="57.5703125" style="33" customWidth="1"/>
+    <col min="7171" max="7171" width="62.5703125" style="33" customWidth="1"/>
+    <col min="7172" max="7172" width="81.85546875" style="33" customWidth="1"/>
+    <col min="7173" max="7173" width="24.42578125" style="33" customWidth="1"/>
+    <col min="7174" max="7174" width="32.140625" style="33" customWidth="1"/>
     <col min="7175" max="7175" width="35" style="33" customWidth="1"/>
-    <col min="7176" max="7176" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7179" max="7179" width="8.109375" style="33" customWidth="1"/>
+    <col min="7176" max="7176" width="44.7109375" style="33" customWidth="1"/>
+    <col min="7177" max="7177" width="108.7109375" style="33" customWidth="1"/>
+    <col min="7178" max="7178" width="0.42578125" style="33" customWidth="1"/>
+    <col min="7179" max="7179" width="8.140625" style="33" customWidth="1"/>
     <col min="7180" max="7181" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="7182" max="7183" width="9.109375" style="33"/>
+    <col min="7182" max="7183" width="9.140625" style="33"/>
     <col min="7184" max="7184" width="7" style="33" customWidth="1"/>
-    <col min="7185" max="7424" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="7430" max="7430" width="32.109375" style="33" customWidth="1"/>
+    <col min="7185" max="7424" width="9.140625" style="33"/>
+    <col min="7425" max="7425" width="11.140625" style="33" customWidth="1"/>
+    <col min="7426" max="7426" width="57.5703125" style="33" customWidth="1"/>
+    <col min="7427" max="7427" width="62.5703125" style="33" customWidth="1"/>
+    <col min="7428" max="7428" width="81.85546875" style="33" customWidth="1"/>
+    <col min="7429" max="7429" width="24.42578125" style="33" customWidth="1"/>
+    <col min="7430" max="7430" width="32.140625" style="33" customWidth="1"/>
     <col min="7431" max="7431" width="35" style="33" customWidth="1"/>
-    <col min="7432" max="7432" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7435" max="7435" width="8.109375" style="33" customWidth="1"/>
+    <col min="7432" max="7432" width="44.7109375" style="33" customWidth="1"/>
+    <col min="7433" max="7433" width="108.7109375" style="33" customWidth="1"/>
+    <col min="7434" max="7434" width="0.42578125" style="33" customWidth="1"/>
+    <col min="7435" max="7435" width="8.140625" style="33" customWidth="1"/>
     <col min="7436" max="7437" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="7438" max="7439" width="9.109375" style="33"/>
+    <col min="7438" max="7439" width="9.140625" style="33"/>
     <col min="7440" max="7440" width="7" style="33" customWidth="1"/>
-    <col min="7441" max="7680" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="7686" max="7686" width="32.109375" style="33" customWidth="1"/>
+    <col min="7441" max="7680" width="9.140625" style="33"/>
+    <col min="7681" max="7681" width="11.140625" style="33" customWidth="1"/>
+    <col min="7682" max="7682" width="57.5703125" style="33" customWidth="1"/>
+    <col min="7683" max="7683" width="62.5703125" style="33" customWidth="1"/>
+    <col min="7684" max="7684" width="81.85546875" style="33" customWidth="1"/>
+    <col min="7685" max="7685" width="24.42578125" style="33" customWidth="1"/>
+    <col min="7686" max="7686" width="32.140625" style="33" customWidth="1"/>
     <col min="7687" max="7687" width="35" style="33" customWidth="1"/>
-    <col min="7688" max="7688" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7691" max="7691" width="8.109375" style="33" customWidth="1"/>
+    <col min="7688" max="7688" width="44.7109375" style="33" customWidth="1"/>
+    <col min="7689" max="7689" width="108.7109375" style="33" customWidth="1"/>
+    <col min="7690" max="7690" width="0.42578125" style="33" customWidth="1"/>
+    <col min="7691" max="7691" width="8.140625" style="33" customWidth="1"/>
     <col min="7692" max="7693" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="7694" max="7695" width="9.109375" style="33"/>
+    <col min="7694" max="7695" width="9.140625" style="33"/>
     <col min="7696" max="7696" width="7" style="33" customWidth="1"/>
-    <col min="7697" max="7936" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="7942" max="7942" width="32.109375" style="33" customWidth="1"/>
+    <col min="7697" max="7936" width="9.140625" style="33"/>
+    <col min="7937" max="7937" width="11.140625" style="33" customWidth="1"/>
+    <col min="7938" max="7938" width="57.5703125" style="33" customWidth="1"/>
+    <col min="7939" max="7939" width="62.5703125" style="33" customWidth="1"/>
+    <col min="7940" max="7940" width="81.85546875" style="33" customWidth="1"/>
+    <col min="7941" max="7941" width="24.42578125" style="33" customWidth="1"/>
+    <col min="7942" max="7942" width="32.140625" style="33" customWidth="1"/>
     <col min="7943" max="7943" width="35" style="33" customWidth="1"/>
-    <col min="7944" max="7944" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7947" max="7947" width="8.109375" style="33" customWidth="1"/>
+    <col min="7944" max="7944" width="44.7109375" style="33" customWidth="1"/>
+    <col min="7945" max="7945" width="108.7109375" style="33" customWidth="1"/>
+    <col min="7946" max="7946" width="0.42578125" style="33" customWidth="1"/>
+    <col min="7947" max="7947" width="8.140625" style="33" customWidth="1"/>
     <col min="7948" max="7949" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="7950" max="7951" width="9.109375" style="33"/>
+    <col min="7950" max="7951" width="9.140625" style="33"/>
     <col min="7952" max="7952" width="7" style="33" customWidth="1"/>
-    <col min="7953" max="8192" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="8198" max="8198" width="32.109375" style="33" customWidth="1"/>
+    <col min="7953" max="8192" width="9.140625" style="33"/>
+    <col min="8193" max="8193" width="11.140625" style="33" customWidth="1"/>
+    <col min="8194" max="8194" width="57.5703125" style="33" customWidth="1"/>
+    <col min="8195" max="8195" width="62.5703125" style="33" customWidth="1"/>
+    <col min="8196" max="8196" width="81.85546875" style="33" customWidth="1"/>
+    <col min="8197" max="8197" width="24.42578125" style="33" customWidth="1"/>
+    <col min="8198" max="8198" width="32.140625" style="33" customWidth="1"/>
     <col min="8199" max="8199" width="35" style="33" customWidth="1"/>
-    <col min="8200" max="8200" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8203" max="8203" width="8.109375" style="33" customWidth="1"/>
+    <col min="8200" max="8200" width="44.7109375" style="33" customWidth="1"/>
+    <col min="8201" max="8201" width="108.7109375" style="33" customWidth="1"/>
+    <col min="8202" max="8202" width="0.42578125" style="33" customWidth="1"/>
+    <col min="8203" max="8203" width="8.140625" style="33" customWidth="1"/>
     <col min="8204" max="8205" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="8206" max="8207" width="9.109375" style="33"/>
+    <col min="8206" max="8207" width="9.140625" style="33"/>
     <col min="8208" max="8208" width="7" style="33" customWidth="1"/>
-    <col min="8209" max="8448" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="8454" max="8454" width="32.109375" style="33" customWidth="1"/>
+    <col min="8209" max="8448" width="9.140625" style="33"/>
+    <col min="8449" max="8449" width="11.140625" style="33" customWidth="1"/>
+    <col min="8450" max="8450" width="57.5703125" style="33" customWidth="1"/>
+    <col min="8451" max="8451" width="62.5703125" style="33" customWidth="1"/>
+    <col min="8452" max="8452" width="81.85546875" style="33" customWidth="1"/>
+    <col min="8453" max="8453" width="24.42578125" style="33" customWidth="1"/>
+    <col min="8454" max="8454" width="32.140625" style="33" customWidth="1"/>
     <col min="8455" max="8455" width="35" style="33" customWidth="1"/>
-    <col min="8456" max="8456" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8459" max="8459" width="8.109375" style="33" customWidth="1"/>
+    <col min="8456" max="8456" width="44.7109375" style="33" customWidth="1"/>
+    <col min="8457" max="8457" width="108.7109375" style="33" customWidth="1"/>
+    <col min="8458" max="8458" width="0.42578125" style="33" customWidth="1"/>
+    <col min="8459" max="8459" width="8.140625" style="33" customWidth="1"/>
     <col min="8460" max="8461" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="8462" max="8463" width="9.109375" style="33"/>
+    <col min="8462" max="8463" width="9.140625" style="33"/>
     <col min="8464" max="8464" width="7" style="33" customWidth="1"/>
-    <col min="8465" max="8704" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="8710" max="8710" width="32.109375" style="33" customWidth="1"/>
+    <col min="8465" max="8704" width="9.140625" style="33"/>
+    <col min="8705" max="8705" width="11.140625" style="33" customWidth="1"/>
+    <col min="8706" max="8706" width="57.5703125" style="33" customWidth="1"/>
+    <col min="8707" max="8707" width="62.5703125" style="33" customWidth="1"/>
+    <col min="8708" max="8708" width="81.85546875" style="33" customWidth="1"/>
+    <col min="8709" max="8709" width="24.42578125" style="33" customWidth="1"/>
+    <col min="8710" max="8710" width="32.140625" style="33" customWidth="1"/>
     <col min="8711" max="8711" width="35" style="33" customWidth="1"/>
-    <col min="8712" max="8712" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8715" max="8715" width="8.109375" style="33" customWidth="1"/>
+    <col min="8712" max="8712" width="44.7109375" style="33" customWidth="1"/>
+    <col min="8713" max="8713" width="108.7109375" style="33" customWidth="1"/>
+    <col min="8714" max="8714" width="0.42578125" style="33" customWidth="1"/>
+    <col min="8715" max="8715" width="8.140625" style="33" customWidth="1"/>
     <col min="8716" max="8717" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="8718" max="8719" width="9.109375" style="33"/>
+    <col min="8718" max="8719" width="9.140625" style="33"/>
     <col min="8720" max="8720" width="7" style="33" customWidth="1"/>
-    <col min="8721" max="8960" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="8966" max="8966" width="32.109375" style="33" customWidth="1"/>
+    <col min="8721" max="8960" width="9.140625" style="33"/>
+    <col min="8961" max="8961" width="11.140625" style="33" customWidth="1"/>
+    <col min="8962" max="8962" width="57.5703125" style="33" customWidth="1"/>
+    <col min="8963" max="8963" width="62.5703125" style="33" customWidth="1"/>
+    <col min="8964" max="8964" width="81.85546875" style="33" customWidth="1"/>
+    <col min="8965" max="8965" width="24.42578125" style="33" customWidth="1"/>
+    <col min="8966" max="8966" width="32.140625" style="33" customWidth="1"/>
     <col min="8967" max="8967" width="35" style="33" customWidth="1"/>
-    <col min="8968" max="8968" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8971" max="8971" width="8.109375" style="33" customWidth="1"/>
+    <col min="8968" max="8968" width="44.7109375" style="33" customWidth="1"/>
+    <col min="8969" max="8969" width="108.7109375" style="33" customWidth="1"/>
+    <col min="8970" max="8970" width="0.42578125" style="33" customWidth="1"/>
+    <col min="8971" max="8971" width="8.140625" style="33" customWidth="1"/>
     <col min="8972" max="8973" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="8974" max="8975" width="9.109375" style="33"/>
+    <col min="8974" max="8975" width="9.140625" style="33"/>
     <col min="8976" max="8976" width="7" style="33" customWidth="1"/>
-    <col min="8977" max="9216" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="9222" max="9222" width="32.109375" style="33" customWidth="1"/>
+    <col min="8977" max="9216" width="9.140625" style="33"/>
+    <col min="9217" max="9217" width="11.140625" style="33" customWidth="1"/>
+    <col min="9218" max="9218" width="57.5703125" style="33" customWidth="1"/>
+    <col min="9219" max="9219" width="62.5703125" style="33" customWidth="1"/>
+    <col min="9220" max="9220" width="81.85546875" style="33" customWidth="1"/>
+    <col min="9221" max="9221" width="24.42578125" style="33" customWidth="1"/>
+    <col min="9222" max="9222" width="32.140625" style="33" customWidth="1"/>
     <col min="9223" max="9223" width="35" style="33" customWidth="1"/>
-    <col min="9224" max="9224" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9227" max="9227" width="8.109375" style="33" customWidth="1"/>
+    <col min="9224" max="9224" width="44.7109375" style="33" customWidth="1"/>
+    <col min="9225" max="9225" width="108.7109375" style="33" customWidth="1"/>
+    <col min="9226" max="9226" width="0.42578125" style="33" customWidth="1"/>
+    <col min="9227" max="9227" width="8.140625" style="33" customWidth="1"/>
     <col min="9228" max="9229" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="9230" max="9231" width="9.109375" style="33"/>
+    <col min="9230" max="9231" width="9.140625" style="33"/>
     <col min="9232" max="9232" width="7" style="33" customWidth="1"/>
-    <col min="9233" max="9472" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="9478" max="9478" width="32.109375" style="33" customWidth="1"/>
+    <col min="9233" max="9472" width="9.140625" style="33"/>
+    <col min="9473" max="9473" width="11.140625" style="33" customWidth="1"/>
+    <col min="9474" max="9474" width="57.5703125" style="33" customWidth="1"/>
+    <col min="9475" max="9475" width="62.5703125" style="33" customWidth="1"/>
+    <col min="9476" max="9476" width="81.85546875" style="33" customWidth="1"/>
+    <col min="9477" max="9477" width="24.42578125" style="33" customWidth="1"/>
+    <col min="9478" max="9478" width="32.140625" style="33" customWidth="1"/>
     <col min="9479" max="9479" width="35" style="33" customWidth="1"/>
-    <col min="9480" max="9480" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9483" max="9483" width="8.109375" style="33" customWidth="1"/>
+    <col min="9480" max="9480" width="44.7109375" style="33" customWidth="1"/>
+    <col min="9481" max="9481" width="108.7109375" style="33" customWidth="1"/>
+    <col min="9482" max="9482" width="0.42578125" style="33" customWidth="1"/>
+    <col min="9483" max="9483" width="8.140625" style="33" customWidth="1"/>
     <col min="9484" max="9485" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="9486" max="9487" width="9.109375" style="33"/>
+    <col min="9486" max="9487" width="9.140625" style="33"/>
     <col min="9488" max="9488" width="7" style="33" customWidth="1"/>
-    <col min="9489" max="9728" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="9734" max="9734" width="32.109375" style="33" customWidth="1"/>
+    <col min="9489" max="9728" width="9.140625" style="33"/>
+    <col min="9729" max="9729" width="11.140625" style="33" customWidth="1"/>
+    <col min="9730" max="9730" width="57.5703125" style="33" customWidth="1"/>
+    <col min="9731" max="9731" width="62.5703125" style="33" customWidth="1"/>
+    <col min="9732" max="9732" width="81.85546875" style="33" customWidth="1"/>
+    <col min="9733" max="9733" width="24.42578125" style="33" customWidth="1"/>
+    <col min="9734" max="9734" width="32.140625" style="33" customWidth="1"/>
     <col min="9735" max="9735" width="35" style="33" customWidth="1"/>
-    <col min="9736" max="9736" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9739" max="9739" width="8.109375" style="33" customWidth="1"/>
+    <col min="9736" max="9736" width="44.7109375" style="33" customWidth="1"/>
+    <col min="9737" max="9737" width="108.7109375" style="33" customWidth="1"/>
+    <col min="9738" max="9738" width="0.42578125" style="33" customWidth="1"/>
+    <col min="9739" max="9739" width="8.140625" style="33" customWidth="1"/>
     <col min="9740" max="9741" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="9742" max="9743" width="9.109375" style="33"/>
+    <col min="9742" max="9743" width="9.140625" style="33"/>
     <col min="9744" max="9744" width="7" style="33" customWidth="1"/>
-    <col min="9745" max="9984" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="9990" max="9990" width="32.109375" style="33" customWidth="1"/>
+    <col min="9745" max="9984" width="9.140625" style="33"/>
+    <col min="9985" max="9985" width="11.140625" style="33" customWidth="1"/>
+    <col min="9986" max="9986" width="57.5703125" style="33" customWidth="1"/>
+    <col min="9987" max="9987" width="62.5703125" style="33" customWidth="1"/>
+    <col min="9988" max="9988" width="81.85546875" style="33" customWidth="1"/>
+    <col min="9989" max="9989" width="24.42578125" style="33" customWidth="1"/>
+    <col min="9990" max="9990" width="32.140625" style="33" customWidth="1"/>
     <col min="9991" max="9991" width="35" style="33" customWidth="1"/>
-    <col min="9992" max="9992" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9995" max="9995" width="8.109375" style="33" customWidth="1"/>
+    <col min="9992" max="9992" width="44.7109375" style="33" customWidth="1"/>
+    <col min="9993" max="9993" width="108.7109375" style="33" customWidth="1"/>
+    <col min="9994" max="9994" width="0.42578125" style="33" customWidth="1"/>
+    <col min="9995" max="9995" width="8.140625" style="33" customWidth="1"/>
     <col min="9996" max="9997" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="9998" max="9999" width="9.109375" style="33"/>
+    <col min="9998" max="9999" width="9.140625" style="33"/>
     <col min="10000" max="10000" width="7" style="33" customWidth="1"/>
-    <col min="10001" max="10240" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="10246" max="10246" width="32.109375" style="33" customWidth="1"/>
+    <col min="10001" max="10240" width="9.140625" style="33"/>
+    <col min="10241" max="10241" width="11.140625" style="33" customWidth="1"/>
+    <col min="10242" max="10242" width="57.5703125" style="33" customWidth="1"/>
+    <col min="10243" max="10243" width="62.5703125" style="33" customWidth="1"/>
+    <col min="10244" max="10244" width="81.85546875" style="33" customWidth="1"/>
+    <col min="10245" max="10245" width="24.42578125" style="33" customWidth="1"/>
+    <col min="10246" max="10246" width="32.140625" style="33" customWidth="1"/>
     <col min="10247" max="10247" width="35" style="33" customWidth="1"/>
-    <col min="10248" max="10248" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10251" max="10251" width="8.109375" style="33" customWidth="1"/>
+    <col min="10248" max="10248" width="44.7109375" style="33" customWidth="1"/>
+    <col min="10249" max="10249" width="108.7109375" style="33" customWidth="1"/>
+    <col min="10250" max="10250" width="0.42578125" style="33" customWidth="1"/>
+    <col min="10251" max="10251" width="8.140625" style="33" customWidth="1"/>
     <col min="10252" max="10253" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="10254" max="10255" width="9.109375" style="33"/>
+    <col min="10254" max="10255" width="9.140625" style="33"/>
     <col min="10256" max="10256" width="7" style="33" customWidth="1"/>
-    <col min="10257" max="10496" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="10502" max="10502" width="32.109375" style="33" customWidth="1"/>
+    <col min="10257" max="10496" width="9.140625" style="33"/>
+    <col min="10497" max="10497" width="11.140625" style="33" customWidth="1"/>
+    <col min="10498" max="10498" width="57.5703125" style="33" customWidth="1"/>
+    <col min="10499" max="10499" width="62.5703125" style="33" customWidth="1"/>
+    <col min="10500" max="10500" width="81.85546875" style="33" customWidth="1"/>
+    <col min="10501" max="10501" width="24.42578125" style="33" customWidth="1"/>
+    <col min="10502" max="10502" width="32.140625" style="33" customWidth="1"/>
     <col min="10503" max="10503" width="35" style="33" customWidth="1"/>
-    <col min="10504" max="10504" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10507" max="10507" width="8.109375" style="33" customWidth="1"/>
+    <col min="10504" max="10504" width="44.7109375" style="33" customWidth="1"/>
+    <col min="10505" max="10505" width="108.7109375" style="33" customWidth="1"/>
+    <col min="10506" max="10506" width="0.42578125" style="33" customWidth="1"/>
+    <col min="10507" max="10507" width="8.140625" style="33" customWidth="1"/>
     <col min="10508" max="10509" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="10510" max="10511" width="9.109375" style="33"/>
+    <col min="10510" max="10511" width="9.140625" style="33"/>
     <col min="10512" max="10512" width="7" style="33" customWidth="1"/>
-    <col min="10513" max="10752" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="10758" max="10758" width="32.109375" style="33" customWidth="1"/>
+    <col min="10513" max="10752" width="9.140625" style="33"/>
+    <col min="10753" max="10753" width="11.140625" style="33" customWidth="1"/>
+    <col min="10754" max="10754" width="57.5703125" style="33" customWidth="1"/>
+    <col min="10755" max="10755" width="62.5703125" style="33" customWidth="1"/>
+    <col min="10756" max="10756" width="81.85546875" style="33" customWidth="1"/>
+    <col min="10757" max="10757" width="24.42578125" style="33" customWidth="1"/>
+    <col min="10758" max="10758" width="32.140625" style="33" customWidth="1"/>
     <col min="10759" max="10759" width="35" style="33" customWidth="1"/>
-    <col min="10760" max="10760" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10763" max="10763" width="8.109375" style="33" customWidth="1"/>
+    <col min="10760" max="10760" width="44.7109375" style="33" customWidth="1"/>
+    <col min="10761" max="10761" width="108.7109375" style="33" customWidth="1"/>
+    <col min="10762" max="10762" width="0.42578125" style="33" customWidth="1"/>
+    <col min="10763" max="10763" width="8.140625" style="33" customWidth="1"/>
     <col min="10764" max="10765" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="10766" max="10767" width="9.109375" style="33"/>
+    <col min="10766" max="10767" width="9.140625" style="33"/>
     <col min="10768" max="10768" width="7" style="33" customWidth="1"/>
-    <col min="10769" max="11008" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="11014" max="11014" width="32.109375" style="33" customWidth="1"/>
+    <col min="10769" max="11008" width="9.140625" style="33"/>
+    <col min="11009" max="11009" width="11.140625" style="33" customWidth="1"/>
+    <col min="11010" max="11010" width="57.5703125" style="33" customWidth="1"/>
+    <col min="11011" max="11011" width="62.5703125" style="33" customWidth="1"/>
+    <col min="11012" max="11012" width="81.85546875" style="33" customWidth="1"/>
+    <col min="11013" max="11013" width="24.42578125" style="33" customWidth="1"/>
+    <col min="11014" max="11014" width="32.140625" style="33" customWidth="1"/>
     <col min="11015" max="11015" width="35" style="33" customWidth="1"/>
-    <col min="11016" max="11016" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11019" max="11019" width="8.109375" style="33" customWidth="1"/>
+    <col min="11016" max="11016" width="44.7109375" style="33" customWidth="1"/>
+    <col min="11017" max="11017" width="108.7109375" style="33" customWidth="1"/>
+    <col min="11018" max="11018" width="0.42578125" style="33" customWidth="1"/>
+    <col min="11019" max="11019" width="8.140625" style="33" customWidth="1"/>
     <col min="11020" max="11021" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="11022" max="11023" width="9.109375" style="33"/>
+    <col min="11022" max="11023" width="9.140625" style="33"/>
     <col min="11024" max="11024" width="7" style="33" customWidth="1"/>
-    <col min="11025" max="11264" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="11270" max="11270" width="32.109375" style="33" customWidth="1"/>
+    <col min="11025" max="11264" width="9.140625" style="33"/>
+    <col min="11265" max="11265" width="11.140625" style="33" customWidth="1"/>
+    <col min="11266" max="11266" width="57.5703125" style="33" customWidth="1"/>
+    <col min="11267" max="11267" width="62.5703125" style="33" customWidth="1"/>
+    <col min="11268" max="11268" width="81.85546875" style="33" customWidth="1"/>
+    <col min="11269" max="11269" width="24.42578125" style="33" customWidth="1"/>
+    <col min="11270" max="11270" width="32.140625" style="33" customWidth="1"/>
     <col min="11271" max="11271" width="35" style="33" customWidth="1"/>
-    <col min="11272" max="11272" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11275" max="11275" width="8.109375" style="33" customWidth="1"/>
+    <col min="11272" max="11272" width="44.7109375" style="33" customWidth="1"/>
+    <col min="11273" max="11273" width="108.7109375" style="33" customWidth="1"/>
+    <col min="11274" max="11274" width="0.42578125" style="33" customWidth="1"/>
+    <col min="11275" max="11275" width="8.140625" style="33" customWidth="1"/>
     <col min="11276" max="11277" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="11278" max="11279" width="9.109375" style="33"/>
+    <col min="11278" max="11279" width="9.140625" style="33"/>
     <col min="11280" max="11280" width="7" style="33" customWidth="1"/>
-    <col min="11281" max="11520" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="11526" max="11526" width="32.109375" style="33" customWidth="1"/>
+    <col min="11281" max="11520" width="9.140625" style="33"/>
+    <col min="11521" max="11521" width="11.140625" style="33" customWidth="1"/>
+    <col min="11522" max="11522" width="57.5703125" style="33" customWidth="1"/>
+    <col min="11523" max="11523" width="62.5703125" style="33" customWidth="1"/>
+    <col min="11524" max="11524" width="81.85546875" style="33" customWidth="1"/>
+    <col min="11525" max="11525" width="24.42578125" style="33" customWidth="1"/>
+    <col min="11526" max="11526" width="32.140625" style="33" customWidth="1"/>
     <col min="11527" max="11527" width="35" style="33" customWidth="1"/>
-    <col min="11528" max="11528" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11531" max="11531" width="8.109375" style="33" customWidth="1"/>
+    <col min="11528" max="11528" width="44.7109375" style="33" customWidth="1"/>
+    <col min="11529" max="11529" width="108.7109375" style="33" customWidth="1"/>
+    <col min="11530" max="11530" width="0.42578125" style="33" customWidth="1"/>
+    <col min="11531" max="11531" width="8.140625" style="33" customWidth="1"/>
     <col min="11532" max="11533" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="11534" max="11535" width="9.109375" style="33"/>
+    <col min="11534" max="11535" width="9.140625" style="33"/>
     <col min="11536" max="11536" width="7" style="33" customWidth="1"/>
-    <col min="11537" max="11776" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="11782" max="11782" width="32.109375" style="33" customWidth="1"/>
+    <col min="11537" max="11776" width="9.140625" style="33"/>
+    <col min="11777" max="11777" width="11.140625" style="33" customWidth="1"/>
+    <col min="11778" max="11778" width="57.5703125" style="33" customWidth="1"/>
+    <col min="11779" max="11779" width="62.5703125" style="33" customWidth="1"/>
+    <col min="11780" max="11780" width="81.85546875" style="33" customWidth="1"/>
+    <col min="11781" max="11781" width="24.42578125" style="33" customWidth="1"/>
+    <col min="11782" max="11782" width="32.140625" style="33" customWidth="1"/>
     <col min="11783" max="11783" width="35" style="33" customWidth="1"/>
-    <col min="11784" max="11784" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11787" max="11787" width="8.109375" style="33" customWidth="1"/>
+    <col min="11784" max="11784" width="44.7109375" style="33" customWidth="1"/>
+    <col min="11785" max="11785" width="108.7109375" style="33" customWidth="1"/>
+    <col min="11786" max="11786" width="0.42578125" style="33" customWidth="1"/>
+    <col min="11787" max="11787" width="8.140625" style="33" customWidth="1"/>
     <col min="11788" max="11789" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="11790" max="11791" width="9.109375" style="33"/>
+    <col min="11790" max="11791" width="9.140625" style="33"/>
     <col min="11792" max="11792" width="7" style="33" customWidth="1"/>
-    <col min="11793" max="12032" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="12038" max="12038" width="32.109375" style="33" customWidth="1"/>
+    <col min="11793" max="12032" width="9.140625" style="33"/>
+    <col min="12033" max="12033" width="11.140625" style="33" customWidth="1"/>
+    <col min="12034" max="12034" width="57.5703125" style="33" customWidth="1"/>
+    <col min="12035" max="12035" width="62.5703125" style="33" customWidth="1"/>
+    <col min="12036" max="12036" width="81.85546875" style="33" customWidth="1"/>
+    <col min="12037" max="12037" width="24.42578125" style="33" customWidth="1"/>
+    <col min="12038" max="12038" width="32.140625" style="33" customWidth="1"/>
     <col min="12039" max="12039" width="35" style="33" customWidth="1"/>
-    <col min="12040" max="12040" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12043" max="12043" width="8.109375" style="33" customWidth="1"/>
+    <col min="12040" max="12040" width="44.7109375" style="33" customWidth="1"/>
+    <col min="12041" max="12041" width="108.7109375" style="33" customWidth="1"/>
+    <col min="12042" max="12042" width="0.42578125" style="33" customWidth="1"/>
+    <col min="12043" max="12043" width="8.140625" style="33" customWidth="1"/>
     <col min="12044" max="12045" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="12046" max="12047" width="9.109375" style="33"/>
+    <col min="12046" max="12047" width="9.140625" style="33"/>
     <col min="12048" max="12048" width="7" style="33" customWidth="1"/>
-    <col min="12049" max="12288" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="12294" max="12294" width="32.109375" style="33" customWidth="1"/>
+    <col min="12049" max="12288" width="9.140625" style="33"/>
+    <col min="12289" max="12289" width="11.140625" style="33" customWidth="1"/>
+    <col min="12290" max="12290" width="57.5703125" style="33" customWidth="1"/>
+    <col min="12291" max="12291" width="62.5703125" style="33" customWidth="1"/>
+    <col min="12292" max="12292" width="81.85546875" style="33" customWidth="1"/>
+    <col min="12293" max="12293" width="24.42578125" style="33" customWidth="1"/>
+    <col min="12294" max="12294" width="32.140625" style="33" customWidth="1"/>
     <col min="12295" max="12295" width="35" style="33" customWidth="1"/>
-    <col min="12296" max="12296" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12299" max="12299" width="8.109375" style="33" customWidth="1"/>
+    <col min="12296" max="12296" width="44.7109375" style="33" customWidth="1"/>
+    <col min="12297" max="12297" width="108.7109375" style="33" customWidth="1"/>
+    <col min="12298" max="12298" width="0.42578125" style="33" customWidth="1"/>
+    <col min="12299" max="12299" width="8.140625" style="33" customWidth="1"/>
     <col min="12300" max="12301" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="12302" max="12303" width="9.109375" style="33"/>
+    <col min="12302" max="12303" width="9.140625" style="33"/>
     <col min="12304" max="12304" width="7" style="33" customWidth="1"/>
-    <col min="12305" max="12544" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="12550" max="12550" width="32.109375" style="33" customWidth="1"/>
+    <col min="12305" max="12544" width="9.140625" style="33"/>
+    <col min="12545" max="12545" width="11.140625" style="33" customWidth="1"/>
+    <col min="12546" max="12546" width="57.5703125" style="33" customWidth="1"/>
+    <col min="12547" max="12547" width="62.5703125" style="33" customWidth="1"/>
+    <col min="12548" max="12548" width="81.85546875" style="33" customWidth="1"/>
+    <col min="12549" max="12549" width="24.42578125" style="33" customWidth="1"/>
+    <col min="12550" max="12550" width="32.140625" style="33" customWidth="1"/>
     <col min="12551" max="12551" width="35" style="33" customWidth="1"/>
-    <col min="12552" max="12552" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12555" max="12555" width="8.109375" style="33" customWidth="1"/>
+    <col min="12552" max="12552" width="44.7109375" style="33" customWidth="1"/>
+    <col min="12553" max="12553" width="108.7109375" style="33" customWidth="1"/>
+    <col min="12554" max="12554" width="0.42578125" style="33" customWidth="1"/>
+    <col min="12555" max="12555" width="8.140625" style="33" customWidth="1"/>
     <col min="12556" max="12557" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="12558" max="12559" width="9.109375" style="33"/>
+    <col min="12558" max="12559" width="9.140625" style="33"/>
     <col min="12560" max="12560" width="7" style="33" customWidth="1"/>
-    <col min="12561" max="12800" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="12806" max="12806" width="32.109375" style="33" customWidth="1"/>
+    <col min="12561" max="12800" width="9.140625" style="33"/>
+    <col min="12801" max="12801" width="11.140625" style="33" customWidth="1"/>
+    <col min="12802" max="12802" width="57.5703125" style="33" customWidth="1"/>
+    <col min="12803" max="12803" width="62.5703125" style="33" customWidth="1"/>
+    <col min="12804" max="12804" width="81.85546875" style="33" customWidth="1"/>
+    <col min="12805" max="12805" width="24.42578125" style="33" customWidth="1"/>
+    <col min="12806" max="12806" width="32.140625" style="33" customWidth="1"/>
     <col min="12807" max="12807" width="35" style="33" customWidth="1"/>
-    <col min="12808" max="12808" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12811" max="12811" width="8.109375" style="33" customWidth="1"/>
+    <col min="12808" max="12808" width="44.7109375" style="33" customWidth="1"/>
+    <col min="12809" max="12809" width="108.7109375" style="33" customWidth="1"/>
+    <col min="12810" max="12810" width="0.42578125" style="33" customWidth="1"/>
+    <col min="12811" max="12811" width="8.140625" style="33" customWidth="1"/>
     <col min="12812" max="12813" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="12814" max="12815" width="9.109375" style="33"/>
+    <col min="12814" max="12815" width="9.140625" style="33"/>
     <col min="12816" max="12816" width="7" style="33" customWidth="1"/>
-    <col min="12817" max="13056" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="13062" max="13062" width="32.109375" style="33" customWidth="1"/>
+    <col min="12817" max="13056" width="9.140625" style="33"/>
+    <col min="13057" max="13057" width="11.140625" style="33" customWidth="1"/>
+    <col min="13058" max="13058" width="57.5703125" style="33" customWidth="1"/>
+    <col min="13059" max="13059" width="62.5703125" style="33" customWidth="1"/>
+    <col min="13060" max="13060" width="81.85546875" style="33" customWidth="1"/>
+    <col min="13061" max="13061" width="24.42578125" style="33" customWidth="1"/>
+    <col min="13062" max="13062" width="32.140625" style="33" customWidth="1"/>
     <col min="13063" max="13063" width="35" style="33" customWidth="1"/>
-    <col min="13064" max="13064" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13067" max="13067" width="8.109375" style="33" customWidth="1"/>
+    <col min="13064" max="13064" width="44.7109375" style="33" customWidth="1"/>
+    <col min="13065" max="13065" width="108.7109375" style="33" customWidth="1"/>
+    <col min="13066" max="13066" width="0.42578125" style="33" customWidth="1"/>
+    <col min="13067" max="13067" width="8.140625" style="33" customWidth="1"/>
     <col min="13068" max="13069" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="13070" max="13071" width="9.109375" style="33"/>
+    <col min="13070" max="13071" width="9.140625" style="33"/>
     <col min="13072" max="13072" width="7" style="33" customWidth="1"/>
-    <col min="13073" max="13312" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="13318" max="13318" width="32.109375" style="33" customWidth="1"/>
+    <col min="13073" max="13312" width="9.140625" style="33"/>
+    <col min="13313" max="13313" width="11.140625" style="33" customWidth="1"/>
+    <col min="13314" max="13314" width="57.5703125" style="33" customWidth="1"/>
+    <col min="13315" max="13315" width="62.5703125" style="33" customWidth="1"/>
+    <col min="13316" max="13316" width="81.85546875" style="33" customWidth="1"/>
+    <col min="13317" max="13317" width="24.42578125" style="33" customWidth="1"/>
+    <col min="13318" max="13318" width="32.140625" style="33" customWidth="1"/>
     <col min="13319" max="13319" width="35" style="33" customWidth="1"/>
-    <col min="13320" max="13320" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13323" max="13323" width="8.109375" style="33" customWidth="1"/>
+    <col min="13320" max="13320" width="44.7109375" style="33" customWidth="1"/>
+    <col min="13321" max="13321" width="108.7109375" style="33" customWidth="1"/>
+    <col min="13322" max="13322" width="0.42578125" style="33" customWidth="1"/>
+    <col min="13323" max="13323" width="8.140625" style="33" customWidth="1"/>
     <col min="13324" max="13325" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="13326" max="13327" width="9.109375" style="33"/>
+    <col min="13326" max="13327" width="9.140625" style="33"/>
     <col min="13328" max="13328" width="7" style="33" customWidth="1"/>
-    <col min="13329" max="13568" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="13574" max="13574" width="32.109375" style="33" customWidth="1"/>
+    <col min="13329" max="13568" width="9.140625" style="33"/>
+    <col min="13569" max="13569" width="11.140625" style="33" customWidth="1"/>
+    <col min="13570" max="13570" width="57.5703125" style="33" customWidth="1"/>
+    <col min="13571" max="13571" width="62.5703125" style="33" customWidth="1"/>
+    <col min="13572" max="13572" width="81.85546875" style="33" customWidth="1"/>
+    <col min="13573" max="13573" width="24.42578125" style="33" customWidth="1"/>
+    <col min="13574" max="13574" width="32.140625" style="33" customWidth="1"/>
     <col min="13575" max="13575" width="35" style="33" customWidth="1"/>
-    <col min="13576" max="13576" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13579" max="13579" width="8.109375" style="33" customWidth="1"/>
+    <col min="13576" max="13576" width="44.7109375" style="33" customWidth="1"/>
+    <col min="13577" max="13577" width="108.7109375" style="33" customWidth="1"/>
+    <col min="13578" max="13578" width="0.42578125" style="33" customWidth="1"/>
+    <col min="13579" max="13579" width="8.140625" style="33" customWidth="1"/>
     <col min="13580" max="13581" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="13582" max="13583" width="9.109375" style="33"/>
+    <col min="13582" max="13583" width="9.140625" style="33"/>
     <col min="13584" max="13584" width="7" style="33" customWidth="1"/>
-    <col min="13585" max="13824" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="13830" max="13830" width="32.109375" style="33" customWidth="1"/>
+    <col min="13585" max="13824" width="9.140625" style="33"/>
+    <col min="13825" max="13825" width="11.140625" style="33" customWidth="1"/>
+    <col min="13826" max="13826" width="57.5703125" style="33" customWidth="1"/>
+    <col min="13827" max="13827" width="62.5703125" style="33" customWidth="1"/>
+    <col min="13828" max="13828" width="81.85546875" style="33" customWidth="1"/>
+    <col min="13829" max="13829" width="24.42578125" style="33" customWidth="1"/>
+    <col min="13830" max="13830" width="32.140625" style="33" customWidth="1"/>
     <col min="13831" max="13831" width="35" style="33" customWidth="1"/>
-    <col min="13832" max="13832" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13835" max="13835" width="8.109375" style="33" customWidth="1"/>
+    <col min="13832" max="13832" width="44.7109375" style="33" customWidth="1"/>
+    <col min="13833" max="13833" width="108.7109375" style="33" customWidth="1"/>
+    <col min="13834" max="13834" width="0.42578125" style="33" customWidth="1"/>
+    <col min="13835" max="13835" width="8.140625" style="33" customWidth="1"/>
     <col min="13836" max="13837" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="13838" max="13839" width="9.109375" style="33"/>
+    <col min="13838" max="13839" width="9.140625" style="33"/>
     <col min="13840" max="13840" width="7" style="33" customWidth="1"/>
-    <col min="13841" max="14080" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="14086" max="14086" width="32.109375" style="33" customWidth="1"/>
+    <col min="13841" max="14080" width="9.140625" style="33"/>
+    <col min="14081" max="14081" width="11.140625" style="33" customWidth="1"/>
+    <col min="14082" max="14082" width="57.5703125" style="33" customWidth="1"/>
+    <col min="14083" max="14083" width="62.5703125" style="33" customWidth="1"/>
+    <col min="14084" max="14084" width="81.85546875" style="33" customWidth="1"/>
+    <col min="14085" max="14085" width="24.42578125" style="33" customWidth="1"/>
+    <col min="14086" max="14086" width="32.140625" style="33" customWidth="1"/>
     <col min="14087" max="14087" width="35" style="33" customWidth="1"/>
-    <col min="14088" max="14088" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14091" max="14091" width="8.109375" style="33" customWidth="1"/>
+    <col min="14088" max="14088" width="44.7109375" style="33" customWidth="1"/>
+    <col min="14089" max="14089" width="108.7109375" style="33" customWidth="1"/>
+    <col min="14090" max="14090" width="0.42578125" style="33" customWidth="1"/>
+    <col min="14091" max="14091" width="8.140625" style="33" customWidth="1"/>
     <col min="14092" max="14093" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="14094" max="14095" width="9.109375" style="33"/>
+    <col min="14094" max="14095" width="9.140625" style="33"/>
     <col min="14096" max="14096" width="7" style="33" customWidth="1"/>
-    <col min="14097" max="14336" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="14342" max="14342" width="32.109375" style="33" customWidth="1"/>
+    <col min="14097" max="14336" width="9.140625" style="33"/>
+    <col min="14337" max="14337" width="11.140625" style="33" customWidth="1"/>
+    <col min="14338" max="14338" width="57.5703125" style="33" customWidth="1"/>
+    <col min="14339" max="14339" width="62.5703125" style="33" customWidth="1"/>
+    <col min="14340" max="14340" width="81.85546875" style="33" customWidth="1"/>
+    <col min="14341" max="14341" width="24.42578125" style="33" customWidth="1"/>
+    <col min="14342" max="14342" width="32.140625" style="33" customWidth="1"/>
     <col min="14343" max="14343" width="35" style="33" customWidth="1"/>
-    <col min="14344" max="14344" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14347" max="14347" width="8.109375" style="33" customWidth="1"/>
+    <col min="14344" max="14344" width="44.7109375" style="33" customWidth="1"/>
+    <col min="14345" max="14345" width="108.7109375" style="33" customWidth="1"/>
+    <col min="14346" max="14346" width="0.42578125" style="33" customWidth="1"/>
+    <col min="14347" max="14347" width="8.140625" style="33" customWidth="1"/>
     <col min="14348" max="14349" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="14350" max="14351" width="9.109375" style="33"/>
+    <col min="14350" max="14351" width="9.140625" style="33"/>
     <col min="14352" max="14352" width="7" style="33" customWidth="1"/>
-    <col min="14353" max="14592" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="14598" max="14598" width="32.109375" style="33" customWidth="1"/>
+    <col min="14353" max="14592" width="9.140625" style="33"/>
+    <col min="14593" max="14593" width="11.140625" style="33" customWidth="1"/>
+    <col min="14594" max="14594" width="57.5703125" style="33" customWidth="1"/>
+    <col min="14595" max="14595" width="62.5703125" style="33" customWidth="1"/>
+    <col min="14596" max="14596" width="81.85546875" style="33" customWidth="1"/>
+    <col min="14597" max="14597" width="24.42578125" style="33" customWidth="1"/>
+    <col min="14598" max="14598" width="32.140625" style="33" customWidth="1"/>
     <col min="14599" max="14599" width="35" style="33" customWidth="1"/>
-    <col min="14600" max="14600" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14603" max="14603" width="8.109375" style="33" customWidth="1"/>
+    <col min="14600" max="14600" width="44.7109375" style="33" customWidth="1"/>
+    <col min="14601" max="14601" width="108.7109375" style="33" customWidth="1"/>
+    <col min="14602" max="14602" width="0.42578125" style="33" customWidth="1"/>
+    <col min="14603" max="14603" width="8.140625" style="33" customWidth="1"/>
     <col min="14604" max="14605" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="14606" max="14607" width="9.109375" style="33"/>
+    <col min="14606" max="14607" width="9.140625" style="33"/>
     <col min="14608" max="14608" width="7" style="33" customWidth="1"/>
-    <col min="14609" max="14848" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="14854" max="14854" width="32.109375" style="33" customWidth="1"/>
+    <col min="14609" max="14848" width="9.140625" style="33"/>
+    <col min="14849" max="14849" width="11.140625" style="33" customWidth="1"/>
+    <col min="14850" max="14850" width="57.5703125" style="33" customWidth="1"/>
+    <col min="14851" max="14851" width="62.5703125" style="33" customWidth="1"/>
+    <col min="14852" max="14852" width="81.85546875" style="33" customWidth="1"/>
+    <col min="14853" max="14853" width="24.42578125" style="33" customWidth="1"/>
+    <col min="14854" max="14854" width="32.140625" style="33" customWidth="1"/>
     <col min="14855" max="14855" width="35" style="33" customWidth="1"/>
-    <col min="14856" max="14856" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14859" max="14859" width="8.109375" style="33" customWidth="1"/>
+    <col min="14856" max="14856" width="44.7109375" style="33" customWidth="1"/>
+    <col min="14857" max="14857" width="108.7109375" style="33" customWidth="1"/>
+    <col min="14858" max="14858" width="0.42578125" style="33" customWidth="1"/>
+    <col min="14859" max="14859" width="8.140625" style="33" customWidth="1"/>
     <col min="14860" max="14861" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="14862" max="14863" width="9.109375" style="33"/>
+    <col min="14862" max="14863" width="9.140625" style="33"/>
     <col min="14864" max="14864" width="7" style="33" customWidth="1"/>
-    <col min="14865" max="15104" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="15110" max="15110" width="32.109375" style="33" customWidth="1"/>
+    <col min="14865" max="15104" width="9.140625" style="33"/>
+    <col min="15105" max="15105" width="11.140625" style="33" customWidth="1"/>
+    <col min="15106" max="15106" width="57.5703125" style="33" customWidth="1"/>
+    <col min="15107" max="15107" width="62.5703125" style="33" customWidth="1"/>
+    <col min="15108" max="15108" width="81.85546875" style="33" customWidth="1"/>
+    <col min="15109" max="15109" width="24.42578125" style="33" customWidth="1"/>
+    <col min="15110" max="15110" width="32.140625" style="33" customWidth="1"/>
     <col min="15111" max="15111" width="35" style="33" customWidth="1"/>
-    <col min="15112" max="15112" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15115" max="15115" width="8.109375" style="33" customWidth="1"/>
+    <col min="15112" max="15112" width="44.7109375" style="33" customWidth="1"/>
+    <col min="15113" max="15113" width="108.7109375" style="33" customWidth="1"/>
+    <col min="15114" max="15114" width="0.42578125" style="33" customWidth="1"/>
+    <col min="15115" max="15115" width="8.140625" style="33" customWidth="1"/>
     <col min="15116" max="15117" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="15118" max="15119" width="9.109375" style="33"/>
+    <col min="15118" max="15119" width="9.140625" style="33"/>
     <col min="15120" max="15120" width="7" style="33" customWidth="1"/>
-    <col min="15121" max="15360" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="15366" max="15366" width="32.109375" style="33" customWidth="1"/>
+    <col min="15121" max="15360" width="9.140625" style="33"/>
+    <col min="15361" max="15361" width="11.140625" style="33" customWidth="1"/>
+    <col min="15362" max="15362" width="57.5703125" style="33" customWidth="1"/>
+    <col min="15363" max="15363" width="62.5703125" style="33" customWidth="1"/>
+    <col min="15364" max="15364" width="81.85546875" style="33" customWidth="1"/>
+    <col min="15365" max="15365" width="24.42578125" style="33" customWidth="1"/>
+    <col min="15366" max="15366" width="32.140625" style="33" customWidth="1"/>
     <col min="15367" max="15367" width="35" style="33" customWidth="1"/>
-    <col min="15368" max="15368" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15371" max="15371" width="8.109375" style="33" customWidth="1"/>
+    <col min="15368" max="15368" width="44.7109375" style="33" customWidth="1"/>
+    <col min="15369" max="15369" width="108.7109375" style="33" customWidth="1"/>
+    <col min="15370" max="15370" width="0.42578125" style="33" customWidth="1"/>
+    <col min="15371" max="15371" width="8.140625" style="33" customWidth="1"/>
     <col min="15372" max="15373" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="15374" max="15375" width="9.109375" style="33"/>
+    <col min="15374" max="15375" width="9.140625" style="33"/>
     <col min="15376" max="15376" width="7" style="33" customWidth="1"/>
-    <col min="15377" max="15616" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="15622" max="15622" width="32.109375" style="33" customWidth="1"/>
+    <col min="15377" max="15616" width="9.140625" style="33"/>
+    <col min="15617" max="15617" width="11.140625" style="33" customWidth="1"/>
+    <col min="15618" max="15618" width="57.5703125" style="33" customWidth="1"/>
+    <col min="15619" max="15619" width="62.5703125" style="33" customWidth="1"/>
+    <col min="15620" max="15620" width="81.85546875" style="33" customWidth="1"/>
+    <col min="15621" max="15621" width="24.42578125" style="33" customWidth="1"/>
+    <col min="15622" max="15622" width="32.140625" style="33" customWidth="1"/>
     <col min="15623" max="15623" width="35" style="33" customWidth="1"/>
-    <col min="15624" max="15624" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15627" max="15627" width="8.109375" style="33" customWidth="1"/>
+    <col min="15624" max="15624" width="44.7109375" style="33" customWidth="1"/>
+    <col min="15625" max="15625" width="108.7109375" style="33" customWidth="1"/>
+    <col min="15626" max="15626" width="0.42578125" style="33" customWidth="1"/>
+    <col min="15627" max="15627" width="8.140625" style="33" customWidth="1"/>
     <col min="15628" max="15629" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="15630" max="15631" width="9.109375" style="33"/>
+    <col min="15630" max="15631" width="9.140625" style="33"/>
     <col min="15632" max="15632" width="7" style="33" customWidth="1"/>
-    <col min="15633" max="15872" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="15878" max="15878" width="32.109375" style="33" customWidth="1"/>
+    <col min="15633" max="15872" width="9.140625" style="33"/>
+    <col min="15873" max="15873" width="11.140625" style="33" customWidth="1"/>
+    <col min="15874" max="15874" width="57.5703125" style="33" customWidth="1"/>
+    <col min="15875" max="15875" width="62.5703125" style="33" customWidth="1"/>
+    <col min="15876" max="15876" width="81.85546875" style="33" customWidth="1"/>
+    <col min="15877" max="15877" width="24.42578125" style="33" customWidth="1"/>
+    <col min="15878" max="15878" width="32.140625" style="33" customWidth="1"/>
     <col min="15879" max="15879" width="35" style="33" customWidth="1"/>
-    <col min="15880" max="15880" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15883" max="15883" width="8.109375" style="33" customWidth="1"/>
+    <col min="15880" max="15880" width="44.7109375" style="33" customWidth="1"/>
+    <col min="15881" max="15881" width="108.7109375" style="33" customWidth="1"/>
+    <col min="15882" max="15882" width="0.42578125" style="33" customWidth="1"/>
+    <col min="15883" max="15883" width="8.140625" style="33" customWidth="1"/>
     <col min="15884" max="15885" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="15886" max="15887" width="9.109375" style="33"/>
+    <col min="15886" max="15887" width="9.140625" style="33"/>
     <col min="15888" max="15888" width="7" style="33" customWidth="1"/>
-    <col min="15889" max="16128" width="9.109375" style="33"/>
-[...5 lines deleted...]
-    <col min="16134" max="16134" width="32.109375" style="33" customWidth="1"/>
+    <col min="15889" max="16128" width="9.140625" style="33"/>
+    <col min="16129" max="16129" width="11.140625" style="33" customWidth="1"/>
+    <col min="16130" max="16130" width="57.5703125" style="33" customWidth="1"/>
+    <col min="16131" max="16131" width="62.5703125" style="33" customWidth="1"/>
+    <col min="16132" max="16132" width="81.85546875" style="33" customWidth="1"/>
+    <col min="16133" max="16133" width="24.42578125" style="33" customWidth="1"/>
+    <col min="16134" max="16134" width="32.140625" style="33" customWidth="1"/>
     <col min="16135" max="16135" width="35" style="33" customWidth="1"/>
-    <col min="16136" max="16136" width="44.6640625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16139" max="16139" width="8.109375" style="33" customWidth="1"/>
+    <col min="16136" max="16136" width="44.7109375" style="33" customWidth="1"/>
+    <col min="16137" max="16137" width="108.7109375" style="33" customWidth="1"/>
+    <col min="16138" max="16138" width="0.42578125" style="33" customWidth="1"/>
+    <col min="16139" max="16139" width="8.140625" style="33" customWidth="1"/>
     <col min="16140" max="16141" width="0" style="33" hidden="1" customWidth="1"/>
-    <col min="16142" max="16143" width="9.109375" style="33"/>
+    <col min="16142" max="16143" width="9.140625" style="33"/>
     <col min="16144" max="16144" width="7" style="33" customWidth="1"/>
-    <col min="16145" max="16384" width="9.109375" style="33"/>
+    <col min="16145" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="20.399999999999999" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-    <row r="4" spans="1:12" ht="20.399999999999999" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="I1" s="388" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="I2" s="389" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="I3" s="389" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A4" s="51"/>
-      <c r="I4" s="392" t="s">
+      <c r="I4" s="389" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="51"/>
       <c r="I5" s="34"/>
     </row>
-    <row r="6" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="51"/>
       <c r="I6" s="35"/>
     </row>
-    <row r="7" spans="1:12" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="878" t="s">
+    <row r="7" spans="1:12" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="802" t="s">
+        <v>600</v>
+      </c>
+      <c r="B7" s="803"/>
+      <c r="C7" s="803"/>
+      <c r="D7" s="803"/>
+      <c r="E7" s="803"/>
+      <c r="F7" s="803"/>
+      <c r="G7" s="803"/>
+      <c r="H7" s="803"/>
+      <c r="I7" s="804"/>
+    </row>
+    <row r="8" spans="1:12" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="820"/>
+      <c r="B8" s="805" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="806"/>
+      <c r="D8" s="807"/>
+      <c r="E8" s="811" t="s">
+        <v>352</v>
+      </c>
+      <c r="F8" s="811"/>
+      <c r="G8" s="811"/>
+      <c r="H8" s="812"/>
+      <c r="I8" s="813" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="821"/>
+      <c r="B9" s="808"/>
+      <c r="C9" s="809"/>
+      <c r="D9" s="810"/>
+      <c r="E9" s="815" t="s">
         <v>601</v>
       </c>
-      <c r="B7" s="879"/>
-[...38 lines deleted...]
-    <row r="10" spans="1:12" s="36" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F9" s="816"/>
+      <c r="G9" s="816"/>
+      <c r="H9" s="817"/>
+      <c r="I9" s="814"/>
+    </row>
+    <row r="10" spans="1:12" s="36" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="894" t="s">
+      <c r="B10" s="818" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="894"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:12" s="36" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="818"/>
+      <c r="D10" s="818"/>
+      <c r="E10" s="818"/>
+      <c r="F10" s="818"/>
+      <c r="G10" s="818"/>
+      <c r="H10" s="818"/>
+      <c r="I10" s="819"/>
+    </row>
+    <row r="11" spans="1:12" s="36" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="B11" s="898" t="s">
+      <c r="B11" s="822" t="s">
         <v>50</v>
       </c>
-      <c r="C11" s="725" t="s">
+      <c r="C11" s="762" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="727"/>
-[...5 lines deleted...]
-      <c r="H11" s="727"/>
+      <c r="D11" s="764"/>
+      <c r="E11" s="762" t="s">
+        <v>841</v>
+      </c>
+      <c r="F11" s="763"/>
+      <c r="G11" s="763"/>
+      <c r="H11" s="764"/>
       <c r="I11" s="64" t="s">
-        <v>846</v>
-[...3 lines deleted...]
-      <c r="A12" s="493" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="37" customFormat="1" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="599" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="899"/>
-      <c r="C12" s="875" t="s">
+      <c r="B12" s="823"/>
+      <c r="C12" s="796" t="s">
         <v>54</v>
       </c>
-      <c r="D12" s="877"/>
-[...5 lines deleted...]
-      <c r="H12" s="730"/>
+      <c r="D12" s="798"/>
+      <c r="E12" s="746" t="s">
+        <v>901</v>
+      </c>
+      <c r="F12" s="747"/>
+      <c r="G12" s="747"/>
+      <c r="H12" s="748"/>
       <c r="I12" s="44" t="s">
-        <v>932</v>
-[...3 lines deleted...]
-      <c r="A13" s="493" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="38" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="599" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="899"/>
-      <c r="C13" s="735" t="s">
+      <c r="B13" s="823"/>
+      <c r="C13" s="828" t="s">
         <v>58</v>
       </c>
-      <c r="D13" s="737"/>
-[...10 lines deleted...]
-    <row r="14" spans="1:12" s="38" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D13" s="829"/>
+      <c r="E13" s="746" t="s">
+        <v>561</v>
+      </c>
+      <c r="F13" s="747"/>
+      <c r="G13" s="747"/>
+      <c r="H13" s="748"/>
+      <c r="I13" s="835" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="38" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="899"/>
-[...11 lines deleted...]
-      <c r="A15" s="906" t="s">
+      <c r="B14" s="823"/>
+      <c r="C14" s="724"/>
+      <c r="D14" s="725"/>
+      <c r="E14" s="837" t="s">
+        <v>562</v>
+      </c>
+      <c r="F14" s="838"/>
+      <c r="G14" s="838"/>
+      <c r="H14" s="798"/>
+      <c r="I14" s="836"/>
+    </row>
+    <row r="15" spans="1:12" s="38" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="834" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="899"/>
-      <c r="C15" s="735" t="s">
+      <c r="B15" s="823"/>
+      <c r="C15" s="828" t="s">
         <v>335</v>
       </c>
-      <c r="D15" s="737"/>
-      <c r="E15" s="908" t="s">
+      <c r="D15" s="829"/>
+      <c r="E15" s="837" t="s">
         <v>355</v>
       </c>
-      <c r="F15" s="909"/>
-[...2 lines deleted...]
-      <c r="I15" s="836" t="s">
+      <c r="F15" s="838"/>
+      <c r="G15" s="838"/>
+      <c r="H15" s="839"/>
+      <c r="I15" s="835" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="16" spans="1:12" s="38" customFormat="1" ht="183" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E16" s="728" t="s">
+    <row r="16" spans="1:12" s="38" customFormat="1" ht="183" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="774"/>
+      <c r="B16" s="823"/>
+      <c r="C16" s="724"/>
+      <c r="D16" s="725"/>
+      <c r="E16" s="746" t="s">
         <v>357</v>
       </c>
-      <c r="F16" s="729"/>
-[...2 lines deleted...]
-      <c r="I16" s="907"/>
+      <c r="F16" s="747"/>
+      <c r="G16" s="747"/>
+      <c r="H16" s="748"/>
+      <c r="I16" s="836"/>
       <c r="J16" s="53"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
     </row>
-    <row r="17" spans="1:12" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="906" t="s">
+    <row r="17" spans="1:12" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="834" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="899"/>
-      <c r="C17" s="735" t="s">
+      <c r="B17" s="823"/>
+      <c r="C17" s="828" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="737"/>
-[...7 lines deleted...]
-        <v>848</v>
+      <c r="D17" s="829"/>
+      <c r="E17" s="828" t="s">
+        <v>843</v>
+      </c>
+      <c r="F17" s="830"/>
+      <c r="G17" s="830"/>
+      <c r="H17" s="829"/>
+      <c r="I17" s="832" t="s">
+        <v>844</v>
       </c>
       <c r="J17" s="53"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
     </row>
-    <row r="18" spans="1:12" s="37" customFormat="1" ht="63.6" customHeight="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="A19" s="493" t="s">
+    <row r="18" spans="1:12" s="37" customFormat="1" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="774"/>
+      <c r="B18" s="823"/>
+      <c r="C18" s="724"/>
+      <c r="D18" s="725"/>
+      <c r="E18" s="724"/>
+      <c r="F18" s="831"/>
+      <c r="G18" s="831"/>
+      <c r="H18" s="725"/>
+      <c r="I18" s="833"/>
+    </row>
+    <row r="19" spans="1:12" s="37" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="599" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="899"/>
-      <c r="C19" s="872" t="s">
+      <c r="B19" s="823"/>
+      <c r="C19" s="776" t="s">
         <v>68</v>
       </c>
-      <c r="D19" s="874"/>
-      <c r="E19" s="728" t="s">
+      <c r="D19" s="777"/>
+      <c r="E19" s="746" t="s">
         <v>69</v>
       </c>
-      <c r="F19" s="729"/>
-[...2 lines deleted...]
-      <c r="I19" s="900" t="s">
+      <c r="F19" s="747"/>
+      <c r="G19" s="747"/>
+      <c r="H19" s="748"/>
+      <c r="I19" s="824" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="20" spans="1:12" s="37" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="493" t="s">
+    <row r="20" spans="1:12" s="37" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="599" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="899"/>
-[...2 lines deleted...]
-      <c r="E20" s="728" t="s">
+      <c r="B20" s="823"/>
+      <c r="C20" s="826"/>
+      <c r="D20" s="827"/>
+      <c r="E20" s="746" t="s">
         <v>525</v>
       </c>
-      <c r="F20" s="729"/>
-[...5 lines deleted...]
-      <c r="A21" s="493" t="s">
+      <c r="F20" s="747"/>
+      <c r="G20" s="747"/>
+      <c r="H20" s="748"/>
+      <c r="I20" s="825"/>
+    </row>
+    <row r="21" spans="1:12" s="37" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="599" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="899"/>
-      <c r="C21" s="872" t="s">
+      <c r="B21" s="823"/>
+      <c r="C21" s="776" t="s">
         <v>72</v>
       </c>
-      <c r="D21" s="874"/>
-      <c r="E21" s="728" t="s">
+      <c r="D21" s="777"/>
+      <c r="E21" s="746" t="s">
         <v>69</v>
       </c>
-      <c r="F21" s="729"/>
-[...2 lines deleted...]
-      <c r="I21" s="900" t="s">
+      <c r="F21" s="747"/>
+      <c r="G21" s="747"/>
+      <c r="H21" s="748"/>
+      <c r="I21" s="824" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="22" spans="1:12" s="37" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="493" t="s">
+    <row r="22" spans="1:12" s="37" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="599" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="899"/>
-[...2 lines deleted...]
-      <c r="E22" s="728" t="s">
+      <c r="B22" s="823"/>
+      <c r="C22" s="826"/>
+      <c r="D22" s="827"/>
+      <c r="E22" s="746" t="s">
         <v>527</v>
       </c>
-      <c r="F22" s="729"/>
-[...5 lines deleted...]
-      <c r="A23" s="493" t="s">
+      <c r="F22" s="747"/>
+      <c r="G22" s="747"/>
+      <c r="H22" s="748"/>
+      <c r="I22" s="825"/>
+    </row>
+    <row r="23" spans="1:12" s="37" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="599" t="s">
         <v>78</v>
       </c>
-      <c r="B23" s="899"/>
-      <c r="C23" s="875" t="s">
+      <c r="B23" s="823"/>
+      <c r="C23" s="796" t="s">
         <v>75</v>
       </c>
-      <c r="D23" s="877"/>
-[...6 lines deleted...]
-      <c r="I23" s="497" t="s">
+      <c r="D23" s="798"/>
+      <c r="E23" s="746" t="s">
+        <v>864</v>
+      </c>
+      <c r="F23" s="747"/>
+      <c r="G23" s="747"/>
+      <c r="H23" s="748"/>
+      <c r="I23" s="583" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="24" spans="1:12" s="37" customFormat="1" ht="163.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="493" t="s">
+    <row r="24" spans="1:12" s="37" customFormat="1" ht="163.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="599" t="s">
         <v>82</v>
       </c>
-      <c r="B24" s="899"/>
-      <c r="C24" s="728" t="s">
+      <c r="B24" s="823"/>
+      <c r="C24" s="746" t="s">
         <v>79</v>
       </c>
-      <c r="D24" s="730"/>
-      <c r="E24" s="728" t="s">
+      <c r="D24" s="748"/>
+      <c r="E24" s="746" t="s">
         <v>80</v>
       </c>
-      <c r="F24" s="729"/>
-[...7 lines deleted...]
-      <c r="A25" s="496" t="s">
+      <c r="F24" s="747"/>
+      <c r="G24" s="747"/>
+      <c r="H24" s="748"/>
+      <c r="I24" s="583" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="37" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="598" t="s">
         <v>257</v>
       </c>
-      <c r="B25" s="899"/>
-      <c r="C25" s="735" t="s">
+      <c r="B25" s="823"/>
+      <c r="C25" s="828" t="s">
         <v>83</v>
       </c>
-      <c r="D25" s="737"/>
-      <c r="E25" s="735" t="s">
+      <c r="D25" s="829"/>
+      <c r="E25" s="828" t="s">
         <v>84</v>
       </c>
-      <c r="F25" s="736"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:12" s="36" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F25" s="830"/>
+      <c r="G25" s="830"/>
+      <c r="H25" s="830"/>
+      <c r="I25" s="829"/>
+    </row>
+    <row r="26" spans="1:12" s="36" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="95" t="s">
         <v>85</v>
       </c>
-      <c r="B26" s="791" t="s">
-[...10 lines deleted...]
-    <row r="27" spans="1:12" s="36" customFormat="1" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="848" t="s">
+        <v>797</v>
+      </c>
+      <c r="C26" s="849"/>
+      <c r="D26" s="849"/>
+      <c r="E26" s="849"/>
+      <c r="F26" s="849"/>
+      <c r="G26" s="849"/>
+      <c r="H26" s="849"/>
+      <c r="I26" s="850"/>
+    </row>
+    <row r="27" spans="1:12" s="36" customFormat="1" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="B27" s="713" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="725" t="s">
+      <c r="B27" s="741" t="s">
+        <v>798</v>
+      </c>
+      <c r="C27" s="762" t="s">
         <v>522</v>
       </c>
-      <c r="D27" s="727"/>
-[...9 lines deleted...]
-      <c r="A28" s="493" t="s">
+      <c r="D27" s="764"/>
+      <c r="E27" s="762" t="s">
+        <v>725</v>
+      </c>
+      <c r="F27" s="763"/>
+      <c r="G27" s="763"/>
+      <c r="H27" s="764"/>
+      <c r="I27" s="590"/>
+    </row>
+    <row r="28" spans="1:12" s="55" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="599" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="723"/>
-      <c r="C28" s="717" t="s">
+      <c r="B28" s="742"/>
+      <c r="C28" s="724" t="s">
         <v>90</v>
       </c>
-      <c r="D28" s="719"/>
-      <c r="E28" s="911" t="s">
+      <c r="D28" s="725"/>
+      <c r="E28" s="840" t="s">
         <v>91</v>
       </c>
-      <c r="F28" s="870"/>
-[...2 lines deleted...]
-      <c r="I28" s="483"/>
+      <c r="F28" s="793"/>
+      <c r="G28" s="793"/>
+      <c r="H28" s="794"/>
+      <c r="I28" s="579"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
     </row>
-    <row r="29" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="B29" s="723"/>
-      <c r="C29" s="803" t="s">
+      <c r="B29" s="742"/>
+      <c r="C29" s="841" t="s">
         <v>323</v>
       </c>
-      <c r="D29" s="804"/>
-      <c r="E29" s="911" t="s">
+      <c r="D29" s="842"/>
+      <c r="E29" s="840" t="s">
         <v>91</v>
       </c>
-      <c r="F29" s="870"/>
-[...1 lines deleted...]
-      <c r="H29" s="871"/>
+      <c r="F29" s="793"/>
+      <c r="G29" s="793"/>
+      <c r="H29" s="794"/>
       <c r="I29" s="48"/>
     </row>
-    <row r="30" spans="1:12" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:12" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="B30" s="723"/>
-      <c r="C30" s="803" t="s">
+      <c r="B30" s="742"/>
+      <c r="C30" s="841" t="s">
         <v>94</v>
       </c>
-      <c r="D30" s="804"/>
-      <c r="E30" s="912" t="s">
+      <c r="D30" s="842"/>
+      <c r="E30" s="843" t="s">
         <v>91</v>
       </c>
-      <c r="F30" s="913"/>
-[...1 lines deleted...]
-      <c r="H30" s="914"/>
+      <c r="F30" s="844"/>
+      <c r="G30" s="844"/>
+      <c r="H30" s="845"/>
       <c r="I30" s="44"/>
     </row>
-    <row r="31" spans="1:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="39" t="s">
         <v>95</v>
       </c>
-      <c r="B31" s="723"/>
-      <c r="C31" s="803" t="s">
+      <c r="B31" s="742"/>
+      <c r="C31" s="841" t="s">
         <v>96</v>
       </c>
-      <c r="D31" s="804"/>
-      <c r="E31" s="912" t="s">
+      <c r="D31" s="842"/>
+      <c r="E31" s="843" t="s">
         <v>91</v>
       </c>
-      <c r="F31" s="913"/>
-[...1 lines deleted...]
-      <c r="H31" s="914"/>
+      <c r="F31" s="844"/>
+      <c r="G31" s="844"/>
+      <c r="H31" s="845"/>
       <c r="I31" s="65"/>
     </row>
-    <row r="32" spans="1:12" ht="58.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A32" s="493" t="s">
+    <row r="32" spans="1:12" ht="58.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="599" t="s">
         <v>97</v>
       </c>
-      <c r="B32" s="723"/>
-      <c r="C32" s="803" t="s">
+      <c r="B32" s="742"/>
+      <c r="C32" s="841" t="s">
         <v>380</v>
       </c>
-      <c r="D32" s="804"/>
-      <c r="E32" s="912" t="s">
+      <c r="D32" s="842"/>
+      <c r="E32" s="843" t="s">
         <v>91</v>
       </c>
-      <c r="F32" s="913"/>
-[...1 lines deleted...]
-      <c r="H32" s="914"/>
+      <c r="F32" s="844"/>
+      <c r="G32" s="844"/>
+      <c r="H32" s="845"/>
       <c r="I32" s="65"/>
     </row>
-    <row r="33" spans="1:10" ht="65.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="39" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="711"/>
-      <c r="C33" s="916" t="s">
+      <c r="B33" s="753"/>
+      <c r="C33" s="847" t="s">
         <v>381</v>
       </c>
-      <c r="D33" s="907"/>
-[...5 lines deleted...]
-      <c r="H33" s="871"/>
+      <c r="D33" s="836"/>
+      <c r="E33" s="840" t="s">
+        <v>799</v>
+      </c>
+      <c r="F33" s="793"/>
+      <c r="G33" s="793"/>
+      <c r="H33" s="794"/>
       <c r="I33" s="45" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:9" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="39" t="s">
         <v>100</v>
       </c>
-      <c r="B34" s="711"/>
-[...9 lines deleted...]
-      <c r="H34" s="914"/>
+      <c r="B34" s="753"/>
+      <c r="C34" s="778" t="s">
+        <v>903</v>
+      </c>
+      <c r="D34" s="779"/>
+      <c r="E34" s="846" t="s">
+        <v>726</v>
+      </c>
+      <c r="F34" s="844"/>
+      <c r="G34" s="844"/>
+      <c r="H34" s="845"/>
       <c r="I34" s="45" t="s">
         <v>487</v>
       </c>
     </row>
-    <row r="35" spans="1:10" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:9" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="B35" s="711"/>
-[...4 lines deleted...]
-      <c r="E35" s="857" t="s">
+      <c r="B35" s="753"/>
+      <c r="C35" s="778" t="s">
+        <v>904</v>
+      </c>
+      <c r="D35" s="779"/>
+      <c r="E35" s="780" t="s">
         <v>485</v>
       </c>
-      <c r="F35" s="858"/>
-[...1 lines deleted...]
-      <c r="H35" s="859"/>
+      <c r="F35" s="781"/>
+      <c r="G35" s="781"/>
+      <c r="H35" s="782"/>
       <c r="I35" s="145" t="s">
         <v>487</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:9" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="39" t="s">
         <v>102</v>
       </c>
-      <c r="B36" s="711"/>
-[...9 lines deleted...]
-      <c r="H36" s="859"/>
+      <c r="B36" s="753"/>
+      <c r="C36" s="783" t="s">
+        <v>905</v>
+      </c>
+      <c r="D36" s="784"/>
+      <c r="E36" s="780" t="s">
+        <v>800</v>
+      </c>
+      <c r="F36" s="781"/>
+      <c r="G36" s="781"/>
+      <c r="H36" s="782"/>
       <c r="I36" s="45"/>
     </row>
-    <row r="37" spans="1:10" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="507" t="s">
+    <row r="37" spans="1:9" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="591" t="s">
         <v>103</v>
       </c>
-      <c r="B37" s="741"/>
-[...12 lines deleted...]
-    <row r="38" spans="1:10" ht="134.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="851"/>
+      <c r="C37" s="785" t="s">
+        <v>906</v>
+      </c>
+      <c r="D37" s="786"/>
+      <c r="E37" s="787" t="s">
+        <v>800</v>
+      </c>
+      <c r="F37" s="788"/>
+      <c r="G37" s="788"/>
+      <c r="H37" s="789"/>
+      <c r="I37" s="390"/>
+    </row>
+    <row r="38" spans="1:9" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="47" t="s">
         <v>104</v>
       </c>
-      <c r="B38" s="713" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="717" t="s">
+      <c r="B38" s="741" t="s">
+        <v>727</v>
+      </c>
+      <c r="C38" s="724" t="s">
         <v>529</v>
       </c>
-      <c r="D38" s="719"/>
-      <c r="E38" s="867" t="s">
+      <c r="D38" s="725"/>
+      <c r="E38" s="790" t="s">
         <v>530</v>
       </c>
-      <c r="F38" s="868"/>
-[...1 lines deleted...]
-      <c r="H38" s="869"/>
+      <c r="F38" s="791"/>
+      <c r="G38" s="791"/>
+      <c r="H38" s="792"/>
       <c r="I38" s="159" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="39" spans="1:10" ht="249" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:9" ht="249" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="B39" s="723"/>
-      <c r="C39" s="728" t="s">
+      <c r="B39" s="742"/>
+      <c r="C39" s="746" t="s">
         <v>383</v>
       </c>
-      <c r="D39" s="730"/>
-      <c r="E39" s="867" t="s">
+      <c r="D39" s="748"/>
+      <c r="E39" s="790" t="s">
         <v>532</v>
       </c>
-      <c r="F39" s="870"/>
-[...1 lines deleted...]
-      <c r="H39" s="871"/>
+      <c r="F39" s="793"/>
+      <c r="G39" s="793"/>
+      <c r="H39" s="794"/>
       <c r="I39" s="159" t="s">
-        <v>577</v>
-[...3 lines deleted...]
-      <c r="A40" s="507" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="120.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="591" t="s">
         <v>106</v>
       </c>
-      <c r="B40" s="723"/>
-      <c r="C40" s="728" t="s">
+      <c r="B40" s="742"/>
+      <c r="C40" s="746" t="s">
         <v>384</v>
       </c>
-      <c r="D40" s="730"/>
-[...6 lines deleted...]
-      <c r="I40" s="497" t="s">
+      <c r="D40" s="748"/>
+      <c r="E40" s="746" t="s">
+        <v>617</v>
+      </c>
+      <c r="F40" s="747"/>
+      <c r="G40" s="747"/>
+      <c r="H40" s="748"/>
+      <c r="I40" s="583" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="41" spans="1:10" ht="189" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:9" ht="189" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="47" t="s">
         <v>349</v>
       </c>
-      <c r="B41" s="724"/>
-[...4 lines deleted...]
-      <c r="E41" s="778" t="s">
+      <c r="B41" s="743"/>
+      <c r="C41" s="765" t="s">
+        <v>538</v>
+      </c>
+      <c r="D41" s="767"/>
+      <c r="E41" s="765" t="s">
         <v>533</v>
       </c>
-      <c r="F41" s="779"/>
-[...2 lines deleted...]
-      <c r="I41" s="326" t="s">
+      <c r="F41" s="766"/>
+      <c r="G41" s="766"/>
+      <c r="H41" s="767"/>
+      <c r="I41" s="324" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="42" spans="1:10" ht="409.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="850" t="s">
+    <row r="42" spans="1:9" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="773" t="s">
         <v>350</v>
       </c>
-      <c r="B42" s="713" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="710" t="s">
+      <c r="B42" s="741" t="s">
+        <v>728</v>
+      </c>
+      <c r="C42" s="722" t="s">
         <v>313</v>
       </c>
-      <c r="D42" s="716"/>
-[...6 lines deleted...]
-      <c r="I42" s="720" t="s">
+      <c r="D42" s="723"/>
+      <c r="E42" s="799" t="s">
+        <v>845</v>
+      </c>
+      <c r="F42" s="800"/>
+      <c r="G42" s="800"/>
+      <c r="H42" s="801"/>
+      <c r="I42" s="731" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="43" spans="1:10" ht="84" customHeight="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="A44" s="507" t="s">
+    <row r="43" spans="1:9" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="774"/>
+      <c r="B43" s="742"/>
+      <c r="C43" s="724"/>
+      <c r="D43" s="725"/>
+      <c r="E43" s="746" t="s">
+        <v>846</v>
+      </c>
+      <c r="F43" s="747"/>
+      <c r="G43" s="747"/>
+      <c r="H43" s="748"/>
+      <c r="I43" s="775"/>
+    </row>
+    <row r="44" spans="1:9" ht="169.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="591" t="s">
         <v>351</v>
       </c>
-      <c r="B44" s="723"/>
-      <c r="C44" s="875" t="s">
+      <c r="B44" s="742"/>
+      <c r="C44" s="796" t="s">
         <v>318</v>
       </c>
-      <c r="D44" s="877"/>
-      <c r="E44" s="875" t="s">
+      <c r="D44" s="798"/>
+      <c r="E44" s="796" t="s">
         <v>91</v>
       </c>
-      <c r="F44" s="876"/>
-[...1 lines deleted...]
-      <c r="H44" s="877"/>
+      <c r="F44" s="797"/>
+      <c r="G44" s="797"/>
+      <c r="H44" s="798"/>
       <c r="I44" s="147" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="45" spans="1:10" ht="211.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="491" t="s">
+    <row r="45" spans="1:9" ht="211.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="587" t="s">
         <v>385</v>
       </c>
-      <c r="B45" s="723"/>
-      <c r="C45" s="853" t="s">
+      <c r="B45" s="742"/>
+      <c r="C45" s="776" t="s">
         <v>319</v>
       </c>
-      <c r="D45" s="854"/>
-      <c r="E45" s="872" t="s">
+      <c r="D45" s="777"/>
+      <c r="E45" s="776" t="s">
         <v>91</v>
       </c>
-      <c r="F45" s="873"/>
-[...1 lines deleted...]
-      <c r="H45" s="874"/>
+      <c r="F45" s="795"/>
+      <c r="G45" s="795"/>
+      <c r="H45" s="777"/>
       <c r="I45" s="140" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="309" t="s">
+    <row r="46" spans="1:9" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="922" t="s">
         <v>386</v>
       </c>
-      <c r="B46" s="176" t="s">
+      <c r="B46" s="773" t="s">
+        <v>941</v>
+      </c>
+      <c r="C46" s="863" t="s">
+        <v>942</v>
+      </c>
+      <c r="D46" s="864"/>
+      <c r="E46" s="863" t="s">
+        <v>943</v>
+      </c>
+      <c r="F46" s="865"/>
+      <c r="G46" s="865"/>
+      <c r="H46" s="864"/>
+      <c r="I46" s="569"/>
+    </row>
+    <row r="47" spans="1:9" ht="96.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="923"/>
+      <c r="B47" s="931"/>
+      <c r="C47" s="933" t="s">
+        <v>944</v>
+      </c>
+      <c r="D47" s="570" t="s">
+        <v>945</v>
+      </c>
+      <c r="E47" s="863" t="s">
+        <v>946</v>
+      </c>
+      <c r="F47" s="865"/>
+      <c r="G47" s="865"/>
+      <c r="H47" s="864"/>
+      <c r="I47" s="570" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="119.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="932"/>
+      <c r="B48" s="912"/>
+      <c r="C48" s="934"/>
+      <c r="D48" s="595" t="s">
+        <v>948</v>
+      </c>
+      <c r="E48" s="863" t="s">
+        <v>949</v>
+      </c>
+      <c r="F48" s="865"/>
+      <c r="G48" s="865"/>
+      <c r="H48" s="864"/>
+      <c r="I48" s="571"/>
+    </row>
+    <row r="49" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="922" t="s">
+        <v>865</v>
+      </c>
+      <c r="B49" s="922" t="s">
+        <v>847</v>
+      </c>
+      <c r="C49" s="916" t="s">
+        <v>636</v>
+      </c>
+      <c r="D49" s="917"/>
+      <c r="E49" s="935"/>
+      <c r="F49" s="860" t="s">
+        <v>637</v>
+      </c>
+      <c r="G49" s="861"/>
+      <c r="H49" s="861"/>
+      <c r="I49" s="861"/>
+      <c r="J49" s="872"/>
+    </row>
+    <row r="50" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="923"/>
+      <c r="B50" s="923"/>
+      <c r="C50" s="936"/>
+      <c r="D50" s="872"/>
+      <c r="E50" s="937"/>
+      <c r="F50" s="857" t="s">
+        <v>638</v>
+      </c>
+      <c r="G50" s="858"/>
+      <c r="H50" s="858"/>
+      <c r="I50" s="858"/>
+      <c r="J50" s="872"/>
+    </row>
+    <row r="51" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="923"/>
+      <c r="B51" s="923"/>
+      <c r="C51" s="938"/>
+      <c r="D51" s="939"/>
+      <c r="E51" s="940"/>
+      <c r="F51" s="567" t="s">
+        <v>639</v>
+      </c>
+      <c r="G51" s="567" t="s">
+        <v>640</v>
+      </c>
+      <c r="H51" s="567" t="s">
+        <v>641</v>
+      </c>
+      <c r="I51" s="594" t="s">
+        <v>642</v>
+      </c>
+      <c r="J51" s="872"/>
+    </row>
+    <row r="52" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="923"/>
+      <c r="B52" s="923"/>
+      <c r="C52" s="947" t="s">
+        <v>643</v>
+      </c>
+      <c r="D52" s="948"/>
+      <c r="E52" s="949"/>
+      <c r="F52" s="320" t="s">
+        <v>644</v>
+      </c>
+      <c r="G52" s="320" t="s">
+        <v>645</v>
+      </c>
+      <c r="H52" s="320" t="s">
+        <v>646</v>
+      </c>
+      <c r="I52" s="568" t="s">
+        <v>647</v>
+      </c>
+      <c r="J52" s="872"/>
+    </row>
+    <row r="53" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="923"/>
+      <c r="B53" s="923"/>
+      <c r="C53" s="854" t="s">
+        <v>648</v>
+      </c>
+      <c r="D53" s="855"/>
+      <c r="E53" s="856"/>
+      <c r="F53" s="566" t="s">
+        <v>649</v>
+      </c>
+      <c r="G53" s="566" t="s">
+        <v>647</v>
+      </c>
+      <c r="H53" s="566" t="s">
+        <v>650</v>
+      </c>
+      <c r="I53" s="593" t="s">
+        <v>651</v>
+      </c>
+      <c r="J53" s="872"/>
+    </row>
+    <row r="54" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="923"/>
+      <c r="B54" s="923"/>
+      <c r="C54" s="854" t="s">
+        <v>652</v>
+      </c>
+      <c r="D54" s="855"/>
+      <c r="E54" s="856"/>
+      <c r="F54" s="566" t="s">
+        <v>651</v>
+      </c>
+      <c r="G54" s="566" t="s">
+        <v>653</v>
+      </c>
+      <c r="H54" s="566" t="s">
+        <v>654</v>
+      </c>
+      <c r="I54" s="593" t="s">
+        <v>655</v>
+      </c>
+      <c r="J54" s="872"/>
+    </row>
+    <row r="55" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="923"/>
+      <c r="B55" s="923"/>
+      <c r="C55" s="854" t="s">
+        <v>656</v>
+      </c>
+      <c r="D55" s="855"/>
+      <c r="E55" s="856"/>
+      <c r="F55" s="566" t="s">
+        <v>657</v>
+      </c>
+      <c r="G55" s="566" t="s">
+        <v>658</v>
+      </c>
+      <c r="H55" s="566" t="s">
+        <v>659</v>
+      </c>
+      <c r="I55" s="593" t="s">
+        <v>660</v>
+      </c>
+      <c r="J55" s="872"/>
+    </row>
+    <row r="56" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="923"/>
+      <c r="B56" s="923"/>
+      <c r="C56" s="854" t="s">
+        <v>661</v>
+      </c>
+      <c r="D56" s="855"/>
+      <c r="E56" s="856"/>
+      <c r="F56" s="566" t="s">
+        <v>660</v>
+      </c>
+      <c r="G56" s="566" t="s">
+        <v>662</v>
+      </c>
+      <c r="H56" s="566" t="s">
+        <v>663</v>
+      </c>
+      <c r="I56" s="593" t="s">
+        <v>664</v>
+      </c>
+      <c r="J56" s="872"/>
+    </row>
+    <row r="57" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="923"/>
+      <c r="B57" s="923"/>
+      <c r="C57" s="854" t="s">
+        <v>665</v>
+      </c>
+      <c r="D57" s="855"/>
+      <c r="E57" s="856"/>
+      <c r="F57" s="566" t="s">
+        <v>666</v>
+      </c>
+      <c r="G57" s="566" t="s">
+        <v>667</v>
+      </c>
+      <c r="H57" s="566" t="s">
+        <v>668</v>
+      </c>
+      <c r="I57" s="593" t="s">
+        <v>669</v>
+      </c>
+      <c r="J57" s="872"/>
+    </row>
+    <row r="58" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="923"/>
+      <c r="B58" s="923"/>
+      <c r="C58" s="854" t="s">
+        <v>670</v>
+      </c>
+      <c r="D58" s="855"/>
+      <c r="E58" s="856"/>
+      <c r="F58" s="566" t="s">
+        <v>671</v>
+      </c>
+      <c r="G58" s="566" t="s">
+        <v>672</v>
+      </c>
+      <c r="H58" s="566" t="s">
+        <v>673</v>
+      </c>
+      <c r="I58" s="593" t="s">
+        <v>674</v>
+      </c>
+      <c r="J58" s="872"/>
+    </row>
+    <row r="59" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="923"/>
+      <c r="B59" s="923"/>
+      <c r="C59" s="854" t="s">
+        <v>675</v>
+      </c>
+      <c r="D59" s="855"/>
+      <c r="E59" s="856"/>
+      <c r="F59" s="566" t="s">
+        <v>676</v>
+      </c>
+      <c r="G59" s="566" t="s">
+        <v>677</v>
+      </c>
+      <c r="H59" s="566" t="s">
+        <v>678</v>
+      </c>
+      <c r="I59" s="593" t="s">
+        <v>679</v>
+      </c>
+      <c r="J59" s="872"/>
+    </row>
+    <row r="60" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="923"/>
+      <c r="B60" s="923"/>
+      <c r="C60" s="854" t="s">
+        <v>680</v>
+      </c>
+      <c r="D60" s="855"/>
+      <c r="E60" s="856"/>
+      <c r="F60" s="566" t="s">
+        <v>681</v>
+      </c>
+      <c r="G60" s="566" t="s">
+        <v>682</v>
+      </c>
+      <c r="H60" s="566" t="s">
+        <v>683</v>
+      </c>
+      <c r="I60" s="593" t="s">
+        <v>684</v>
+      </c>
+      <c r="J60" s="872"/>
+    </row>
+    <row r="61" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="923"/>
+      <c r="B61" s="923"/>
+      <c r="C61" s="854" t="s">
+        <v>685</v>
+      </c>
+      <c r="D61" s="855"/>
+      <c r="E61" s="856"/>
+      <c r="F61" s="566" t="s">
+        <v>686</v>
+      </c>
+      <c r="G61" s="566" t="s">
+        <v>687</v>
+      </c>
+      <c r="H61" s="566" t="s">
+        <v>688</v>
+      </c>
+      <c r="I61" s="593" t="s">
+        <v>689</v>
+      </c>
+      <c r="J61" s="872"/>
+    </row>
+    <row r="62" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="923"/>
+      <c r="B62" s="923"/>
+      <c r="C62" s="854" t="s">
+        <v>690</v>
+      </c>
+      <c r="D62" s="855"/>
+      <c r="E62" s="856"/>
+      <c r="F62" s="566" t="s">
+        <v>691</v>
+      </c>
+      <c r="G62" s="566" t="s">
+        <v>692</v>
+      </c>
+      <c r="H62" s="566" t="s">
+        <v>693</v>
+      </c>
+      <c r="I62" s="593" t="s">
+        <v>694</v>
+      </c>
+      <c r="J62" s="872"/>
+    </row>
+    <row r="63" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="923"/>
+      <c r="B63" s="923"/>
+      <c r="C63" s="854" t="s">
+        <v>695</v>
+      </c>
+      <c r="D63" s="855"/>
+      <c r="E63" s="856"/>
+      <c r="F63" s="566" t="s">
+        <v>696</v>
+      </c>
+      <c r="G63" s="566" t="s">
+        <v>697</v>
+      </c>
+      <c r="H63" s="566" t="s">
+        <v>698</v>
+      </c>
+      <c r="I63" s="593" t="s">
+        <v>699</v>
+      </c>
+      <c r="J63" s="872"/>
+    </row>
+    <row r="64" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="923"/>
+      <c r="B64" s="923"/>
+      <c r="C64" s="941" t="s">
+        <v>700</v>
+      </c>
+      <c r="D64" s="942"/>
+      <c r="E64" s="943"/>
+      <c r="F64" s="321" t="s">
+        <v>701</v>
+      </c>
+      <c r="G64" s="321" t="s">
+        <v>702</v>
+      </c>
+      <c r="H64" s="321" t="s">
+        <v>703</v>
+      </c>
+      <c r="I64" s="384" t="s">
+        <v>704</v>
+      </c>
+      <c r="J64" s="872"/>
+    </row>
+    <row r="65" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="923"/>
+      <c r="B65" s="923"/>
+      <c r="C65" s="953" t="s">
+        <v>705</v>
+      </c>
+      <c r="D65" s="951"/>
+      <c r="E65" s="954"/>
+      <c r="F65" s="950" t="s">
+        <v>706</v>
+      </c>
+      <c r="G65" s="951"/>
+      <c r="H65" s="951"/>
+      <c r="I65" s="952"/>
+      <c r="J65" s="872"/>
+    </row>
+    <row r="66" spans="1:10" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="923"/>
+      <c r="B66" s="923"/>
+      <c r="C66" s="947" t="s">
+        <v>707</v>
+      </c>
+      <c r="D66" s="948"/>
+      <c r="E66" s="949"/>
+      <c r="F66" s="860" t="s">
+        <v>708</v>
+      </c>
+      <c r="G66" s="861"/>
+      <c r="H66" s="861"/>
+      <c r="I66" s="862"/>
+      <c r="J66" s="872"/>
+    </row>
+    <row r="67" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="923"/>
+      <c r="B67" s="923"/>
+      <c r="C67" s="854" t="s">
+        <v>709</v>
+      </c>
+      <c r="D67" s="855"/>
+      <c r="E67" s="856"/>
+      <c r="F67" s="857" t="s">
+        <v>710</v>
+      </c>
+      <c r="G67" s="858"/>
+      <c r="H67" s="858"/>
+      <c r="I67" s="859"/>
+      <c r="J67" s="872"/>
+    </row>
+    <row r="68" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="923"/>
+      <c r="B68" s="923"/>
+      <c r="C68" s="854" t="s">
+        <v>711</v>
+      </c>
+      <c r="D68" s="855"/>
+      <c r="E68" s="856"/>
+      <c r="F68" s="857" t="s">
+        <v>712</v>
+      </c>
+      <c r="G68" s="858"/>
+      <c r="H68" s="858"/>
+      <c r="I68" s="859"/>
+      <c r="J68" s="872"/>
+    </row>
+    <row r="69" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="923"/>
+      <c r="B69" s="923"/>
+      <c r="C69" s="854" t="s">
+        <v>713</v>
+      </c>
+      <c r="D69" s="855"/>
+      <c r="E69" s="856"/>
+      <c r="F69" s="857" t="s">
+        <v>714</v>
+      </c>
+      <c r="G69" s="858"/>
+      <c r="H69" s="858"/>
+      <c r="I69" s="859"/>
+      <c r="J69" s="872"/>
+    </row>
+    <row r="70" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="923"/>
+      <c r="B70" s="923"/>
+      <c r="C70" s="854" t="s">
+        <v>715</v>
+      </c>
+      <c r="D70" s="855"/>
+      <c r="E70" s="856"/>
+      <c r="F70" s="857" t="s">
+        <v>716</v>
+      </c>
+      <c r="G70" s="858"/>
+      <c r="H70" s="858"/>
+      <c r="I70" s="859"/>
+      <c r="J70" s="872"/>
+    </row>
+    <row r="71" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="932"/>
+      <c r="B71" s="932"/>
+      <c r="C71" s="941" t="s">
+        <v>717</v>
+      </c>
+      <c r="D71" s="942"/>
+      <c r="E71" s="943"/>
+      <c r="F71" s="944" t="s">
+        <v>718</v>
+      </c>
+      <c r="G71" s="945"/>
+      <c r="H71" s="945"/>
+      <c r="I71" s="946"/>
+      <c r="J71" s="872"/>
+    </row>
+    <row r="72" spans="1:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="307" t="s">
+        <v>866</v>
+      </c>
+      <c r="B72" s="176" t="s">
+        <v>618</v>
+      </c>
+      <c r="C72" s="866" t="s">
+        <v>621</v>
+      </c>
+      <c r="D72" s="867"/>
+      <c r="E72" s="866" t="s">
+        <v>950</v>
+      </c>
+      <c r="F72" s="868"/>
+      <c r="G72" s="868"/>
+      <c r="H72" s="867"/>
+      <c r="I72" s="575" t="s">
         <v>619</v>
       </c>
-      <c r="C46" s="796" t="s">
-[...3 lines deleted...]
-      <c r="E46" s="796" t="s">
+      <c r="J72" s="592"/>
+    </row>
+    <row r="73" spans="1:10" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="923" t="s">
+        <v>951</v>
+      </c>
+      <c r="B73" s="710" t="s">
+        <v>801</v>
+      </c>
+      <c r="C73" s="869" t="s">
+        <v>108</v>
+      </c>
+      <c r="D73" s="870"/>
+      <c r="E73" s="869" t="s">
+        <v>91</v>
+      </c>
+      <c r="F73" s="871"/>
+      <c r="G73" s="871"/>
+      <c r="H73" s="870"/>
+      <c r="I73" s="955"/>
+    </row>
+    <row r="74" spans="1:10" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="932"/>
+      <c r="B74" s="710"/>
+      <c r="C74" s="765" t="s">
+        <v>109</v>
+      </c>
+      <c r="D74" s="767"/>
+      <c r="E74" s="956" t="s">
+        <v>110</v>
+      </c>
+      <c r="F74" s="957"/>
+      <c r="G74" s="957"/>
+      <c r="H74" s="958"/>
+      <c r="I74" s="955"/>
+    </row>
+    <row r="75" spans="1:10" s="36" customFormat="1" ht="54.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="95" t="s">
+        <v>111</v>
+      </c>
+      <c r="B75" s="848" t="s">
+        <v>345</v>
+      </c>
+      <c r="C75" s="849"/>
+      <c r="D75" s="849"/>
+      <c r="E75" s="849"/>
+      <c r="F75" s="849"/>
+      <c r="G75" s="849"/>
+      <c r="H75" s="849"/>
+      <c r="I75" s="850"/>
+    </row>
+    <row r="76" spans="1:10" s="36" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="905" t="s">
+        <v>113</v>
+      </c>
+      <c r="B76" s="822" t="s">
+        <v>802</v>
+      </c>
+      <c r="C76" s="907"/>
+      <c r="D76" s="908"/>
+      <c r="E76" s="822" t="s">
+        <v>848</v>
+      </c>
+      <c r="F76" s="907"/>
+      <c r="G76" s="907"/>
+      <c r="H76" s="908"/>
+      <c r="I76" s="908" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" s="36" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="906"/>
+      <c r="B77" s="909"/>
+      <c r="C77" s="910"/>
+      <c r="D77" s="911"/>
+      <c r="E77" s="909"/>
+      <c r="F77" s="910"/>
+      <c r="G77" s="910"/>
+      <c r="H77" s="911"/>
+      <c r="I77" s="911"/>
+    </row>
+    <row r="78" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="773" t="s">
+        <v>116</v>
+      </c>
+      <c r="B78" s="913" t="s">
+        <v>849</v>
+      </c>
+      <c r="C78" s="966" t="s">
+        <v>114</v>
+      </c>
+      <c r="D78" s="967"/>
+      <c r="E78" s="722" t="s">
+        <v>477</v>
+      </c>
+      <c r="F78" s="770"/>
+      <c r="G78" s="770"/>
+      <c r="H78" s="723"/>
+      <c r="I78" s="929" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="912"/>
+      <c r="B79" s="914"/>
+      <c r="C79" s="914" t="s">
+        <v>907</v>
+      </c>
+      <c r="D79" s="968"/>
+      <c r="E79" s="851"/>
+      <c r="F79" s="915"/>
+      <c r="G79" s="915"/>
+      <c r="H79" s="876"/>
+      <c r="I79" s="930"/>
+    </row>
+    <row r="80" spans="1:10" ht="144.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="146" t="s">
+        <v>125</v>
+      </c>
+      <c r="B80" s="139" t="s">
+        <v>803</v>
+      </c>
+      <c r="C80" s="866" t="s">
+        <v>127</v>
+      </c>
+      <c r="D80" s="867"/>
+      <c r="E80" s="866" t="s">
+        <v>850</v>
+      </c>
+      <c r="F80" s="868"/>
+      <c r="G80" s="868"/>
+      <c r="H80" s="867"/>
+      <c r="I80" s="153"/>
+    </row>
+    <row r="81" spans="1:9" s="42" customFormat="1" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="931" t="s">
+        <v>128</v>
+      </c>
+      <c r="B81" s="965" t="s">
+        <v>804</v>
+      </c>
+      <c r="C81" s="869" t="s">
+        <v>502</v>
+      </c>
+      <c r="D81" s="870"/>
+      <c r="E81" s="724" t="s">
+        <v>115</v>
+      </c>
+      <c r="F81" s="831"/>
+      <c r="G81" s="831"/>
+      <c r="H81" s="725"/>
+      <c r="I81" s="154"/>
+    </row>
+    <row r="82" spans="1:9" s="42" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="931"/>
+      <c r="B82" s="965"/>
+      <c r="C82" s="921" t="s">
+        <v>908</v>
+      </c>
+      <c r="D82" s="859"/>
+      <c r="E82" s="746" t="s">
+        <v>523</v>
+      </c>
+      <c r="F82" s="747"/>
+      <c r="G82" s="747"/>
+      <c r="H82" s="748"/>
+      <c r="I82" s="158" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" s="42" customFormat="1" ht="47.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="912"/>
+      <c r="B83" s="965"/>
+      <c r="C83" s="852" t="s">
+        <v>127</v>
+      </c>
+      <c r="D83" s="853"/>
+      <c r="E83" s="828" t="s">
+        <v>115</v>
+      </c>
+      <c r="F83" s="830"/>
+      <c r="G83" s="830"/>
+      <c r="H83" s="829"/>
+      <c r="I83" s="385"/>
+    </row>
+    <row r="84" spans="1:9" s="36" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="95" t="s">
+        <v>132</v>
+      </c>
+      <c r="B84" s="848" t="s">
+        <v>346</v>
+      </c>
+      <c r="C84" s="849"/>
+      <c r="D84" s="849"/>
+      <c r="E84" s="849"/>
+      <c r="F84" s="849"/>
+      <c r="G84" s="849"/>
+      <c r="H84" s="849"/>
+      <c r="I84" s="850"/>
+    </row>
+    <row r="85" spans="1:9" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="922" t="s">
+        <v>134</v>
+      </c>
+      <c r="B85" s="925" t="s">
+        <v>135</v>
+      </c>
+      <c r="C85" s="884" t="s">
+        <v>364</v>
+      </c>
+      <c r="D85" s="885"/>
+      <c r="E85" s="916" t="s">
+        <v>115</v>
+      </c>
+      <c r="F85" s="917"/>
+      <c r="G85" s="917"/>
+      <c r="H85" s="918"/>
+      <c r="I85" s="919"/>
+    </row>
+    <row r="86" spans="1:9" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="923"/>
+      <c r="B86" s="926"/>
+      <c r="C86" s="895" t="s">
+        <v>365</v>
+      </c>
+      <c r="D86" s="896"/>
+      <c r="E86" s="869"/>
+      <c r="F86" s="871"/>
+      <c r="G86" s="871"/>
+      <c r="H86" s="870"/>
+      <c r="I86" s="920"/>
+    </row>
+    <row r="87" spans="1:9" ht="369.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="924"/>
+      <c r="B87" s="926"/>
+      <c r="C87" s="927" t="s">
+        <v>952</v>
+      </c>
+      <c r="D87" s="928"/>
+      <c r="E87" s="828" t="s">
+        <v>851</v>
+      </c>
+      <c r="F87" s="830"/>
+      <c r="G87" s="830"/>
+      <c r="H87" s="829"/>
+      <c r="I87" s="360" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="959" t="s">
+        <v>136</v>
+      </c>
+      <c r="B88" s="960" t="s">
+        <v>137</v>
+      </c>
+      <c r="C88" s="884" t="s">
+        <v>138</v>
+      </c>
+      <c r="D88" s="885"/>
+      <c r="E88" s="722" t="s">
+        <v>139</v>
+      </c>
+      <c r="F88" s="770"/>
+      <c r="G88" s="770"/>
+      <c r="H88" s="723"/>
+      <c r="I88" s="963" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="923"/>
+      <c r="B89" s="961"/>
+      <c r="C89" s="886" t="s">
+        <v>141</v>
+      </c>
+      <c r="D89" s="887"/>
+      <c r="E89" s="753"/>
+      <c r="F89" s="962"/>
+      <c r="G89" s="962"/>
+      <c r="H89" s="715"/>
+      <c r="I89" s="964"/>
+    </row>
+    <row r="90" spans="1:9" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="585" t="s">
+        <v>142</v>
+      </c>
+      <c r="B90" s="969" t="s">
+        <v>153</v>
+      </c>
+      <c r="C90" s="970"/>
+      <c r="D90" s="971"/>
+      <c r="E90" s="888" t="s">
+        <v>115</v>
+      </c>
+      <c r="F90" s="889"/>
+      <c r="G90" s="889"/>
+      <c r="H90" s="890"/>
+      <c r="I90" s="589"/>
+    </row>
+    <row r="91" spans="1:9" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="386" t="s">
+        <v>563</v>
+      </c>
+      <c r="B91" s="972" t="s">
+        <v>564</v>
+      </c>
+      <c r="C91" s="973"/>
+      <c r="D91" s="973"/>
+      <c r="E91" s="973"/>
+      <c r="F91" s="973"/>
+      <c r="G91" s="973"/>
+      <c r="H91" s="973"/>
+      <c r="I91" s="974"/>
+    </row>
+    <row r="92" spans="1:9" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="922" t="s">
+        <v>157</v>
+      </c>
+      <c r="B92" s="933" t="s">
+        <v>805</v>
+      </c>
+      <c r="C92" s="762" t="s">
+        <v>839</v>
+      </c>
+      <c r="D92" s="764"/>
+      <c r="E92" s="894" t="s">
+        <v>852</v>
+      </c>
+      <c r="F92" s="878"/>
+      <c r="G92" s="878"/>
+      <c r="H92" s="879"/>
+      <c r="I92" s="590" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="923"/>
+      <c r="B93" s="975"/>
+      <c r="C93" s="746" t="s">
+        <v>510</v>
+      </c>
+      <c r="D93" s="748"/>
+      <c r="E93" s="891" t="s">
+        <v>853</v>
+      </c>
+      <c r="F93" s="892"/>
+      <c r="G93" s="892"/>
+      <c r="H93" s="893"/>
+      <c r="I93" s="835" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="164.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="932"/>
+      <c r="B94" s="934"/>
+      <c r="C94" s="765" t="s">
+        <v>511</v>
+      </c>
+      <c r="D94" s="767"/>
+      <c r="E94" s="880" t="s">
+        <v>340</v>
+      </c>
+      <c r="F94" s="881"/>
+      <c r="G94" s="881"/>
+      <c r="H94" s="882"/>
+      <c r="I94" s="968"/>
+    </row>
+    <row r="95" spans="1:9" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="922" t="s">
+        <v>160</v>
+      </c>
+      <c r="B95" s="933" t="s">
+        <v>806</v>
+      </c>
+      <c r="C95" s="762" t="s">
+        <v>854</v>
+      </c>
+      <c r="D95" s="764"/>
+      <c r="E95" s="873" t="s">
+        <v>750</v>
+      </c>
+      <c r="F95" s="874"/>
+      <c r="G95" s="874"/>
+      <c r="H95" s="875"/>
+      <c r="I95" s="581" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="107.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="923"/>
+      <c r="B96" s="975"/>
+      <c r="C96" s="746" t="s">
+        <v>807</v>
+      </c>
+      <c r="D96" s="748"/>
+      <c r="E96" s="976" t="s">
+        <v>776</v>
+      </c>
+      <c r="F96" s="977"/>
+      <c r="G96" s="977"/>
+      <c r="H96" s="978"/>
+      <c r="I96" s="579" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="923"/>
+      <c r="B97" s="975"/>
+      <c r="C97" s="724" t="s">
+        <v>144</v>
+      </c>
+      <c r="D97" s="725"/>
+      <c r="E97" s="979" t="s">
+        <v>115</v>
+      </c>
+      <c r="F97" s="980"/>
+      <c r="G97" s="980"/>
+      <c r="H97" s="981"/>
+      <c r="I97" s="579"/>
+    </row>
+    <row r="98" spans="1:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="923"/>
+      <c r="B98" s="975"/>
+      <c r="C98" s="746" t="s">
+        <v>366</v>
+      </c>
+      <c r="D98" s="748"/>
+      <c r="E98" s="982" t="s">
+        <v>521</v>
+      </c>
+      <c r="F98" s="892"/>
+      <c r="G98" s="892"/>
+      <c r="H98" s="893"/>
+      <c r="I98" s="577" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="923"/>
+      <c r="B99" s="975"/>
+      <c r="C99" s="746" t="s">
+        <v>478</v>
+      </c>
+      <c r="D99" s="748"/>
+      <c r="E99" s="983" t="s">
+        <v>855</v>
+      </c>
+      <c r="F99" s="984"/>
+      <c r="G99" s="984"/>
+      <c r="H99" s="985"/>
+      <c r="I99" s="992" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="923"/>
+      <c r="B100" s="975"/>
+      <c r="C100" s="746" t="s">
+        <v>808</v>
+      </c>
+      <c r="D100" s="748"/>
+      <c r="E100" s="986"/>
+      <c r="F100" s="987"/>
+      <c r="G100" s="987"/>
+      <c r="H100" s="988"/>
+      <c r="I100" s="742"/>
+    </row>
+    <row r="101" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="923"/>
+      <c r="B101" s="975"/>
+      <c r="C101" s="746" t="s">
+        <v>809</v>
+      </c>
+      <c r="D101" s="883"/>
+      <c r="E101" s="989"/>
+      <c r="F101" s="990"/>
+      <c r="G101" s="990"/>
+      <c r="H101" s="991"/>
+      <c r="I101" s="993"/>
+    </row>
+    <row r="102" spans="1:9" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="923"/>
+      <c r="B102" s="975"/>
+      <c r="C102" s="746" t="s">
+        <v>510</v>
+      </c>
+      <c r="D102" s="748"/>
+      <c r="E102" s="891" t="s">
+        <v>853</v>
+      </c>
+      <c r="F102" s="994"/>
+      <c r="G102" s="994"/>
+      <c r="H102" s="995"/>
+      <c r="I102" s="829"/>
+    </row>
+    <row r="103" spans="1:9" ht="173.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="923"/>
+      <c r="B103" s="975"/>
+      <c r="C103" s="746" t="s">
+        <v>511</v>
+      </c>
+      <c r="D103" s="748"/>
+      <c r="E103" s="897" t="s">
+        <v>340</v>
+      </c>
+      <c r="F103" s="898"/>
+      <c r="G103" s="898"/>
+      <c r="H103" s="899"/>
+      <c r="I103" s="725"/>
+    </row>
+    <row r="104" spans="1:9" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="923"/>
+      <c r="B104" s="975"/>
+      <c r="C104" s="851" t="s">
+        <v>856</v>
+      </c>
+      <c r="D104" s="876"/>
+      <c r="E104" s="880" t="s">
+        <v>857</v>
+      </c>
+      <c r="F104" s="881"/>
+      <c r="G104" s="881"/>
+      <c r="H104" s="882"/>
+      <c r="I104" s="586" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="55.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="923"/>
+      <c r="B105" s="975"/>
+      <c r="C105" s="996" t="s">
+        <v>512</v>
+      </c>
+      <c r="D105" s="997"/>
+      <c r="E105" s="997"/>
+      <c r="F105" s="997"/>
+      <c r="G105" s="997"/>
+      <c r="H105" s="997"/>
+      <c r="I105" s="998"/>
+    </row>
+    <row r="106" spans="1:9" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="923"/>
+      <c r="B106" s="975"/>
+      <c r="C106" s="762" t="s">
+        <v>539</v>
+      </c>
+      <c r="D106" s="764"/>
+      <c r="E106" s="877" t="s">
+        <v>115</v>
+      </c>
+      <c r="F106" s="878"/>
+      <c r="G106" s="878"/>
+      <c r="H106" s="879"/>
+      <c r="I106" s="596"/>
+    </row>
+    <row r="107" spans="1:9" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="923"/>
+      <c r="B107" s="975"/>
+      <c r="C107" s="746" t="s">
+        <v>737</v>
+      </c>
+      <c r="D107" s="748"/>
+      <c r="E107" s="891" t="s">
+        <v>505</v>
+      </c>
+      <c r="F107" s="892"/>
+      <c r="G107" s="892"/>
+      <c r="H107" s="893"/>
+      <c r="I107" s="597" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="923"/>
+      <c r="B108" s="975"/>
+      <c r="C108" s="746" t="s">
+        <v>328</v>
+      </c>
+      <c r="D108" s="748"/>
+      <c r="E108" s="982" t="s">
+        <v>115</v>
+      </c>
+      <c r="F108" s="892"/>
+      <c r="G108" s="892"/>
+      <c r="H108" s="893"/>
+      <c r="I108" s="597"/>
+    </row>
+    <row r="109" spans="1:9" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="932"/>
+      <c r="B109" s="934"/>
+      <c r="C109" s="765" t="s">
+        <v>480</v>
+      </c>
+      <c r="D109" s="767"/>
+      <c r="E109" s="880" t="s">
+        <v>115</v>
+      </c>
+      <c r="F109" s="881"/>
+      <c r="G109" s="881"/>
+      <c r="H109" s="882"/>
+      <c r="I109" s="580" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="63.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="95" t="s">
+        <v>565</v>
+      </c>
+      <c r="B110" s="848" t="s">
+        <v>156</v>
+      </c>
+      <c r="C110" s="849"/>
+      <c r="D110" s="849"/>
+      <c r="E110" s="849"/>
+      <c r="F110" s="849"/>
+      <c r="G110" s="849"/>
+      <c r="H110" s="849"/>
+      <c r="I110" s="850"/>
+    </row>
+    <row r="111" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="999" t="s">
+        <v>175</v>
+      </c>
+      <c r="B111" s="1001" t="s">
+        <v>158</v>
+      </c>
+      <c r="C111" s="762" t="s">
+        <v>159</v>
+      </c>
+      <c r="D111" s="764"/>
+      <c r="E111" s="861" t="s">
+        <v>115</v>
+      </c>
+      <c r="F111" s="861"/>
+      <c r="G111" s="861"/>
+      <c r="H111" s="862"/>
+      <c r="I111" s="1003"/>
+    </row>
+    <row r="112" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="1000"/>
+      <c r="B112" s="1002"/>
+      <c r="C112" s="746" t="s">
+        <v>367</v>
+      </c>
+      <c r="D112" s="748"/>
+      <c r="E112" s="871" t="s">
+        <v>115</v>
+      </c>
+      <c r="F112" s="871"/>
+      <c r="G112" s="871"/>
+      <c r="H112" s="870"/>
+      <c r="I112" s="1004"/>
+    </row>
+    <row r="113" spans="1:9" ht="90" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A113" s="315" t="s">
+        <v>198</v>
+      </c>
+      <c r="B113" s="600" t="s">
+        <v>163</v>
+      </c>
+      <c r="C113" s="796" t="s">
+        <v>164</v>
+      </c>
+      <c r="D113" s="798"/>
+      <c r="E113" s="831" t="s">
+        <v>91</v>
+      </c>
+      <c r="F113" s="831"/>
+      <c r="G113" s="831"/>
+      <c r="H113" s="725"/>
+      <c r="I113" s="156"/>
+    </row>
+    <row r="114" spans="1:9" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="57" t="s">
+        <v>202</v>
+      </c>
+      <c r="B114" s="155" t="s">
+        <v>166</v>
+      </c>
+      <c r="C114" s="796" t="s">
+        <v>167</v>
+      </c>
+      <c r="D114" s="798"/>
+      <c r="E114" s="858" t="s">
+        <v>168</v>
+      </c>
+      <c r="F114" s="858"/>
+      <c r="G114" s="858"/>
+      <c r="H114" s="859"/>
+      <c r="I114" s="584" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="57" t="s">
+        <v>203</v>
+      </c>
+      <c r="B115" s="1005" t="s">
+        <v>171</v>
+      </c>
+      <c r="C115" s="1006"/>
+      <c r="D115" s="833"/>
+      <c r="E115" s="724" t="s">
+        <v>172</v>
+      </c>
+      <c r="F115" s="831"/>
+      <c r="G115" s="831"/>
+      <c r="H115" s="725"/>
+      <c r="I115" s="579"/>
+    </row>
+    <row r="116" spans="1:9" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="315" t="s">
+        <v>513</v>
+      </c>
+      <c r="B116" s="902" t="s">
+        <v>298</v>
+      </c>
+      <c r="C116" s="903"/>
+      <c r="D116" s="904"/>
+      <c r="E116" s="724" t="s">
+        <v>299</v>
+      </c>
+      <c r="F116" s="831"/>
+      <c r="G116" s="831"/>
+      <c r="H116" s="725"/>
+      <c r="I116" s="579" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" s="40" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="41" t="s">
+        <v>566</v>
+      </c>
+      <c r="B117" s="848" t="s">
+        <v>174</v>
+      </c>
+      <c r="C117" s="849"/>
+      <c r="D117" s="849"/>
+      <c r="E117" s="849"/>
+      <c r="F117" s="849"/>
+      <c r="G117" s="849"/>
+      <c r="H117" s="849"/>
+      <c r="I117" s="850"/>
+    </row>
+    <row r="118" spans="1:9" s="40" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="729" t="s">
+        <v>567</v>
+      </c>
+      <c r="B118" s="741" t="s">
+        <v>858</v>
+      </c>
+      <c r="C118" s="750"/>
+      <c r="D118" s="751"/>
+      <c r="E118" s="1008" t="s">
+        <v>176</v>
+      </c>
+      <c r="F118" s="1008"/>
+      <c r="G118" s="1009" t="s">
+        <v>177</v>
+      </c>
+      <c r="H118" s="1010"/>
+      <c r="I118" s="741" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" s="40" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="709"/>
+      <c r="B119" s="742"/>
+      <c r="C119" s="841" t="s">
+        <v>179</v>
+      </c>
+      <c r="D119" s="842"/>
+      <c r="E119" s="747" t="s">
+        <v>602</v>
+      </c>
+      <c r="F119" s="747"/>
+      <c r="G119" s="900" t="s">
+        <v>180</v>
+      </c>
+      <c r="H119" s="901"/>
+      <c r="I119" s="742"/>
+    </row>
+    <row r="120" spans="1:9" s="42" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="709"/>
+      <c r="B120" s="742"/>
+      <c r="C120" s="841" t="s">
+        <v>181</v>
+      </c>
+      <c r="D120" s="842"/>
+      <c r="E120" s="1007" t="s">
+        <v>182</v>
+      </c>
+      <c r="F120" s="1007"/>
+      <c r="G120" s="746" t="s">
+        <v>369</v>
+      </c>
+      <c r="H120" s="901"/>
+      <c r="I120" s="742"/>
+    </row>
+    <row r="121" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="709"/>
+      <c r="B121" s="742"/>
+      <c r="C121" s="841" t="s">
+        <v>810</v>
+      </c>
+      <c r="D121" s="842"/>
+      <c r="E121" s="745" t="s">
+        <v>184</v>
+      </c>
+      <c r="F121" s="745"/>
+      <c r="G121" s="900" t="s">
+        <v>185</v>
+      </c>
+      <c r="H121" s="901"/>
+      <c r="I121" s="742"/>
+    </row>
+    <row r="122" spans="1:9" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="709"/>
+      <c r="B122" s="742"/>
+      <c r="C122" s="841" t="s">
+        <v>811</v>
+      </c>
+      <c r="D122" s="842"/>
+      <c r="E122" s="1007" t="s">
+        <v>187</v>
+      </c>
+      <c r="F122" s="1007"/>
+      <c r="G122" s="746" t="s">
+        <v>188</v>
+      </c>
+      <c r="H122" s="901"/>
+      <c r="I122" s="742"/>
+    </row>
+    <row r="123" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="730"/>
+      <c r="B123" s="743"/>
+      <c r="C123" s="841" t="s">
+        <v>189</v>
+      </c>
+      <c r="D123" s="842"/>
+      <c r="E123" s="1007" t="s">
+        <v>343</v>
+      </c>
+      <c r="F123" s="1007"/>
+      <c r="G123" s="900" t="s">
+        <v>344</v>
+      </c>
+      <c r="H123" s="901"/>
+      <c r="I123" s="743"/>
+    </row>
+    <row r="124" spans="1:9" s="42" customFormat="1" ht="120.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="141" t="s">
+        <v>568</v>
+      </c>
+      <c r="B124" s="176" t="s">
+        <v>812</v>
+      </c>
+      <c r="C124" s="704" t="s">
+        <v>200</v>
+      </c>
+      <c r="D124" s="705"/>
+      <c r="E124" s="706" t="s">
+        <v>630</v>
+      </c>
+      <c r="F124" s="707"/>
+      <c r="G124" s="707"/>
+      <c r="H124" s="708"/>
+      <c r="I124" s="575"/>
+    </row>
+    <row r="125" spans="1:9" s="42" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="709" t="s">
+        <v>569</v>
+      </c>
+      <c r="B125" s="710" t="s">
+        <v>859</v>
+      </c>
+      <c r="C125" s="711" t="s">
+        <v>200</v>
+      </c>
+      <c r="D125" s="712"/>
+      <c r="E125" s="718" t="s">
+        <v>602</v>
+      </c>
+      <c r="F125" s="719"/>
+      <c r="G125" s="722" t="s">
+        <v>195</v>
+      </c>
+      <c r="H125" s="723"/>
+      <c r="I125" s="715" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" s="42" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="709"/>
+      <c r="B126" s="710"/>
+      <c r="C126" s="713"/>
+      <c r="D126" s="714"/>
+      <c r="E126" s="720"/>
+      <c r="F126" s="721"/>
+      <c r="G126" s="724"/>
+      <c r="H126" s="725"/>
+      <c r="I126" s="715"/>
+    </row>
+    <row r="127" spans="1:9" s="42" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="709"/>
+      <c r="B127" s="710"/>
+      <c r="C127" s="716" t="s">
+        <v>201</v>
+      </c>
+      <c r="D127" s="717"/>
+      <c r="E127" s="726" t="s">
+        <v>182</v>
+      </c>
+      <c r="F127" s="727"/>
+      <c r="G127" s="728" t="s">
+        <v>180</v>
+      </c>
+      <c r="H127" s="727"/>
+      <c r="I127" s="715"/>
+    </row>
+    <row r="128" spans="1:9" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="729" t="s">
+        <v>570</v>
+      </c>
+      <c r="B128" s="731" t="s">
+        <v>860</v>
+      </c>
+      <c r="C128" s="711" t="s">
+        <v>200</v>
+      </c>
+      <c r="D128" s="712"/>
+      <c r="E128" s="718" t="s">
+        <v>296</v>
+      </c>
+      <c r="F128" s="734"/>
+      <c r="G128" s="734"/>
+      <c r="H128" s="719"/>
+      <c r="I128" s="741"/>
+    </row>
+    <row r="129" spans="1:9" s="42" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="709"/>
+      <c r="B129" s="732"/>
+      <c r="C129" s="713"/>
+      <c r="D129" s="714"/>
+      <c r="E129" s="735"/>
+      <c r="F129" s="736"/>
+      <c r="G129" s="736"/>
+      <c r="H129" s="737"/>
+      <c r="I129" s="742"/>
+    </row>
+    <row r="130" spans="1:9" s="42" customFormat="1" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="730"/>
+      <c r="B130" s="733"/>
+      <c r="C130" s="760" t="s">
+        <v>201</v>
+      </c>
+      <c r="D130" s="761"/>
+      <c r="E130" s="738"/>
+      <c r="F130" s="739"/>
+      <c r="G130" s="739"/>
+      <c r="H130" s="740"/>
+      <c r="I130" s="743"/>
+    </row>
+    <row r="131" spans="1:9" s="42" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="729" t="s">
+        <v>571</v>
+      </c>
+      <c r="B131" s="741" t="s">
+        <v>813</v>
+      </c>
+      <c r="C131" s="750" t="s">
+        <v>337</v>
+      </c>
+      <c r="D131" s="751"/>
+      <c r="E131" s="762" t="s">
+        <v>204</v>
+      </c>
+      <c r="F131" s="763"/>
+      <c r="G131" s="763"/>
+      <c r="H131" s="764"/>
+      <c r="I131" s="723" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="709"/>
+      <c r="B132" s="742"/>
+      <c r="C132" s="744" t="s">
+        <v>372</v>
+      </c>
+      <c r="D132" s="749"/>
+      <c r="E132" s="746" t="s">
+        <v>205</v>
+      </c>
+      <c r="F132" s="747"/>
+      <c r="G132" s="747"/>
+      <c r="H132" s="748"/>
+      <c r="I132" s="715"/>
+    </row>
+    <row r="133" spans="1:9" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="709"/>
+      <c r="B133" s="742"/>
+      <c r="C133" s="744" t="s">
+        <v>206</v>
+      </c>
+      <c r="D133" s="749"/>
+      <c r="E133" s="746" t="s">
+        <v>204</v>
+      </c>
+      <c r="F133" s="747"/>
+      <c r="G133" s="747"/>
+      <c r="H133" s="748"/>
+      <c r="I133" s="715"/>
+    </row>
+    <row r="134" spans="1:9" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="709"/>
+      <c r="B134" s="742"/>
+      <c r="C134" s="744" t="s">
+        <v>207</v>
+      </c>
+      <c r="D134" s="749"/>
+      <c r="E134" s="746" t="s">
+        <v>208</v>
+      </c>
+      <c r="F134" s="747"/>
+      <c r="G134" s="747"/>
+      <c r="H134" s="748"/>
+      <c r="I134" s="715"/>
+    </row>
+    <row r="135" spans="1:9" s="42" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="709"/>
+      <c r="B135" s="742"/>
+      <c r="C135" s="744" t="s">
+        <v>209</v>
+      </c>
+      <c r="D135" s="749"/>
+      <c r="E135" s="746" t="s">
+        <v>730</v>
+      </c>
+      <c r="F135" s="747"/>
+      <c r="G135" s="747"/>
+      <c r="H135" s="748"/>
+      <c r="I135" s="725"/>
+    </row>
+    <row r="136" spans="1:9" s="42" customFormat="1" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="730"/>
+      <c r="B136" s="743"/>
+      <c r="C136" s="768" t="s">
+        <v>738</v>
+      </c>
+      <c r="D136" s="769"/>
+      <c r="E136" s="765" t="s">
+        <v>777</v>
+      </c>
+      <c r="F136" s="766"/>
+      <c r="G136" s="766"/>
+      <c r="H136" s="767"/>
+      <c r="I136" s="588"/>
+    </row>
+    <row r="137" spans="1:9" s="42" customFormat="1" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="141" t="s">
+        <v>572</v>
+      </c>
+      <c r="B137" s="576" t="s">
+        <v>861</v>
+      </c>
+      <c r="C137" s="771" t="s">
+        <v>200</v>
+      </c>
+      <c r="D137" s="772"/>
+      <c r="E137" s="722" t="s">
+        <v>195</v>
+      </c>
+      <c r="F137" s="770"/>
+      <c r="G137" s="770"/>
+      <c r="H137" s="723"/>
+      <c r="I137" s="582" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" s="42" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="729" t="s">
+        <v>577</v>
+      </c>
+      <c r="B138" s="722" t="s">
+        <v>514</v>
+      </c>
+      <c r="C138" s="750" t="s">
+        <v>515</v>
+      </c>
+      <c r="D138" s="751"/>
+      <c r="E138" s="754" t="s">
+        <v>516</v>
+      </c>
+      <c r="F138" s="755"/>
+      <c r="G138" s="755"/>
+      <c r="H138" s="756"/>
+      <c r="I138" s="581" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="709"/>
+      <c r="B139" s="753"/>
+      <c r="C139" s="713" t="s">
+        <v>201</v>
+      </c>
+      <c r="D139" s="714"/>
+      <c r="E139" s="757" t="s">
+        <v>47</v>
+      </c>
+      <c r="F139" s="758"/>
+      <c r="G139" s="758"/>
+      <c r="H139" s="759"/>
+      <c r="I139" s="579" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" s="42" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="709"/>
+      <c r="B140" s="753"/>
+      <c r="C140" s="956" t="s">
+        <v>200</v>
+      </c>
+      <c r="D140" s="958"/>
+      <c r="E140" s="828" t="s">
+        <v>47</v>
+      </c>
+      <c r="F140" s="830"/>
+      <c r="G140" s="830"/>
+      <c r="H140" s="829"/>
+      <c r="I140" s="578" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" s="42" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="729" t="s">
+        <v>582</v>
+      </c>
+      <c r="B141" s="741" t="s">
+        <v>578</v>
+      </c>
+      <c r="C141" s="1011" t="s">
+        <v>579</v>
+      </c>
+      <c r="D141" s="1011"/>
+      <c r="E141" s="722" t="s">
+        <v>731</v>
+      </c>
+      <c r="F141" s="770"/>
+      <c r="G141" s="770"/>
+      <c r="H141" s="723"/>
+      <c r="I141" s="731" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" s="42" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="709"/>
+      <c r="B142" s="993"/>
+      <c r="C142" s="744" t="s">
+        <v>200</v>
+      </c>
+      <c r="D142" s="749"/>
+      <c r="E142" s="724"/>
+      <c r="F142" s="831"/>
+      <c r="G142" s="831"/>
+      <c r="H142" s="725"/>
+      <c r="I142" s="732"/>
+    </row>
+    <row r="143" spans="1:9" s="42" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="709"/>
+      <c r="B143" s="742" t="s">
+        <v>733</v>
+      </c>
+      <c r="C143" s="1012" t="s">
+        <v>579</v>
+      </c>
+      <c r="D143" s="1012"/>
+      <c r="E143" s="828" t="s">
+        <v>734</v>
+      </c>
+      <c r="F143" s="830"/>
+      <c r="G143" s="830"/>
+      <c r="H143" s="829"/>
+      <c r="I143" s="732"/>
+    </row>
+    <row r="144" spans="1:9" s="42" customFormat="1" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="730"/>
+      <c r="B144" s="743"/>
+      <c r="C144" s="768" t="s">
+        <v>200</v>
+      </c>
+      <c r="D144" s="769"/>
+      <c r="E144" s="851"/>
+      <c r="F144" s="915"/>
+      <c r="G144" s="915"/>
+      <c r="H144" s="876"/>
+      <c r="I144" s="733"/>
+    </row>
+    <row r="145" spans="1:9" s="42" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="729" t="s">
+        <v>586</v>
+      </c>
+      <c r="B145" s="741" t="s">
+        <v>583</v>
+      </c>
+      <c r="C145" s="750" t="s">
+        <v>579</v>
+      </c>
+      <c r="D145" s="1011"/>
+      <c r="E145" s="762" t="s">
+        <v>581</v>
+      </c>
+      <c r="F145" s="763"/>
+      <c r="G145" s="763"/>
+      <c r="H145" s="764"/>
+      <c r="I145" s="590" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="709"/>
+      <c r="B146" s="742"/>
+      <c r="C146" s="1012" t="s">
+        <v>579</v>
+      </c>
+      <c r="D146" s="1012"/>
+      <c r="E146" s="746" t="s">
+        <v>584</v>
+      </c>
+      <c r="F146" s="747"/>
+      <c r="G146" s="747"/>
+      <c r="H146" s="748"/>
+      <c r="I146" s="583" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="709"/>
+      <c r="B147" s="742"/>
+      <c r="C147" s="1012" t="s">
+        <v>579</v>
+      </c>
+      <c r="D147" s="1012"/>
+      <c r="E147" s="746" t="s">
+        <v>632</v>
+      </c>
+      <c r="F147" s="747"/>
+      <c r="G147" s="747"/>
+      <c r="H147" s="748"/>
+      <c r="I147" s="316" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="709"/>
+      <c r="B148" s="742"/>
+      <c r="C148" s="744" t="s">
+        <v>580</v>
+      </c>
+      <c r="D148" s="745"/>
+      <c r="E148" s="746" t="s">
+        <v>632</v>
+      </c>
+      <c r="F148" s="747"/>
+      <c r="G148" s="747"/>
+      <c r="H148" s="748"/>
+      <c r="I148" s="45" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="709"/>
+      <c r="B149" s="742"/>
+      <c r="C149" s="956" t="s">
+        <v>580</v>
+      </c>
+      <c r="D149" s="958"/>
+      <c r="E149" s="828" t="s">
+        <v>588</v>
+      </c>
+      <c r="F149" s="830"/>
+      <c r="G149" s="830"/>
+      <c r="H149" s="829"/>
+      <c r="I149" s="992" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" s="42" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="709"/>
+      <c r="B150" s="742"/>
+      <c r="C150" s="1013"/>
+      <c r="D150" s="1014"/>
+      <c r="E150" s="724"/>
+      <c r="F150" s="831"/>
+      <c r="G150" s="831"/>
+      <c r="H150" s="725"/>
+      <c r="I150" s="742"/>
+    </row>
+    <row r="151" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="730"/>
+      <c r="B151" s="743"/>
+      <c r="C151" s="1015" t="s">
+        <v>201</v>
+      </c>
+      <c r="D151" s="1016"/>
+      <c r="E151" s="851" t="s">
+        <v>765</v>
+      </c>
+      <c r="F151" s="915"/>
+      <c r="G151" s="915"/>
+      <c r="H151" s="876"/>
+      <c r="I151" s="743"/>
+    </row>
+    <row r="152" spans="1:9" s="42" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="175" t="s">
+        <v>626</v>
+      </c>
+      <c r="B152" s="176" t="s">
+        <v>587</v>
+      </c>
+      <c r="C152" s="1021" t="s">
+        <v>579</v>
+      </c>
+      <c r="D152" s="1021"/>
+      <c r="E152" s="866" t="s">
+        <v>588</v>
+      </c>
+      <c r="F152" s="868"/>
+      <c r="G152" s="868"/>
+      <c r="H152" s="867"/>
+      <c r="I152" s="575"/>
+    </row>
+    <row r="153" spans="1:9" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="1022" t="s">
+        <v>211</v>
+      </c>
+      <c r="B153" s="1022"/>
+      <c r="C153" s="1022"/>
+      <c r="D153" s="1022"/>
+      <c r="E153" s="1022"/>
+      <c r="F153" s="1022"/>
+      <c r="G153" s="1022"/>
+      <c r="H153" s="1022"/>
+      <c r="I153" s="1022"/>
+    </row>
+    <row r="154" spans="1:9" s="42" customFormat="1" ht="261" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="160" t="s">
+        <v>534</v>
+      </c>
+      <c r="B154" s="1023" t="s">
+        <v>768</v>
+      </c>
+      <c r="C154" s="1023"/>
+      <c r="D154" s="1023"/>
+      <c r="E154" s="1023"/>
+      <c r="F154" s="1023"/>
+      <c r="G154" s="1023"/>
+      <c r="H154" s="1023"/>
+      <c r="I154" s="1023"/>
+    </row>
+    <row r="155" spans="1:9" s="42" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="160" t="s">
+        <v>535</v>
+      </c>
+      <c r="B155" s="703" t="s">
+        <v>778</v>
+      </c>
+      <c r="C155" s="703"/>
+      <c r="D155" s="703"/>
+      <c r="E155" s="703"/>
+      <c r="F155" s="703"/>
+      <c r="G155" s="703"/>
+      <c r="H155" s="703"/>
+      <c r="I155" s="703"/>
+    </row>
+    <row r="156" spans="1:9" s="42" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="160" t="s">
+        <v>536</v>
+      </c>
+      <c r="B156" s="703" t="s">
+        <v>549</v>
+      </c>
+      <c r="C156" s="703"/>
+      <c r="D156" s="703"/>
+      <c r="E156" s="703"/>
+      <c r="F156" s="703"/>
+      <c r="G156" s="703"/>
+      <c r="H156" s="703"/>
+      <c r="I156" s="703"/>
+    </row>
+    <row r="157" spans="1:9" s="42" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="387" t="s">
+        <v>548</v>
+      </c>
+      <c r="B157" s="1024" t="s">
+        <v>840</v>
+      </c>
+      <c r="C157" s="1024"/>
+      <c r="D157" s="1024"/>
+      <c r="E157" s="1024"/>
+      <c r="F157" s="1024"/>
+      <c r="G157" s="1024"/>
+      <c r="H157" s="1024"/>
+      <c r="I157" s="1024"/>
+    </row>
+    <row r="158" spans="1:9" s="42" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="387" t="s">
+        <v>953</v>
+      </c>
+      <c r="B158" s="1025" t="s">
+        <v>954</v>
+      </c>
+      <c r="C158" s="1025"/>
+      <c r="D158" s="1025"/>
+      <c r="E158" s="1025"/>
+      <c r="F158" s="1025"/>
+      <c r="G158" s="1025"/>
+      <c r="H158" s="1025"/>
+      <c r="I158" s="1025"/>
+    </row>
+    <row r="159" spans="1:9" s="42" customFormat="1" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="157" t="s">
+        <v>212</v>
+      </c>
+      <c r="B159" s="701" t="s">
         <v>622</v>
       </c>
-      <c r="F46" s="797"/>
-[...445 lines deleted...]
-      <c r="C69" s="941" t="s">
+      <c r="C159" s="701"/>
+      <c r="D159" s="701"/>
+      <c r="E159" s="701"/>
+      <c r="F159" s="701"/>
+      <c r="G159" s="701"/>
+      <c r="H159" s="701"/>
+      <c r="I159" s="701"/>
+    </row>
+    <row r="160" spans="1:9" s="42" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="574" t="s">
+        <v>213</v>
+      </c>
+      <c r="B160" s="701" t="s">
+        <v>867</v>
+      </c>
+      <c r="C160" s="701"/>
+      <c r="D160" s="701"/>
+      <c r="E160" s="701"/>
+      <c r="F160" s="701"/>
+      <c r="G160" s="701"/>
+      <c r="H160" s="701"/>
+      <c r="I160" s="701"/>
+    </row>
+    <row r="161" spans="1:11" s="59" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="58" t="s">
+        <v>214</v>
+      </c>
+      <c r="B161" s="752" t="s">
+        <v>373</v>
+      </c>
+      <c r="C161" s="752"/>
+      <c r="D161" s="752"/>
+      <c r="E161" s="752"/>
+      <c r="F161" s="752"/>
+      <c r="G161" s="752"/>
+      <c r="H161" s="752"/>
+      <c r="I161" s="752"/>
+    </row>
+    <row r="162" spans="1:11" s="59" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="1017" t="s">
+        <v>215</v>
+      </c>
+      <c r="B162" s="752" t="s">
+        <v>961</v>
+      </c>
+      <c r="C162" s="752"/>
+      <c r="D162" s="752"/>
+      <c r="E162" s="752"/>
+      <c r="F162" s="752"/>
+      <c r="G162" s="752"/>
+      <c r="H162" s="752"/>
+      <c r="I162" s="752"/>
+    </row>
+    <row r="163" spans="1:11" s="59" customFormat="1" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="1017"/>
+      <c r="B163" s="701" t="s">
         <v>719</v>
       </c>
-      <c r="D69" s="942"/>
-[...1 lines deleted...]
-      <c r="F69" s="947" t="s">
+      <c r="C163" s="701"/>
+      <c r="D163" s="701"/>
+      <c r="E163" s="701"/>
+      <c r="F163" s="701"/>
+      <c r="G163" s="701"/>
+      <c r="H163" s="701"/>
+      <c r="I163" s="701"/>
+      <c r="J163" s="60"/>
+      <c r="K163" s="60"/>
+    </row>
+    <row r="164" spans="1:11" s="59" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="574" t="s">
+        <v>216</v>
+      </c>
+      <c r="B164" s="701" t="s">
         <v>720</v>
       </c>
-      <c r="G69" s="948"/>
-[...1559 lines deleted...]
-      <c r="I164" s="746"/>
+      <c r="C164" s="701"/>
+      <c r="D164" s="701"/>
+      <c r="E164" s="701"/>
+      <c r="F164" s="701"/>
+      <c r="G164" s="701"/>
+      <c r="H164" s="701"/>
+      <c r="I164" s="701"/>
       <c r="J164" s="60"/>
       <c r="K164" s="60"/>
     </row>
-    <row r="165" spans="1:11" s="59" customFormat="1" ht="409.5" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="I165" s="746"/>
+    <row r="165" spans="1:11" s="59" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="574" t="s">
+        <v>217</v>
+      </c>
+      <c r="B165" s="700" t="s">
+        <v>862</v>
+      </c>
+      <c r="C165" s="700"/>
+      <c r="D165" s="700"/>
+      <c r="E165" s="700"/>
+      <c r="F165" s="700"/>
+      <c r="G165" s="700"/>
+      <c r="H165" s="700"/>
+      <c r="I165" s="700"/>
       <c r="J165" s="60"/>
       <c r="K165" s="60"/>
     </row>
-    <row r="166" spans="1:11" s="59" customFormat="1" ht="304.5" customHeight="1" x14ac:dyDescent="0.4">
-[...25 lines deleted...]
-      <c r="I167" s="745"/>
+    <row r="166" spans="1:11" s="59" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="157" t="s">
+        <v>219</v>
+      </c>
+      <c r="B166" s="700" t="s">
+        <v>729</v>
+      </c>
+      <c r="C166" s="700"/>
+      <c r="D166" s="700"/>
+      <c r="E166" s="700"/>
+      <c r="F166" s="700"/>
+      <c r="G166" s="700"/>
+      <c r="H166" s="700"/>
+      <c r="I166" s="700"/>
+      <c r="J166" s="61"/>
+      <c r="K166" s="61"/>
+    </row>
+    <row r="167" spans="1:11" s="59" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="574" t="s">
+        <v>220</v>
+      </c>
+      <c r="B167" s="700" t="s">
+        <v>911</v>
+      </c>
+      <c r="C167" s="700"/>
+      <c r="D167" s="700"/>
+      <c r="E167" s="700"/>
+      <c r="F167" s="700"/>
+      <c r="G167" s="700"/>
+      <c r="H167" s="700"/>
+      <c r="I167" s="700"/>
       <c r="J167" s="60"/>
       <c r="K167" s="60"/>
     </row>
-    <row r="168" spans="1:11" s="59" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="I168" s="745"/>
+    <row r="168" spans="1:11" s="59" customFormat="1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="1017" t="s">
+        <v>221</v>
+      </c>
+      <c r="B168" s="700" t="s">
+        <v>912</v>
+      </c>
+      <c r="C168" s="700"/>
+      <c r="D168" s="700"/>
+      <c r="E168" s="700"/>
+      <c r="F168" s="700"/>
+      <c r="G168" s="700"/>
+      <c r="H168" s="700"/>
+      <c r="I168" s="700"/>
       <c r="J168" s="60"/>
       <c r="K168" s="60"/>
     </row>
-    <row r="169" spans="1:11" s="59" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="I169" s="745"/>
+    <row r="169" spans="1:11" s="59" customFormat="1" ht="304.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="1017"/>
+      <c r="B169" s="700"/>
+      <c r="C169" s="700"/>
+      <c r="D169" s="700"/>
+      <c r="E169" s="700"/>
+      <c r="F169" s="700"/>
+      <c r="G169" s="700"/>
+      <c r="H169" s="700"/>
+      <c r="I169" s="700"/>
       <c r="J169" s="60"/>
       <c r="K169" s="60"/>
     </row>
-    <row r="170" spans="1:11" s="59" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="I170" s="746"/>
+    <row r="170" spans="1:11" s="59" customFormat="1" ht="136.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="1017" t="s">
+        <v>222</v>
+      </c>
+      <c r="B170" s="701" t="s">
+        <v>913</v>
+      </c>
+      <c r="C170" s="701"/>
+      <c r="D170" s="701"/>
+      <c r="E170" s="701"/>
+      <c r="F170" s="701"/>
+      <c r="G170" s="701"/>
+      <c r="H170" s="701"/>
+      <c r="I170" s="701"/>
       <c r="J170" s="60"/>
       <c r="K170" s="60"/>
     </row>
-    <row r="171" spans="1:11" s="325" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.45">
-[...15 lines deleted...]
-    <row r="172" spans="1:11" s="59" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="171" spans="1:11" s="59" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="1017"/>
+      <c r="B171" s="701"/>
+      <c r="C171" s="701"/>
+      <c r="D171" s="701"/>
+      <c r="E171" s="701"/>
+      <c r="F171" s="701"/>
+      <c r="G171" s="701"/>
+      <c r="H171" s="701"/>
+      <c r="I171" s="701"/>
+      <c r="J171" s="60"/>
+      <c r="K171" s="60"/>
+    </row>
+    <row r="172" spans="1:11" s="59" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A172" s="157" t="s">
-        <v>226</v>
-[...10 lines deleted...]
-      <c r="I172" s="746"/>
+        <v>223</v>
+      </c>
+      <c r="B172" s="701" t="s">
+        <v>629</v>
+      </c>
+      <c r="C172" s="701"/>
+      <c r="D172" s="701"/>
+      <c r="E172" s="701"/>
+      <c r="F172" s="701"/>
+      <c r="G172" s="701"/>
+      <c r="H172" s="701"/>
+      <c r="I172" s="701"/>
       <c r="J172" s="60"/>
       <c r="K172" s="60"/>
     </row>
-    <row r="173" spans="1:11" s="59" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="I173" s="746"/>
+    <row r="173" spans="1:11" s="59" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="574" t="s">
+        <v>224</v>
+      </c>
+      <c r="B173" s="700" t="s">
+        <v>524</v>
+      </c>
+      <c r="C173" s="700"/>
+      <c r="D173" s="700"/>
+      <c r="E173" s="700"/>
+      <c r="F173" s="700"/>
+      <c r="G173" s="700"/>
+      <c r="H173" s="700"/>
+      <c r="I173" s="700"/>
       <c r="J173" s="60"/>
       <c r="K173" s="60"/>
     </row>
-    <row r="174" spans="1:11" s="59" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-    <row r="175" spans="1:11" s="59" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="174" spans="1:11" s="323" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="322" t="s">
+        <v>225</v>
+      </c>
+      <c r="B174" s="1018" t="s">
+        <v>721</v>
+      </c>
+      <c r="C174" s="1018"/>
+      <c r="D174" s="1018"/>
+      <c r="E174" s="1018"/>
+      <c r="F174" s="1018"/>
+      <c r="G174" s="1018"/>
+      <c r="H174" s="1018"/>
+      <c r="I174" s="1018"/>
+      <c r="J174" s="1018"/>
+    </row>
+    <row r="175" spans="1:11" s="59" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A175" s="157" t="s">
-        <v>231</v>
-[...10 lines deleted...]
-      <c r="I175" s="746"/>
+        <v>226</v>
+      </c>
+      <c r="B175" s="700" t="s">
+        <v>329</v>
+      </c>
+      <c r="C175" s="700"/>
+      <c r="D175" s="700"/>
+      <c r="E175" s="700"/>
+      <c r="F175" s="700"/>
+      <c r="G175" s="700"/>
+      <c r="H175" s="700"/>
+      <c r="I175" s="700"/>
       <c r="J175" s="60"/>
       <c r="K175" s="60"/>
     </row>
-    <row r="176" spans="1:11" s="59" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="176" spans="1:11" s="59" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A176" s="157" t="s">
-        <v>232</v>
-[...10 lines deleted...]
-      <c r="I176" s="746"/>
+        <v>227</v>
+      </c>
+      <c r="B176" s="700" t="s">
+        <v>769</v>
+      </c>
+      <c r="C176" s="700"/>
+      <c r="D176" s="700"/>
+      <c r="E176" s="700"/>
+      <c r="F176" s="700"/>
+      <c r="G176" s="700"/>
+      <c r="H176" s="700"/>
+      <c r="I176" s="700"/>
       <c r="J176" s="60"/>
       <c r="K176" s="60"/>
     </row>
-    <row r="177" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="177" spans="1:11" s="59" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A177" s="157" t="s">
-        <v>233</v>
-[...10 lines deleted...]
-      <c r="I177" s="746"/>
+        <v>229</v>
+      </c>
+      <c r="B177" s="700" t="s">
+        <v>779</v>
+      </c>
+      <c r="C177" s="700"/>
+      <c r="D177" s="700"/>
+      <c r="E177" s="700"/>
+      <c r="F177" s="700"/>
+      <c r="G177" s="700"/>
+      <c r="H177" s="700"/>
+      <c r="I177" s="700"/>
       <c r="J177" s="60"/>
       <c r="K177" s="60"/>
     </row>
-    <row r="178" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="178" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A178" s="157" t="s">
-        <v>234</v>
-[...10 lines deleted...]
-      <c r="I178" s="746"/>
+        <v>231</v>
+      </c>
+      <c r="B178" s="700" t="s">
+        <v>228</v>
+      </c>
+      <c r="C178" s="700"/>
+      <c r="D178" s="700"/>
+      <c r="E178" s="700"/>
+      <c r="F178" s="700"/>
+      <c r="G178" s="700"/>
+      <c r="H178" s="700"/>
+      <c r="I178" s="700"/>
       <c r="J178" s="60"/>
       <c r="K178" s="60"/>
     </row>
-    <row r="179" spans="1:11" s="59" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="179" spans="1:11" s="59" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A179" s="157" t="s">
-        <v>235</v>
-[...10 lines deleted...]
-      <c r="I179" s="746"/>
+        <v>232</v>
+      </c>
+      <c r="B179" s="700" t="s">
+        <v>488</v>
+      </c>
+      <c r="C179" s="700"/>
+      <c r="D179" s="700"/>
+      <c r="E179" s="700"/>
+      <c r="F179" s="700"/>
+      <c r="G179" s="700"/>
+      <c r="H179" s="700"/>
+      <c r="I179" s="700"/>
       <c r="J179" s="60"/>
       <c r="K179" s="60"/>
     </row>
-    <row r="180" spans="1:11" s="59" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="180" spans="1:11" s="59" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A180" s="157" t="s">
-        <v>237</v>
-[...10 lines deleted...]
-      <c r="I180" s="744"/>
+        <v>233</v>
+      </c>
+      <c r="B180" s="700" t="s">
+        <v>751</v>
+      </c>
+      <c r="C180" s="700"/>
+      <c r="D180" s="700"/>
+      <c r="E180" s="700"/>
+      <c r="F180" s="700"/>
+      <c r="G180" s="700"/>
+      <c r="H180" s="700"/>
+      <c r="I180" s="700"/>
       <c r="J180" s="60"/>
       <c r="K180" s="60"/>
     </row>
-    <row r="181" spans="1:11" s="59" customFormat="1" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="181" spans="1:11" s="59" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A181" s="157" t="s">
-        <v>307</v>
-[...10 lines deleted...]
-      <c r="I181" s="744"/>
+        <v>234</v>
+      </c>
+      <c r="B181" s="700" t="s">
+        <v>735</v>
+      </c>
+      <c r="C181" s="700"/>
+      <c r="D181" s="700"/>
+      <c r="E181" s="700"/>
+      <c r="F181" s="700"/>
+      <c r="G181" s="700"/>
+      <c r="H181" s="700"/>
+      <c r="I181" s="700"/>
       <c r="J181" s="60"/>
       <c r="K181" s="60"/>
     </row>
-    <row r="182" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="182" spans="1:11" s="59" customFormat="1" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A182" s="157" t="s">
-        <v>308</v>
-[...10 lines deleted...]
-      <c r="I182" s="707"/>
+        <v>235</v>
+      </c>
+      <c r="B182" s="700" t="s">
+        <v>914</v>
+      </c>
+      <c r="C182" s="700"/>
+      <c r="D182" s="700"/>
+      <c r="E182" s="700"/>
+      <c r="F182" s="700"/>
+      <c r="G182" s="700"/>
+      <c r="H182" s="700"/>
+      <c r="I182" s="700"/>
       <c r="J182" s="60"/>
       <c r="K182" s="60"/>
     </row>
-    <row r="183" spans="1:11" s="59" customFormat="1" ht="94.95" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="183" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A183" s="157" t="s">
-        <v>309</v>
-[...10 lines deleted...]
-      <c r="I183" s="744"/>
+        <v>237</v>
+      </c>
+      <c r="B183" s="702" t="s">
+        <v>238</v>
+      </c>
+      <c r="C183" s="702"/>
+      <c r="D183" s="702"/>
+      <c r="E183" s="702"/>
+      <c r="F183" s="702"/>
+      <c r="G183" s="702"/>
+      <c r="H183" s="702"/>
+      <c r="I183" s="702"/>
       <c r="J183" s="60"/>
       <c r="K183" s="60"/>
     </row>
-    <row r="184" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="184" spans="1:11" s="59" customFormat="1" ht="94.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A184" s="157" t="s">
-        <v>467</v>
-[...10 lines deleted...]
-      <c r="I184" s="747"/>
+        <v>307</v>
+      </c>
+      <c r="B184" s="702" t="s">
+        <v>780</v>
+      </c>
+      <c r="C184" s="702"/>
+      <c r="D184" s="702"/>
+      <c r="E184" s="702"/>
+      <c r="F184" s="702"/>
+      <c r="G184" s="702"/>
+      <c r="H184" s="702"/>
+      <c r="I184" s="702"/>
       <c r="J184" s="60"/>
       <c r="K184" s="60"/>
     </row>
-    <row r="185" spans="1:11" s="59" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="I185" s="43"/>
+    <row r="185" spans="1:11" s="59" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A185" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="B185" s="1019" t="s">
+        <v>766</v>
+      </c>
+      <c r="C185" s="1019"/>
+      <c r="D185" s="1019"/>
+      <c r="E185" s="1019"/>
+      <c r="F185" s="1019"/>
+      <c r="G185" s="1019"/>
+      <c r="H185" s="1019"/>
+      <c r="I185" s="1019"/>
       <c r="J185" s="60"/>
       <c r="K185" s="60"/>
     </row>
-    <row r="186" spans="1:11" ht="81" customHeight="1" x14ac:dyDescent="0.3"/>
-[...3 lines deleted...]
-      <c r="B190" s="707" t="s">
+    <row r="186" spans="1:11" s="59" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A186" s="157" t="s">
+        <v>309</v>
+      </c>
+      <c r="B186" s="702" t="s">
+        <v>722</v>
+      </c>
+      <c r="C186" s="702"/>
+      <c r="D186" s="702"/>
+      <c r="E186" s="702"/>
+      <c r="F186" s="702"/>
+      <c r="G186" s="702"/>
+      <c r="H186" s="702"/>
+      <c r="I186" s="702"/>
+      <c r="J186" s="60"/>
+      <c r="K186" s="60"/>
+    </row>
+    <row r="187" spans="1:11" s="59" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A187" s="157" t="s">
+        <v>467</v>
+      </c>
+      <c r="B187" s="1020" t="s">
+        <v>863</v>
+      </c>
+      <c r="C187" s="1020"/>
+      <c r="D187" s="1020"/>
+      <c r="E187" s="1020"/>
+      <c r="F187" s="1020"/>
+      <c r="G187" s="1020"/>
+      <c r="H187" s="1020"/>
+      <c r="I187" s="1020"/>
+      <c r="J187" s="60"/>
+      <c r="K187" s="60"/>
+    </row>
+    <row r="188" spans="1:11" s="59" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A188" s="157"/>
+      <c r="B188" s="31"/>
+      <c r="C188" s="32"/>
+      <c r="D188" s="32"/>
+      <c r="E188" s="32"/>
+      <c r="F188" s="32"/>
+      <c r="G188" s="32"/>
+      <c r="H188" s="32"/>
+      <c r="I188" s="43"/>
+      <c r="J188" s="60"/>
+      <c r="K188" s="60"/>
+    </row>
+    <row r="193" spans="1:9" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="33"/>
+      <c r="B193" s="1019" t="s">
         <v>482</v>
       </c>
-      <c r="C190" s="707"/>
-[...7 lines deleted...]
-    <row r="192" spans="1:11" ht="98.25" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="C193" s="1019"/>
+      <c r="D193" s="1019"/>
+      <c r="E193" s="1019"/>
+      <c r="F193" s="1019"/>
+      <c r="G193" s="1019"/>
+      <c r="H193" s="1019"/>
+      <c r="I193" s="1019"/>
+    </row>
   </sheetData>
-  <mergeCells count="347">
-[...6 lines deleted...]
-    <mergeCell ref="B153:I153"/>
+  <mergeCells count="354">
+    <mergeCell ref="A162:A163"/>
+    <mergeCell ref="A168:A169"/>
+    <mergeCell ref="B168:I169"/>
+    <mergeCell ref="A170:A171"/>
+    <mergeCell ref="B170:I171"/>
+    <mergeCell ref="B172:I172"/>
+    <mergeCell ref="B174:J174"/>
+    <mergeCell ref="B175:I175"/>
+    <mergeCell ref="B193:I193"/>
+    <mergeCell ref="B185:I185"/>
+    <mergeCell ref="B186:I186"/>
+    <mergeCell ref="B187:I187"/>
+    <mergeCell ref="C152:D152"/>
+    <mergeCell ref="E152:H152"/>
+    <mergeCell ref="A153:I153"/>
+    <mergeCell ref="B165:I165"/>
+    <mergeCell ref="B166:I166"/>
+    <mergeCell ref="B167:I167"/>
     <mergeCell ref="B154:I154"/>
     <mergeCell ref="B155:I155"/>
-    <mergeCell ref="A167:A168"/>
-    <mergeCell ref="B167:I168"/>
     <mergeCell ref="B157:I157"/>
     <mergeCell ref="B159:I159"/>
     <mergeCell ref="B158:I158"/>
     <mergeCell ref="B164:I164"/>
-    <mergeCell ref="B163:I163"/>
-[...3 lines deleted...]
-    <mergeCell ref="B152:I152"/>
+    <mergeCell ref="A145:A151"/>
+    <mergeCell ref="B145:B151"/>
+    <mergeCell ref="C146:D146"/>
+    <mergeCell ref="E146:H146"/>
+    <mergeCell ref="C147:D147"/>
+    <mergeCell ref="E147:H147"/>
+    <mergeCell ref="C149:D150"/>
+    <mergeCell ref="E149:H150"/>
+    <mergeCell ref="I149:I151"/>
+    <mergeCell ref="C151:D151"/>
+    <mergeCell ref="E151:H151"/>
+    <mergeCell ref="C145:D145"/>
+    <mergeCell ref="E145:H145"/>
+    <mergeCell ref="E140:H140"/>
+    <mergeCell ref="A141:A144"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="E141:H142"/>
+    <mergeCell ref="I141:I144"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="E143:H144"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="C141:D141"/>
+    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="C143:D143"/>
+    <mergeCell ref="A118:A123"/>
+    <mergeCell ref="B118:B123"/>
+    <mergeCell ref="I118:I123"/>
+    <mergeCell ref="E121:F121"/>
+    <mergeCell ref="G121:H121"/>
+    <mergeCell ref="C122:D122"/>
+    <mergeCell ref="E122:F122"/>
+    <mergeCell ref="G122:H122"/>
+    <mergeCell ref="C123:D123"/>
+    <mergeCell ref="E123:F123"/>
+    <mergeCell ref="G123:H123"/>
+    <mergeCell ref="G120:H120"/>
+    <mergeCell ref="C121:D121"/>
+    <mergeCell ref="C120:D120"/>
+    <mergeCell ref="E120:F120"/>
     <mergeCell ref="C118:D118"/>
     <mergeCell ref="E118:F118"/>
     <mergeCell ref="G118:H118"/>
     <mergeCell ref="C119:D119"/>
-    <mergeCell ref="I108:I109"/>
-[...9 lines deleted...]
-    <mergeCell ref="E109:H109"/>
+    <mergeCell ref="A111:A112"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="I111:I112"/>
+    <mergeCell ref="C112:D112"/>
+    <mergeCell ref="C113:D113"/>
+    <mergeCell ref="C114:D114"/>
+    <mergeCell ref="E114:H114"/>
+    <mergeCell ref="B115:D115"/>
+    <mergeCell ref="E115:H115"/>
     <mergeCell ref="E112:H112"/>
     <mergeCell ref="E113:H113"/>
     <mergeCell ref="E111:H111"/>
     <mergeCell ref="C111:D111"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="B91:I91"/>
+    <mergeCell ref="A92:A94"/>
+    <mergeCell ref="B92:B94"/>
+    <mergeCell ref="I93:I94"/>
+    <mergeCell ref="A95:A109"/>
+    <mergeCell ref="B95:B109"/>
+    <mergeCell ref="E96:H96"/>
+    <mergeCell ref="E97:H97"/>
+    <mergeCell ref="E98:H98"/>
+    <mergeCell ref="E99:H101"/>
+    <mergeCell ref="I99:I101"/>
+    <mergeCell ref="C102:D102"/>
+    <mergeCell ref="E102:H102"/>
+    <mergeCell ref="I102:I103"/>
+    <mergeCell ref="C105:I105"/>
+    <mergeCell ref="C107:D107"/>
+    <mergeCell ref="E107:H107"/>
     <mergeCell ref="C108:D108"/>
     <mergeCell ref="E108:H108"/>
-    <mergeCell ref="A75:A76"/>
-[...10 lines deleted...]
-    <mergeCell ref="E79:H79"/>
+    <mergeCell ref="C96:D96"/>
+    <mergeCell ref="C109:D109"/>
+    <mergeCell ref="E109:H109"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="E74:H74"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="E88:H89"/>
+    <mergeCell ref="I88:I89"/>
+    <mergeCell ref="B81:B83"/>
+    <mergeCell ref="C81:D81"/>
+    <mergeCell ref="E81:H81"/>
+    <mergeCell ref="E82:H82"/>
+    <mergeCell ref="E83:H83"/>
     <mergeCell ref="C80:D80"/>
     <mergeCell ref="C78:D78"/>
     <mergeCell ref="C79:D79"/>
     <mergeCell ref="E80:H80"/>
-    <mergeCell ref="A82:A84"/>
-[...26 lines deleted...]
-    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="A46:A48"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="E47:H47"/>
+    <mergeCell ref="E48:H48"/>
+    <mergeCell ref="A49:A71"/>
+    <mergeCell ref="B49:B71"/>
+    <mergeCell ref="C49:E51"/>
+    <mergeCell ref="F49:I49"/>
+    <mergeCell ref="F50:I50"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="F70:I70"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="F71:I71"/>
     <mergeCell ref="C52:E52"/>
-    <mergeCell ref="F63:I63"/>
-    <mergeCell ref="F64:I64"/>
     <mergeCell ref="F65:I65"/>
     <mergeCell ref="C67:E67"/>
     <mergeCell ref="C62:E62"/>
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="C64:E64"/>
     <mergeCell ref="C65:E65"/>
     <mergeCell ref="C66:E66"/>
-    <mergeCell ref="E101:H101"/>
-[...2 lines deleted...]
-    <mergeCell ref="E105:H105"/>
+    <mergeCell ref="B110:I110"/>
+    <mergeCell ref="E119:F119"/>
+    <mergeCell ref="G119:H119"/>
+    <mergeCell ref="B116:D116"/>
+    <mergeCell ref="E116:H116"/>
+    <mergeCell ref="B117:I117"/>
+    <mergeCell ref="B75:I75"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:D77"/>
+    <mergeCell ref="E76:H77"/>
+    <mergeCell ref="I76:I77"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="E78:H79"/>
+    <mergeCell ref="E85:H86"/>
+    <mergeCell ref="I85:I86"/>
+    <mergeCell ref="C82:D82"/>
+    <mergeCell ref="B84:I84"/>
+    <mergeCell ref="A85:A87"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="E87:H87"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="A81:A83"/>
+    <mergeCell ref="J49:J71"/>
     <mergeCell ref="C99:D99"/>
     <mergeCell ref="E95:H95"/>
     <mergeCell ref="C104:D104"/>
     <mergeCell ref="E106:H106"/>
     <mergeCell ref="C106:D106"/>
     <mergeCell ref="E104:H104"/>
     <mergeCell ref="C101:D101"/>
     <mergeCell ref="C100:D100"/>
     <mergeCell ref="C97:D97"/>
-    <mergeCell ref="E119:F119"/>
-[...7 lines deleted...]
-    <mergeCell ref="E42:H42"/>
+    <mergeCell ref="C85:D85"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="E90:H90"/>
+    <mergeCell ref="C92:D92"/>
+    <mergeCell ref="C93:D93"/>
+    <mergeCell ref="E93:H93"/>
+    <mergeCell ref="E92:H92"/>
+    <mergeCell ref="C86:D86"/>
+    <mergeCell ref="C94:D94"/>
+    <mergeCell ref="E94:H94"/>
+    <mergeCell ref="C103:D103"/>
+    <mergeCell ref="E103:H103"/>
+    <mergeCell ref="C98:D98"/>
+    <mergeCell ref="C95:D95"/>
     <mergeCell ref="E43:H43"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C68:E68"/>
     <mergeCell ref="C69:E69"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C56:E56"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="F68:I68"/>
     <mergeCell ref="F69:I69"/>
     <mergeCell ref="C53:E53"/>
     <mergeCell ref="C54:E54"/>
     <mergeCell ref="F66:I66"/>
     <mergeCell ref="F67:I67"/>
     <mergeCell ref="C58:E58"/>
-    <mergeCell ref="A70:A71"/>
-[...7 lines deleted...]
-    <mergeCell ref="C70:D70"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="C59:E59"/>
     <mergeCell ref="C60:E60"/>
     <mergeCell ref="C61:E61"/>
     <mergeCell ref="E46:H46"/>
+    <mergeCell ref="C72:D72"/>
+    <mergeCell ref="E72:H72"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="E73:H73"/>
     <mergeCell ref="C19:D20"/>
     <mergeCell ref="E19:H19"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="E29:H29"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="E30:H30"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="E34:H34"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="E31:H31"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="E24:H24"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="E25:I25"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="E33:H33"/>
     <mergeCell ref="B26:I26"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="E27:H27"/>
     <mergeCell ref="E32:H32"/>
     <mergeCell ref="B27:B37"/>
     <mergeCell ref="C13:D14"/>
@@ -23888,1153 +21322,1089 @@
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B38:B41"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:B45"/>
     <mergeCell ref="C42:D43"/>
     <mergeCell ref="I42:I43"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="E36:H36"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="E37:H37"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="E38:H38"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="E39:H39"/>
     <mergeCell ref="E40:H40"/>
     <mergeCell ref="E41:H41"/>
     <mergeCell ref="E45:H45"/>
     <mergeCell ref="E44:H44"/>
     <mergeCell ref="C44:D44"/>
-    <mergeCell ref="C85:D85"/>
-[...50 lines deleted...]
-    <mergeCell ref="E134:H134"/>
+    <mergeCell ref="E42:H42"/>
     <mergeCell ref="C130:D130"/>
-    <mergeCell ref="E130:H130"/>
     <mergeCell ref="C131:D131"/>
     <mergeCell ref="E131:H131"/>
     <mergeCell ref="E132:H132"/>
     <mergeCell ref="E135:H135"/>
     <mergeCell ref="E136:H136"/>
     <mergeCell ref="C136:D136"/>
     <mergeCell ref="C135:D135"/>
-    <mergeCell ref="C140:D140"/>
-[...1 lines deleted...]
-    <mergeCell ref="C142:D142"/>
     <mergeCell ref="E137:H137"/>
     <mergeCell ref="C137:D137"/>
+    <mergeCell ref="B182:I182"/>
+    <mergeCell ref="B178:I178"/>
+    <mergeCell ref="B173:I173"/>
+    <mergeCell ref="B176:I176"/>
+    <mergeCell ref="A131:A136"/>
+    <mergeCell ref="B131:B136"/>
+    <mergeCell ref="I131:I135"/>
+    <mergeCell ref="C148:D148"/>
+    <mergeCell ref="E148:H148"/>
+    <mergeCell ref="C134:D134"/>
+    <mergeCell ref="C133:D133"/>
+    <mergeCell ref="C132:D132"/>
+    <mergeCell ref="C139:D139"/>
+    <mergeCell ref="E133:H133"/>
+    <mergeCell ref="E134:H134"/>
     <mergeCell ref="C138:D138"/>
+    <mergeCell ref="B163:I163"/>
+    <mergeCell ref="B161:I161"/>
+    <mergeCell ref="B162:I162"/>
+    <mergeCell ref="A138:A140"/>
+    <mergeCell ref="B138:B140"/>
+    <mergeCell ref="E138:H138"/>
+    <mergeCell ref="E139:H139"/>
+    <mergeCell ref="B183:I183"/>
+    <mergeCell ref="B160:I160"/>
+    <mergeCell ref="B177:I177"/>
+    <mergeCell ref="B184:I184"/>
+    <mergeCell ref="B156:I156"/>
+    <mergeCell ref="C124:D124"/>
+    <mergeCell ref="E124:H124"/>
+    <mergeCell ref="A125:A127"/>
+    <mergeCell ref="B125:B127"/>
+    <mergeCell ref="C125:D126"/>
+    <mergeCell ref="I125:I127"/>
+    <mergeCell ref="C127:D127"/>
+    <mergeCell ref="E125:F126"/>
+    <mergeCell ref="G125:H126"/>
+    <mergeCell ref="E127:F127"/>
+    <mergeCell ref="G127:H127"/>
+    <mergeCell ref="A128:A130"/>
+    <mergeCell ref="B128:B130"/>
+    <mergeCell ref="C128:D129"/>
+    <mergeCell ref="E128:H130"/>
+    <mergeCell ref="I128:I130"/>
     <mergeCell ref="B179:I179"/>
     <mergeCell ref="B180:I180"/>
     <mergeCell ref="B181:I181"/>
-    <mergeCell ref="B182:I182"/>
-[...50 lines deleted...]
-    <mergeCell ref="B156:I156"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP150"/>
   <sheetViews>
-    <sheetView zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="18" workbookViewId="0">
+    <sheetView topLeftCell="A118" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="18" workbookViewId="0">
       <selection activeCell="C15" sqref="C15:C16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" style="49" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="113.44140625" style="32" customWidth="1"/>
+    <col min="1" max="1" width="11.42578125" style="49" customWidth="1"/>
+    <col min="2" max="2" width="70.5703125" style="31" customWidth="1"/>
+    <col min="3" max="3" width="113.42578125" style="32" customWidth="1"/>
     <col min="4" max="4" width="49" style="32" customWidth="1"/>
     <col min="5" max="5" width="22" style="32" customWidth="1"/>
-    <col min="6" max="6" width="15.5546875" style="32" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="259" max="259" width="113.44140625" style="33" customWidth="1"/>
+    <col min="6" max="6" width="15.5703125" style="32" customWidth="1"/>
+    <col min="7" max="7" width="39.42578125" style="32" customWidth="1"/>
+    <col min="8" max="8" width="95.42578125" style="43" customWidth="1"/>
+    <col min="9" max="256" width="8.7109375" style="33"/>
+    <col min="257" max="257" width="11.42578125" style="33" customWidth="1"/>
+    <col min="258" max="258" width="70.5703125" style="33" customWidth="1"/>
+    <col min="259" max="259" width="113.42578125" style="33" customWidth="1"/>
     <col min="260" max="260" width="49" style="33" customWidth="1"/>
     <col min="261" max="261" width="22" style="33" customWidth="1"/>
-    <col min="262" max="262" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="515" max="515" width="113.44140625" style="33" customWidth="1"/>
+    <col min="262" max="262" width="15.5703125" style="33" customWidth="1"/>
+    <col min="263" max="263" width="39.42578125" style="33" customWidth="1"/>
+    <col min="264" max="264" width="95.42578125" style="33" customWidth="1"/>
+    <col min="265" max="512" width="8.7109375" style="33"/>
+    <col min="513" max="513" width="11.42578125" style="33" customWidth="1"/>
+    <col min="514" max="514" width="70.5703125" style="33" customWidth="1"/>
+    <col min="515" max="515" width="113.42578125" style="33" customWidth="1"/>
     <col min="516" max="516" width="49" style="33" customWidth="1"/>
     <col min="517" max="517" width="22" style="33" customWidth="1"/>
-    <col min="518" max="518" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="771" max="771" width="113.44140625" style="33" customWidth="1"/>
+    <col min="518" max="518" width="15.5703125" style="33" customWidth="1"/>
+    <col min="519" max="519" width="39.42578125" style="33" customWidth="1"/>
+    <col min="520" max="520" width="95.42578125" style="33" customWidth="1"/>
+    <col min="521" max="768" width="8.7109375" style="33"/>
+    <col min="769" max="769" width="11.42578125" style="33" customWidth="1"/>
+    <col min="770" max="770" width="70.5703125" style="33" customWidth="1"/>
+    <col min="771" max="771" width="113.42578125" style="33" customWidth="1"/>
     <col min="772" max="772" width="49" style="33" customWidth="1"/>
     <col min="773" max="773" width="22" style="33" customWidth="1"/>
-    <col min="774" max="774" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1027" max="1027" width="113.44140625" style="33" customWidth="1"/>
+    <col min="774" max="774" width="15.5703125" style="33" customWidth="1"/>
+    <col min="775" max="775" width="39.42578125" style="33" customWidth="1"/>
+    <col min="776" max="776" width="95.42578125" style="33" customWidth="1"/>
+    <col min="777" max="1024" width="8.7109375" style="33"/>
+    <col min="1025" max="1025" width="11.42578125" style="33" customWidth="1"/>
+    <col min="1026" max="1026" width="70.5703125" style="33" customWidth="1"/>
+    <col min="1027" max="1027" width="113.42578125" style="33" customWidth="1"/>
     <col min="1028" max="1028" width="49" style="33" customWidth="1"/>
     <col min="1029" max="1029" width="22" style="33" customWidth="1"/>
-    <col min="1030" max="1030" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1283" max="1283" width="113.44140625" style="33" customWidth="1"/>
+    <col min="1030" max="1030" width="15.5703125" style="33" customWidth="1"/>
+    <col min="1031" max="1031" width="39.42578125" style="33" customWidth="1"/>
+    <col min="1032" max="1032" width="95.42578125" style="33" customWidth="1"/>
+    <col min="1033" max="1280" width="8.7109375" style="33"/>
+    <col min="1281" max="1281" width="11.42578125" style="33" customWidth="1"/>
+    <col min="1282" max="1282" width="70.5703125" style="33" customWidth="1"/>
+    <col min="1283" max="1283" width="113.42578125" style="33" customWidth="1"/>
     <col min="1284" max="1284" width="49" style="33" customWidth="1"/>
     <col min="1285" max="1285" width="22" style="33" customWidth="1"/>
-    <col min="1286" max="1286" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1539" max="1539" width="113.44140625" style="33" customWidth="1"/>
+    <col min="1286" max="1286" width="15.5703125" style="33" customWidth="1"/>
+    <col min="1287" max="1287" width="39.42578125" style="33" customWidth="1"/>
+    <col min="1288" max="1288" width="95.42578125" style="33" customWidth="1"/>
+    <col min="1289" max="1536" width="8.7109375" style="33"/>
+    <col min="1537" max="1537" width="11.42578125" style="33" customWidth="1"/>
+    <col min="1538" max="1538" width="70.5703125" style="33" customWidth="1"/>
+    <col min="1539" max="1539" width="113.42578125" style="33" customWidth="1"/>
     <col min="1540" max="1540" width="49" style="33" customWidth="1"/>
     <col min="1541" max="1541" width="22" style="33" customWidth="1"/>
-    <col min="1542" max="1542" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1795" max="1795" width="113.44140625" style="33" customWidth="1"/>
+    <col min="1542" max="1542" width="15.5703125" style="33" customWidth="1"/>
+    <col min="1543" max="1543" width="39.42578125" style="33" customWidth="1"/>
+    <col min="1544" max="1544" width="95.42578125" style="33" customWidth="1"/>
+    <col min="1545" max="1792" width="8.7109375" style="33"/>
+    <col min="1793" max="1793" width="11.42578125" style="33" customWidth="1"/>
+    <col min="1794" max="1794" width="70.5703125" style="33" customWidth="1"/>
+    <col min="1795" max="1795" width="113.42578125" style="33" customWidth="1"/>
     <col min="1796" max="1796" width="49" style="33" customWidth="1"/>
     <col min="1797" max="1797" width="22" style="33" customWidth="1"/>
-    <col min="1798" max="1798" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2051" max="2051" width="113.44140625" style="33" customWidth="1"/>
+    <col min="1798" max="1798" width="15.5703125" style="33" customWidth="1"/>
+    <col min="1799" max="1799" width="39.42578125" style="33" customWidth="1"/>
+    <col min="1800" max="1800" width="95.42578125" style="33" customWidth="1"/>
+    <col min="1801" max="2048" width="8.7109375" style="33"/>
+    <col min="2049" max="2049" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2050" max="2050" width="70.5703125" style="33" customWidth="1"/>
+    <col min="2051" max="2051" width="113.42578125" style="33" customWidth="1"/>
     <col min="2052" max="2052" width="49" style="33" customWidth="1"/>
     <col min="2053" max="2053" width="22" style="33" customWidth="1"/>
-    <col min="2054" max="2054" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2307" max="2307" width="113.44140625" style="33" customWidth="1"/>
+    <col min="2054" max="2054" width="15.5703125" style="33" customWidth="1"/>
+    <col min="2055" max="2055" width="39.42578125" style="33" customWidth="1"/>
+    <col min="2056" max="2056" width="95.42578125" style="33" customWidth="1"/>
+    <col min="2057" max="2304" width="8.7109375" style="33"/>
+    <col min="2305" max="2305" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2306" max="2306" width="70.5703125" style="33" customWidth="1"/>
+    <col min="2307" max="2307" width="113.42578125" style="33" customWidth="1"/>
     <col min="2308" max="2308" width="49" style="33" customWidth="1"/>
     <col min="2309" max="2309" width="22" style="33" customWidth="1"/>
-    <col min="2310" max="2310" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2563" max="2563" width="113.44140625" style="33" customWidth="1"/>
+    <col min="2310" max="2310" width="15.5703125" style="33" customWidth="1"/>
+    <col min="2311" max="2311" width="39.42578125" style="33" customWidth="1"/>
+    <col min="2312" max="2312" width="95.42578125" style="33" customWidth="1"/>
+    <col min="2313" max="2560" width="8.7109375" style="33"/>
+    <col min="2561" max="2561" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2562" max="2562" width="70.5703125" style="33" customWidth="1"/>
+    <col min="2563" max="2563" width="113.42578125" style="33" customWidth="1"/>
     <col min="2564" max="2564" width="49" style="33" customWidth="1"/>
     <col min="2565" max="2565" width="22" style="33" customWidth="1"/>
-    <col min="2566" max="2566" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2819" max="2819" width="113.44140625" style="33" customWidth="1"/>
+    <col min="2566" max="2566" width="15.5703125" style="33" customWidth="1"/>
+    <col min="2567" max="2567" width="39.42578125" style="33" customWidth="1"/>
+    <col min="2568" max="2568" width="95.42578125" style="33" customWidth="1"/>
+    <col min="2569" max="2816" width="8.7109375" style="33"/>
+    <col min="2817" max="2817" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2818" max="2818" width="70.5703125" style="33" customWidth="1"/>
+    <col min="2819" max="2819" width="113.42578125" style="33" customWidth="1"/>
     <col min="2820" max="2820" width="49" style="33" customWidth="1"/>
     <col min="2821" max="2821" width="22" style="33" customWidth="1"/>
-    <col min="2822" max="2822" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3075" max="3075" width="113.44140625" style="33" customWidth="1"/>
+    <col min="2822" max="2822" width="15.5703125" style="33" customWidth="1"/>
+    <col min="2823" max="2823" width="39.42578125" style="33" customWidth="1"/>
+    <col min="2824" max="2824" width="95.42578125" style="33" customWidth="1"/>
+    <col min="2825" max="3072" width="8.7109375" style="33"/>
+    <col min="3073" max="3073" width="11.42578125" style="33" customWidth="1"/>
+    <col min="3074" max="3074" width="70.5703125" style="33" customWidth="1"/>
+    <col min="3075" max="3075" width="113.42578125" style="33" customWidth="1"/>
     <col min="3076" max="3076" width="49" style="33" customWidth="1"/>
     <col min="3077" max="3077" width="22" style="33" customWidth="1"/>
-    <col min="3078" max="3078" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3331" max="3331" width="113.44140625" style="33" customWidth="1"/>
+    <col min="3078" max="3078" width="15.5703125" style="33" customWidth="1"/>
+    <col min="3079" max="3079" width="39.42578125" style="33" customWidth="1"/>
+    <col min="3080" max="3080" width="95.42578125" style="33" customWidth="1"/>
+    <col min="3081" max="3328" width="8.7109375" style="33"/>
+    <col min="3329" max="3329" width="11.42578125" style="33" customWidth="1"/>
+    <col min="3330" max="3330" width="70.5703125" style="33" customWidth="1"/>
+    <col min="3331" max="3331" width="113.42578125" style="33" customWidth="1"/>
     <col min="3332" max="3332" width="49" style="33" customWidth="1"/>
     <col min="3333" max="3333" width="22" style="33" customWidth="1"/>
-    <col min="3334" max="3334" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3587" max="3587" width="113.44140625" style="33" customWidth="1"/>
+    <col min="3334" max="3334" width="15.5703125" style="33" customWidth="1"/>
+    <col min="3335" max="3335" width="39.42578125" style="33" customWidth="1"/>
+    <col min="3336" max="3336" width="95.42578125" style="33" customWidth="1"/>
+    <col min="3337" max="3584" width="8.7109375" style="33"/>
+    <col min="3585" max="3585" width="11.42578125" style="33" customWidth="1"/>
+    <col min="3586" max="3586" width="70.5703125" style="33" customWidth="1"/>
+    <col min="3587" max="3587" width="113.42578125" style="33" customWidth="1"/>
     <col min="3588" max="3588" width="49" style="33" customWidth="1"/>
     <col min="3589" max="3589" width="22" style="33" customWidth="1"/>
-    <col min="3590" max="3590" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3843" max="3843" width="113.44140625" style="33" customWidth="1"/>
+    <col min="3590" max="3590" width="15.5703125" style="33" customWidth="1"/>
+    <col min="3591" max="3591" width="39.42578125" style="33" customWidth="1"/>
+    <col min="3592" max="3592" width="95.42578125" style="33" customWidth="1"/>
+    <col min="3593" max="3840" width="8.7109375" style="33"/>
+    <col min="3841" max="3841" width="11.42578125" style="33" customWidth="1"/>
+    <col min="3842" max="3842" width="70.5703125" style="33" customWidth="1"/>
+    <col min="3843" max="3843" width="113.42578125" style="33" customWidth="1"/>
     <col min="3844" max="3844" width="49" style="33" customWidth="1"/>
     <col min="3845" max="3845" width="22" style="33" customWidth="1"/>
-    <col min="3846" max="3846" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4099" max="4099" width="113.44140625" style="33" customWidth="1"/>
+    <col min="3846" max="3846" width="15.5703125" style="33" customWidth="1"/>
+    <col min="3847" max="3847" width="39.42578125" style="33" customWidth="1"/>
+    <col min="3848" max="3848" width="95.42578125" style="33" customWidth="1"/>
+    <col min="3849" max="4096" width="8.7109375" style="33"/>
+    <col min="4097" max="4097" width="11.42578125" style="33" customWidth="1"/>
+    <col min="4098" max="4098" width="70.5703125" style="33" customWidth="1"/>
+    <col min="4099" max="4099" width="113.42578125" style="33" customWidth="1"/>
     <col min="4100" max="4100" width="49" style="33" customWidth="1"/>
     <col min="4101" max="4101" width="22" style="33" customWidth="1"/>
-    <col min="4102" max="4102" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4355" max="4355" width="113.44140625" style="33" customWidth="1"/>
+    <col min="4102" max="4102" width="15.5703125" style="33" customWidth="1"/>
+    <col min="4103" max="4103" width="39.42578125" style="33" customWidth="1"/>
+    <col min="4104" max="4104" width="95.42578125" style="33" customWidth="1"/>
+    <col min="4105" max="4352" width="8.7109375" style="33"/>
+    <col min="4353" max="4353" width="11.42578125" style="33" customWidth="1"/>
+    <col min="4354" max="4354" width="70.5703125" style="33" customWidth="1"/>
+    <col min="4355" max="4355" width="113.42578125" style="33" customWidth="1"/>
     <col min="4356" max="4356" width="49" style="33" customWidth="1"/>
     <col min="4357" max="4357" width="22" style="33" customWidth="1"/>
-    <col min="4358" max="4358" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4611" max="4611" width="113.44140625" style="33" customWidth="1"/>
+    <col min="4358" max="4358" width="15.5703125" style="33" customWidth="1"/>
+    <col min="4359" max="4359" width="39.42578125" style="33" customWidth="1"/>
+    <col min="4360" max="4360" width="95.42578125" style="33" customWidth="1"/>
+    <col min="4361" max="4608" width="8.7109375" style="33"/>
+    <col min="4609" max="4609" width="11.42578125" style="33" customWidth="1"/>
+    <col min="4610" max="4610" width="70.5703125" style="33" customWidth="1"/>
+    <col min="4611" max="4611" width="113.42578125" style="33" customWidth="1"/>
     <col min="4612" max="4612" width="49" style="33" customWidth="1"/>
     <col min="4613" max="4613" width="22" style="33" customWidth="1"/>
-    <col min="4614" max="4614" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4867" max="4867" width="113.44140625" style="33" customWidth="1"/>
+    <col min="4614" max="4614" width="15.5703125" style="33" customWidth="1"/>
+    <col min="4615" max="4615" width="39.42578125" style="33" customWidth="1"/>
+    <col min="4616" max="4616" width="95.42578125" style="33" customWidth="1"/>
+    <col min="4617" max="4864" width="8.7109375" style="33"/>
+    <col min="4865" max="4865" width="11.42578125" style="33" customWidth="1"/>
+    <col min="4866" max="4866" width="70.5703125" style="33" customWidth="1"/>
+    <col min="4867" max="4867" width="113.42578125" style="33" customWidth="1"/>
     <col min="4868" max="4868" width="49" style="33" customWidth="1"/>
     <col min="4869" max="4869" width="22" style="33" customWidth="1"/>
-    <col min="4870" max="4870" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5123" max="5123" width="113.44140625" style="33" customWidth="1"/>
+    <col min="4870" max="4870" width="15.5703125" style="33" customWidth="1"/>
+    <col min="4871" max="4871" width="39.42578125" style="33" customWidth="1"/>
+    <col min="4872" max="4872" width="95.42578125" style="33" customWidth="1"/>
+    <col min="4873" max="5120" width="8.7109375" style="33"/>
+    <col min="5121" max="5121" width="11.42578125" style="33" customWidth="1"/>
+    <col min="5122" max="5122" width="70.5703125" style="33" customWidth="1"/>
+    <col min="5123" max="5123" width="113.42578125" style="33" customWidth="1"/>
     <col min="5124" max="5124" width="49" style="33" customWidth="1"/>
     <col min="5125" max="5125" width="22" style="33" customWidth="1"/>
-    <col min="5126" max="5126" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5379" max="5379" width="113.44140625" style="33" customWidth="1"/>
+    <col min="5126" max="5126" width="15.5703125" style="33" customWidth="1"/>
+    <col min="5127" max="5127" width="39.42578125" style="33" customWidth="1"/>
+    <col min="5128" max="5128" width="95.42578125" style="33" customWidth="1"/>
+    <col min="5129" max="5376" width="8.7109375" style="33"/>
+    <col min="5377" max="5377" width="11.42578125" style="33" customWidth="1"/>
+    <col min="5378" max="5378" width="70.5703125" style="33" customWidth="1"/>
+    <col min="5379" max="5379" width="113.42578125" style="33" customWidth="1"/>
     <col min="5380" max="5380" width="49" style="33" customWidth="1"/>
     <col min="5381" max="5381" width="22" style="33" customWidth="1"/>
-    <col min="5382" max="5382" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5635" max="5635" width="113.44140625" style="33" customWidth="1"/>
+    <col min="5382" max="5382" width="15.5703125" style="33" customWidth="1"/>
+    <col min="5383" max="5383" width="39.42578125" style="33" customWidth="1"/>
+    <col min="5384" max="5384" width="95.42578125" style="33" customWidth="1"/>
+    <col min="5385" max="5632" width="8.7109375" style="33"/>
+    <col min="5633" max="5633" width="11.42578125" style="33" customWidth="1"/>
+    <col min="5634" max="5634" width="70.5703125" style="33" customWidth="1"/>
+    <col min="5635" max="5635" width="113.42578125" style="33" customWidth="1"/>
     <col min="5636" max="5636" width="49" style="33" customWidth="1"/>
     <col min="5637" max="5637" width="22" style="33" customWidth="1"/>
-    <col min="5638" max="5638" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5891" max="5891" width="113.44140625" style="33" customWidth="1"/>
+    <col min="5638" max="5638" width="15.5703125" style="33" customWidth="1"/>
+    <col min="5639" max="5639" width="39.42578125" style="33" customWidth="1"/>
+    <col min="5640" max="5640" width="95.42578125" style="33" customWidth="1"/>
+    <col min="5641" max="5888" width="8.7109375" style="33"/>
+    <col min="5889" max="5889" width="11.42578125" style="33" customWidth="1"/>
+    <col min="5890" max="5890" width="70.5703125" style="33" customWidth="1"/>
+    <col min="5891" max="5891" width="113.42578125" style="33" customWidth="1"/>
     <col min="5892" max="5892" width="49" style="33" customWidth="1"/>
     <col min="5893" max="5893" width="22" style="33" customWidth="1"/>
-    <col min="5894" max="5894" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6147" max="6147" width="113.44140625" style="33" customWidth="1"/>
+    <col min="5894" max="5894" width="15.5703125" style="33" customWidth="1"/>
+    <col min="5895" max="5895" width="39.42578125" style="33" customWidth="1"/>
+    <col min="5896" max="5896" width="95.42578125" style="33" customWidth="1"/>
+    <col min="5897" max="6144" width="8.7109375" style="33"/>
+    <col min="6145" max="6145" width="11.42578125" style="33" customWidth="1"/>
+    <col min="6146" max="6146" width="70.5703125" style="33" customWidth="1"/>
+    <col min="6147" max="6147" width="113.42578125" style="33" customWidth="1"/>
     <col min="6148" max="6148" width="49" style="33" customWidth="1"/>
     <col min="6149" max="6149" width="22" style="33" customWidth="1"/>
-    <col min="6150" max="6150" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6403" max="6403" width="113.44140625" style="33" customWidth="1"/>
+    <col min="6150" max="6150" width="15.5703125" style="33" customWidth="1"/>
+    <col min="6151" max="6151" width="39.42578125" style="33" customWidth="1"/>
+    <col min="6152" max="6152" width="95.42578125" style="33" customWidth="1"/>
+    <col min="6153" max="6400" width="8.7109375" style="33"/>
+    <col min="6401" max="6401" width="11.42578125" style="33" customWidth="1"/>
+    <col min="6402" max="6402" width="70.5703125" style="33" customWidth="1"/>
+    <col min="6403" max="6403" width="113.42578125" style="33" customWidth="1"/>
     <col min="6404" max="6404" width="49" style="33" customWidth="1"/>
     <col min="6405" max="6405" width="22" style="33" customWidth="1"/>
-    <col min="6406" max="6406" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6659" max="6659" width="113.44140625" style="33" customWidth="1"/>
+    <col min="6406" max="6406" width="15.5703125" style="33" customWidth="1"/>
+    <col min="6407" max="6407" width="39.42578125" style="33" customWidth="1"/>
+    <col min="6408" max="6408" width="95.42578125" style="33" customWidth="1"/>
+    <col min="6409" max="6656" width="8.7109375" style="33"/>
+    <col min="6657" max="6657" width="11.42578125" style="33" customWidth="1"/>
+    <col min="6658" max="6658" width="70.5703125" style="33" customWidth="1"/>
+    <col min="6659" max="6659" width="113.42578125" style="33" customWidth="1"/>
     <col min="6660" max="6660" width="49" style="33" customWidth="1"/>
     <col min="6661" max="6661" width="22" style="33" customWidth="1"/>
-    <col min="6662" max="6662" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6915" max="6915" width="113.44140625" style="33" customWidth="1"/>
+    <col min="6662" max="6662" width="15.5703125" style="33" customWidth="1"/>
+    <col min="6663" max="6663" width="39.42578125" style="33" customWidth="1"/>
+    <col min="6664" max="6664" width="95.42578125" style="33" customWidth="1"/>
+    <col min="6665" max="6912" width="8.7109375" style="33"/>
+    <col min="6913" max="6913" width="11.42578125" style="33" customWidth="1"/>
+    <col min="6914" max="6914" width="70.5703125" style="33" customWidth="1"/>
+    <col min="6915" max="6915" width="113.42578125" style="33" customWidth="1"/>
     <col min="6916" max="6916" width="49" style="33" customWidth="1"/>
     <col min="6917" max="6917" width="22" style="33" customWidth="1"/>
-    <col min="6918" max="6918" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7171" max="7171" width="113.44140625" style="33" customWidth="1"/>
+    <col min="6918" max="6918" width="15.5703125" style="33" customWidth="1"/>
+    <col min="6919" max="6919" width="39.42578125" style="33" customWidth="1"/>
+    <col min="6920" max="6920" width="95.42578125" style="33" customWidth="1"/>
+    <col min="6921" max="7168" width="8.7109375" style="33"/>
+    <col min="7169" max="7169" width="11.42578125" style="33" customWidth="1"/>
+    <col min="7170" max="7170" width="70.5703125" style="33" customWidth="1"/>
+    <col min="7171" max="7171" width="113.42578125" style="33" customWidth="1"/>
     <col min="7172" max="7172" width="49" style="33" customWidth="1"/>
     <col min="7173" max="7173" width="22" style="33" customWidth="1"/>
-    <col min="7174" max="7174" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7427" max="7427" width="113.44140625" style="33" customWidth="1"/>
+    <col min="7174" max="7174" width="15.5703125" style="33" customWidth="1"/>
+    <col min="7175" max="7175" width="39.42578125" style="33" customWidth="1"/>
+    <col min="7176" max="7176" width="95.42578125" style="33" customWidth="1"/>
+    <col min="7177" max="7424" width="8.7109375" style="33"/>
+    <col min="7425" max="7425" width="11.42578125" style="33" customWidth="1"/>
+    <col min="7426" max="7426" width="70.5703125" style="33" customWidth="1"/>
+    <col min="7427" max="7427" width="113.42578125" style="33" customWidth="1"/>
     <col min="7428" max="7428" width="49" style="33" customWidth="1"/>
     <col min="7429" max="7429" width="22" style="33" customWidth="1"/>
-    <col min="7430" max="7430" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7683" max="7683" width="113.44140625" style="33" customWidth="1"/>
+    <col min="7430" max="7430" width="15.5703125" style="33" customWidth="1"/>
+    <col min="7431" max="7431" width="39.42578125" style="33" customWidth="1"/>
+    <col min="7432" max="7432" width="95.42578125" style="33" customWidth="1"/>
+    <col min="7433" max="7680" width="8.7109375" style="33"/>
+    <col min="7681" max="7681" width="11.42578125" style="33" customWidth="1"/>
+    <col min="7682" max="7682" width="70.5703125" style="33" customWidth="1"/>
+    <col min="7683" max="7683" width="113.42578125" style="33" customWidth="1"/>
     <col min="7684" max="7684" width="49" style="33" customWidth="1"/>
     <col min="7685" max="7685" width="22" style="33" customWidth="1"/>
-    <col min="7686" max="7686" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7939" max="7939" width="113.44140625" style="33" customWidth="1"/>
+    <col min="7686" max="7686" width="15.5703125" style="33" customWidth="1"/>
+    <col min="7687" max="7687" width="39.42578125" style="33" customWidth="1"/>
+    <col min="7688" max="7688" width="95.42578125" style="33" customWidth="1"/>
+    <col min="7689" max="7936" width="8.7109375" style="33"/>
+    <col min="7937" max="7937" width="11.42578125" style="33" customWidth="1"/>
+    <col min="7938" max="7938" width="70.5703125" style="33" customWidth="1"/>
+    <col min="7939" max="7939" width="113.42578125" style="33" customWidth="1"/>
     <col min="7940" max="7940" width="49" style="33" customWidth="1"/>
     <col min="7941" max="7941" width="22" style="33" customWidth="1"/>
-    <col min="7942" max="7942" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8195" max="8195" width="113.44140625" style="33" customWidth="1"/>
+    <col min="7942" max="7942" width="15.5703125" style="33" customWidth="1"/>
+    <col min="7943" max="7943" width="39.42578125" style="33" customWidth="1"/>
+    <col min="7944" max="7944" width="95.42578125" style="33" customWidth="1"/>
+    <col min="7945" max="8192" width="8.7109375" style="33"/>
+    <col min="8193" max="8193" width="11.42578125" style="33" customWidth="1"/>
+    <col min="8194" max="8194" width="70.5703125" style="33" customWidth="1"/>
+    <col min="8195" max="8195" width="113.42578125" style="33" customWidth="1"/>
     <col min="8196" max="8196" width="49" style="33" customWidth="1"/>
     <col min="8197" max="8197" width="22" style="33" customWidth="1"/>
-    <col min="8198" max="8198" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8451" max="8451" width="113.44140625" style="33" customWidth="1"/>
+    <col min="8198" max="8198" width="15.5703125" style="33" customWidth="1"/>
+    <col min="8199" max="8199" width="39.42578125" style="33" customWidth="1"/>
+    <col min="8200" max="8200" width="95.42578125" style="33" customWidth="1"/>
+    <col min="8201" max="8448" width="8.7109375" style="33"/>
+    <col min="8449" max="8449" width="11.42578125" style="33" customWidth="1"/>
+    <col min="8450" max="8450" width="70.5703125" style="33" customWidth="1"/>
+    <col min="8451" max="8451" width="113.42578125" style="33" customWidth="1"/>
     <col min="8452" max="8452" width="49" style="33" customWidth="1"/>
     <col min="8453" max="8453" width="22" style="33" customWidth="1"/>
-    <col min="8454" max="8454" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8707" max="8707" width="113.44140625" style="33" customWidth="1"/>
+    <col min="8454" max="8454" width="15.5703125" style="33" customWidth="1"/>
+    <col min="8455" max="8455" width="39.42578125" style="33" customWidth="1"/>
+    <col min="8456" max="8456" width="95.42578125" style="33" customWidth="1"/>
+    <col min="8457" max="8704" width="8.7109375" style="33"/>
+    <col min="8705" max="8705" width="11.42578125" style="33" customWidth="1"/>
+    <col min="8706" max="8706" width="70.5703125" style="33" customWidth="1"/>
+    <col min="8707" max="8707" width="113.42578125" style="33" customWidth="1"/>
     <col min="8708" max="8708" width="49" style="33" customWidth="1"/>
     <col min="8709" max="8709" width="22" style="33" customWidth="1"/>
-    <col min="8710" max="8710" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8963" max="8963" width="113.44140625" style="33" customWidth="1"/>
+    <col min="8710" max="8710" width="15.5703125" style="33" customWidth="1"/>
+    <col min="8711" max="8711" width="39.42578125" style="33" customWidth="1"/>
+    <col min="8712" max="8712" width="95.42578125" style="33" customWidth="1"/>
+    <col min="8713" max="8960" width="8.7109375" style="33"/>
+    <col min="8961" max="8961" width="11.42578125" style="33" customWidth="1"/>
+    <col min="8962" max="8962" width="70.5703125" style="33" customWidth="1"/>
+    <col min="8963" max="8963" width="113.42578125" style="33" customWidth="1"/>
     <col min="8964" max="8964" width="49" style="33" customWidth="1"/>
     <col min="8965" max="8965" width="22" style="33" customWidth="1"/>
-    <col min="8966" max="8966" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9219" max="9219" width="113.44140625" style="33" customWidth="1"/>
+    <col min="8966" max="8966" width="15.5703125" style="33" customWidth="1"/>
+    <col min="8967" max="8967" width="39.42578125" style="33" customWidth="1"/>
+    <col min="8968" max="8968" width="95.42578125" style="33" customWidth="1"/>
+    <col min="8969" max="9216" width="8.7109375" style="33"/>
+    <col min="9217" max="9217" width="11.42578125" style="33" customWidth="1"/>
+    <col min="9218" max="9218" width="70.5703125" style="33" customWidth="1"/>
+    <col min="9219" max="9219" width="113.42578125" style="33" customWidth="1"/>
     <col min="9220" max="9220" width="49" style="33" customWidth="1"/>
     <col min="9221" max="9221" width="22" style="33" customWidth="1"/>
-    <col min="9222" max="9222" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9475" max="9475" width="113.44140625" style="33" customWidth="1"/>
+    <col min="9222" max="9222" width="15.5703125" style="33" customWidth="1"/>
+    <col min="9223" max="9223" width="39.42578125" style="33" customWidth="1"/>
+    <col min="9224" max="9224" width="95.42578125" style="33" customWidth="1"/>
+    <col min="9225" max="9472" width="8.7109375" style="33"/>
+    <col min="9473" max="9473" width="11.42578125" style="33" customWidth="1"/>
+    <col min="9474" max="9474" width="70.5703125" style="33" customWidth="1"/>
+    <col min="9475" max="9475" width="113.42578125" style="33" customWidth="1"/>
     <col min="9476" max="9476" width="49" style="33" customWidth="1"/>
     <col min="9477" max="9477" width="22" style="33" customWidth="1"/>
-    <col min="9478" max="9478" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9731" max="9731" width="113.44140625" style="33" customWidth="1"/>
+    <col min="9478" max="9478" width="15.5703125" style="33" customWidth="1"/>
+    <col min="9479" max="9479" width="39.42578125" style="33" customWidth="1"/>
+    <col min="9480" max="9480" width="95.42578125" style="33" customWidth="1"/>
+    <col min="9481" max="9728" width="8.7109375" style="33"/>
+    <col min="9729" max="9729" width="11.42578125" style="33" customWidth="1"/>
+    <col min="9730" max="9730" width="70.5703125" style="33" customWidth="1"/>
+    <col min="9731" max="9731" width="113.42578125" style="33" customWidth="1"/>
     <col min="9732" max="9732" width="49" style="33" customWidth="1"/>
     <col min="9733" max="9733" width="22" style="33" customWidth="1"/>
-    <col min="9734" max="9734" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9987" max="9987" width="113.44140625" style="33" customWidth="1"/>
+    <col min="9734" max="9734" width="15.5703125" style="33" customWidth="1"/>
+    <col min="9735" max="9735" width="39.42578125" style="33" customWidth="1"/>
+    <col min="9736" max="9736" width="95.42578125" style="33" customWidth="1"/>
+    <col min="9737" max="9984" width="8.7109375" style="33"/>
+    <col min="9985" max="9985" width="11.42578125" style="33" customWidth="1"/>
+    <col min="9986" max="9986" width="70.5703125" style="33" customWidth="1"/>
+    <col min="9987" max="9987" width="113.42578125" style="33" customWidth="1"/>
     <col min="9988" max="9988" width="49" style="33" customWidth="1"/>
     <col min="9989" max="9989" width="22" style="33" customWidth="1"/>
-    <col min="9990" max="9990" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10243" max="10243" width="113.44140625" style="33" customWidth="1"/>
+    <col min="9990" max="9990" width="15.5703125" style="33" customWidth="1"/>
+    <col min="9991" max="9991" width="39.42578125" style="33" customWidth="1"/>
+    <col min="9992" max="9992" width="95.42578125" style="33" customWidth="1"/>
+    <col min="9993" max="10240" width="8.7109375" style="33"/>
+    <col min="10241" max="10241" width="11.42578125" style="33" customWidth="1"/>
+    <col min="10242" max="10242" width="70.5703125" style="33" customWidth="1"/>
+    <col min="10243" max="10243" width="113.42578125" style="33" customWidth="1"/>
     <col min="10244" max="10244" width="49" style="33" customWidth="1"/>
     <col min="10245" max="10245" width="22" style="33" customWidth="1"/>
-    <col min="10246" max="10246" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10499" max="10499" width="113.44140625" style="33" customWidth="1"/>
+    <col min="10246" max="10246" width="15.5703125" style="33" customWidth="1"/>
+    <col min="10247" max="10247" width="39.42578125" style="33" customWidth="1"/>
+    <col min="10248" max="10248" width="95.42578125" style="33" customWidth="1"/>
+    <col min="10249" max="10496" width="8.7109375" style="33"/>
+    <col min="10497" max="10497" width="11.42578125" style="33" customWidth="1"/>
+    <col min="10498" max="10498" width="70.5703125" style="33" customWidth="1"/>
+    <col min="10499" max="10499" width="113.42578125" style="33" customWidth="1"/>
     <col min="10500" max="10500" width="49" style="33" customWidth="1"/>
     <col min="10501" max="10501" width="22" style="33" customWidth="1"/>
-    <col min="10502" max="10502" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10755" max="10755" width="113.44140625" style="33" customWidth="1"/>
+    <col min="10502" max="10502" width="15.5703125" style="33" customWidth="1"/>
+    <col min="10503" max="10503" width="39.42578125" style="33" customWidth="1"/>
+    <col min="10504" max="10504" width="95.42578125" style="33" customWidth="1"/>
+    <col min="10505" max="10752" width="8.7109375" style="33"/>
+    <col min="10753" max="10753" width="11.42578125" style="33" customWidth="1"/>
+    <col min="10754" max="10754" width="70.5703125" style="33" customWidth="1"/>
+    <col min="10755" max="10755" width="113.42578125" style="33" customWidth="1"/>
     <col min="10756" max="10756" width="49" style="33" customWidth="1"/>
     <col min="10757" max="10757" width="22" style="33" customWidth="1"/>
-    <col min="10758" max="10758" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11011" max="11011" width="113.44140625" style="33" customWidth="1"/>
+    <col min="10758" max="10758" width="15.5703125" style="33" customWidth="1"/>
+    <col min="10759" max="10759" width="39.42578125" style="33" customWidth="1"/>
+    <col min="10760" max="10760" width="95.42578125" style="33" customWidth="1"/>
+    <col min="10761" max="11008" width="8.7109375" style="33"/>
+    <col min="11009" max="11009" width="11.42578125" style="33" customWidth="1"/>
+    <col min="11010" max="11010" width="70.5703125" style="33" customWidth="1"/>
+    <col min="11011" max="11011" width="113.42578125" style="33" customWidth="1"/>
     <col min="11012" max="11012" width="49" style="33" customWidth="1"/>
     <col min="11013" max="11013" width="22" style="33" customWidth="1"/>
-    <col min="11014" max="11014" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11267" max="11267" width="113.44140625" style="33" customWidth="1"/>
+    <col min="11014" max="11014" width="15.5703125" style="33" customWidth="1"/>
+    <col min="11015" max="11015" width="39.42578125" style="33" customWidth="1"/>
+    <col min="11016" max="11016" width="95.42578125" style="33" customWidth="1"/>
+    <col min="11017" max="11264" width="8.7109375" style="33"/>
+    <col min="11265" max="11265" width="11.42578125" style="33" customWidth="1"/>
+    <col min="11266" max="11266" width="70.5703125" style="33" customWidth="1"/>
+    <col min="11267" max="11267" width="113.42578125" style="33" customWidth="1"/>
     <col min="11268" max="11268" width="49" style="33" customWidth="1"/>
     <col min="11269" max="11269" width="22" style="33" customWidth="1"/>
-    <col min="11270" max="11270" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11523" max="11523" width="113.44140625" style="33" customWidth="1"/>
+    <col min="11270" max="11270" width="15.5703125" style="33" customWidth="1"/>
+    <col min="11271" max="11271" width="39.42578125" style="33" customWidth="1"/>
+    <col min="11272" max="11272" width="95.42578125" style="33" customWidth="1"/>
+    <col min="11273" max="11520" width="8.7109375" style="33"/>
+    <col min="11521" max="11521" width="11.42578125" style="33" customWidth="1"/>
+    <col min="11522" max="11522" width="70.5703125" style="33" customWidth="1"/>
+    <col min="11523" max="11523" width="113.42578125" style="33" customWidth="1"/>
     <col min="11524" max="11524" width="49" style="33" customWidth="1"/>
     <col min="11525" max="11525" width="22" style="33" customWidth="1"/>
-    <col min="11526" max="11526" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11779" max="11779" width="113.44140625" style="33" customWidth="1"/>
+    <col min="11526" max="11526" width="15.5703125" style="33" customWidth="1"/>
+    <col min="11527" max="11527" width="39.42578125" style="33" customWidth="1"/>
+    <col min="11528" max="11528" width="95.42578125" style="33" customWidth="1"/>
+    <col min="11529" max="11776" width="8.7109375" style="33"/>
+    <col min="11777" max="11777" width="11.42578125" style="33" customWidth="1"/>
+    <col min="11778" max="11778" width="70.5703125" style="33" customWidth="1"/>
+    <col min="11779" max="11779" width="113.42578125" style="33" customWidth="1"/>
     <col min="11780" max="11780" width="49" style="33" customWidth="1"/>
     <col min="11781" max="11781" width="22" style="33" customWidth="1"/>
-    <col min="11782" max="11782" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12035" max="12035" width="113.44140625" style="33" customWidth="1"/>
+    <col min="11782" max="11782" width="15.5703125" style="33" customWidth="1"/>
+    <col min="11783" max="11783" width="39.42578125" style="33" customWidth="1"/>
+    <col min="11784" max="11784" width="95.42578125" style="33" customWidth="1"/>
+    <col min="11785" max="12032" width="8.7109375" style="33"/>
+    <col min="12033" max="12033" width="11.42578125" style="33" customWidth="1"/>
+    <col min="12034" max="12034" width="70.5703125" style="33" customWidth="1"/>
+    <col min="12035" max="12035" width="113.42578125" style="33" customWidth="1"/>
     <col min="12036" max="12036" width="49" style="33" customWidth="1"/>
     <col min="12037" max="12037" width="22" style="33" customWidth="1"/>
-    <col min="12038" max="12038" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12291" max="12291" width="113.44140625" style="33" customWidth="1"/>
+    <col min="12038" max="12038" width="15.5703125" style="33" customWidth="1"/>
+    <col min="12039" max="12039" width="39.42578125" style="33" customWidth="1"/>
+    <col min="12040" max="12040" width="95.42578125" style="33" customWidth="1"/>
+    <col min="12041" max="12288" width="8.7109375" style="33"/>
+    <col min="12289" max="12289" width="11.42578125" style="33" customWidth="1"/>
+    <col min="12290" max="12290" width="70.5703125" style="33" customWidth="1"/>
+    <col min="12291" max="12291" width="113.42578125" style="33" customWidth="1"/>
     <col min="12292" max="12292" width="49" style="33" customWidth="1"/>
     <col min="12293" max="12293" width="22" style="33" customWidth="1"/>
-    <col min="12294" max="12294" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12547" max="12547" width="113.44140625" style="33" customWidth="1"/>
+    <col min="12294" max="12294" width="15.5703125" style="33" customWidth="1"/>
+    <col min="12295" max="12295" width="39.42578125" style="33" customWidth="1"/>
+    <col min="12296" max="12296" width="95.42578125" style="33" customWidth="1"/>
+    <col min="12297" max="12544" width="8.7109375" style="33"/>
+    <col min="12545" max="12545" width="11.42578125" style="33" customWidth="1"/>
+    <col min="12546" max="12546" width="70.5703125" style="33" customWidth="1"/>
+    <col min="12547" max="12547" width="113.42578125" style="33" customWidth="1"/>
     <col min="12548" max="12548" width="49" style="33" customWidth="1"/>
     <col min="12549" max="12549" width="22" style="33" customWidth="1"/>
-    <col min="12550" max="12550" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12803" max="12803" width="113.44140625" style="33" customWidth="1"/>
+    <col min="12550" max="12550" width="15.5703125" style="33" customWidth="1"/>
+    <col min="12551" max="12551" width="39.42578125" style="33" customWidth="1"/>
+    <col min="12552" max="12552" width="95.42578125" style="33" customWidth="1"/>
+    <col min="12553" max="12800" width="8.7109375" style="33"/>
+    <col min="12801" max="12801" width="11.42578125" style="33" customWidth="1"/>
+    <col min="12802" max="12802" width="70.5703125" style="33" customWidth="1"/>
+    <col min="12803" max="12803" width="113.42578125" style="33" customWidth="1"/>
     <col min="12804" max="12804" width="49" style="33" customWidth="1"/>
     <col min="12805" max="12805" width="22" style="33" customWidth="1"/>
-    <col min="12806" max="12806" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13059" max="13059" width="113.44140625" style="33" customWidth="1"/>
+    <col min="12806" max="12806" width="15.5703125" style="33" customWidth="1"/>
+    <col min="12807" max="12807" width="39.42578125" style="33" customWidth="1"/>
+    <col min="12808" max="12808" width="95.42578125" style="33" customWidth="1"/>
+    <col min="12809" max="13056" width="8.7109375" style="33"/>
+    <col min="13057" max="13057" width="11.42578125" style="33" customWidth="1"/>
+    <col min="13058" max="13058" width="70.5703125" style="33" customWidth="1"/>
+    <col min="13059" max="13059" width="113.42578125" style="33" customWidth="1"/>
     <col min="13060" max="13060" width="49" style="33" customWidth="1"/>
     <col min="13061" max="13061" width="22" style="33" customWidth="1"/>
-    <col min="13062" max="13062" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13315" max="13315" width="113.44140625" style="33" customWidth="1"/>
+    <col min="13062" max="13062" width="15.5703125" style="33" customWidth="1"/>
+    <col min="13063" max="13063" width="39.42578125" style="33" customWidth="1"/>
+    <col min="13064" max="13064" width="95.42578125" style="33" customWidth="1"/>
+    <col min="13065" max="13312" width="8.7109375" style="33"/>
+    <col min="13313" max="13313" width="11.42578125" style="33" customWidth="1"/>
+    <col min="13314" max="13314" width="70.5703125" style="33" customWidth="1"/>
+    <col min="13315" max="13315" width="113.42578125" style="33" customWidth="1"/>
     <col min="13316" max="13316" width="49" style="33" customWidth="1"/>
     <col min="13317" max="13317" width="22" style="33" customWidth="1"/>
-    <col min="13318" max="13318" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13571" max="13571" width="113.44140625" style="33" customWidth="1"/>
+    <col min="13318" max="13318" width="15.5703125" style="33" customWidth="1"/>
+    <col min="13319" max="13319" width="39.42578125" style="33" customWidth="1"/>
+    <col min="13320" max="13320" width="95.42578125" style="33" customWidth="1"/>
+    <col min="13321" max="13568" width="8.7109375" style="33"/>
+    <col min="13569" max="13569" width="11.42578125" style="33" customWidth="1"/>
+    <col min="13570" max="13570" width="70.5703125" style="33" customWidth="1"/>
+    <col min="13571" max="13571" width="113.42578125" style="33" customWidth="1"/>
     <col min="13572" max="13572" width="49" style="33" customWidth="1"/>
     <col min="13573" max="13573" width="22" style="33" customWidth="1"/>
-    <col min="13574" max="13574" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13827" max="13827" width="113.44140625" style="33" customWidth="1"/>
+    <col min="13574" max="13574" width="15.5703125" style="33" customWidth="1"/>
+    <col min="13575" max="13575" width="39.42578125" style="33" customWidth="1"/>
+    <col min="13576" max="13576" width="95.42578125" style="33" customWidth="1"/>
+    <col min="13577" max="13824" width="8.7109375" style="33"/>
+    <col min="13825" max="13825" width="11.42578125" style="33" customWidth="1"/>
+    <col min="13826" max="13826" width="70.5703125" style="33" customWidth="1"/>
+    <col min="13827" max="13827" width="113.42578125" style="33" customWidth="1"/>
     <col min="13828" max="13828" width="49" style="33" customWidth="1"/>
     <col min="13829" max="13829" width="22" style="33" customWidth="1"/>
-    <col min="13830" max="13830" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14083" max="14083" width="113.44140625" style="33" customWidth="1"/>
+    <col min="13830" max="13830" width="15.5703125" style="33" customWidth="1"/>
+    <col min="13831" max="13831" width="39.42578125" style="33" customWidth="1"/>
+    <col min="13832" max="13832" width="95.42578125" style="33" customWidth="1"/>
+    <col min="13833" max="14080" width="8.7109375" style="33"/>
+    <col min="14081" max="14081" width="11.42578125" style="33" customWidth="1"/>
+    <col min="14082" max="14082" width="70.5703125" style="33" customWidth="1"/>
+    <col min="14083" max="14083" width="113.42578125" style="33" customWidth="1"/>
     <col min="14084" max="14084" width="49" style="33" customWidth="1"/>
     <col min="14085" max="14085" width="22" style="33" customWidth="1"/>
-    <col min="14086" max="14086" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14339" max="14339" width="113.44140625" style="33" customWidth="1"/>
+    <col min="14086" max="14086" width="15.5703125" style="33" customWidth="1"/>
+    <col min="14087" max="14087" width="39.42578125" style="33" customWidth="1"/>
+    <col min="14088" max="14088" width="95.42578125" style="33" customWidth="1"/>
+    <col min="14089" max="14336" width="8.7109375" style="33"/>
+    <col min="14337" max="14337" width="11.42578125" style="33" customWidth="1"/>
+    <col min="14338" max="14338" width="70.5703125" style="33" customWidth="1"/>
+    <col min="14339" max="14339" width="113.42578125" style="33" customWidth="1"/>
     <col min="14340" max="14340" width="49" style="33" customWidth="1"/>
     <col min="14341" max="14341" width="22" style="33" customWidth="1"/>
-    <col min="14342" max="14342" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14595" max="14595" width="113.44140625" style="33" customWidth="1"/>
+    <col min="14342" max="14342" width="15.5703125" style="33" customWidth="1"/>
+    <col min="14343" max="14343" width="39.42578125" style="33" customWidth="1"/>
+    <col min="14344" max="14344" width="95.42578125" style="33" customWidth="1"/>
+    <col min="14345" max="14592" width="8.7109375" style="33"/>
+    <col min="14593" max="14593" width="11.42578125" style="33" customWidth="1"/>
+    <col min="14594" max="14594" width="70.5703125" style="33" customWidth="1"/>
+    <col min="14595" max="14595" width="113.42578125" style="33" customWidth="1"/>
     <col min="14596" max="14596" width="49" style="33" customWidth="1"/>
     <col min="14597" max="14597" width="22" style="33" customWidth="1"/>
-    <col min="14598" max="14598" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14851" max="14851" width="113.44140625" style="33" customWidth="1"/>
+    <col min="14598" max="14598" width="15.5703125" style="33" customWidth="1"/>
+    <col min="14599" max="14599" width="39.42578125" style="33" customWidth="1"/>
+    <col min="14600" max="14600" width="95.42578125" style="33" customWidth="1"/>
+    <col min="14601" max="14848" width="8.7109375" style="33"/>
+    <col min="14849" max="14849" width="11.42578125" style="33" customWidth="1"/>
+    <col min="14850" max="14850" width="70.5703125" style="33" customWidth="1"/>
+    <col min="14851" max="14851" width="113.42578125" style="33" customWidth="1"/>
     <col min="14852" max="14852" width="49" style="33" customWidth="1"/>
     <col min="14853" max="14853" width="22" style="33" customWidth="1"/>
-    <col min="14854" max="14854" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15107" max="15107" width="113.44140625" style="33" customWidth="1"/>
+    <col min="14854" max="14854" width="15.5703125" style="33" customWidth="1"/>
+    <col min="14855" max="14855" width="39.42578125" style="33" customWidth="1"/>
+    <col min="14856" max="14856" width="95.42578125" style="33" customWidth="1"/>
+    <col min="14857" max="15104" width="8.7109375" style="33"/>
+    <col min="15105" max="15105" width="11.42578125" style="33" customWidth="1"/>
+    <col min="15106" max="15106" width="70.5703125" style="33" customWidth="1"/>
+    <col min="15107" max="15107" width="113.42578125" style="33" customWidth="1"/>
     <col min="15108" max="15108" width="49" style="33" customWidth="1"/>
     <col min="15109" max="15109" width="22" style="33" customWidth="1"/>
-    <col min="15110" max="15110" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15363" max="15363" width="113.44140625" style="33" customWidth="1"/>
+    <col min="15110" max="15110" width="15.5703125" style="33" customWidth="1"/>
+    <col min="15111" max="15111" width="39.42578125" style="33" customWidth="1"/>
+    <col min="15112" max="15112" width="95.42578125" style="33" customWidth="1"/>
+    <col min="15113" max="15360" width="8.7109375" style="33"/>
+    <col min="15361" max="15361" width="11.42578125" style="33" customWidth="1"/>
+    <col min="15362" max="15362" width="70.5703125" style="33" customWidth="1"/>
+    <col min="15363" max="15363" width="113.42578125" style="33" customWidth="1"/>
     <col min="15364" max="15364" width="49" style="33" customWidth="1"/>
     <col min="15365" max="15365" width="22" style="33" customWidth="1"/>
-    <col min="15366" max="15366" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15619" max="15619" width="113.44140625" style="33" customWidth="1"/>
+    <col min="15366" max="15366" width="15.5703125" style="33" customWidth="1"/>
+    <col min="15367" max="15367" width="39.42578125" style="33" customWidth="1"/>
+    <col min="15368" max="15368" width="95.42578125" style="33" customWidth="1"/>
+    <col min="15369" max="15616" width="8.7109375" style="33"/>
+    <col min="15617" max="15617" width="11.42578125" style="33" customWidth="1"/>
+    <col min="15618" max="15618" width="70.5703125" style="33" customWidth="1"/>
+    <col min="15619" max="15619" width="113.42578125" style="33" customWidth="1"/>
     <col min="15620" max="15620" width="49" style="33" customWidth="1"/>
     <col min="15621" max="15621" width="22" style="33" customWidth="1"/>
-    <col min="15622" max="15622" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15875" max="15875" width="113.44140625" style="33" customWidth="1"/>
+    <col min="15622" max="15622" width="15.5703125" style="33" customWidth="1"/>
+    <col min="15623" max="15623" width="39.42578125" style="33" customWidth="1"/>
+    <col min="15624" max="15624" width="95.42578125" style="33" customWidth="1"/>
+    <col min="15625" max="15872" width="8.7109375" style="33"/>
+    <col min="15873" max="15873" width="11.42578125" style="33" customWidth="1"/>
+    <col min="15874" max="15874" width="70.5703125" style="33" customWidth="1"/>
+    <col min="15875" max="15875" width="113.42578125" style="33" customWidth="1"/>
     <col min="15876" max="15876" width="49" style="33" customWidth="1"/>
     <col min="15877" max="15877" width="22" style="33" customWidth="1"/>
-    <col min="15878" max="15878" width="15.5546875" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16131" max="16131" width="113.44140625" style="33" customWidth="1"/>
+    <col min="15878" max="15878" width="15.5703125" style="33" customWidth="1"/>
+    <col min="15879" max="15879" width="39.42578125" style="33" customWidth="1"/>
+    <col min="15880" max="15880" width="95.42578125" style="33" customWidth="1"/>
+    <col min="15881" max="16128" width="8.7109375" style="33"/>
+    <col min="16129" max="16129" width="11.42578125" style="33" customWidth="1"/>
+    <col min="16130" max="16130" width="70.5703125" style="33" customWidth="1"/>
+    <col min="16131" max="16131" width="113.42578125" style="33" customWidth="1"/>
     <col min="16132" max="16132" width="49" style="33" customWidth="1"/>
     <col min="16133" max="16133" width="22" style="33" customWidth="1"/>
-    <col min="16134" max="16134" width="15.5546875" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16137" max="16384" width="8.6640625" style="33"/>
+    <col min="16134" max="16134" width="15.5703125" style="33" customWidth="1"/>
+    <col min="16135" max="16135" width="39.42578125" style="33" customWidth="1"/>
+    <col min="16136" max="16136" width="95.42578125" style="33" customWidth="1"/>
+    <col min="16137" max="16384" width="8.7109375" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
       <c r="H1" s="50" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
       <c r="H2" s="50" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
       <c r="H3" s="63" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A4" s="51"/>
       <c r="H4" s="50" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="51"/>
       <c r="H5" s="34"/>
     </row>
-    <row r="6" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="51"/>
       <c r="H6" s="35"/>
     </row>
-    <row r="7" spans="1:11" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="1037" t="s">
+    <row r="7" spans="1:11" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="1026" t="s">
         <v>489</v>
       </c>
-      <c r="B7" s="1038"/>
-[...9 lines deleted...]
-      <c r="B8" s="1041" t="s">
+      <c r="B7" s="1027"/>
+      <c r="C7" s="1027"/>
+      <c r="D7" s="1028"/>
+      <c r="E7" s="1028"/>
+      <c r="F7" s="1028"/>
+      <c r="G7" s="1028"/>
+      <c r="H7" s="1029"/>
+    </row>
+    <row r="8" spans="1:11" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="905"/>
+      <c r="B8" s="1030" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="1042"/>
+      <c r="C8" s="1031"/>
       <c r="D8" s="146" t="s">
         <v>390</v>
       </c>
-      <c r="E8" s="1045" t="s">
+      <c r="E8" s="1034" t="s">
         <v>391</v>
       </c>
-      <c r="F8" s="1046"/>
+      <c r="F8" s="1035"/>
       <c r="G8" s="146" t="s">
         <v>392</v>
       </c>
-      <c r="H8" s="1047" t="s">
+      <c r="H8" s="1036" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D9" s="1049" t="s">
+    <row r="9" spans="1:11" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="906"/>
+      <c r="B9" s="1032"/>
+      <c r="C9" s="1033"/>
+      <c r="D9" s="1038" t="s">
         <v>339</v>
       </c>
-      <c r="E9" s="1049"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:11" s="36" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E9" s="1038"/>
+      <c r="F9" s="1038"/>
+      <c r="G9" s="1038"/>
+      <c r="H9" s="1037"/>
+    </row>
+    <row r="10" spans="1:11" s="36" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="792" t="s">
+      <c r="B10" s="849" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="792"/>
-[...7 lines deleted...]
-      <c r="A11" s="301" t="s">
+      <c r="C10" s="849"/>
+      <c r="D10" s="818"/>
+      <c r="E10" s="818"/>
+      <c r="F10" s="818"/>
+      <c r="G10" s="818"/>
+      <c r="H10" s="850"/>
+    </row>
+    <row r="11" spans="1:11" s="36" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="299" t="s">
         <v>49</v>
       </c>
-      <c r="B11" s="1050" t="s">
+      <c r="B11" s="1039" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="1053" t="s">
+      <c r="D11" s="1042" t="s">
         <v>334</v>
       </c>
-      <c r="E11" s="1054"/>
-[...2 lines deleted...]
-      <c r="H11" s="305" t="s">
+      <c r="E11" s="1043"/>
+      <c r="F11" s="1043"/>
+      <c r="G11" s="1044"/>
+      <c r="H11" s="303" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="12" spans="1:11" s="37" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="301" t="s">
+    <row r="12" spans="1:11" s="37" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="299" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="1051"/>
+      <c r="B12" s="1040"/>
       <c r="C12" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="D12" s="1056" t="s">
+      <c r="D12" s="1045" t="s">
         <v>55</v>
       </c>
-      <c r="E12" s="1057"/>
-[...1 lines deleted...]
-      <c r="G12" s="1058"/>
+      <c r="E12" s="1046"/>
+      <c r="F12" s="1046"/>
+      <c r="G12" s="1047"/>
       <c r="H12" s="69" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="13" spans="1:11" s="38" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="301" t="s">
+    <row r="13" spans="1:11" s="38" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="299" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="1051"/>
-      <c r="C13" s="1059" t="s">
+      <c r="B13" s="1040"/>
+      <c r="C13" s="1048" t="s">
         <v>58</v>
       </c>
-      <c r="D13" s="1056" t="s">
+      <c r="D13" s="1045" t="s">
         <v>353</v>
       </c>
-      <c r="E13" s="1057"/>
-[...2 lines deleted...]
-      <c r="H13" s="1061" t="s">
+      <c r="E13" s="1046"/>
+      <c r="F13" s="1046"/>
+      <c r="G13" s="1047"/>
+      <c r="H13" s="1050" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="14" spans="1:11" s="38" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:11" s="38" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="70" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="1051"/>
-[...1 lines deleted...]
-      <c r="D14" s="1063" t="s">
+      <c r="B14" s="1040"/>
+      <c r="C14" s="1049"/>
+      <c r="D14" s="1052" t="s">
         <v>393</v>
       </c>
-      <c r="E14" s="1064"/>
-[...5 lines deleted...]
-      <c r="A15" s="1066" t="s">
+      <c r="E14" s="1053"/>
+      <c r="F14" s="1053"/>
+      <c r="G14" s="1054"/>
+      <c r="H14" s="1051"/>
+    </row>
+    <row r="15" spans="1:11" s="38" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1055" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="1051"/>
-      <c r="C15" s="1068" t="s">
+      <c r="B15" s="1040"/>
+      <c r="C15" s="1057" t="s">
         <v>394</v>
       </c>
-      <c r="D15" s="1063" t="s">
+      <c r="D15" s="1052" t="s">
         <v>355</v>
       </c>
-      <c r="E15" s="1064"/>
-[...2 lines deleted...]
-      <c r="H15" s="1061" t="s">
+      <c r="E15" s="1053"/>
+      <c r="F15" s="1053"/>
+      <c r="G15" s="1058"/>
+      <c r="H15" s="1050" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="16" spans="1:11" s="38" customFormat="1" ht="165.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D16" s="1056" t="s">
+    <row r="16" spans="1:11" s="38" customFormat="1" ht="165.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1056"/>
+      <c r="B16" s="1040"/>
+      <c r="C16" s="1044"/>
+      <c r="D16" s="1045" t="s">
         <v>395</v>
       </c>
-      <c r="E16" s="1057"/>
-[...2 lines deleted...]
-      <c r="H16" s="1062"/>
+      <c r="E16" s="1046"/>
+      <c r="F16" s="1046"/>
+      <c r="G16" s="1047"/>
+      <c r="H16" s="1051"/>
       <c r="I16" s="53"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
     </row>
-    <row r="17" spans="1:68" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="1066" t="s">
+    <row r="17" spans="1:68" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1055" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="1051"/>
-      <c r="C17" s="1059" t="s">
+      <c r="B17" s="1040"/>
+      <c r="C17" s="1048" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="1070" t="s">
+      <c r="D17" s="1059" t="s">
         <v>63</v>
       </c>
-      <c r="E17" s="1071"/>
-[...2 lines deleted...]
-      <c r="H17" s="1072" t="s">
+      <c r="E17" s="1060"/>
+      <c r="F17" s="1060"/>
+      <c r="G17" s="1057"/>
+      <c r="H17" s="1061" t="s">
         <v>396</v>
       </c>
       <c r="I17" s="53"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
     </row>
-    <row r="18" spans="1:68" s="37" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="A19" s="301" t="s">
+    <row r="18" spans="1:68" s="37" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1056"/>
+      <c r="B18" s="1040"/>
+      <c r="C18" s="1049"/>
+      <c r="D18" s="1042"/>
+      <c r="E18" s="1043"/>
+      <c r="F18" s="1043"/>
+      <c r="G18" s="1044"/>
+      <c r="H18" s="1062"/>
+    </row>
+    <row r="19" spans="1:68" s="37" customFormat="1" ht="69.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="299" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="1051"/>
-      <c r="C19" s="291" t="s">
+      <c r="B19" s="1040"/>
+      <c r="C19" s="289" t="s">
         <v>65</v>
       </c>
-      <c r="D19" s="1056" t="s">
+      <c r="D19" s="1045" t="s">
         <v>397</v>
       </c>
-      <c r="E19" s="1057"/>
-[...2 lines deleted...]
-      <c r="H19" s="303" t="s">
+      <c r="E19" s="1046"/>
+      <c r="F19" s="1046"/>
+      <c r="G19" s="1046"/>
+      <c r="H19" s="301" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="20" spans="1:68" s="37" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="301" t="s">
+    <row r="20" spans="1:68" s="37" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="299" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="1051"/>
+      <c r="B20" s="1040"/>
       <c r="C20" s="68" t="s">
         <v>68</v>
       </c>
-      <c r="D20" s="1056" t="s">
+      <c r="D20" s="1045" t="s">
         <v>69</v>
       </c>
-      <c r="E20" s="1057"/>
-[...1 lines deleted...]
-      <c r="G20" s="1058"/>
+      <c r="E20" s="1046"/>
+      <c r="F20" s="1046"/>
+      <c r="G20" s="1047"/>
       <c r="H20" s="69" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="21" spans="1:68" s="37" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="301" t="s">
+    <row r="21" spans="1:68" s="37" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="299" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="1051"/>
+      <c r="B21" s="1040"/>
       <c r="C21" s="68" t="s">
         <v>72</v>
       </c>
-      <c r="D21" s="1056" t="s">
+      <c r="D21" s="1045" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="1057"/>
-[...1 lines deleted...]
-      <c r="G21" s="1058"/>
+      <c r="E21" s="1046"/>
+      <c r="F21" s="1046"/>
+      <c r="G21" s="1047"/>
       <c r="H21" s="69" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="22" spans="1:68" s="37" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="301" t="s">
+    <row r="22" spans="1:68" s="37" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="299" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="1051"/>
+      <c r="B22" s="1040"/>
       <c r="C22" s="68" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="1056" t="s">
+      <c r="D22" s="1045" t="s">
         <v>76</v>
       </c>
-      <c r="E22" s="1057"/>
-[...1 lines deleted...]
-      <c r="G22" s="1058"/>
+      <c r="E22" s="1046"/>
+      <c r="F22" s="1046"/>
+      <c r="G22" s="1047"/>
       <c r="H22" s="71" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="23" spans="1:68" s="37" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="301" t="s">
+    <row r="23" spans="1:68" s="37" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="299" t="s">
         <v>78</v>
       </c>
-      <c r="B23" s="1051"/>
-      <c r="C23" s="291" t="s">
+      <c r="B23" s="1040"/>
+      <c r="C23" s="289" t="s">
         <v>79</v>
       </c>
-      <c r="D23" s="1056" t="s">
+      <c r="D23" s="1045" t="s">
         <v>80</v>
       </c>
-      <c r="E23" s="1057"/>
-[...1 lines deleted...]
-      <c r="G23" s="1058"/>
+      <c r="E23" s="1046"/>
+      <c r="F23" s="1046"/>
+      <c r="G23" s="1047"/>
       <c r="H23" s="71" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="24" spans="1:68" s="37" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="299" t="s">
+    <row r="24" spans="1:68" s="37" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="297" t="s">
         <v>82</v>
       </c>
-      <c r="B24" s="1052"/>
-      <c r="C24" s="297" t="s">
+      <c r="B24" s="1041"/>
+      <c r="C24" s="295" t="s">
         <v>83</v>
       </c>
-      <c r="D24" s="1070" t="s">
+      <c r="D24" s="1059" t="s">
         <v>84</v>
       </c>
-      <c r="E24" s="1071"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:68" s="36" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E24" s="1060"/>
+      <c r="F24" s="1060"/>
+      <c r="G24" s="1060"/>
+      <c r="H24" s="1063"/>
+    </row>
+    <row r="25" spans="1:68" s="36" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="72" t="s">
         <v>85</v>
       </c>
-      <c r="B25" s="791" t="s">
+      <c r="B25" s="848" t="s">
         <v>86</v>
       </c>
-      <c r="C25" s="792"/>
-[...7 lines deleted...]
-      <c r="A26" s="1075" t="s">
+      <c r="C25" s="849"/>
+      <c r="D25" s="849"/>
+      <c r="E25" s="849"/>
+      <c r="F25" s="849"/>
+      <c r="G25" s="849"/>
+      <c r="H25" s="850"/>
+    </row>
+    <row r="26" spans="1:68" s="36" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1064" t="s">
         <v>87</v>
       </c>
-      <c r="B26" s="1077" t="s">
+      <c r="B26" s="1066" t="s">
         <v>88</v>
       </c>
-      <c r="C26" s="1079" t="s">
+      <c r="C26" s="1068" t="s">
         <v>398</v>
       </c>
-      <c r="D26" s="1082" t="s">
+      <c r="D26" s="1071" t="s">
         <v>301</v>
       </c>
-      <c r="E26" s="1083"/>
-[...1 lines deleted...]
-      <c r="G26" s="1084"/>
+      <c r="E26" s="1072"/>
+      <c r="F26" s="1072"/>
+      <c r="G26" s="1073"/>
       <c r="H26" s="73" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="27" spans="1:68" s="36" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D27" s="1070" t="s">
+    <row r="27" spans="1:68" s="36" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1065"/>
+      <c r="B27" s="1067"/>
+      <c r="C27" s="1069"/>
+      <c r="D27" s="1059" t="s">
         <v>358</v>
       </c>
-      <c r="E27" s="1068"/>
-      <c r="F27" s="1101" t="s">
+      <c r="E27" s="1057"/>
+      <c r="F27" s="1090" t="s">
         <v>400</v>
       </c>
-      <c r="G27" s="1102"/>
-      <c r="H27" s="1061" t="s">
+      <c r="G27" s="1091"/>
+      <c r="H27" s="1050" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="28" spans="1:68" s="55" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="H28" s="1105"/>
+    <row r="28" spans="1:68" s="55" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1065"/>
+      <c r="B28" s="1067"/>
+      <c r="C28" s="1069"/>
+      <c r="D28" s="1042"/>
+      <c r="E28" s="1044"/>
+      <c r="F28" s="1092"/>
+      <c r="G28" s="1093"/>
+      <c r="H28" s="1094"/>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
       <c r="N28" s="33"/>
       <c r="O28" s="33"/>
       <c r="P28" s="33"/>
       <c r="Q28" s="33"/>
       <c r="R28" s="33"/>
       <c r="S28" s="33"/>
       <c r="T28" s="33"/>
       <c r="U28" s="33"/>
       <c r="V28" s="33"/>
       <c r="W28" s="33"/>
       <c r="X28" s="33"/>
       <c r="Y28" s="33"/>
       <c r="Z28" s="33"/>
       <c r="AA28" s="33"/>
       <c r="AB28" s="33"/>
       <c r="AC28" s="33"/>
       <c r="AD28" s="33"/>
       <c r="AE28" s="33"/>
       <c r="AF28" s="33"/>
       <c r="AG28" s="33"/>
@@ -25052,63 +22422,63 @@
       <c r="AS28" s="33"/>
       <c r="AT28" s="33"/>
       <c r="AU28" s="33"/>
       <c r="AV28" s="33"/>
       <c r="AW28" s="33"/>
       <c r="AX28" s="33"/>
       <c r="AY28" s="33"/>
       <c r="AZ28" s="33"/>
       <c r="BA28" s="33"/>
       <c r="BB28" s="33"/>
       <c r="BC28" s="33"/>
       <c r="BD28" s="33"/>
       <c r="BE28" s="33"/>
       <c r="BF28" s="33"/>
       <c r="BG28" s="33"/>
       <c r="BH28" s="33"/>
       <c r="BI28" s="33"/>
       <c r="BJ28" s="33"/>
       <c r="BK28" s="33"/>
       <c r="BL28" s="33"/>
       <c r="BM28" s="33"/>
       <c r="BN28" s="33"/>
       <c r="BO28" s="33"/>
       <c r="BP28" s="33"/>
     </row>
-    <row r="29" spans="1:68" s="55" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D29" s="1056" t="s">
+    <row r="29" spans="1:68" s="55" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1065"/>
+      <c r="B29" s="1067"/>
+      <c r="C29" s="1069"/>
+      <c r="D29" s="1045" t="s">
         <v>336</v>
       </c>
-      <c r="E29" s="1058"/>
-      <c r="F29" s="1056" t="s">
+      <c r="E29" s="1047"/>
+      <c r="F29" s="1045" t="s">
         <v>301</v>
       </c>
-      <c r="G29" s="1058"/>
-      <c r="H29" s="1062"/>
+      <c r="G29" s="1047"/>
+      <c r="H29" s="1051"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
       <c r="N29" s="33"/>
       <c r="O29" s="33"/>
       <c r="P29" s="33"/>
       <c r="Q29" s="33"/>
       <c r="R29" s="33"/>
       <c r="S29" s="33"/>
       <c r="T29" s="33"/>
       <c r="U29" s="33"/>
       <c r="V29" s="33"/>
       <c r="W29" s="33"/>
       <c r="X29" s="33"/>
       <c r="Y29" s="33"/>
       <c r="Z29" s="33"/>
       <c r="AA29" s="33"/>
       <c r="AB29" s="33"/>
       <c r="AC29" s="33"/>
       <c r="AD29" s="33"/>
       <c r="AE29" s="33"/>
       <c r="AF29" s="33"/>
       <c r="AG29" s="33"/>
@@ -25126,61 +22496,61 @@
       <c r="AS29" s="33"/>
       <c r="AT29" s="33"/>
       <c r="AU29" s="33"/>
       <c r="AV29" s="33"/>
       <c r="AW29" s="33"/>
       <c r="AX29" s="33"/>
       <c r="AY29" s="33"/>
       <c r="AZ29" s="33"/>
       <c r="BA29" s="33"/>
       <c r="BB29" s="33"/>
       <c r="BC29" s="33"/>
       <c r="BD29" s="33"/>
       <c r="BE29" s="33"/>
       <c r="BF29" s="33"/>
       <c r="BG29" s="33"/>
       <c r="BH29" s="33"/>
       <c r="BI29" s="33"/>
       <c r="BJ29" s="33"/>
       <c r="BK29" s="33"/>
       <c r="BL29" s="33"/>
       <c r="BM29" s="33"/>
       <c r="BN29" s="33"/>
       <c r="BO29" s="33"/>
       <c r="BP29" s="33"/>
     </row>
-    <row r="30" spans="1:68" s="55" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D30" s="1106" t="s">
+    <row r="30" spans="1:68" s="55" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="1056"/>
+      <c r="B30" s="1067"/>
+      <c r="C30" s="1070"/>
+      <c r="D30" s="1095" t="s">
         <v>402</v>
       </c>
-      <c r="E30" s="1107"/>
-[...2 lines deleted...]
-      <c r="H30" s="1108"/>
+      <c r="E30" s="1096"/>
+      <c r="F30" s="1096"/>
+      <c r="G30" s="1096"/>
+      <c r="H30" s="1097"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="33"/>
       <c r="M30" s="33"/>
       <c r="N30" s="33"/>
       <c r="O30" s="33"/>
       <c r="P30" s="33"/>
       <c r="Q30" s="33"/>
       <c r="R30" s="33"/>
       <c r="S30" s="33"/>
       <c r="T30" s="33"/>
       <c r="U30" s="33"/>
       <c r="V30" s="33"/>
       <c r="W30" s="33"/>
       <c r="X30" s="33"/>
       <c r="Y30" s="33"/>
       <c r="Z30" s="33"/>
       <c r="AA30" s="33"/>
       <c r="AB30" s="33"/>
       <c r="AC30" s="33"/>
       <c r="AD30" s="33"/>
       <c r="AE30" s="33"/>
       <c r="AF30" s="33"/>
       <c r="AG30" s="33"/>
@@ -25198,65 +22568,65 @@
       <c r="AS30" s="33"/>
       <c r="AT30" s="33"/>
       <c r="AU30" s="33"/>
       <c r="AV30" s="33"/>
       <c r="AW30" s="33"/>
       <c r="AX30" s="33"/>
       <c r="AY30" s="33"/>
       <c r="AZ30" s="33"/>
       <c r="BA30" s="33"/>
       <c r="BB30" s="33"/>
       <c r="BC30" s="33"/>
       <c r="BD30" s="33"/>
       <c r="BE30" s="33"/>
       <c r="BF30" s="33"/>
       <c r="BG30" s="33"/>
       <c r="BH30" s="33"/>
       <c r="BI30" s="33"/>
       <c r="BJ30" s="33"/>
       <c r="BK30" s="33"/>
       <c r="BL30" s="33"/>
       <c r="BM30" s="33"/>
       <c r="BN30" s="33"/>
       <c r="BO30" s="33"/>
       <c r="BP30" s="33"/>
     </row>
-    <row r="31" spans="1:68" s="55" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="301" t="s">
+    <row r="31" spans="1:68" s="55" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="299" t="s">
         <v>89</v>
       </c>
-      <c r="B31" s="1078"/>
-      <c r="C31" s="307" t="s">
+      <c r="B31" s="1067"/>
+      <c r="C31" s="305" t="s">
         <v>90</v>
       </c>
-      <c r="D31" s="1085" t="s">
+      <c r="D31" s="1074" t="s">
         <v>91</v>
       </c>
-      <c r="E31" s="1086"/>
-[...2 lines deleted...]
-      <c r="H31" s="292"/>
+      <c r="E31" s="1075"/>
+      <c r="F31" s="1075"/>
+      <c r="G31" s="1076"/>
+      <c r="H31" s="290"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="33"/>
       <c r="M31" s="33"/>
       <c r="N31" s="33"/>
       <c r="O31" s="33"/>
       <c r="P31" s="33"/>
       <c r="Q31" s="33"/>
       <c r="R31" s="33"/>
       <c r="S31" s="33"/>
       <c r="T31" s="33"/>
       <c r="U31" s="33"/>
       <c r="V31" s="33"/>
       <c r="W31" s="33"/>
       <c r="X31" s="33"/>
       <c r="Y31" s="33"/>
       <c r="Z31" s="33"/>
       <c r="AA31" s="33"/>
       <c r="AB31" s="33"/>
       <c r="AC31" s="33"/>
       <c r="AD31" s="33"/>
       <c r="AE31" s="33"/>
       <c r="AF31" s="33"/>
       <c r="AG31" s="33"/>
@@ -25274,1875 +22644,1875 @@
       <c r="AS31" s="33"/>
       <c r="AT31" s="33"/>
       <c r="AU31" s="33"/>
       <c r="AV31" s="33"/>
       <c r="AW31" s="33"/>
       <c r="AX31" s="33"/>
       <c r="AY31" s="33"/>
       <c r="AZ31" s="33"/>
       <c r="BA31" s="33"/>
       <c r="BB31" s="33"/>
       <c r="BC31" s="33"/>
       <c r="BD31" s="33"/>
       <c r="BE31" s="33"/>
       <c r="BF31" s="33"/>
       <c r="BG31" s="33"/>
       <c r="BH31" s="33"/>
       <c r="BI31" s="33"/>
       <c r="BJ31" s="33"/>
       <c r="BK31" s="33"/>
       <c r="BL31" s="33"/>
       <c r="BM31" s="33"/>
       <c r="BN31" s="33"/>
       <c r="BO31" s="33"/>
       <c r="BP31" s="33"/>
     </row>
-    <row r="32" spans="1:68" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:68" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="70" t="s">
         <v>92</v>
       </c>
-      <c r="B32" s="1078"/>
-      <c r="C32" s="307" t="s">
+      <c r="B32" s="1067"/>
+      <c r="C32" s="305" t="s">
         <v>323</v>
       </c>
-      <c r="D32" s="1085" t="s">
+      <c r="D32" s="1074" t="s">
         <v>91</v>
       </c>
-      <c r="E32" s="1086"/>
-[...4 lines deleted...]
-    <row r="33" spans="1:8" ht="45.6" x14ac:dyDescent="0.3">
+      <c r="E32" s="1075"/>
+      <c r="F32" s="1075"/>
+      <c r="G32" s="1076"/>
+      <c r="H32" s="296"/>
+    </row>
+    <row r="33" spans="1:8" ht="46.5" x14ac:dyDescent="0.25">
       <c r="A33" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="B33" s="1078"/>
-      <c r="C33" s="291" t="s">
+      <c r="B33" s="1067"/>
+      <c r="C33" s="289" t="s">
         <v>94</v>
       </c>
-      <c r="D33" s="1088" t="s">
+      <c r="D33" s="1077" t="s">
         <v>91</v>
       </c>
-      <c r="E33" s="1089"/>
-[...1 lines deleted...]
-      <c r="G33" s="1090"/>
+      <c r="E33" s="1078"/>
+      <c r="F33" s="1078"/>
+      <c r="G33" s="1079"/>
       <c r="H33" s="69"/>
     </row>
-    <row r="34" spans="1:8" ht="46.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A34" s="299" t="s">
+    <row r="34" spans="1:8" ht="47.25" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="297" t="s">
         <v>95</v>
       </c>
-      <c r="B34" s="1078"/>
-      <c r="C34" s="297" t="s">
+      <c r="B34" s="1067"/>
+      <c r="C34" s="295" t="s">
         <v>96</v>
       </c>
-      <c r="D34" s="1091" t="s">
+      <c r="D34" s="1080" t="s">
         <v>91</v>
       </c>
-      <c r="E34" s="1092"/>
-[...1 lines deleted...]
-      <c r="G34" s="1093"/>
+      <c r="E34" s="1081"/>
+      <c r="F34" s="1081"/>
+      <c r="G34" s="1082"/>
       <c r="H34" s="74"/>
     </row>
-    <row r="35" spans="1:8" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="75" t="s">
         <v>97</v>
       </c>
-      <c r="B35" s="1077" t="s">
+      <c r="B35" s="1066" t="s">
         <v>403</v>
       </c>
       <c r="C35" s="76" t="s">
         <v>404</v>
       </c>
-      <c r="D35" s="1095" t="s">
+      <c r="D35" s="1084" t="s">
         <v>405</v>
       </c>
-      <c r="E35" s="1096"/>
-[...1 lines deleted...]
-      <c r="G35" s="1097"/>
+      <c r="E35" s="1085"/>
+      <c r="F35" s="1085"/>
+      <c r="G35" s="1086"/>
       <c r="H35" s="77" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="167.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:8" ht="167.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="78" t="s">
         <v>99</v>
       </c>
-      <c r="B36" s="1094"/>
+      <c r="B36" s="1083"/>
       <c r="C36" s="79" t="s">
         <v>406</v>
       </c>
-      <c r="D36" s="1098" t="s">
+      <c r="D36" s="1087" t="s">
         <v>407</v>
       </c>
-      <c r="E36" s="1099"/>
-[...1 lines deleted...]
-      <c r="G36" s="1100"/>
+      <c r="E36" s="1088"/>
+      <c r="F36" s="1088"/>
+      <c r="G36" s="1089"/>
       <c r="H36" s="80" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="126" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="301" t="s">
+    <row r="37" spans="1:8" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="299" t="s">
         <v>100</v>
       </c>
-      <c r="B37" s="1078" t="s">
+      <c r="B37" s="1067" t="s">
         <v>409</v>
       </c>
       <c r="C37" s="81" t="s">
         <v>313</v>
       </c>
-      <c r="D37" s="1053" t="s">
+      <c r="D37" s="1042" t="s">
         <v>410</v>
       </c>
-      <c r="E37" s="1054"/>
-[...2 lines deleted...]
-      <c r="H37" s="306" t="s">
+      <c r="E37" s="1043"/>
+      <c r="F37" s="1043"/>
+      <c r="G37" s="1044"/>
+      <c r="H37" s="304" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="129.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="70" t="s">
         <v>101</v>
       </c>
-      <c r="B38" s="1078"/>
+      <c r="B38" s="1067"/>
       <c r="C38" s="82" t="s">
         <v>315</v>
       </c>
-      <c r="D38" s="1056" t="s">
+      <c r="D38" s="1045" t="s">
         <v>411</v>
       </c>
-      <c r="E38" s="1057"/>
-[...1 lines deleted...]
-      <c r="G38" s="1058"/>
+      <c r="E38" s="1046"/>
+      <c r="F38" s="1046"/>
+      <c r="G38" s="1047"/>
       <c r="H38" s="83" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="117" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" ht="117" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="70" t="s">
         <v>102</v>
       </c>
-      <c r="B39" s="1078"/>
+      <c r="B39" s="1067"/>
       <c r="C39" s="82" t="s">
         <v>317</v>
       </c>
-      <c r="D39" s="1056" t="s">
+      <c r="D39" s="1045" t="s">
         <v>412</v>
       </c>
-      <c r="E39" s="1057"/>
-[...1 lines deleted...]
-      <c r="G39" s="1058"/>
+      <c r="E39" s="1046"/>
+      <c r="F39" s="1046"/>
+      <c r="G39" s="1047"/>
       <c r="H39" s="83" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="175.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="84" t="s">
         <v>103</v>
       </c>
-      <c r="B40" s="1078"/>
-      <c r="C40" s="307" t="s">
+      <c r="B40" s="1067"/>
+      <c r="C40" s="305" t="s">
         <v>413</v>
       </c>
-      <c r="D40" s="1053" t="s">
+      <c r="D40" s="1042" t="s">
         <v>414</v>
       </c>
-      <c r="E40" s="1054"/>
-[...2 lines deleted...]
-      <c r="H40" s="306" t="s">
+      <c r="E40" s="1043"/>
+      <c r="F40" s="1043"/>
+      <c r="G40" s="1044"/>
+      <c r="H40" s="304" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="41" spans="1:8" ht="185.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8" ht="185.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="84" t="s">
         <v>104</v>
       </c>
-      <c r="B41" s="1078"/>
+      <c r="B41" s="1067"/>
       <c r="C41" s="68" t="s">
         <v>415</v>
       </c>
-      <c r="D41" s="1056" t="s">
+      <c r="D41" s="1045" t="s">
         <v>416</v>
       </c>
-      <c r="E41" s="1057"/>
-[...2 lines deleted...]
-      <c r="H41" s="306" t="s">
+      <c r="E41" s="1046"/>
+      <c r="F41" s="1046"/>
+      <c r="G41" s="1047"/>
+      <c r="H41" s="304" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="42" spans="1:8" ht="145.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8" ht="145.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="84" t="s">
         <v>105</v>
       </c>
-      <c r="B42" s="1078"/>
+      <c r="B42" s="1067"/>
       <c r="C42" s="85" t="s">
         <v>318</v>
       </c>
-      <c r="D42" s="1056" t="s">
+      <c r="D42" s="1045" t="s">
         <v>91</v>
       </c>
-      <c r="E42" s="1057"/>
-[...2 lines deleted...]
-      <c r="H42" s="306" t="s">
+      <c r="E42" s="1046"/>
+      <c r="F42" s="1046"/>
+      <c r="G42" s="1047"/>
+      <c r="H42" s="304" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="167.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:8" ht="167.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="84" t="s">
         <v>106</v>
       </c>
-      <c r="B43" s="1078"/>
-      <c r="C43" s="291" t="s">
+      <c r="B43" s="1067"/>
+      <c r="C43" s="289" t="s">
         <v>319</v>
       </c>
-      <c r="D43" s="1056" t="s">
+      <c r="D43" s="1045" t="s">
         <v>91</v>
       </c>
-      <c r="E43" s="1057"/>
-[...1 lines deleted...]
-      <c r="G43" s="1058"/>
+      <c r="E43" s="1046"/>
+      <c r="F43" s="1046"/>
+      <c r="G43" s="1047"/>
       <c r="H43" s="86" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="300" t="s">
+    <row r="44" spans="1:8" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="298" t="s">
         <v>349</v>
       </c>
-      <c r="B44" s="1094"/>
-      <c r="C44" s="1109" t="s">
+      <c r="B44" s="1083"/>
+      <c r="C44" s="1098" t="s">
         <v>418</v>
       </c>
-      <c r="D44" s="1110"/>
-[...5 lines deleted...]
-    <row r="45" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D44" s="1099"/>
+      <c r="E44" s="1099"/>
+      <c r="F44" s="1099"/>
+      <c r="G44" s="1099"/>
+      <c r="H44" s="1100"/>
+    </row>
+    <row r="45" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="87" t="s">
         <v>350</v>
       </c>
-      <c r="B45" s="1112" t="s">
+      <c r="B45" s="1101" t="s">
         <v>107</v>
       </c>
       <c r="C45" s="88" t="s">
         <v>108</v>
       </c>
-      <c r="D45" s="1114" t="s">
+      <c r="D45" s="1103" t="s">
         <v>91</v>
       </c>
-      <c r="E45" s="1115"/>
-[...5 lines deleted...]
-      <c r="A46" s="295" t="s">
+      <c r="E45" s="1104"/>
+      <c r="F45" s="1104"/>
+      <c r="G45" s="1105"/>
+      <c r="H45" s="1106"/>
+    </row>
+    <row r="46" spans="1:8" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="293" t="s">
         <v>351</v>
       </c>
-      <c r="B46" s="1113"/>
+      <c r="B46" s="1102"/>
       <c r="C46" s="89" t="s">
         <v>109</v>
       </c>
-      <c r="D46" s="1119" t="s">
+      <c r="D46" s="1108" t="s">
         <v>110</v>
       </c>
-      <c r="E46" s="1120"/>
-[...4 lines deleted...]
-    <row r="47" spans="1:8" s="36" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E46" s="1109"/>
+      <c r="F46" s="1109"/>
+      <c r="G46" s="1110"/>
+      <c r="H46" s="1107"/>
+    </row>
+    <row r="47" spans="1:8" s="36" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="B47" s="1122" t="s">
+      <c r="B47" s="1111" t="s">
         <v>345</v>
       </c>
-      <c r="C47" s="894"/>
-[...7 lines deleted...]
-      <c r="A48" s="1123" t="s">
+      <c r="C47" s="818"/>
+      <c r="D47" s="818"/>
+      <c r="E47" s="818"/>
+      <c r="F47" s="818"/>
+      <c r="G47" s="818"/>
+      <c r="H47" s="819"/>
+    </row>
+    <row r="48" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="1112" t="s">
         <v>113</v>
       </c>
-      <c r="B48" s="1125" t="s">
+      <c r="B48" s="1114" t="s">
         <v>362</v>
       </c>
       <c r="C48" s="90" t="s">
         <v>114</v>
       </c>
-      <c r="D48" s="1070" t="s">
+      <c r="D48" s="1059" t="s">
         <v>115</v>
       </c>
-      <c r="E48" s="1071"/>
-[...6 lines deleted...]
-      <c r="B49" s="1126"/>
+      <c r="E48" s="1060"/>
+      <c r="F48" s="1060"/>
+      <c r="G48" s="1057"/>
+      <c r="H48" s="1116"/>
+    </row>
+    <row r="49" spans="1:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="1113"/>
+      <c r="B49" s="1115"/>
       <c r="C49" s="90" t="s">
         <v>363</v>
       </c>
-      <c r="D49" s="1053"/>
-[...6 lines deleted...]
-      <c r="A50" s="1066" t="s">
+      <c r="D49" s="1042"/>
+      <c r="E49" s="1043"/>
+      <c r="F49" s="1043"/>
+      <c r="G49" s="1044"/>
+      <c r="H49" s="1117"/>
+    </row>
+    <row r="50" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="1055" t="s">
         <v>116</v>
       </c>
-      <c r="B50" s="1131" t="s">
+      <c r="B50" s="1120" t="s">
         <v>419</v>
       </c>
       <c r="C50" s="91" t="s">
         <v>117</v>
       </c>
-      <c r="D50" s="1056" t="s">
+      <c r="D50" s="1045" t="s">
         <v>115</v>
       </c>
-      <c r="E50" s="1057"/>
-[...2 lines deleted...]
-      <c r="H50" s="1133" t="s">
+      <c r="E50" s="1046"/>
+      <c r="F50" s="1046"/>
+      <c r="G50" s="1047"/>
+      <c r="H50" s="1122" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B51" s="1132"/>
+    <row r="51" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="1065"/>
+      <c r="B51" s="1121"/>
       <c r="C51" s="91" t="s">
         <v>119</v>
       </c>
-      <c r="D51" s="1056" t="s">
+      <c r="D51" s="1045" t="s">
         <v>120</v>
       </c>
-      <c r="E51" s="1057"/>
-[...6 lines deleted...]
-      <c r="B52" s="1132"/>
+      <c r="E51" s="1046"/>
+      <c r="F51" s="1046"/>
+      <c r="G51" s="1047"/>
+      <c r="H51" s="1123"/>
+    </row>
+    <row r="52" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="1065"/>
+      <c r="B52" s="1121"/>
       <c r="C52" s="91" t="s">
         <v>121</v>
       </c>
-      <c r="D52" s="1056" t="s">
+      <c r="D52" s="1045" t="s">
         <v>122</v>
       </c>
-      <c r="E52" s="1057"/>
-[...6 lines deleted...]
-      <c r="B53" s="1126"/>
+      <c r="E52" s="1046"/>
+      <c r="F52" s="1046"/>
+      <c r="G52" s="1047"/>
+      <c r="H52" s="1123"/>
+    </row>
+    <row r="53" spans="1:8" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="1056"/>
+      <c r="B53" s="1115"/>
       <c r="C53" s="91" t="s">
         <v>123</v>
       </c>
-      <c r="D53" s="1056" t="s">
+      <c r="D53" s="1045" t="s">
         <v>124</v>
       </c>
-      <c r="E53" s="1057"/>
-[...4 lines deleted...]
-    <row r="54" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E53" s="1046"/>
+      <c r="F53" s="1046"/>
+      <c r="G53" s="1047"/>
+      <c r="H53" s="1124"/>
+    </row>
+    <row r="54" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="70" t="s">
         <v>125</v>
       </c>
       <c r="B54" s="92" t="s">
         <v>126</v>
       </c>
       <c r="C54" s="93" t="s">
         <v>127</v>
       </c>
-      <c r="D54" s="1056" t="s">
+      <c r="D54" s="1045" t="s">
         <v>420</v>
       </c>
-      <c r="E54" s="1057"/>
-[...5 lines deleted...]
-      <c r="A55" s="1066" t="s">
+      <c r="E54" s="1046"/>
+      <c r="F54" s="1046"/>
+      <c r="G54" s="1047"/>
+      <c r="H54" s="1116"/>
+    </row>
+    <row r="55" spans="1:8" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="1055" t="s">
         <v>128</v>
       </c>
-      <c r="B55" s="1130" t="s">
+      <c r="B55" s="1119" t="s">
         <v>129</v>
       </c>
       <c r="C55" s="82" t="s">
         <v>130</v>
       </c>
-      <c r="D55" s="1056" t="s">
+      <c r="D55" s="1045" t="s">
         <v>115</v>
       </c>
-      <c r="E55" s="1057"/>
-[...6 lines deleted...]
-      <c r="B56" s="1112"/>
+      <c r="E55" s="1046"/>
+      <c r="F55" s="1046"/>
+      <c r="G55" s="1047"/>
+      <c r="H55" s="1118"/>
+    </row>
+    <row r="56" spans="1:8" s="42" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="1065"/>
+      <c r="B56" s="1101"/>
       <c r="C56" s="94" t="s">
         <v>131</v>
       </c>
-      <c r="D56" s="1056" t="s">
+      <c r="D56" s="1045" t="s">
         <v>115</v>
       </c>
-      <c r="E56" s="1057"/>
-[...6 lines deleted...]
-      <c r="B57" s="1112"/>
+      <c r="E56" s="1046"/>
+      <c r="F56" s="1046"/>
+      <c r="G56" s="1047"/>
+      <c r="H56" s="1118"/>
+    </row>
+    <row r="57" spans="1:8" s="42" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="1065"/>
+      <c r="B57" s="1101"/>
       <c r="C57" s="94" t="s">
         <v>304</v>
       </c>
-      <c r="D57" s="1056" t="s">
+      <c r="D57" s="1045" t="s">
         <v>421</v>
       </c>
-      <c r="E57" s="1057"/>
-[...6 lines deleted...]
-      <c r="B58" s="1113"/>
+      <c r="E57" s="1046"/>
+      <c r="F57" s="1046"/>
+      <c r="G57" s="1047"/>
+      <c r="H57" s="1118"/>
+    </row>
+    <row r="58" spans="1:8" s="42" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="1056"/>
+      <c r="B58" s="1102"/>
       <c r="C58" s="94" t="s">
         <v>127</v>
       </c>
-      <c r="D58" s="1056" t="s">
+      <c r="D58" s="1045" t="s">
         <v>115</v>
       </c>
-      <c r="E58" s="1057"/>
-[...4 lines deleted...]
-    <row r="59" spans="1:8" s="36" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E58" s="1046"/>
+      <c r="F58" s="1046"/>
+      <c r="G58" s="1047"/>
+      <c r="H58" s="1118"/>
+    </row>
+    <row r="59" spans="1:8" s="36" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="95" t="s">
         <v>132</v>
       </c>
-      <c r="B59" s="791" t="s">
+      <c r="B59" s="848" t="s">
         <v>346</v>
       </c>
-      <c r="C59" s="792"/>
-[...7 lines deleted...]
-      <c r="A60" s="1136" t="s">
+      <c r="C59" s="849"/>
+      <c r="D59" s="849"/>
+      <c r="E59" s="849"/>
+      <c r="F59" s="849"/>
+      <c r="G59" s="849"/>
+      <c r="H59" s="850"/>
+    </row>
+    <row r="60" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="1125" t="s">
         <v>134</v>
       </c>
-      <c r="B60" s="1137" t="s">
+      <c r="B60" s="1126" t="s">
         <v>135</v>
       </c>
       <c r="C60" s="96" t="s">
         <v>364</v>
       </c>
-      <c r="D60" s="1139" t="s">
+      <c r="D60" s="1128" t="s">
         <v>115</v>
       </c>
-      <c r="E60" s="1140"/>
-[...6 lines deleted...]
-      <c r="B61" s="1138"/>
+      <c r="E60" s="1129"/>
+      <c r="F60" s="1129"/>
+      <c r="G60" s="1130"/>
+      <c r="H60" s="1131"/>
+    </row>
+    <row r="61" spans="1:8" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="1113"/>
+      <c r="B61" s="1127"/>
       <c r="C61" s="97" t="s">
         <v>365</v>
       </c>
-      <c r="D61" s="1114"/>
-[...6 lines deleted...]
-      <c r="A62" s="1123" t="s">
+      <c r="D61" s="1103"/>
+      <c r="E61" s="1104"/>
+      <c r="F61" s="1104"/>
+      <c r="G61" s="1105"/>
+      <c r="H61" s="1132"/>
+    </row>
+    <row r="62" spans="1:8" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="1112" t="s">
         <v>136</v>
       </c>
-      <c r="B62" s="1145" t="s">
+      <c r="B62" s="1134" t="s">
         <v>137</v>
       </c>
       <c r="C62" s="98" t="s">
         <v>138</v>
       </c>
-      <c r="D62" s="1070" t="s">
+      <c r="D62" s="1059" t="s">
         <v>139</v>
       </c>
-      <c r="E62" s="1071"/>
-[...2 lines deleted...]
-      <c r="H62" s="1150" t="s">
+      <c r="E62" s="1060"/>
+      <c r="F62" s="1060"/>
+      <c r="G62" s="1057"/>
+      <c r="H62" s="1139" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B63" s="1146"/>
+    <row r="63" spans="1:8" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="1133"/>
+      <c r="B63" s="1135"/>
       <c r="C63" s="98" t="s">
         <v>141</v>
       </c>
-      <c r="D63" s="1147"/>
-[...6 lines deleted...]
-      <c r="A64" s="1123" t="s">
+      <c r="D63" s="1136"/>
+      <c r="E63" s="1137"/>
+      <c r="F63" s="1137"/>
+      <c r="G63" s="1138"/>
+      <c r="H63" s="1140"/>
+    </row>
+    <row r="64" spans="1:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="1112" t="s">
         <v>142</v>
       </c>
-      <c r="B64" s="1050" t="s">
+      <c r="B64" s="1039" t="s">
         <v>422</v>
       </c>
-      <c r="C64" s="1164" t="s">
+      <c r="C64" s="1153" t="s">
         <v>423</v>
       </c>
-      <c r="D64" s="1164"/>
-[...8 lines deleted...]
-      <c r="C65" s="1169" t="s">
+      <c r="D64" s="1153"/>
+      <c r="E64" s="1153"/>
+      <c r="F64" s="1153"/>
+      <c r="G64" s="1153"/>
+      <c r="H64" s="1154"/>
+    </row>
+    <row r="65" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="1133"/>
+      <c r="B65" s="1040"/>
+      <c r="C65" s="1158" t="s">
         <v>143</v>
       </c>
-      <c r="D65" s="1170" t="s">
+      <c r="D65" s="1159" t="s">
         <v>424</v>
       </c>
-      <c r="E65" s="1171"/>
-[...2 lines deleted...]
-      <c r="H65" s="1173" t="s">
+      <c r="E65" s="1160"/>
+      <c r="F65" s="1160"/>
+      <c r="G65" s="1161"/>
+      <c r="H65" s="1162" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="B67" s="1051"/>
+    <row r="66" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="1133"/>
+      <c r="B66" s="1040"/>
+      <c r="C66" s="1158"/>
+      <c r="D66" s="1159"/>
+      <c r="E66" s="1160"/>
+      <c r="F66" s="1160"/>
+      <c r="G66" s="1161"/>
+      <c r="H66" s="1162"/>
+    </row>
+    <row r="67" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="1133"/>
+      <c r="B67" s="1040"/>
       <c r="C67" s="99" t="s">
         <v>425</v>
       </c>
-      <c r="D67" s="1174" t="s">
+      <c r="D67" s="1163" t="s">
         <v>426</v>
       </c>
-      <c r="E67" s="1174"/>
-[...1 lines deleted...]
-      <c r="G67" s="1174"/>
+      <c r="E67" s="1163"/>
+      <c r="F67" s="1163"/>
+      <c r="G67" s="1163"/>
       <c r="H67" s="100"/>
     </row>
-    <row r="68" spans="1:8" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C68" s="1175" t="s">
+    <row r="68" spans="1:8" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="1133"/>
+      <c r="B68" s="1040"/>
+      <c r="C68" s="1164" t="s">
         <v>427</v>
       </c>
-      <c r="D68" s="1176"/>
-[...7 lines deleted...]
-      <c r="B69" s="1051"/>
+      <c r="D68" s="1165"/>
+      <c r="E68" s="1165"/>
+      <c r="F68" s="1165"/>
+      <c r="G68" s="1165"/>
+      <c r="H68" s="1166"/>
+    </row>
+    <row r="69" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1133"/>
+      <c r="B69" s="1040"/>
       <c r="C69" s="101" t="s">
         <v>144</v>
       </c>
-      <c r="D69" s="1166" t="s">
+      <c r="D69" s="1155" t="s">
         <v>115</v>
       </c>
-      <c r="E69" s="1167"/>
-[...1 lines deleted...]
-      <c r="G69" s="1168"/>
+      <c r="E69" s="1156"/>
+      <c r="F69" s="1156"/>
+      <c r="G69" s="1157"/>
       <c r="H69" s="102"/>
     </row>
-    <row r="70" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B70" s="1051"/>
+    <row r="70" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="1133"/>
+      <c r="B70" s="1040"/>
       <c r="C70" s="85" t="s">
         <v>428</v>
       </c>
-      <c r="D70" s="1178" t="s">
+      <c r="D70" s="1167" t="s">
         <v>115</v>
       </c>
-      <c r="E70" s="1179"/>
-[...1 lines deleted...]
-      <c r="G70" s="1180"/>
+      <c r="E70" s="1168"/>
+      <c r="F70" s="1168"/>
+      <c r="G70" s="1169"/>
       <c r="H70" s="103" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B71" s="1051"/>
+    <row r="71" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="1133"/>
+      <c r="B71" s="1040"/>
       <c r="C71" s="91" t="s">
         <v>146</v>
       </c>
-      <c r="D71" s="1152" t="s">
+      <c r="D71" s="1141" t="s">
         <v>147</v>
       </c>
-      <c r="E71" s="1153"/>
-[...1 lines deleted...]
-      <c r="G71" s="1154"/>
+      <c r="E71" s="1142"/>
+      <c r="F71" s="1142"/>
+      <c r="G71" s="1143"/>
       <c r="H71" s="104" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C72" s="1059" t="s">
+    <row r="72" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="1133"/>
+      <c r="B72" s="1040"/>
+      <c r="C72" s="1048" t="s">
         <v>429</v>
       </c>
-      <c r="D72" s="1156" t="s">
+      <c r="D72" s="1145" t="s">
         <v>424</v>
       </c>
-      <c r="E72" s="1157"/>
-[...2 lines deleted...]
-      <c r="H72" s="1162" t="s">
+      <c r="E72" s="1146"/>
+      <c r="F72" s="1146"/>
+      <c r="G72" s="1147"/>
+      <c r="H72" s="1151" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="73" spans="1:8" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="C74" s="1164" t="s">
+    <row r="73" spans="1:8" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="1133"/>
+      <c r="B73" s="1040"/>
+      <c r="C73" s="1144"/>
+      <c r="D73" s="1148"/>
+      <c r="E73" s="1149"/>
+      <c r="F73" s="1149"/>
+      <c r="G73" s="1150"/>
+      <c r="H73" s="1152"/>
+    </row>
+    <row r="74" spans="1:8" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="1133"/>
+      <c r="B74" s="1040"/>
+      <c r="C74" s="1153" t="s">
         <v>148</v>
       </c>
-      <c r="D74" s="1164"/>
-[...7 lines deleted...]
-      <c r="B75" s="1051"/>
+      <c r="D74" s="1153"/>
+      <c r="E74" s="1153"/>
+      <c r="F74" s="1153"/>
+      <c r="G74" s="1153"/>
+      <c r="H74" s="1154"/>
+    </row>
+    <row r="75" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="1133"/>
+      <c r="B75" s="1040"/>
       <c r="C75" s="101" t="s">
         <v>144</v>
       </c>
-      <c r="D75" s="1166" t="s">
+      <c r="D75" s="1155" t="s">
         <v>115</v>
       </c>
-      <c r="E75" s="1167"/>
-[...1 lines deleted...]
-      <c r="G75" s="1168"/>
+      <c r="E75" s="1156"/>
+      <c r="F75" s="1156"/>
+      <c r="G75" s="1157"/>
       <c r="H75" s="105"/>
     </row>
-    <row r="76" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B76" s="1051"/>
+    <row r="76" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="1133"/>
+      <c r="B76" s="1040"/>
       <c r="C76" s="106" t="s">
         <v>366</v>
       </c>
-      <c r="D76" s="1178" t="s">
+      <c r="D76" s="1167" t="s">
         <v>149</v>
       </c>
-      <c r="E76" s="1179"/>
-[...1 lines deleted...]
-      <c r="G76" s="1180"/>
+      <c r="E76" s="1168"/>
+      <c r="F76" s="1168"/>
+      <c r="G76" s="1169"/>
       <c r="H76" s="104" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="77" spans="1:8" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B77" s="1051"/>
+    <row r="77" spans="1:8" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="1133"/>
+      <c r="B77" s="1040"/>
       <c r="C77" s="107" t="s">
         <v>328</v>
       </c>
-      <c r="D77" s="1166" t="s">
+      <c r="D77" s="1155" t="s">
         <v>115</v>
       </c>
-      <c r="E77" s="1167"/>
-[...1 lines deleted...]
-      <c r="G77" s="1168"/>
+      <c r="E77" s="1156"/>
+      <c r="F77" s="1156"/>
+      <c r="G77" s="1157"/>
       <c r="H77" s="108"/>
     </row>
-    <row r="78" spans="1:8" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C78" s="1164" t="s">
+    <row r="78" spans="1:8" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="1133"/>
+      <c r="B78" s="1040"/>
+      <c r="C78" s="1153" t="s">
         <v>430</v>
       </c>
-      <c r="D78" s="1164"/>
-[...7 lines deleted...]
-      <c r="B79" s="1051"/>
+      <c r="D78" s="1153"/>
+      <c r="E78" s="1153"/>
+      <c r="F78" s="1153"/>
+      <c r="G78" s="1153"/>
+      <c r="H78" s="1154"/>
+    </row>
+    <row r="79" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="1133"/>
+      <c r="B79" s="1040"/>
       <c r="C79" s="109" t="s">
         <v>144</v>
       </c>
-      <c r="D79" s="1189" t="s">
+      <c r="D79" s="1178" t="s">
         <v>115</v>
       </c>
-      <c r="E79" s="1189"/>
-[...1 lines deleted...]
-      <c r="G79" s="1189"/>
+      <c r="E79" s="1178"/>
+      <c r="F79" s="1178"/>
+      <c r="G79" s="1178"/>
       <c r="H79" s="110"/>
     </row>
-    <row r="80" spans="1:8" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B80" s="1052"/>
+    <row r="80" spans="1:8" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="1113"/>
+      <c r="B80" s="1041"/>
       <c r="C80" s="111" t="s">
         <v>150</v>
       </c>
-      <c r="D80" s="1190" t="s">
+      <c r="D80" s="1179" t="s">
         <v>151</v>
       </c>
-      <c r="E80" s="1190"/>
-[...1 lines deleted...]
-      <c r="G80" s="1190"/>
+      <c r="E80" s="1179"/>
+      <c r="F80" s="1179"/>
+      <c r="G80" s="1179"/>
       <c r="H80" s="112" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="81" spans="1:8" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A81" s="294" t="s">
+    <row r="81" spans="1:8" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A81" s="292" t="s">
         <v>152</v>
       </c>
-      <c r="B81" s="1191" t="s">
+      <c r="B81" s="1180" t="s">
         <v>153</v>
       </c>
-      <c r="C81" s="1192"/>
-      <c r="D81" s="1053" t="s">
+      <c r="C81" s="1181"/>
+      <c r="D81" s="1042" t="s">
         <v>115</v>
       </c>
-      <c r="E81" s="1054"/>
-[...4 lines deleted...]
-    <row r="82" spans="1:8" s="36" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E81" s="1043"/>
+      <c r="F81" s="1043"/>
+      <c r="G81" s="1044"/>
+      <c r="H81" s="294"/>
+    </row>
+    <row r="82" spans="1:8" s="36" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="41" t="s">
         <v>155</v>
       </c>
-      <c r="B82" s="791" t="s">
+      <c r="B82" s="848" t="s">
         <v>156</v>
       </c>
-      <c r="C82" s="792"/>
-[...7 lines deleted...]
-      <c r="A83" s="1193" t="s">
+      <c r="C82" s="849"/>
+      <c r="D82" s="849"/>
+      <c r="E82" s="849"/>
+      <c r="F82" s="849"/>
+      <c r="G82" s="849"/>
+      <c r="H82" s="850"/>
+    </row>
+    <row r="83" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="1182" t="s">
         <v>157</v>
       </c>
-      <c r="B83" s="1195" t="s">
+      <c r="B83" s="1184" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="115" t="s">
         <v>159</v>
       </c>
-      <c r="D83" s="1186" t="s">
+      <c r="D83" s="1175" t="s">
         <v>115</v>
       </c>
-      <c r="E83" s="1187"/>
-[...7 lines deleted...]
-      <c r="C84" s="291" t="s">
+      <c r="E83" s="1176"/>
+      <c r="F83" s="1176"/>
+      <c r="G83" s="1177"/>
+      <c r="H83" s="1186"/>
+    </row>
+    <row r="84" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="1183"/>
+      <c r="B84" s="1185"/>
+      <c r="C84" s="289" t="s">
         <v>367</v>
       </c>
-      <c r="D84" s="1114" t="s">
+      <c r="D84" s="1103" t="s">
         <v>115</v>
       </c>
-      <c r="E84" s="1115"/>
-[...5 lines deleted...]
-      <c r="A85" s="1123" t="s">
+      <c r="E84" s="1104"/>
+      <c r="F84" s="1104"/>
+      <c r="G84" s="1105"/>
+      <c r="H84" s="1187"/>
+    </row>
+    <row r="85" spans="1:8" ht="160.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="1112" t="s">
         <v>160</v>
       </c>
-      <c r="B85" s="1204" t="s">
+      <c r="B85" s="1193" t="s">
         <v>431</v>
       </c>
-      <c r="C85" s="293" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="1070" t="s">
+      <c r="C85" s="291" t="s">
+        <v>610</v>
+      </c>
+      <c r="D85" s="1059" t="s">
         <v>432</v>
       </c>
-      <c r="E85" s="1071"/>
-[...1 lines deleted...]
-      <c r="G85" s="1068"/>
+      <c r="E85" s="1060"/>
+      <c r="F85" s="1060"/>
+      <c r="G85" s="1057"/>
       <c r="H85" s="116" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="86" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C86" s="1206" t="s">
+    <row r="86" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="1133"/>
+      <c r="B86" s="1040"/>
+      <c r="C86" s="1195" t="s">
+        <v>611</v>
+      </c>
+      <c r="D86" s="1171" t="s">
+        <v>434</v>
+      </c>
+      <c r="E86" s="1054"/>
+      <c r="F86" s="1197" t="s">
+        <v>435</v>
+      </c>
+      <c r="G86" s="1091"/>
+      <c r="H86" s="1198" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="1133"/>
+      <c r="B87" s="1040"/>
+      <c r="C87" s="1196"/>
+      <c r="D87" s="1092" t="s">
+        <v>437</v>
+      </c>
+      <c r="E87" s="1093"/>
+      <c r="F87" s="1092"/>
+      <c r="G87" s="1093"/>
+      <c r="H87" s="1192"/>
+    </row>
+    <row r="88" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="1133"/>
+      <c r="B88" s="1040"/>
+      <c r="C88" s="1195" t="s">
         <v>612</v>
       </c>
-      <c r="D86" s="1182" t="s">
-[...29 lines deleted...]
-      <c r="D88" s="1182" t="s">
+      <c r="D88" s="1171" t="s">
         <v>438</v>
       </c>
-      <c r="E88" s="1065"/>
-      <c r="F88" s="1182" t="s">
+      <c r="E88" s="1054"/>
+      <c r="F88" s="1171" t="s">
         <v>426</v>
       </c>
-      <c r="G88" s="1065"/>
-      <c r="H88" s="1202" t="s">
+      <c r="G88" s="1054"/>
+      <c r="H88" s="1191" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="89" spans="1:8" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D89" s="1182" t="s">
+    <row r="89" spans="1:8" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="1133"/>
+      <c r="B89" s="1040"/>
+      <c r="C89" s="1199"/>
+      <c r="D89" s="1171" t="s">
         <v>161</v>
       </c>
-      <c r="E89" s="1065"/>
-      <c r="F89" s="1182" t="s">
+      <c r="E89" s="1054"/>
+      <c r="F89" s="1171" t="s">
         <v>440</v>
       </c>
-      <c r="G89" s="1065"/>
-[...6 lines deleted...]
-      <c r="D90" s="1208" t="s">
+      <c r="G89" s="1054"/>
+      <c r="H89" s="1192"/>
+    </row>
+    <row r="90" spans="1:8" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="1133"/>
+      <c r="B90" s="1040"/>
+      <c r="C90" s="1200"/>
+      <c r="D90" s="1197" t="s">
         <v>441</v>
       </c>
-      <c r="E90" s="1212"/>
-[...7 lines deleted...]
-      <c r="C91" s="1214" t="s">
+      <c r="E90" s="1201"/>
+      <c r="F90" s="1201"/>
+      <c r="G90" s="1201"/>
+      <c r="H90" s="1202"/>
+    </row>
+    <row r="91" spans="1:8" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="1133"/>
+      <c r="B91" s="1040"/>
+      <c r="C91" s="1203" t="s">
         <v>442</v>
       </c>
-      <c r="D91" s="1214"/>
-[...7 lines deleted...]
-      <c r="B92" s="1051"/>
+      <c r="D91" s="1203"/>
+      <c r="E91" s="1203"/>
+      <c r="F91" s="1203"/>
+      <c r="G91" s="1203"/>
+      <c r="H91" s="1204"/>
+    </row>
+    <row r="92" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="1133"/>
+      <c r="B92" s="1040"/>
       <c r="C92" s="101" t="s">
         <v>143</v>
       </c>
-      <c r="D92" s="1181" t="s">
+      <c r="D92" s="1170" t="s">
         <v>151</v>
       </c>
-      <c r="E92" s="1181"/>
-[...1 lines deleted...]
-      <c r="G92" s="1181"/>
+      <c r="E92" s="1170"/>
+      <c r="F92" s="1170"/>
+      <c r="G92" s="1170"/>
       <c r="H92" s="110" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B93" s="1051"/>
+    <row r="93" spans="1:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="1133"/>
+      <c r="B93" s="1040"/>
       <c r="C93" s="85" t="s">
         <v>443</v>
       </c>
-      <c r="D93" s="1182" t="s">
+      <c r="D93" s="1171" t="s">
         <v>444</v>
       </c>
-      <c r="E93" s="1183"/>
-[...1 lines deleted...]
-      <c r="G93" s="1065"/>
+      <c r="E93" s="1172"/>
+      <c r="F93" s="1172"/>
+      <c r="G93" s="1054"/>
       <c r="H93" s="117" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="94" spans="1:8" ht="78.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B94" s="1051"/>
+    <row r="94" spans="1:8" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="1133"/>
+      <c r="B94" s="1040"/>
       <c r="C94" s="106" t="s">
         <v>446</v>
       </c>
       <c r="D94" s="118" t="s">
         <v>321</v>
       </c>
-      <c r="E94" s="1182" t="s">
+      <c r="E94" s="1171" t="s">
         <v>322</v>
       </c>
-      <c r="F94" s="1183"/>
-      <c r="G94" s="1065"/>
+      <c r="F94" s="1172"/>
+      <c r="G94" s="1054"/>
       <c r="H94" s="117"/>
     </row>
-    <row r="95" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B95" s="1051"/>
+    <row r="95" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="1133"/>
+      <c r="B95" s="1040"/>
       <c r="C95" s="119" t="s">
         <v>447</v>
       </c>
-      <c r="D95" s="1216" t="s">
-[...5 lines deleted...]
-      <c r="H95" s="1184" t="s">
+      <c r="D95" s="1205" t="s">
+        <v>613</v>
+      </c>
+      <c r="E95" s="1205"/>
+      <c r="F95" s="1205"/>
+      <c r="G95" s="1205"/>
+      <c r="H95" s="1173" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="96" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B96" s="1205"/>
+    <row r="96" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="1113"/>
+      <c r="B96" s="1194"/>
       <c r="C96" s="85" t="s">
         <v>146</v>
       </c>
-      <c r="D96" s="1174" t="s">
+      <c r="D96" s="1163" t="s">
         <v>147</v>
       </c>
-      <c r="E96" s="1174"/>
-[...4 lines deleted...]
-    <row r="97" spans="1:8" s="40" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E96" s="1163"/>
+      <c r="F96" s="1163"/>
+      <c r="G96" s="1163"/>
+      <c r="H96" s="1174"/>
+    </row>
+    <row r="97" spans="1:8" s="40" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="120" t="s">
         <v>162</v>
       </c>
-      <c r="B97" s="302" t="s">
+      <c r="B97" s="300" t="s">
         <v>163</v>
       </c>
-      <c r="C97" s="293" t="s">
+      <c r="C97" s="291" t="s">
         <v>164</v>
       </c>
-      <c r="D97" s="1070" t="s">
+      <c r="D97" s="1059" t="s">
         <v>91</v>
       </c>
-      <c r="E97" s="1071"/>
-[...1 lines deleted...]
-      <c r="G97" s="1068"/>
+      <c r="E97" s="1060"/>
+      <c r="F97" s="1060"/>
+      <c r="G97" s="1057"/>
       <c r="H97" s="121"/>
     </row>
-    <row r="98" spans="1:8" s="40" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:8" s="40" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="120" t="s">
         <v>165</v>
       </c>
       <c r="B98" s="122" t="s">
         <v>166</v>
       </c>
       <c r="C98" s="68" t="s">
         <v>167</v>
       </c>
-      <c r="D98" s="1217" t="s">
+      <c r="D98" s="1206" t="s">
         <v>168</v>
       </c>
-      <c r="E98" s="1218"/>
-[...1 lines deleted...]
-      <c r="G98" s="1219"/>
+      <c r="E98" s="1207"/>
+      <c r="F98" s="1207"/>
+      <c r="G98" s="1208"/>
       <c r="H98" s="123" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="99" spans="1:8" s="40" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:8" s="40" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="120" t="s">
         <v>170</v>
       </c>
-      <c r="B99" s="1244" t="s">
+      <c r="B99" s="1232" t="s">
         <v>171</v>
       </c>
-      <c r="C99" s="1245"/>
-      <c r="D99" s="1056" t="s">
+      <c r="C99" s="1233"/>
+      <c r="D99" s="1045" t="s">
         <v>172</v>
       </c>
-      <c r="E99" s="1057"/>
-[...1 lines deleted...]
-      <c r="G99" s="1058"/>
+      <c r="E99" s="1046"/>
+      <c r="F99" s="1046"/>
+      <c r="G99" s="1047"/>
       <c r="H99" s="117" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="100" spans="1:8" s="40" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:8" s="40" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="120" t="s">
         <v>173</v>
       </c>
-      <c r="B100" s="1246" t="s">
+      <c r="B100" s="1234" t="s">
         <v>298</v>
       </c>
-      <c r="C100" s="1245"/>
-      <c r="D100" s="1056" t="s">
+      <c r="C100" s="1233"/>
+      <c r="D100" s="1045" t="s">
         <v>299</v>
       </c>
-      <c r="E100" s="1057"/>
-[...1 lines deleted...]
-      <c r="G100" s="1058"/>
+      <c r="E100" s="1046"/>
+      <c r="F100" s="1046"/>
+      <c r="G100" s="1047"/>
       <c r="H100" s="110" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="101" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="124" t="s">
         <v>449</v>
       </c>
-      <c r="B101" s="1199" t="s">
+      <c r="B101" s="1188" t="s">
         <v>305</v>
       </c>
-      <c r="C101" s="1200"/>
-[...5 lines deleted...]
-      <c r="G101" s="1201"/>
+      <c r="C101" s="1189"/>
+      <c r="D101" s="1190" t="s">
+        <v>614</v>
+      </c>
+      <c r="E101" s="1190"/>
+      <c r="F101" s="1190"/>
+      <c r="G101" s="1190"/>
       <c r="H101" s="125"/>
     </row>
-    <row r="102" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A102" s="56" t="s">
         <v>368</v>
       </c>
-      <c r="B102" s="1247" t="s">
+      <c r="B102" s="1235" t="s">
         <v>174</v>
       </c>
-      <c r="C102" s="1248"/>
-[...7 lines deleted...]
-      <c r="A103" s="1227" t="s">
+      <c r="C102" s="1236"/>
+      <c r="D102" s="1236"/>
+      <c r="E102" s="1236"/>
+      <c r="F102" s="1236"/>
+      <c r="G102" s="1236"/>
+      <c r="H102" s="1237"/>
+    </row>
+    <row r="103" spans="1:8" s="42" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="1216" t="s">
         <v>175</v>
       </c>
-      <c r="B103" s="1077" t="s">
-        <v>616</v>
+      <c r="B103" s="1066" t="s">
+        <v>615</v>
       </c>
       <c r="C103" s="126"/>
-      <c r="D103" s="1250" t="s">
+      <c r="D103" s="1238" t="s">
         <v>176</v>
       </c>
-      <c r="E103" s="1251"/>
-      <c r="F103" s="1250" t="s">
+      <c r="E103" s="1239"/>
+      <c r="F103" s="1238" t="s">
         <v>177</v>
       </c>
-      <c r="G103" s="1251"/>
-      <c r="H103" s="1233" t="s">
+      <c r="G103" s="1239"/>
+      <c r="H103" s="1222" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="104" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B104" s="1078"/>
+    <row r="104" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="1217"/>
+      <c r="B104" s="1067"/>
       <c r="C104" s="85" t="s">
         <v>179</v>
       </c>
-      <c r="D104" s="1056" t="s">
-[...3 lines deleted...]
-      <c r="F104" s="1220" t="s">
+      <c r="D104" s="1045" t="s">
+        <v>616</v>
+      </c>
+      <c r="E104" s="1047"/>
+      <c r="F104" s="1209" t="s">
         <v>180</v>
       </c>
-      <c r="G104" s="1221"/>
-[...4 lines deleted...]
-      <c r="B105" s="1078"/>
+      <c r="G104" s="1210"/>
+      <c r="H104" s="1223"/>
+    </row>
+    <row r="105" spans="1:8" s="42" customFormat="1" ht="153.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="1217"/>
+      <c r="B105" s="1067"/>
       <c r="C105" s="85" t="s">
         <v>181</v>
       </c>
-      <c r="D105" s="1220" t="s">
+      <c r="D105" s="1209" t="s">
         <v>182</v>
       </c>
-      <c r="E105" s="1221"/>
-      <c r="F105" s="1056" t="s">
+      <c r="E105" s="1210"/>
+      <c r="F105" s="1045" t="s">
         <v>450</v>
       </c>
-      <c r="G105" s="1221"/>
-[...4 lines deleted...]
-      <c r="B106" s="1078"/>
+      <c r="G105" s="1210"/>
+      <c r="H105" s="1223"/>
+    </row>
+    <row r="106" spans="1:8" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="1217"/>
+      <c r="B106" s="1067"/>
       <c r="C106" s="85" t="s">
         <v>183</v>
       </c>
-      <c r="D106" s="1222" t="s">
+      <c r="D106" s="1211" t="s">
         <v>184</v>
       </c>
-      <c r="E106" s="1223"/>
-      <c r="F106" s="1220" t="s">
+      <c r="E106" s="1212"/>
+      <c r="F106" s="1209" t="s">
         <v>185</v>
       </c>
-      <c r="G106" s="1221"/>
-[...4 lines deleted...]
-      <c r="B107" s="1078"/>
+      <c r="G106" s="1210"/>
+      <c r="H106" s="1223"/>
+    </row>
+    <row r="107" spans="1:8" s="42" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="1217"/>
+      <c r="B107" s="1067"/>
       <c r="C107" s="85" t="s">
         <v>186</v>
       </c>
-      <c r="D107" s="1220" t="s">
+      <c r="D107" s="1209" t="s">
         <v>187</v>
       </c>
-      <c r="E107" s="1221"/>
-      <c r="F107" s="1056" t="s">
+      <c r="E107" s="1210"/>
+      <c r="F107" s="1045" t="s">
         <v>188</v>
       </c>
-      <c r="G107" s="1221"/>
-[...4 lines deleted...]
-      <c r="B108" s="1078"/>
+      <c r="G107" s="1210"/>
+      <c r="H107" s="1223"/>
+    </row>
+    <row r="108" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="1217"/>
+      <c r="B108" s="1067"/>
       <c r="C108" s="85" t="s">
         <v>189</v>
       </c>
-      <c r="D108" s="1220" t="s">
+      <c r="D108" s="1209" t="s">
         <v>343</v>
       </c>
-      <c r="E108" s="1221"/>
-      <c r="F108" s="1220" t="s">
+      <c r="E108" s="1210"/>
+      <c r="F108" s="1209" t="s">
         <v>344</v>
       </c>
-      <c r="G108" s="1221"/>
-[...4 lines deleted...]
-      <c r="B109" s="1078"/>
+      <c r="G108" s="1210"/>
+      <c r="H108" s="1223"/>
+    </row>
+    <row r="109" spans="1:8" s="42" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="1217"/>
+      <c r="B109" s="1067"/>
       <c r="C109" s="85" t="s">
         <v>190</v>
       </c>
-      <c r="D109" s="1220" t="s">
+      <c r="D109" s="1209" t="s">
         <v>191</v>
       </c>
-      <c r="E109" s="1221"/>
-      <c r="F109" s="1220" t="s">
+      <c r="E109" s="1210"/>
+      <c r="F109" s="1209" t="s">
         <v>192</v>
       </c>
-      <c r="G109" s="1221"/>
-[...4 lines deleted...]
-      <c r="B110" s="1078"/>
+      <c r="G109" s="1210"/>
+      <c r="H109" s="1223"/>
+    </row>
+    <row r="110" spans="1:8" s="42" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="1217"/>
+      <c r="B110" s="1067"/>
       <c r="C110" s="85" t="s">
         <v>193</v>
       </c>
-      <c r="D110" s="1220" t="s">
+      <c r="D110" s="1209" t="s">
         <v>191</v>
       </c>
-      <c r="E110" s="1221"/>
-      <c r="F110" s="1220" t="s">
+      <c r="E110" s="1210"/>
+      <c r="F110" s="1209" t="s">
         <v>192</v>
       </c>
-      <c r="G110" s="1221"/>
-[...4 lines deleted...]
-      <c r="B111" s="1078"/>
+      <c r="G110" s="1210"/>
+      <c r="H110" s="1223"/>
+    </row>
+    <row r="111" spans="1:8" s="42" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="1217"/>
+      <c r="B111" s="1067"/>
       <c r="C111" s="85" t="s">
         <v>194</v>
       </c>
-      <c r="D111" s="1220" t="s">
+      <c r="D111" s="1209" t="s">
         <v>182</v>
       </c>
-      <c r="E111" s="1221"/>
-      <c r="F111" s="1220" t="s">
+      <c r="E111" s="1210"/>
+      <c r="F111" s="1209" t="s">
         <v>195</v>
       </c>
-      <c r="G111" s="1221"/>
-[...4 lines deleted...]
-      <c r="B112" s="1078"/>
+      <c r="G111" s="1210"/>
+      <c r="H111" s="1223"/>
+    </row>
+    <row r="112" spans="1:8" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="1217"/>
+      <c r="B112" s="1067"/>
       <c r="C112" s="113" t="s">
         <v>196</v>
       </c>
-      <c r="D112" s="1222" t="s">
+      <c r="D112" s="1211" t="s">
         <v>184</v>
       </c>
-      <c r="E112" s="1223"/>
-      <c r="F112" s="1220" t="s">
+      <c r="E112" s="1212"/>
+      <c r="F112" s="1209" t="s">
         <v>180</v>
       </c>
-      <c r="G112" s="1221"/>
-[...4 lines deleted...]
-      <c r="B113" s="1094"/>
+      <c r="G112" s="1210"/>
+      <c r="H112" s="1223"/>
+    </row>
+    <row r="113" spans="1:8" s="42" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="1218"/>
+      <c r="B113" s="1083"/>
       <c r="C113" s="114" t="s">
         <v>197</v>
       </c>
-      <c r="D113" s="1225" t="s">
+      <c r="D113" s="1214" t="s">
         <v>187</v>
       </c>
-      <c r="E113" s="1226"/>
-      <c r="F113" s="1225" t="s">
+      <c r="E113" s="1215"/>
+      <c r="F113" s="1214" t="s">
         <v>185</v>
       </c>
-      <c r="G113" s="1226"/>
-[...3 lines deleted...]
-      <c r="A114" s="1227" t="s">
+      <c r="G113" s="1215"/>
+      <c r="H113" s="1240"/>
+    </row>
+    <row r="114" spans="1:8" s="42" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="1216" t="s">
         <v>198</v>
       </c>
-      <c r="B114" s="1230" t="s">
+      <c r="B114" s="1219" t="s">
         <v>451</v>
       </c>
       <c r="C114" s="127" t="s">
         <v>199</v>
       </c>
-      <c r="D114" s="1095" t="s">
+      <c r="D114" s="1084" t="s">
         <v>192</v>
       </c>
-      <c r="E114" s="1096"/>
-[...2 lines deleted...]
-      <c r="H114" s="1233" t="s">
+      <c r="E114" s="1085"/>
+      <c r="F114" s="1085"/>
+      <c r="G114" s="1086"/>
+      <c r="H114" s="1222" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="115" spans="1:8" s="42" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B115" s="1231"/>
+    <row r="115" spans="1:8" s="42" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="1217"/>
+      <c r="B115" s="1220"/>
       <c r="C115" s="128" t="s">
         <v>200</v>
       </c>
-      <c r="D115" s="1056" t="s">
+      <c r="D115" s="1045" t="s">
         <v>192</v>
       </c>
-      <c r="E115" s="1057"/>
-[...6 lines deleted...]
-      <c r="B116" s="1232"/>
+      <c r="E115" s="1046"/>
+      <c r="F115" s="1046"/>
+      <c r="G115" s="1047"/>
+      <c r="H115" s="1223"/>
+    </row>
+    <row r="116" spans="1:8" s="42" customFormat="1" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="1218"/>
+      <c r="B116" s="1221"/>
       <c r="C116" s="129" t="s">
         <v>201</v>
       </c>
-      <c r="D116" s="1070" t="s">
+      <c r="D116" s="1059" t="s">
         <v>195</v>
       </c>
-      <c r="E116" s="1071"/>
-[...5 lines deleted...]
-      <c r="A117" s="1227" t="s">
+      <c r="E116" s="1060"/>
+      <c r="F116" s="1060"/>
+      <c r="G116" s="1057"/>
+      <c r="H116" s="1223"/>
+    </row>
+    <row r="117" spans="1:8" s="42" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="1216" t="s">
         <v>202</v>
       </c>
-      <c r="B117" s="1230" t="s">
+      <c r="B117" s="1219" t="s">
         <v>370</v>
       </c>
       <c r="C117" s="127" t="s">
         <v>297</v>
       </c>
-      <c r="D117" s="1095" t="s">
+      <c r="D117" s="1084" t="s">
         <v>311</v>
       </c>
-      <c r="E117" s="1096"/>
-[...2 lines deleted...]
-      <c r="H117" s="1233" t="s">
+      <c r="E117" s="1085"/>
+      <c r="F117" s="1085"/>
+      <c r="G117" s="1086"/>
+      <c r="H117" s="1222" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="118" spans="1:8" s="42" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B118" s="1231"/>
+    <row r="118" spans="1:8" s="42" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="1217"/>
+      <c r="B118" s="1220"/>
       <c r="C118" s="128" t="s">
         <v>200</v>
       </c>
-      <c r="D118" s="1053" t="s">
+      <c r="D118" s="1042" t="s">
         <v>311</v>
       </c>
-      <c r="E118" s="1054"/>
-[...6 lines deleted...]
-      <c r="B119" s="1232"/>
+      <c r="E118" s="1043"/>
+      <c r="F118" s="1043"/>
+      <c r="G118" s="1044"/>
+      <c r="H118" s="1223"/>
+    </row>
+    <row r="119" spans="1:8" s="42" customFormat="1" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="1218"/>
+      <c r="B119" s="1221"/>
       <c r="C119" s="130" t="s">
         <v>201</v>
       </c>
-      <c r="D119" s="1253" t="s">
+      <c r="D119" s="1241" t="s">
         <v>195</v>
       </c>
-      <c r="E119" s="1110"/>
-[...5 lines deleted...]
-      <c r="A120" s="1228" t="s">
+      <c r="E119" s="1099"/>
+      <c r="F119" s="1099"/>
+      <c r="G119" s="1242"/>
+      <c r="H119" s="1240"/>
+    </row>
+    <row r="120" spans="1:8" s="42" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="1217" t="s">
         <v>203</v>
       </c>
-      <c r="B120" s="1255" t="s">
+      <c r="B120" s="1243" t="s">
         <v>371</v>
       </c>
       <c r="C120" s="131" t="s">
         <v>452</v>
       </c>
-      <c r="D120" s="1053" t="s">
+      <c r="D120" s="1042" t="s">
         <v>204</v>
       </c>
-      <c r="E120" s="1054"/>
-[...2 lines deleted...]
-      <c r="H120" s="1234" t="s">
+      <c r="E120" s="1043"/>
+      <c r="F120" s="1043"/>
+      <c r="G120" s="1044"/>
+      <c r="H120" s="1223" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="121" spans="1:8" s="42" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C121" s="290" t="s">
+    <row r="121" spans="1:8" s="42" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="1217"/>
+      <c r="B121" s="1244"/>
+      <c r="C121" s="288" t="s">
         <v>372</v>
       </c>
-      <c r="D121" s="1056" t="s">
+      <c r="D121" s="1045" t="s">
         <v>205</v>
       </c>
-      <c r="E121" s="1057"/>
-[...7 lines deleted...]
-      <c r="C122" s="290" t="s">
+      <c r="E121" s="1046"/>
+      <c r="F121" s="1046"/>
+      <c r="G121" s="1047"/>
+      <c r="H121" s="1223"/>
+    </row>
+    <row r="122" spans="1:8" s="42" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="1217"/>
+      <c r="B122" s="1244"/>
+      <c r="C122" s="288" t="s">
         <v>206</v>
       </c>
-      <c r="D122" s="1056" t="s">
+      <c r="D122" s="1045" t="s">
         <v>204</v>
       </c>
-      <c r="E122" s="1057"/>
-[...7 lines deleted...]
-      <c r="C123" s="290" t="s">
+      <c r="E122" s="1046"/>
+      <c r="F122" s="1046"/>
+      <c r="G122" s="1047"/>
+      <c r="H122" s="1223"/>
+    </row>
+    <row r="123" spans="1:8" s="42" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="1217"/>
+      <c r="B123" s="1244"/>
+      <c r="C123" s="288" t="s">
         <v>207</v>
       </c>
-      <c r="D123" s="1056" t="s">
+      <c r="D123" s="1045" t="s">
         <v>208</v>
       </c>
-      <c r="E123" s="1057"/>
-[...7 lines deleted...]
-      <c r="C124" s="304" t="s">
+      <c r="E123" s="1046"/>
+      <c r="F123" s="1046"/>
+      <c r="G123" s="1047"/>
+      <c r="H123" s="1223"/>
+    </row>
+    <row r="124" spans="1:8" s="42" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="1218"/>
+      <c r="B124" s="1245"/>
+      <c r="C124" s="302" t="s">
         <v>209</v>
       </c>
-      <c r="D124" s="1253" t="s">
+      <c r="D124" s="1241" t="s">
         <v>210</v>
       </c>
-      <c r="E124" s="1110"/>
-[...4 lines deleted...]
-    <row r="125" spans="1:8" s="59" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="E124" s="1099"/>
+      <c r="F124" s="1099"/>
+      <c r="G124" s="1242"/>
+      <c r="H124" s="1240"/>
+    </row>
+    <row r="125" spans="1:8" s="59" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="49"/>
       <c r="B125" s="132"/>
       <c r="C125" s="133"/>
       <c r="D125" s="133"/>
       <c r="E125" s="133"/>
       <c r="F125" s="133"/>
       <c r="G125" s="133"/>
       <c r="H125" s="134"/>
     </row>
-    <row r="126" spans="1:8" s="59" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A126" s="1224" t="s">
+    <row r="126" spans="1:8" s="59" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="1213" t="s">
         <v>211</v>
       </c>
-      <c r="B126" s="1224"/>
-[...7 lines deleted...]
-    <row r="127" spans="1:8" s="59" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B126" s="1213"/>
+      <c r="C126" s="1213"/>
+      <c r="D126" s="1213"/>
+      <c r="E126" s="1213"/>
+      <c r="F126" s="1213"/>
+      <c r="G126" s="1213"/>
+      <c r="H126" s="1213"/>
+    </row>
+    <row r="127" spans="1:8" s="59" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="157" t="s">
         <v>212</v>
       </c>
-      <c r="B127" s="1236" t="s">
-[...10 lines deleted...]
-      <c r="A128" s="289" t="s">
+      <c r="B127" s="1225" t="s">
+        <v>574</v>
+      </c>
+      <c r="C127" s="1225"/>
+      <c r="D127" s="1225"/>
+      <c r="E127" s="1225"/>
+      <c r="F127" s="1225"/>
+      <c r="G127" s="1225"/>
+      <c r="H127" s="1225"/>
+    </row>
+    <row r="128" spans="1:8" s="59" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="287" t="s">
         <v>213</v>
       </c>
-      <c r="B128" s="1236" t="s">
+      <c r="B128" s="1225" t="s">
         <v>338</v>
       </c>
-      <c r="C128" s="1236"/>
-[...6 lines deleted...]
-    <row r="129" spans="1:10" s="59" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C128" s="1225"/>
+      <c r="D128" s="1225"/>
+      <c r="E128" s="1225"/>
+      <c r="F128" s="1225"/>
+      <c r="G128" s="1225"/>
+      <c r="H128" s="1225"/>
+    </row>
+    <row r="129" spans="1:10" s="59" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="58" t="s">
         <v>214</v>
       </c>
-      <c r="B129" s="1237" t="s">
+      <c r="B129" s="1226" t="s">
         <v>373</v>
       </c>
-      <c r="C129" s="1237"/>
-[...7 lines deleted...]
-      <c r="A130" s="289" t="s">
+      <c r="C129" s="1226"/>
+      <c r="D129" s="1226"/>
+      <c r="E129" s="1226"/>
+      <c r="F129" s="1226"/>
+      <c r="G129" s="1226"/>
+      <c r="H129" s="1226"/>
+    </row>
+    <row r="130" spans="1:10" s="59" customFormat="1" ht="158.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="287" t="s">
         <v>215</v>
       </c>
-      <c r="B130" s="1238" t="s">
+      <c r="B130" s="1025" t="s">
         <v>453</v>
       </c>
-      <c r="C130" s="1238"/>
-[...4 lines deleted...]
-      <c r="H130" s="1238"/>
+      <c r="C130" s="1025"/>
+      <c r="D130" s="1025"/>
+      <c r="E130" s="1025"/>
+      <c r="F130" s="1025"/>
+      <c r="G130" s="1025"/>
+      <c r="H130" s="1025"/>
       <c r="I130" s="135"/>
       <c r="J130" s="135"/>
     </row>
-    <row r="131" spans="1:10" s="59" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A131" s="289" t="s">
+    <row r="131" spans="1:10" s="59" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="287" t="s">
         <v>216</v>
       </c>
-      <c r="B131" s="1238" t="s">
+      <c r="B131" s="1025" t="s">
         <v>454</v>
       </c>
-      <c r="C131" s="1238"/>
-[...4 lines deleted...]
-      <c r="H131" s="1238"/>
+      <c r="C131" s="1025"/>
+      <c r="D131" s="1025"/>
+      <c r="E131" s="1025"/>
+      <c r="F131" s="1025"/>
+      <c r="G131" s="1025"/>
+      <c r="H131" s="1025"/>
       <c r="I131" s="136"/>
       <c r="J131" s="136"/>
     </row>
-    <row r="132" spans="1:10" s="59" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A132" s="289" t="s">
+    <row r="132" spans="1:10" s="59" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="287" t="s">
         <v>217</v>
       </c>
-      <c r="B132" s="1235" t="s">
+      <c r="B132" s="1224" t="s">
         <v>218</v>
       </c>
-      <c r="C132" s="1235"/>
-[...6 lines deleted...]
-    <row r="133" spans="1:10" s="59" customFormat="1" ht="146.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C132" s="1224"/>
+      <c r="D132" s="1224"/>
+      <c r="E132" s="1224"/>
+      <c r="F132" s="1224"/>
+      <c r="G132" s="1224"/>
+      <c r="H132" s="1224"/>
+    </row>
+    <row r="133" spans="1:10" s="59" customFormat="1" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="157" t="s">
         <v>219</v>
       </c>
-      <c r="B133" s="1237" t="s">
+      <c r="B133" s="1226" t="s">
         <v>374</v>
       </c>
-      <c r="C133" s="1237"/>
-[...6 lines deleted...]
-    <row r="134" spans="1:10" s="59" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C133" s="1226"/>
+      <c r="D133" s="1226"/>
+      <c r="E133" s="1226"/>
+      <c r="F133" s="1226"/>
+      <c r="G133" s="1226"/>
+      <c r="H133" s="1226"/>
+    </row>
+    <row r="134" spans="1:10" s="59" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="157" t="s">
         <v>220</v>
       </c>
-      <c r="B134" s="1235" t="s">
+      <c r="B134" s="1224" t="s">
         <v>455</v>
       </c>
-      <c r="C134" s="1235"/>
-[...7 lines deleted...]
-      <c r="A135" s="289" t="s">
+      <c r="C134" s="1224"/>
+      <c r="D134" s="1224"/>
+      <c r="E134" s="1224"/>
+      <c r="F134" s="1224"/>
+      <c r="G134" s="1224"/>
+      <c r="H134" s="1224"/>
+    </row>
+    <row r="135" spans="1:10" s="59" customFormat="1" ht="184.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="287" t="s">
         <v>221</v>
       </c>
-      <c r="B135" s="1236" t="s">
+      <c r="B135" s="1225" t="s">
         <v>456</v>
       </c>
-      <c r="C135" s="1236"/>
-[...7 lines deleted...]
-      <c r="A136" s="289" t="s">
+      <c r="C135" s="1225"/>
+      <c r="D135" s="1225"/>
+      <c r="E135" s="1225"/>
+      <c r="F135" s="1225"/>
+      <c r="G135" s="1225"/>
+      <c r="H135" s="1225"/>
+    </row>
+    <row r="136" spans="1:10" s="59" customFormat="1" ht="354.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="287" t="s">
         <v>222</v>
       </c>
-      <c r="B136" s="1236" t="s">
+      <c r="B136" s="1225" t="s">
         <v>457</v>
       </c>
-      <c r="C136" s="1236"/>
-[...6 lines deleted...]
-    <row r="137" spans="1:10" s="59" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C136" s="1225"/>
+      <c r="D136" s="1225"/>
+      <c r="E136" s="1225"/>
+      <c r="F136" s="1225"/>
+      <c r="G136" s="1225"/>
+      <c r="H136" s="1225"/>
+    </row>
+    <row r="137" spans="1:10" s="59" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="157" t="s">
         <v>223</v>
       </c>
-      <c r="B137" s="1236" t="s">
+      <c r="B137" s="1225" t="s">
         <v>458</v>
       </c>
-      <c r="C137" s="1236"/>
-[...7 lines deleted...]
-      <c r="A138" s="289" t="s">
+      <c r="C137" s="1225"/>
+      <c r="D137" s="1225"/>
+      <c r="E137" s="1225"/>
+      <c r="F137" s="1225"/>
+      <c r="G137" s="1225"/>
+      <c r="H137" s="1225"/>
+    </row>
+    <row r="138" spans="1:10" s="59" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="287" t="s">
         <v>224</v>
       </c>
-      <c r="B138" s="1235" t="s">
+      <c r="B138" s="1224" t="s">
         <v>459</v>
       </c>
-      <c r="C138" s="1235"/>
-[...7 lines deleted...]
-      <c r="A139" s="289" t="s">
+      <c r="C138" s="1224"/>
+      <c r="D138" s="1224"/>
+      <c r="E138" s="1224"/>
+      <c r="F138" s="1224"/>
+      <c r="G138" s="1224"/>
+      <c r="H138" s="1224"/>
+    </row>
+    <row r="139" spans="1:10" s="59" customFormat="1" ht="172.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="287" t="s">
         <v>225</v>
       </c>
-      <c r="B139" s="1235" t="s">
+      <c r="B139" s="1224" t="s">
         <v>375</v>
       </c>
-      <c r="C139" s="1235"/>
-[...7 lines deleted...]
-      <c r="A140" s="289" t="s">
+      <c r="C139" s="1224"/>
+      <c r="D139" s="1224"/>
+      <c r="E139" s="1224"/>
+      <c r="F139" s="1224"/>
+      <c r="G139" s="1224"/>
+      <c r="H139" s="1224"/>
+    </row>
+    <row r="140" spans="1:10" s="59" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="287" t="s">
         <v>226</v>
       </c>
-      <c r="B140" s="1235" t="s">
+      <c r="B140" s="1224" t="s">
         <v>329</v>
       </c>
-      <c r="C140" s="1235"/>
-[...7 lines deleted...]
-      <c r="A141" s="289" t="s">
+      <c r="C140" s="1224"/>
+      <c r="D140" s="1224"/>
+      <c r="E140" s="1224"/>
+      <c r="F140" s="1224"/>
+      <c r="G140" s="1224"/>
+      <c r="H140" s="1224"/>
+    </row>
+    <row r="141" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="287" t="s">
         <v>227</v>
       </c>
-      <c r="B141" s="1242" t="s">
+      <c r="B141" s="1230" t="s">
         <v>377</v>
       </c>
-      <c r="C141" s="1242"/>
-[...4 lines deleted...]
-      <c r="H141" s="1242"/>
+      <c r="C141" s="1230"/>
+      <c r="D141" s="1230"/>
+      <c r="E141" s="1230"/>
+      <c r="F141" s="1230"/>
+      <c r="G141" s="1230"/>
+      <c r="H141" s="1230"/>
       <c r="I141" s="137"/>
       <c r="J141" s="137"/>
     </row>
-    <row r="142" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="62" t="s">
         <v>229</v>
       </c>
-      <c r="B142" s="1237" t="s">
+      <c r="B142" s="1226" t="s">
         <v>228</v>
       </c>
-      <c r="C142" s="1237"/>
-[...6 lines deleted...]
-    <row r="143" spans="1:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C142" s="1226"/>
+      <c r="D142" s="1226"/>
+      <c r="E142" s="1226"/>
+      <c r="F142" s="1226"/>
+      <c r="G142" s="1226"/>
+      <c r="H142" s="1226"/>
+    </row>
+    <row r="143" spans="1:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="62" t="s">
         <v>231</v>
       </c>
-      <c r="B143" s="1237" t="s">
+      <c r="B143" s="1226" t="s">
         <v>306</v>
       </c>
-      <c r="C143" s="1237"/>
-[...6 lines deleted...]
-    <row r="144" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C143" s="1226"/>
+      <c r="D143" s="1226"/>
+      <c r="E143" s="1226"/>
+      <c r="F143" s="1226"/>
+      <c r="G143" s="1226"/>
+      <c r="H143" s="1226"/>
+    </row>
+    <row r="144" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="62" t="s">
         <v>232</v>
       </c>
-      <c r="B144" s="1243" t="s">
+      <c r="B144" s="1231" t="s">
         <v>230</v>
       </c>
-      <c r="C144" s="1243"/>
-[...6 lines deleted...]
-    <row r="145" spans="1:8" s="59" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C144" s="1231"/>
+      <c r="D144" s="1231"/>
+      <c r="E144" s="1231"/>
+      <c r="F144" s="1231"/>
+      <c r="G144" s="1231"/>
+      <c r="H144" s="1231"/>
+    </row>
+    <row r="145" spans="1:8" s="59" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="157" t="s">
         <v>233</v>
       </c>
-      <c r="B145" s="1236" t="s">
+      <c r="B145" s="1225" t="s">
         <v>460</v>
       </c>
-      <c r="C145" s="1236"/>
-[...6 lines deleted...]
-    <row r="146" spans="1:8" s="59" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C145" s="1225"/>
+      <c r="D145" s="1225"/>
+      <c r="E145" s="1225"/>
+      <c r="F145" s="1225"/>
+      <c r="G145" s="1225"/>
+      <c r="H145" s="1225"/>
+    </row>
+    <row r="146" spans="1:8" s="59" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="157" t="s">
         <v>234</v>
       </c>
-      <c r="B146" s="1239" t="s">
+      <c r="B146" s="1227" t="s">
         <v>376</v>
       </c>
-      <c r="C146" s="1239"/>
-[...6 lines deleted...]
-    <row r="147" spans="1:8" s="59" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C146" s="1227"/>
+      <c r="D146" s="1227"/>
+      <c r="E146" s="1227"/>
+      <c r="F146" s="1227"/>
+      <c r="G146" s="1227"/>
+      <c r="H146" s="1227"/>
+    </row>
+    <row r="147" spans="1:8" s="59" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="157" t="s">
         <v>235</v>
       </c>
-      <c r="B147" s="1240" t="s">
+      <c r="B147" s="1228" t="s">
         <v>461</v>
       </c>
-      <c r="C147" s="1240"/>
-[...6 lines deleted...]
-    <row r="148" spans="1:8" s="59" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C147" s="1228"/>
+      <c r="D147" s="1228"/>
+      <c r="E147" s="1228"/>
+      <c r="F147" s="1228"/>
+      <c r="G147" s="1228"/>
+      <c r="H147" s="1228"/>
+    </row>
+    <row r="148" spans="1:8" s="59" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="157" t="s">
         <v>237</v>
       </c>
-      <c r="B148" s="1241" t="s">
+      <c r="B148" s="1229" t="s">
         <v>236</v>
       </c>
-      <c r="C148" s="1241"/>
-[...6 lines deleted...]
-    <row r="149" spans="1:8" s="59" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C148" s="1229"/>
+      <c r="D148" s="1229"/>
+      <c r="E148" s="1229"/>
+      <c r="F148" s="1229"/>
+      <c r="G148" s="1229"/>
+      <c r="H148" s="1229"/>
+    </row>
+    <row r="149" spans="1:8" s="59" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="157" t="s">
         <v>307</v>
       </c>
-      <c r="B149" s="1240" t="s">
+      <c r="B149" s="1228" t="s">
         <v>238</v>
       </c>
-      <c r="C149" s="1240"/>
-[...6 lines deleted...]
-    <row r="150" spans="1:8" s="59" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C149" s="1228"/>
+      <c r="D149" s="1228"/>
+      <c r="E149" s="1228"/>
+      <c r="F149" s="1228"/>
+      <c r="G149" s="1228"/>
+      <c r="H149" s="1228"/>
+    </row>
+    <row r="150" spans="1:8" s="59" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="157" t="s">
         <v>308</v>
       </c>
-      <c r="B150" s="1240" t="s">
+      <c r="B150" s="1228" t="s">
         <v>378</v>
       </c>
-      <c r="C150" s="1240"/>
-[...4 lines deleted...]
-      <c r="H150" s="1240"/>
+      <c r="C150" s="1228"/>
+      <c r="D150" s="1228"/>
+      <c r="E150" s="1228"/>
+      <c r="F150" s="1228"/>
+      <c r="G150" s="1228"/>
+      <c r="H150" s="1228"/>
     </row>
   </sheetData>
   <mergeCells count="219">
     <mergeCell ref="B127:H127"/>
     <mergeCell ref="B128:H128"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="B100:C100"/>
     <mergeCell ref="B102:H102"/>
     <mergeCell ref="A103:A113"/>
     <mergeCell ref="B103:B113"/>
     <mergeCell ref="D103:E103"/>
     <mergeCell ref="F103:G103"/>
     <mergeCell ref="H103:H113"/>
     <mergeCell ref="D104:E104"/>
     <mergeCell ref="F104:G104"/>
     <mergeCell ref="D122:G122"/>
     <mergeCell ref="D123:G123"/>
     <mergeCell ref="D124:G124"/>
     <mergeCell ref="D119:G119"/>
     <mergeCell ref="D120:G120"/>
     <mergeCell ref="D121:G121"/>
     <mergeCell ref="A117:A119"/>
     <mergeCell ref="B117:B119"/>
     <mergeCell ref="H117:H119"/>
     <mergeCell ref="A120:A124"/>
@@ -27328,2059 +24698,2059 @@
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B11:B24"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:G18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R159"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E105" sqref="E105"/>
+    <sheetView topLeftCell="A88" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="23.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.88671875" style="16" customWidth="1"/>
+    <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
-    <col min="3" max="3" width="50.5546875" style="16" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="23.33203125" style="16"/>
+    <col min="3" max="3" width="50.5703125" style="16" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
+    <col min="5" max="6" width="56.140625" style="16" customWidth="1"/>
+    <col min="7" max="7" width="46.85546875" style="17" customWidth="1"/>
+    <col min="8" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G1" s="151" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G2" s="151" t="s">
-        <v>945</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G3" s="151" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G4" s="152" t="s">
-        <v>590</v>
-[...4 lines deleted...]
-      <c r="A6" s="1322" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1310" t="s">
         <v>464</v>
       </c>
-      <c r="B6" s="1323"/>
-[...4 lines deleted...]
-      <c r="G6" s="1324" t="s">
+      <c r="B6" s="1311"/>
+      <c r="C6" s="1311"/>
+      <c r="D6" s="1311"/>
+      <c r="E6" s="1311"/>
+      <c r="F6" s="264"/>
+      <c r="G6" s="1312" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:7" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="177"/>
       <c r="B7" s="178" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1326" t="s">
+      <c r="C7" s="1314" t="s">
         <v>240</v>
       </c>
-      <c r="D7" s="1327"/>
-      <c r="E7" s="351" t="s">
+      <c r="D7" s="1315"/>
+      <c r="E7" s="349" t="s">
         <v>341</v>
       </c>
-      <c r="F7" s="351" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="418" t="s">
+      <c r="F7" s="349" t="s">
+        <v>593</v>
+      </c>
+      <c r="G7" s="1313"/>
+    </row>
+    <row r="8" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="409" t="s">
         <v>241</v>
       </c>
-      <c r="B8" s="1272" t="s">
+      <c r="B8" s="1260" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="1273"/>
-[...5 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="C8" s="1261"/>
+      <c r="D8" s="1261"/>
+      <c r="E8" s="1261"/>
+      <c r="F8" s="1261"/>
+      <c r="G8" s="1262"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="180" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="1267" t="s">
+      <c r="B9" s="1255" t="s">
         <v>242</v>
       </c>
-      <c r="C9" s="1329" t="s">
+      <c r="C9" s="1317" t="s">
         <v>243</v>
       </c>
-      <c r="D9" s="1330"/>
-      <c r="E9" s="538" t="s">
+      <c r="D9" s="1318"/>
+      <c r="E9" s="494" t="s">
         <v>115</v>
       </c>
-      <c r="F9" s="538" t="s">
+      <c r="F9" s="494" t="s">
         <v>115</v>
       </c>
-      <c r="G9" s="1331"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G9" s="1319"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="181" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="1328"/>
-      <c r="C10" s="1333" t="s">
+      <c r="B10" s="1316"/>
+      <c r="C10" s="1321" t="s">
         <v>244</v>
       </c>
-      <c r="D10" s="1334"/>
-      <c r="E10" s="539" t="s">
+      <c r="D10" s="1322"/>
+      <c r="E10" s="495" t="s">
         <v>115</v>
       </c>
-      <c r="F10" s="539" t="s">
+      <c r="F10" s="495" t="s">
         <v>115</v>
       </c>
-      <c r="G10" s="1332"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G10" s="1320"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="1328"/>
-      <c r="C11" s="1333" t="s">
+      <c r="B11" s="1316"/>
+      <c r="C11" s="1321" t="s">
         <v>245</v>
       </c>
-      <c r="D11" s="1334"/>
+      <c r="D11" s="1322"/>
       <c r="E11" s="182" t="s">
         <v>246</v>
       </c>
-      <c r="F11" s="267" t="s">
+      <c r="F11" s="265" t="s">
         <v>246</v>
       </c>
-      <c r="G11" s="1332"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:7" s="328" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G11" s="1320"/>
+    </row>
+    <row r="12" spans="1:7" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="181" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="1328"/>
-      <c r="C12" s="1303" t="s">
+      <c r="B12" s="1316"/>
+      <c r="C12" s="1291" t="s">
         <v>247</v>
       </c>
-      <c r="D12" s="1305"/>
+      <c r="D12" s="1293"/>
       <c r="E12" s="183" t="s">
         <v>80</v>
       </c>
       <c r="F12" s="183" t="s">
         <v>80</v>
       </c>
-      <c r="G12" s="1335" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:7" s="328" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G12" s="1323" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="184" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="1268"/>
-      <c r="C13" s="1337" t="s">
+      <c r="B13" s="1256"/>
+      <c r="C13" s="1325" t="s">
         <v>248</v>
       </c>
-      <c r="D13" s="1338"/>
+      <c r="D13" s="1326"/>
       <c r="E13" s="185" t="s">
         <v>249</v>
       </c>
-      <c r="F13" s="532" t="s">
+      <c r="F13" s="505" t="s">
         <v>249</v>
       </c>
-      <c r="G13" s="1336"/>
-[...2 lines deleted...]
-      <c r="A14" s="308" t="s">
+      <c r="G13" s="1324"/>
+    </row>
+    <row r="14" spans="1:7" s="326" customFormat="1" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="306" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="524" t="s">
-[...16 lines deleted...]
-    <row r="15" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="485" t="s">
+        <v>784</v>
+      </c>
+      <c r="C14" s="1257" t="s">
+        <v>785</v>
+      </c>
+      <c r="D14" s="1259"/>
+      <c r="E14" s="308" t="s">
+        <v>620</v>
+      </c>
+      <c r="F14" s="308" t="s">
+        <v>620</v>
+      </c>
+      <c r="G14" s="308" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="180" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1267" t="s">
+      <c r="B15" s="1250" t="s">
         <v>250</v>
       </c>
-      <c r="C15" s="1339" t="s">
+      <c r="C15" s="1327" t="s">
         <v>251</v>
       </c>
-      <c r="D15" s="1340"/>
-      <c r="E15" s="186" t="s">
+      <c r="D15" s="1328"/>
+      <c r="E15" s="266" t="s">
         <v>252</v>
       </c>
-      <c r="F15" s="268" t="s">
+      <c r="F15" s="266" t="s">
         <v>252</v>
       </c>
-      <c r="G15" s="1372"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G15" s="1361"/>
+    </row>
+    <row r="16" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="180" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="1328"/>
-      <c r="C16" s="1341" t="s">
+      <c r="B16" s="1251"/>
+      <c r="C16" s="1329" t="s">
         <v>253</v>
       </c>
-      <c r="D16" s="1342"/>
-      <c r="E16" s="380" t="s">
+      <c r="D16" s="1330"/>
+      <c r="E16" s="564" t="s">
         <v>252</v>
       </c>
-      <c r="F16" s="536" t="s">
+      <c r="F16" s="564" t="s">
         <v>252</v>
       </c>
-      <c r="G16" s="1373"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G16" s="1362"/>
+    </row>
+    <row r="17" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="181" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="1328"/>
-      <c r="C17" s="1341" t="s">
+      <c r="B17" s="1251"/>
+      <c r="C17" s="1329" t="s">
         <v>254</v>
       </c>
-      <c r="D17" s="1342"/>
-      <c r="E17" s="187" t="s">
+      <c r="D17" s="1330"/>
+      <c r="E17" s="191" t="s">
         <v>252</v>
       </c>
-      <c r="F17" s="193" t="s">
+      <c r="F17" s="191" t="s">
         <v>252</v>
       </c>
-      <c r="G17" s="1373"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G17" s="1362"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="181" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="1268"/>
-      <c r="C18" s="1379" t="s">
+      <c r="B18" s="1252"/>
+      <c r="C18" s="1368" t="s">
         <v>255</v>
       </c>
-      <c r="D18" s="1378"/>
-      <c r="E18" s="187" t="s">
+      <c r="D18" s="1369"/>
+      <c r="E18" s="191" t="s">
         <v>252</v>
       </c>
-      <c r="F18" s="193" t="s">
+      <c r="F18" s="191" t="s">
         <v>252</v>
       </c>
-      <c r="G18" s="1374"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G18" s="1363"/>
+    </row>
+    <row r="19" spans="1:7" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="181" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="524" t="s">
+      <c r="B19" s="563" t="s">
+        <v>618</v>
+      </c>
+      <c r="C19" s="1346" t="s">
+        <v>621</v>
+      </c>
+      <c r="D19" s="1347"/>
+      <c r="E19" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="F19" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="G19" s="308" t="s">
         <v>619</v>
       </c>
-      <c r="C19" s="1358" t="s">
-[...14 lines deleted...]
-      <c r="A20" s="510" t="s">
+    </row>
+    <row r="20" spans="1:7" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="472" t="s">
         <v>82</v>
       </c>
-      <c r="B20" s="511" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="1360" t="s">
+      <c r="B20" s="473" t="s">
+        <v>814</v>
+      </c>
+      <c r="C20" s="1348" t="s">
         <v>256</v>
       </c>
-      <c r="D20" s="1340"/>
-      <c r="E20" s="583" t="s">
+      <c r="D20" s="1349"/>
+      <c r="E20" s="550" t="s">
         <v>252</v>
       </c>
-      <c r="F20" s="587" t="s">
+      <c r="F20" s="544" t="s">
         <v>252</v>
       </c>
-      <c r="G20" s="1375"/>
-[...2 lines deleted...]
-      <c r="A21" s="512" t="s">
+      <c r="G20" s="1364"/>
+    </row>
+    <row r="21" spans="1:7" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="474" t="s">
         <v>257</v>
       </c>
-      <c r="B21" s="312" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="1377" t="s">
+      <c r="B21" s="310" t="s">
+        <v>896</v>
+      </c>
+      <c r="C21" s="1366" t="s">
         <v>258</v>
       </c>
-      <c r="D21" s="1378"/>
-      <c r="E21" s="583" t="s">
+      <c r="D21" s="1367"/>
+      <c r="E21" s="550" t="s">
         <v>252</v>
       </c>
-      <c r="F21" s="587" t="s">
+      <c r="F21" s="544" t="s">
         <v>252</v>
       </c>
-      <c r="G21" s="1376"/>
-[...2 lines deleted...]
-      <c r="A22" s="188" t="s">
+      <c r="G21" s="1365"/>
+    </row>
+    <row r="22" spans="1:7" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="186" t="s">
         <v>259</v>
       </c>
-      <c r="B22" s="1354" t="s">
+      <c r="B22" s="1342" t="s">
         <v>260</v>
       </c>
-      <c r="C22" s="1355"/>
-[...1 lines deleted...]
-      <c r="E22" s="375" t="s">
+      <c r="C22" s="1343"/>
+      <c r="D22" s="1344"/>
+      <c r="E22" s="372" t="s">
         <v>330</v>
       </c>
-      <c r="F22" s="545" t="s">
+      <c r="F22" s="501" t="s">
         <v>330</v>
       </c>
-      <c r="G22" s="189"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G22" s="187"/>
+    </row>
+    <row r="23" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="180" t="s">
         <v>261</v>
       </c>
-      <c r="B23" s="1368" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="402" t="s">
+      <c r="B23" s="1357" t="s">
+        <v>603</v>
+      </c>
+      <c r="C23" s="1345" t="s">
+        <v>815</v>
+      </c>
+      <c r="D23" s="393" t="s">
         <v>200</v>
       </c>
-      <c r="E23" s="190" t="s">
+      <c r="E23" s="188" t="s">
         <v>262</v>
       </c>
-      <c r="F23" s="535" t="s">
+      <c r="F23" s="514" t="s">
         <v>262</v>
       </c>
-      <c r="G23" s="1372" t="s">
+      <c r="G23" s="1361" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="181" t="s">
         <v>263</v>
       </c>
-      <c r="B24" s="1369"/>
-[...1 lines deleted...]
-      <c r="D24" s="549" t="s">
+      <c r="B24" s="1358"/>
+      <c r="C24" s="1345"/>
+      <c r="D24" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E24" s="380" t="s">
+      <c r="E24" s="377" t="s">
         <v>264</v>
       </c>
-      <c r="F24" s="536" t="s">
+      <c r="F24" s="491" t="s">
         <v>264</v>
       </c>
-      <c r="G24" s="1373"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G24" s="1362"/>
+    </row>
+    <row r="25" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="181" t="s">
         <v>265</v>
       </c>
-      <c r="B25" s="1369"/>
-[...3 lines deleted...]
-      <c r="D25" s="549" t="s">
+      <c r="B25" s="1358"/>
+      <c r="C25" s="1345" t="s">
+        <v>816</v>
+      </c>
+      <c r="D25" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E25" s="380" t="s">
+      <c r="E25" s="377" t="s">
         <v>264</v>
       </c>
-      <c r="F25" s="536" t="s">
+      <c r="F25" s="491" t="s">
         <v>264</v>
       </c>
-      <c r="G25" s="1373"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G25" s="1362"/>
+    </row>
+    <row r="26" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="181" t="s">
         <v>266</v>
       </c>
-      <c r="B26" s="1369"/>
-[...1 lines deleted...]
-      <c r="D26" s="549" t="s">
+      <c r="B26" s="1358"/>
+      <c r="C26" s="1345"/>
+      <c r="D26" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E26" s="380" t="s">
+      <c r="E26" s="377" t="s">
         <v>267</v>
       </c>
-      <c r="F26" s="536" t="s">
+      <c r="F26" s="491" t="s">
         <v>267</v>
       </c>
-      <c r="G26" s="1373"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G26" s="1362"/>
+    </row>
+    <row r="27" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="181" t="s">
         <v>268</v>
       </c>
-      <c r="B27" s="1369"/>
-      <c r="C27" s="1394" t="s">
+      <c r="B27" s="1358"/>
+      <c r="C27" s="1384" t="s">
         <v>379</v>
       </c>
-      <c r="D27" s="549" t="s">
+      <c r="D27" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E27" s="380" t="s">
+      <c r="E27" s="377" t="s">
         <v>347</v>
       </c>
-      <c r="F27" s="536" t="s">
+      <c r="F27" s="491" t="s">
         <v>347</v>
       </c>
-      <c r="G27" s="1373"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G27" s="1362"/>
+    </row>
+    <row r="28" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="181" t="s">
         <v>269</v>
       </c>
-      <c r="B28" s="1369"/>
-[...1 lines deleted...]
-      <c r="D28" s="403" t="s">
+      <c r="B28" s="1358"/>
+      <c r="C28" s="1385"/>
+      <c r="D28" s="394" t="s">
         <v>201</v>
       </c>
-      <c r="E28" s="311" t="s">
+      <c r="E28" s="309" t="s">
         <v>348</v>
       </c>
-      <c r="F28" s="523" t="s">
+      <c r="F28" s="506" t="s">
         <v>348</v>
       </c>
-      <c r="G28" s="1373"/>
-[...2 lines deleted...]
-      <c r="A29" s="191" t="s">
+      <c r="G28" s="1362"/>
+    </row>
+    <row r="29" spans="1:7" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="189" t="s">
         <v>270</v>
       </c>
-      <c r="B29" s="1369"/>
-[...3 lines deleted...]
-      <c r="D29" s="580" t="s">
+      <c r="B29" s="1358"/>
+      <c r="C29" s="310" t="s">
+        <v>830</v>
+      </c>
+      <c r="D29" s="552" t="s">
         <v>200</v>
       </c>
-      <c r="E29" s="193" t="s">
-[...8 lines deleted...]
-      <c r="A30" s="191" t="s">
+      <c r="E29" s="191" t="s">
+        <v>771</v>
+      </c>
+      <c r="F29" s="191" t="s">
+        <v>771</v>
+      </c>
+      <c r="G29" s="1362"/>
+    </row>
+    <row r="30" spans="1:7" s="18" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="189" t="s">
         <v>271</v>
       </c>
-      <c r="B30" s="1369"/>
-[...3 lines deleted...]
-      <c r="D30" s="549" t="s">
+      <c r="B30" s="1358"/>
+      <c r="C30" s="1381" t="s">
+        <v>875</v>
+      </c>
+      <c r="D30" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E30" s="1267" t="s">
+      <c r="E30" s="1255" t="s">
         <v>296</v>
       </c>
-      <c r="F30" s="1262" t="s">
+      <c r="F30" s="1250" t="s">
         <v>296</v>
       </c>
-      <c r="G30" s="1389"/>
-[...2 lines deleted...]
-      <c r="A31" s="191" t="s">
+      <c r="G30" s="1379"/>
+    </row>
+    <row r="31" spans="1:7" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="189" t="s">
         <v>272</v>
       </c>
-      <c r="B31" s="1369"/>
-[...8 lines deleted...]
-    <row r="32" spans="1:7" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="1358"/>
+      <c r="C31" s="1382"/>
+      <c r="D31" s="395" t="s">
+        <v>591</v>
+      </c>
+      <c r="E31" s="1383"/>
+      <c r="F31" s="1337"/>
+      <c r="G31" s="1379"/>
+    </row>
+    <row r="32" spans="1:7" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="184" t="s">
         <v>474</v>
       </c>
-      <c r="B32" s="1370"/>
-[...3 lines deleted...]
-      <c r="D32" s="581" t="s">
+      <c r="B32" s="1359"/>
+      <c r="C32" s="392" t="s">
+        <v>623</v>
+      </c>
+      <c r="D32" s="553" t="s">
         <v>200</v>
       </c>
-      <c r="E32" s="542" t="s">
-[...8 lines deleted...]
-      <c r="A33" s="418" t="s">
+      <c r="E32" s="498" t="s">
+        <v>630</v>
+      </c>
+      <c r="F32" s="486" t="s">
+        <v>630</v>
+      </c>
+      <c r="G32" s="1380"/>
+    </row>
+    <row r="33" spans="1:18" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="409" t="s">
         <v>85</v>
       </c>
-      <c r="B33" s="1272" t="s">
+      <c r="B33" s="1260" t="s">
         <v>112</v>
       </c>
-      <c r="C33" s="1273"/>
-[...5 lines deleted...]
-    <row r="34" spans="1:18" s="161" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="1261"/>
+      <c r="D33" s="1360"/>
+      <c r="E33" s="1261"/>
+      <c r="F33" s="1261"/>
+      <c r="G33" s="1262"/>
+    </row>
+    <row r="34" spans="1:18" s="161" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="166" t="s">
         <v>87</v>
       </c>
-      <c r="B34" s="1262" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="1384" t="s">
+      <c r="B34" s="1250" t="s">
+        <v>817</v>
+      </c>
+      <c r="C34" s="1374" t="s">
         <v>273</v>
       </c>
-      <c r="D34" s="1385"/>
-[...21 lines deleted...]
-    <row r="35" spans="1:18" s="161" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D34" s="1375"/>
+      <c r="E34" s="1376" t="s">
+        <v>537</v>
+      </c>
+      <c r="F34" s="1376" t="s">
+        <v>537</v>
+      </c>
+      <c r="G34" s="1350" t="s">
+        <v>540</v>
+      </c>
+      <c r="H34" s="365"/>
+      <c r="I34" s="365"/>
+      <c r="J34" s="365"/>
+      <c r="K34" s="365"/>
+      <c r="L34" s="365"/>
+      <c r="M34" s="365"/>
+      <c r="N34" s="365"/>
+      <c r="O34" s="365"/>
+      <c r="P34" s="365"/>
+      <c r="Q34" s="365"/>
+      <c r="R34" s="365"/>
+    </row>
+    <row r="35" spans="1:18" s="161" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="165" t="s">
         <v>89</v>
       </c>
-      <c r="B35" s="1263"/>
-      <c r="C35" s="1364" t="s">
+      <c r="B35" s="1251"/>
+      <c r="C35" s="1353" t="s">
         <v>274</v>
       </c>
-      <c r="D35" s="1365"/>
-[...13 lines deleted...]
-      <c r="R35" s="368"/>
+      <c r="D35" s="1354"/>
+      <c r="E35" s="1377"/>
+      <c r="F35" s="1377"/>
+      <c r="G35" s="1351"/>
+      <c r="H35" s="365"/>
+      <c r="I35" s="365"/>
+      <c r="J35" s="365"/>
+      <c r="K35" s="365"/>
+      <c r="L35" s="365"/>
+      <c r="M35" s="365"/>
+      <c r="N35" s="365"/>
+      <c r="O35" s="365"/>
+      <c r="P35" s="365"/>
+      <c r="Q35" s="365"/>
+      <c r="R35" s="365"/>
     </row>
     <row r="36" spans="1:18" s="162" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="386" t="s">
+      <c r="A36" s="383" t="s">
         <v>92</v>
       </c>
-      <c r="B36" s="1263"/>
-      <c r="C36" s="1380" t="s">
+      <c r="B36" s="1251"/>
+      <c r="C36" s="1370" t="s">
         <v>275</v>
       </c>
-      <c r="D36" s="1381"/>
-[...2 lines deleted...]
-      <c r="G36" s="1362"/>
+      <c r="D36" s="1371"/>
+      <c r="E36" s="1378"/>
+      <c r="F36" s="1378"/>
+      <c r="G36" s="1351"/>
     </row>
     <row r="37" spans="1:18" s="162" customFormat="1" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="523" t="s">
+      <c r="A37" s="506" t="s">
         <v>93</v>
       </c>
-      <c r="B37" s="1264"/>
-[...10 lines deleted...]
-      <c r="G37" s="1363"/>
+      <c r="B37" s="1252"/>
+      <c r="C37" s="1257" t="s">
+        <v>560</v>
+      </c>
+      <c r="D37" s="1259"/>
+      <c r="E37" s="373" t="s">
+        <v>537</v>
+      </c>
+      <c r="F37" s="373" t="s">
+        <v>537</v>
+      </c>
+      <c r="G37" s="1352"/>
     </row>
     <row r="38" spans="1:18" s="162" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="163" t="s">
         <v>95</v>
       </c>
-      <c r="B38" s="1396" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="1382" t="s">
+      <c r="B38" s="1386" t="s">
+        <v>818</v>
+      </c>
+      <c r="C38" s="1372" t="s">
         <v>502</v>
       </c>
-      <c r="D38" s="1383"/>
-      <c r="E38" s="1397" t="s">
+      <c r="D38" s="1373"/>
+      <c r="E38" s="1387" t="s">
         <v>115</v>
       </c>
-      <c r="F38" s="1397" t="s">
+      <c r="F38" s="1387" t="s">
         <v>115</v>
       </c>
-      <c r="G38" s="1293"/>
+      <c r="G38" s="1281"/>
     </row>
     <row r="39" spans="1:18" s="162" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="164" t="s">
         <v>97</v>
       </c>
-      <c r="B39" s="1284"/>
-      <c r="C39" s="1366" t="s">
+      <c r="B39" s="1272"/>
+      <c r="C39" s="1355" t="s">
         <v>503</v>
       </c>
-      <c r="D39" s="1367"/>
-[...2 lines deleted...]
-      <c r="G39" s="1294"/>
+      <c r="D39" s="1356"/>
+      <c r="E39" s="1388"/>
+      <c r="F39" s="1388"/>
+      <c r="G39" s="1282"/>
     </row>
     <row r="40" spans="1:18" s="162" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="356" t="s">
+      <c r="A40" s="353" t="s">
         <v>99</v>
       </c>
-      <c r="B40" s="1284"/>
-[...15 lines deleted...]
-      <c r="A41" s="419" t="s">
+      <c r="B40" s="1272"/>
+      <c r="C40" s="1355" t="s">
+        <v>915</v>
+      </c>
+      <c r="D40" s="1356"/>
+      <c r="E40" s="515" t="s">
+        <v>870</v>
+      </c>
+      <c r="F40" s="515" t="s">
+        <v>870</v>
+      </c>
+      <c r="G40" s="510" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="410" t="s">
         <v>276</v>
       </c>
-      <c r="B41" s="1272" t="s">
+      <c r="B41" s="1260" t="s">
         <v>133</v>
       </c>
-      <c r="C41" s="1273"/>
-[...6 lines deleted...]
-      <c r="A42" s="194" t="s">
+      <c r="C41" s="1261"/>
+      <c r="D41" s="1261"/>
+      <c r="E41" s="1261"/>
+      <c r="F41" s="1261"/>
+      <c r="G41" s="1262"/>
+    </row>
+    <row r="42" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="192" t="s">
         <v>113</v>
       </c>
-      <c r="B42" s="1295" t="s">
+      <c r="B42" s="1283" t="s">
         <v>135</v>
       </c>
-      <c r="C42" s="1296"/>
-[...1 lines deleted...]
-      <c r="E42" s="540" t="s">
+      <c r="C42" s="1284"/>
+      <c r="D42" s="1285"/>
+      <c r="E42" s="496" t="s">
         <v>115</v>
       </c>
-      <c r="F42" s="206" t="s">
+      <c r="F42" s="204" t="s">
         <v>115</v>
       </c>
-      <c r="G42" s="195"/>
-[...2 lines deleted...]
-      <c r="A43" s="196" t="s">
+      <c r="G42" s="193"/>
+    </row>
+    <row r="43" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="194" t="s">
         <v>116</v>
       </c>
-      <c r="B43" s="1269" t="s">
+      <c r="B43" s="1257" t="s">
         <v>137</v>
       </c>
-      <c r="C43" s="1270"/>
-[...1 lines deleted...]
-      <c r="E43" s="197" t="s">
+      <c r="C43" s="1258"/>
+      <c r="D43" s="1259"/>
+      <c r="E43" s="195" t="s">
         <v>139</v>
       </c>
-      <c r="F43" s="535" t="s">
+      <c r="F43" s="514" t="s">
         <v>139</v>
       </c>
-      <c r="G43" s="538" t="s">
+      <c r="G43" s="494" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="44" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="194" t="s">
+    <row r="44" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="192" t="s">
         <v>125</v>
       </c>
-      <c r="B44" s="198" t="s">
+      <c r="B44" s="196" t="s">
         <v>146</v>
       </c>
-      <c r="C44" s="1343" t="s">
-[...3 lines deleted...]
-      <c r="E44" s="572" t="s">
+      <c r="C44" s="1331" t="s">
+        <v>819</v>
+      </c>
+      <c r="D44" s="1331"/>
+      <c r="E44" s="556" t="s">
         <v>115</v>
       </c>
-      <c r="F44" s="525" t="s">
+      <c r="F44" s="507" t="s">
         <v>115</v>
       </c>
-      <c r="G44" s="199"/>
+      <c r="G44" s="197"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="20"/>
       <c r="O44" s="20"/>
       <c r="P44" s="20"/>
       <c r="Q44" s="20"/>
     </row>
-    <row r="45" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="196" t="s">
+    <row r="45" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="194" t="s">
         <v>128</v>
       </c>
-      <c r="B45" s="1344" t="s">
+      <c r="B45" s="1332" t="s">
         <v>278</v>
       </c>
-      <c r="C45" s="1333" t="s">
-[...3 lines deleted...]
-      <c r="E45" s="584" t="s">
+      <c r="C45" s="1321" t="s">
+        <v>604</v>
+      </c>
+      <c r="D45" s="1322"/>
+      <c r="E45" s="547" t="s">
         <v>279</v>
       </c>
-      <c r="F45" s="536" t="s">
+      <c r="F45" s="491" t="s">
         <v>279</v>
       </c>
-      <c r="G45" s="200"/>
+      <c r="G45" s="198"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="20"/>
       <c r="O45" s="20"/>
       <c r="P45" s="20"/>
       <c r="Q45" s="20"/>
     </row>
-    <row r="46" spans="1:18" s="18" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="196" t="s">
+    <row r="46" spans="1:18" s="18" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="194" t="s">
         <v>277</v>
       </c>
-      <c r="B46" s="1345"/>
-      <c r="C46" s="1303" t="s">
+      <c r="B46" s="1333"/>
+      <c r="C46" s="1291" t="s">
         <v>282</v>
       </c>
-      <c r="D46" s="1305"/>
-      <c r="E46" s="1346" t="s">
+      <c r="D46" s="1293"/>
+      <c r="E46" s="1334" t="s">
         <v>115</v>
       </c>
-      <c r="F46" s="1348" t="s">
+      <c r="F46" s="1336" t="s">
         <v>115</v>
       </c>
-      <c r="G46" s="1306"/>
+      <c r="G46" s="1294"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
     </row>
-    <row r="47" spans="1:18" s="18" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="194" t="s">
+    <row r="47" spans="1:18" s="18" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="192" t="s">
         <v>280</v>
       </c>
-      <c r="B47" s="1345"/>
-      <c r="C47" s="1350" t="s">
+      <c r="B47" s="1333"/>
+      <c r="C47" s="1338" t="s">
         <v>284</v>
       </c>
-      <c r="D47" s="1351"/>
-[...2 lines deleted...]
-      <c r="G47" s="1307"/>
+      <c r="D47" s="1339"/>
+      <c r="E47" s="1303"/>
+      <c r="F47" s="1251"/>
+      <c r="G47" s="1295"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
     </row>
-    <row r="48" spans="1:18" s="18" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="196" t="s">
+    <row r="48" spans="1:18" s="18" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="194" t="s">
         <v>281</v>
       </c>
-      <c r="B48" s="1345"/>
-      <c r="C48" s="1303" t="s">
+      <c r="B48" s="1333"/>
+      <c r="C48" s="1291" t="s">
         <v>285</v>
       </c>
-      <c r="D48" s="1305"/>
-[...2 lines deleted...]
-      <c r="G48" s="1308"/>
+      <c r="D48" s="1293"/>
+      <c r="E48" s="1335"/>
+      <c r="F48" s="1337"/>
+      <c r="G48" s="1296"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
     </row>
-    <row r="49" spans="1:17" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="201" t="s">
+    <row r="49" spans="1:17" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="199" t="s">
         <v>283</v>
       </c>
-      <c r="B49" s="1345"/>
-      <c r="C49" s="1352" t="s">
+      <c r="B49" s="1333"/>
+      <c r="C49" s="1340" t="s">
         <v>83</v>
       </c>
-      <c r="D49" s="1353"/>
-      <c r="E49" s="576" t="s">
+      <c r="D49" s="1341"/>
+      <c r="E49" s="557" t="s">
         <v>286</v>
       </c>
-      <c r="F49" s="193" t="s">
+      <c r="F49" s="191" t="s">
         <v>286</v>
       </c>
-      <c r="G49" s="543"/>
+      <c r="G49" s="499"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
     </row>
-    <row r="50" spans="1:17" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="420" t="s">
+    <row r="50" spans="1:17" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="411" t="s">
         <v>132</v>
       </c>
-      <c r="B50" s="1309" t="s">
-[...6 lines deleted...]
-      <c r="G50" s="1311"/>
+      <c r="B50" s="1297" t="s">
+        <v>605</v>
+      </c>
+      <c r="C50" s="1298"/>
+      <c r="D50" s="1298"/>
+      <c r="E50" s="1298"/>
+      <c r="F50" s="1298"/>
+      <c r="G50" s="1299"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="20"/>
       <c r="O50" s="20"/>
       <c r="P50" s="20"/>
       <c r="Q50" s="20"/>
     </row>
-    <row r="51" spans="1:17" s="18" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="202" t="s">
+    <row r="51" spans="1:17" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="200" t="s">
         <v>134</v>
       </c>
-      <c r="B51" s="1318" t="s">
+      <c r="B51" s="1306" t="s">
         <v>287</v>
       </c>
-      <c r="C51" s="1316" t="s">
+      <c r="C51" s="1304" t="s">
         <v>144</v>
       </c>
-      <c r="D51" s="1317"/>
-      <c r="E51" s="542" t="s">
+      <c r="D51" s="1305"/>
+      <c r="E51" s="498" t="s">
         <v>115</v>
       </c>
-      <c r="F51" s="542" t="s">
+      <c r="F51" s="498" t="s">
         <v>115</v>
       </c>
-      <c r="G51" s="544"/>
+      <c r="G51" s="500"/>
       <c r="H51" s="20"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="20"/>
       <c r="O51" s="20"/>
       <c r="P51" s="20"/>
       <c r="Q51" s="20"/>
     </row>
-    <row r="52" spans="1:17" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="202" t="s">
+    <row r="52" spans="1:17" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="200" t="s">
         <v>136</v>
       </c>
-      <c r="B52" s="1318"/>
-      <c r="C52" s="1312" t="s">
+      <c r="B52" s="1306"/>
+      <c r="C52" s="1300" t="s">
         <v>478</v>
       </c>
-      <c r="D52" s="1313"/>
-      <c r="E52" s="1262" t="s">
+      <c r="D52" s="1301"/>
+      <c r="E52" s="1250" t="s">
         <v>504</v>
       </c>
-      <c r="F52" s="1314" t="s">
+      <c r="F52" s="1302" t="s">
         <v>504</v>
       </c>
-      <c r="G52" s="1262" t="s">
-        <v>542</v>
+      <c r="G52" s="1250" t="s">
+        <v>541</v>
       </c>
       <c r="H52" s="20"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="20"/>
       <c r="Q52" s="20"/>
     </row>
-    <row r="53" spans="1:17" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="204" t="s">
+    <row r="53" spans="1:17" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="202" t="s">
         <v>142</v>
       </c>
-      <c r="B53" s="1318"/>
-      <c r="C53" s="1312" t="s">
+      <c r="B53" s="1306"/>
+      <c r="C53" s="1300" t="s">
         <v>428</v>
       </c>
-      <c r="D53" s="1313"/>
-[...2 lines deleted...]
-      <c r="G53" s="1263"/>
+      <c r="D53" s="1301"/>
+      <c r="E53" s="1251"/>
+      <c r="F53" s="1303"/>
+      <c r="G53" s="1251"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="20"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
     </row>
-    <row r="54" spans="1:17" s="18" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="204" t="s">
+    <row r="54" spans="1:17" s="18" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="202" t="s">
         <v>152</v>
       </c>
-      <c r="B54" s="1318"/>
-[...6 lines deleted...]
-      <c r="G54" s="1263"/>
+      <c r="B54" s="1306"/>
+      <c r="C54" s="1286" t="s">
+        <v>820</v>
+      </c>
+      <c r="D54" s="1286"/>
+      <c r="E54" s="1252"/>
+      <c r="F54" s="1283"/>
+      <c r="G54" s="1251"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
       <c r="P54" s="20"/>
       <c r="Q54" s="20"/>
     </row>
-    <row r="55" spans="1:17" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="204" t="s">
+    <row r="55" spans="1:17" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="202" t="s">
         <v>292</v>
       </c>
-      <c r="B55" s="1318"/>
-[...10 lines deleted...]
-      <c r="G55" s="1263"/>
+      <c r="B55" s="1306"/>
+      <c r="C55" s="1287" t="s">
+        <v>739</v>
+      </c>
+      <c r="D55" s="1288"/>
+      <c r="E55" s="1250" t="s">
+        <v>559</v>
+      </c>
+      <c r="F55" s="1302" t="s">
+        <v>559</v>
+      </c>
+      <c r="G55" s="1251"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="20"/>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
     </row>
-    <row r="56" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="204" t="s">
+    <row r="56" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="202" t="s">
         <v>469</v>
       </c>
-      <c r="B56" s="1318"/>
-[...6 lines deleted...]
-      <c r="G56" s="1264"/>
+      <c r="B56" s="1306"/>
+      <c r="C56" s="1289" t="s">
+        <v>787</v>
+      </c>
+      <c r="D56" s="1290"/>
+      <c r="E56" s="1252"/>
+      <c r="F56" s="1283"/>
+      <c r="G56" s="1252"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
     </row>
-    <row r="57" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="G57" s="279"/>
+    <row r="57" spans="1:17" s="18" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="202" t="s">
+        <v>542</v>
+      </c>
+      <c r="B57" s="1306"/>
+      <c r="C57" s="1289" t="s">
+        <v>919</v>
+      </c>
+      <c r="D57" s="1290"/>
+      <c r="E57" s="549" t="s">
+        <v>920</v>
+      </c>
+      <c r="F57" s="512" t="s">
+        <v>920</v>
+      </c>
+      <c r="G57" s="277"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="20"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
     </row>
-    <row r="58" spans="1:17" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="E58" s="573" t="s">
+    <row r="58" spans="1:17" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="202" t="s">
+        <v>543</v>
+      </c>
+      <c r="B58" s="1306"/>
+      <c r="C58" s="1289" t="s">
+        <v>740</v>
+      </c>
+      <c r="D58" s="1290"/>
+      <c r="E58" s="548" t="s">
         <v>505</v>
       </c>
-      <c r="F58" s="528" t="s">
+      <c r="F58" s="511" t="s">
         <v>505</v>
       </c>
-      <c r="G58" s="279" t="s">
-        <v>542</v>
+      <c r="G58" s="277" t="s">
+        <v>541</v>
       </c>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
     </row>
-    <row r="59" spans="1:17" s="18" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-        <v>744</v>
+    <row r="59" spans="1:17" s="18" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="202" t="s">
+        <v>544</v>
+      </c>
+      <c r="B59" s="1306"/>
+      <c r="C59" s="1286" t="s">
+        <v>821</v>
+      </c>
+      <c r="D59" s="1286"/>
+      <c r="E59" s="548" t="s">
+        <v>741</v>
+      </c>
+      <c r="F59" s="511" t="s">
+        <v>741</v>
+      </c>
+      <c r="G59" s="327" t="s">
+        <v>742</v>
       </c>
       <c r="H59" s="20"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
       <c r="N59" s="20"/>
       <c r="O59" s="20"/>
       <c r="P59" s="20"/>
       <c r="Q59" s="20"/>
     </row>
-    <row r="60" spans="1:17" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="E60" s="520" t="s">
+    <row r="60" spans="1:17" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="203" t="s">
+        <v>546</v>
+      </c>
+      <c r="B60" s="378" t="s">
+        <v>897</v>
+      </c>
+      <c r="C60" s="1253" t="s">
+        <v>606</v>
+      </c>
+      <c r="D60" s="1254"/>
+      <c r="E60" s="489" t="s">
         <v>115</v>
       </c>
-      <c r="F60" s="520" t="s">
+      <c r="F60" s="489" t="s">
         <v>115</v>
       </c>
-      <c r="G60" s="206" t="s">
+      <c r="G60" s="204" t="s">
         <v>115</v>
       </c>
       <c r="H60" s="20"/>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
       <c r="M60" s="20"/>
       <c r="N60" s="20"/>
       <c r="O60" s="20"/>
       <c r="P60" s="20"/>
       <c r="Q60" s="20"/>
     </row>
-    <row r="61" spans="1:17" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-        <v>542</v>
+    <row r="61" spans="1:17" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="203" t="s">
+        <v>557</v>
+      </c>
+      <c r="B61" s="1257" t="s">
+        <v>876</v>
+      </c>
+      <c r="C61" s="1258"/>
+      <c r="D61" s="1259"/>
+      <c r="E61" s="204" t="s">
+        <v>545</v>
+      </c>
+      <c r="F61" s="204" t="s">
+        <v>545</v>
+      </c>
+      <c r="G61" s="1255" t="s">
+        <v>541</v>
       </c>
       <c r="H61" s="20"/>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="20"/>
       <c r="L61" s="20"/>
       <c r="M61" s="20"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
     </row>
-    <row r="62" spans="1:17" s="18" customFormat="1" ht="34.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="E62" s="206" t="s">
+    <row r="62" spans="1:17" s="18" customFormat="1" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="205" t="s">
+        <v>918</v>
+      </c>
+      <c r="B62" s="1257" t="s">
+        <v>822</v>
+      </c>
+      <c r="C62" s="1258"/>
+      <c r="D62" s="1259"/>
+      <c r="E62" s="204" t="s">
         <v>506</v>
       </c>
-      <c r="F62" s="206" t="s">
+      <c r="F62" s="204" t="s">
         <v>506</v>
       </c>
-      <c r="G62" s="1268"/>
+      <c r="G62" s="1256"/>
       <c r="H62" s="20"/>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="20"/>
       <c r="L62" s="20"/>
       <c r="M62" s="20"/>
       <c r="N62" s="20"/>
       <c r="O62" s="20"/>
       <c r="P62" s="20"/>
       <c r="Q62" s="20"/>
     </row>
-    <row r="63" spans="1:17" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B63" s="1272" t="s">
+    <row r="63" spans="1:17" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="409" t="s">
+        <v>547</v>
+      </c>
+      <c r="B63" s="1260" t="s">
         <v>156</v>
       </c>
-      <c r="C63" s="1273"/>
-[...5 lines deleted...]
-    <row r="64" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C63" s="1261"/>
+      <c r="D63" s="1261"/>
+      <c r="E63" s="1261"/>
+      <c r="F63" s="1261"/>
+      <c r="G63" s="1262"/>
+    </row>
+    <row r="64" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="180" t="s">
         <v>157</v>
       </c>
-      <c r="B64" s="1319" t="s">
+      <c r="B64" s="1307" t="s">
         <v>289</v>
       </c>
-      <c r="C64" s="1320"/>
-[...1 lines deleted...]
-      <c r="E64" s="535" t="s">
+      <c r="C64" s="1308"/>
+      <c r="D64" s="1309"/>
+      <c r="E64" s="514" t="s">
         <v>115</v>
       </c>
-      <c r="F64" s="535" t="s">
+      <c r="F64" s="514" t="s">
         <v>115</v>
       </c>
-      <c r="G64" s="208"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G64" s="206"/>
+    </row>
+    <row r="65" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="181" t="s">
         <v>160</v>
       </c>
-      <c r="B65" s="1303" t="s">
-[...4 lines deleted...]
-      <c r="E65" s="380" t="s">
+      <c r="B65" s="1291" t="s">
+        <v>823</v>
+      </c>
+      <c r="C65" s="1292"/>
+      <c r="D65" s="1293"/>
+      <c r="E65" s="377" t="s">
         <v>290</v>
       </c>
-      <c r="F65" s="536" t="s">
+      <c r="F65" s="491" t="s">
         <v>290</v>
       </c>
-      <c r="G65" s="539" t="s">
+      <c r="G65" s="495" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="66" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="B66" s="1287" t="s">
+      <c r="B66" s="1275" t="s">
         <v>166</v>
       </c>
-      <c r="C66" s="1288"/>
-[...1 lines deleted...]
-      <c r="E66" s="210">
+      <c r="C66" s="1276"/>
+      <c r="D66" s="1277"/>
+      <c r="E66" s="208">
         <v>300</v>
       </c>
-      <c r="F66" s="539">
+      <c r="F66" s="495">
         <v>300</v>
       </c>
-      <c r="G66" s="539" t="s">
+      <c r="G66" s="495" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="67" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="181" t="s">
         <v>165</v>
       </c>
-      <c r="B67" s="1287" t="s">
-[...4 lines deleted...]
-      <c r="E67" s="210" t="s">
+      <c r="B67" s="1275" t="s">
+        <v>824</v>
+      </c>
+      <c r="C67" s="1276"/>
+      <c r="D67" s="1277"/>
+      <c r="E67" s="208" t="s">
         <v>286</v>
       </c>
-      <c r="F67" s="539" t="s">
+      <c r="F67" s="495" t="s">
         <v>286</v>
       </c>
-      <c r="G67" s="539"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:17" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G67" s="495"/>
+    </row>
+    <row r="68" spans="1:17" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="184" t="s">
         <v>170</v>
       </c>
-      <c r="B68" s="1290" t="s">
+      <c r="B68" s="1278" t="s">
         <v>293</v>
       </c>
-      <c r="C68" s="1291"/>
-[...1 lines deleted...]
-      <c r="E68" s="200" t="s">
+      <c r="C68" s="1279"/>
+      <c r="D68" s="1280"/>
+      <c r="E68" s="198" t="s">
         <v>172</v>
       </c>
-      <c r="F68" s="200" t="s">
+      <c r="F68" s="198" t="s">
         <v>172</v>
       </c>
-      <c r="G68" s="200" t="s">
+      <c r="G68" s="198" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="69" spans="1:17" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A69" s="405" t="s">
+    <row r="69" spans="1:17" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="396" t="s">
         <v>173</v>
       </c>
-      <c r="B69" s="1275" t="s">
+      <c r="B69" s="1263" t="s">
         <v>470</v>
       </c>
-      <c r="C69" s="1276"/>
-      <c r="D69" s="1277"/>
+      <c r="C69" s="1264"/>
+      <c r="D69" s="1265"/>
       <c r="E69" s="183" t="s">
         <v>286</v>
       </c>
       <c r="F69" s="183" t="s">
         <v>286</v>
       </c>
       <c r="G69" s="183" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A70" s="162"/>
       <c r="B70" s="162"/>
       <c r="C70" s="162"/>
       <c r="D70" s="162"/>
       <c r="E70" s="162"/>
       <c r="F70" s="162"/>
-      <c r="G70" s="211"/>
-[...2 lines deleted...]
-      <c r="A71" s="1278" t="s">
+      <c r="G70" s="209"/>
+    </row>
+    <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="1266" t="s">
         <v>211</v>
       </c>
-      <c r="B71" s="1278"/>
+      <c r="B71" s="1266"/>
       <c r="C71" s="162"/>
       <c r="D71" s="162"/>
       <c r="E71" s="162"/>
       <c r="F71" s="162"/>
-      <c r="G71" s="211"/>
-[...2 lines deleted...]
-      <c r="A72" s="212" t="s">
+      <c r="G71" s="209"/>
+    </row>
+    <row r="72" spans="1:17" s="17" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="210" t="s">
         <v>212</v>
       </c>
-      <c r="B72" s="421" t="s">
+      <c r="B72" s="412" t="s">
         <v>294</v>
       </c>
-      <c r="C72" s="585"/>
-[...3 lines deleted...]
-      <c r="G72" s="211"/>
+      <c r="C72" s="542"/>
+      <c r="D72" s="542"/>
+      <c r="E72" s="542"/>
+      <c r="F72" s="542"/>
+      <c r="G72" s="209"/>
       <c r="H72" s="16"/>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="16"/>
       <c r="O72" s="16"/>
       <c r="P72" s="16"/>
       <c r="Q72" s="16"/>
     </row>
-    <row r="73" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B73" s="1279" t="s">
+    <row r="73" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="211"/>
+      <c r="B73" s="1267" t="s">
         <v>295</v>
       </c>
-      <c r="C73" s="1282" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="402" t="s">
+      <c r="C73" s="1270" t="s">
+        <v>825</v>
+      </c>
+      <c r="D73" s="393" t="s">
         <v>200</v>
       </c>
-      <c r="E73" s="382" t="s">
+      <c r="E73" s="379" t="s">
         <v>264</v>
       </c>
-      <c r="F73" s="217"/>
-      <c r="G73" s="211"/>
+      <c r="F73" s="215"/>
+      <c r="G73" s="209"/>
       <c r="H73" s="16"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="16"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="16"/>
       <c r="O73" s="16"/>
       <c r="P73" s="16"/>
       <c r="Q73" s="16"/>
     </row>
-    <row r="74" spans="1:17" s="17" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D74" s="549" t="s">
+    <row r="74" spans="1:17" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="211"/>
+      <c r="B74" s="1268"/>
+      <c r="C74" s="1271"/>
+      <c r="D74" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E74" s="383" t="s">
+      <c r="E74" s="380" t="s">
         <v>264</v>
       </c>
-      <c r="F74" s="217"/>
-      <c r="G74" s="211"/>
+      <c r="F74" s="215"/>
+      <c r="G74" s="209"/>
       <c r="H74" s="16"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="16"/>
       <c r="O74" s="16"/>
       <c r="P74" s="16"/>
       <c r="Q74" s="16"/>
     </row>
-    <row r="75" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="D75" s="549" t="s">
+    <row r="75" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="211"/>
+      <c r="B75" s="1268"/>
+      <c r="C75" s="1271" t="s">
+        <v>816</v>
+      </c>
+      <c r="D75" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E75" s="383" t="s">
+      <c r="E75" s="380" t="s">
         <v>267</v>
       </c>
-      <c r="F75" s="217"/>
-      <c r="G75" s="211"/>
+      <c r="F75" s="215"/>
+      <c r="G75" s="209"/>
       <c r="H75" s="16"/>
       <c r="I75" s="16"/>
       <c r="J75" s="16"/>
       <c r="K75" s="16"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
       <c r="N75" s="16"/>
       <c r="O75" s="16"/>
       <c r="P75" s="16"/>
       <c r="Q75" s="16"/>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D76" s="549" t="s">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A76" s="211"/>
+      <c r="B76" s="1268"/>
+      <c r="C76" s="1271"/>
+      <c r="D76" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E76" s="383" t="s">
+      <c r="E76" s="380" t="s">
         <v>296</v>
       </c>
-      <c r="F76" s="217"/>
-[...8 lines deleted...]
-      <c r="D77" s="1285" t="s">
+      <c r="F76" s="215"/>
+      <c r="G76" s="209"/>
+    </row>
+    <row r="77" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="211"/>
+      <c r="B77" s="1268"/>
+      <c r="C77" s="1272" t="s">
+        <v>830</v>
+      </c>
+      <c r="D77" s="1273" t="s">
         <v>200</v>
       </c>
-      <c r="E77" s="1285" t="s">
+      <c r="E77" s="1273" t="s">
         <v>262</v>
       </c>
-      <c r="F77" s="586"/>
-[...8 lines deleted...]
-      <c r="F78" s="586"/>
+      <c r="F77" s="543"/>
+      <c r="G77" s="209"/>
+    </row>
+    <row r="78" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="211"/>
+      <c r="B78" s="1268"/>
+      <c r="C78" s="1272"/>
+      <c r="D78" s="1273"/>
+      <c r="E78" s="1273"/>
+      <c r="F78" s="543"/>
       <c r="G78" s="162"/>
     </row>
-    <row r="79" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F79" s="586"/>
+    <row r="79" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="211"/>
+      <c r="B79" s="1268"/>
+      <c r="C79" s="1272"/>
+      <c r="D79" s="1273"/>
+      <c r="E79" s="1273"/>
+      <c r="F79" s="543"/>
       <c r="G79" s="162"/>
     </row>
-    <row r="80" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="D80" s="549" t="s">
+    <row r="80" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="211"/>
+      <c r="B80" s="1268"/>
+      <c r="C80" s="1272" t="s">
+        <v>788</v>
+      </c>
+      <c r="D80" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E80" s="1286" t="s">
+      <c r="E80" s="1274" t="s">
         <v>296</v>
       </c>
-      <c r="F80" s="216"/>
+      <c r="F80" s="214"/>
       <c r="G80" s="162"/>
     </row>
-    <row r="81" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D81" s="549" t="s">
+    <row r="81" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="211"/>
+      <c r="B81" s="1268"/>
+      <c r="C81" s="1272"/>
+      <c r="D81" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E81" s="1286"/>
-      <c r="F81" s="216"/>
+      <c r="E81" s="1274"/>
+      <c r="F81" s="214"/>
       <c r="G81" s="162"/>
     </row>
-    <row r="82" spans="1:7" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C82" s="1284" t="s">
+    <row r="82" spans="1:7" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="212"/>
+      <c r="B82" s="1268"/>
+      <c r="C82" s="1272" t="s">
         <v>519</v>
       </c>
-      <c r="D82" s="548" t="s">
+      <c r="D82" s="492" t="s">
         <v>200</v>
       </c>
-      <c r="E82" s="527" t="s">
-[...9 lines deleted...]
-      <c r="D83" s="548" t="s">
+      <c r="E82" s="513" t="s">
+        <v>771</v>
+      </c>
+      <c r="F82" s="267"/>
+      <c r="G82" s="209"/>
+    </row>
+    <row r="83" spans="1:7" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="212"/>
+      <c r="B83" s="1268"/>
+      <c r="C83" s="1272"/>
+      <c r="D83" s="492" t="s">
         <v>201</v>
       </c>
-      <c r="E83" s="527" t="s">
+      <c r="E83" s="513" t="s">
         <v>264</v>
       </c>
-      <c r="F83" s="269"/>
-[...8 lines deleted...]
-      <c r="D84" s="192" t="s">
+      <c r="F83" s="267"/>
+      <c r="G83" s="209"/>
+    </row>
+    <row r="84" spans="1:7" s="17" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="212"/>
+      <c r="B84" s="1269"/>
+      <c r="C84" s="191" t="s">
+        <v>633</v>
+      </c>
+      <c r="D84" s="190" t="s">
         <v>200</v>
       </c>
-      <c r="E84" s="312" t="s">
-[...11 lines deleted...]
-      <c r="F85" s="217"/>
+      <c r="E84" s="310" t="s">
+        <v>630</v>
+      </c>
+      <c r="F84" s="267"/>
+      <c r="G84" s="209"/>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="211"/>
+      <c r="B85" s="213"/>
+      <c r="C85" s="512"/>
+      <c r="D85" s="214"/>
+      <c r="E85" s="215"/>
+      <c r="F85" s="215"/>
       <c r="G85" s="162"/>
     </row>
-    <row r="86" spans="1:7" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="212" t="s">
+    <row r="86" spans="1:7" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="210" t="s">
         <v>213</v>
       </c>
-      <c r="B86" s="1258" t="s">
-[...9 lines deleted...]
-      <c r="A87" s="212" t="s">
+      <c r="B86" s="1246" t="s">
+        <v>772</v>
+      </c>
+      <c r="C86" s="1246"/>
+      <c r="D86" s="1246"/>
+      <c r="E86" s="1246"/>
+      <c r="F86" s="1246"/>
+      <c r="G86" s="1246"/>
+    </row>
+    <row r="87" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="210" t="s">
         <v>214</v>
       </c>
-      <c r="B87" s="1258" t="s">
+      <c r="B87" s="1246" t="s">
         <v>342</v>
       </c>
-      <c r="C87" s="1258"/>
-[...6 lines deleted...]
-      <c r="A88" s="212" t="s">
+      <c r="C87" s="1246"/>
+      <c r="D87" s="1246"/>
+      <c r="E87" s="1246"/>
+      <c r="F87" s="1246"/>
+      <c r="G87" s="1246"/>
+    </row>
+    <row r="88" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="210" t="s">
         <v>215</v>
       </c>
-      <c r="B88" s="1259" t="s">
+      <c r="B88" s="1247" t="s">
         <v>507</v>
       </c>
-      <c r="C88" s="1259"/>
-[...6 lines deleted...]
-      <c r="A89" s="218" t="s">
+      <c r="C88" s="1247"/>
+      <c r="D88" s="1247"/>
+      <c r="E88" s="1247"/>
+      <c r="F88" s="484"/>
+      <c r="G88" s="483"/>
+    </row>
+    <row r="89" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="216" t="s">
         <v>216</v>
       </c>
-      <c r="B89" s="1259" t="s">
-[...9 lines deleted...]
-      <c r="A90" s="219" t="s">
+      <c r="B89" s="1247" t="s">
+        <v>877</v>
+      </c>
+      <c r="C89" s="1247"/>
+      <c r="D89" s="1247"/>
+      <c r="E89" s="1247"/>
+      <c r="F89" s="1247"/>
+      <c r="G89" s="1247"/>
+    </row>
+    <row r="90" spans="1:7" s="174" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="217" t="s">
         <v>217</v>
       </c>
-      <c r="B90" s="1259" t="s">
-[...9 lines deleted...]
-      <c r="A91" s="219" t="s">
+      <c r="B90" s="1247" t="s">
+        <v>871</v>
+      </c>
+      <c r="C90" s="1247"/>
+      <c r="D90" s="1247"/>
+      <c r="E90" s="1247"/>
+      <c r="F90" s="1247"/>
+      <c r="G90" s="1247"/>
+    </row>
+    <row r="91" spans="1:7" s="174" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="217" t="s">
         <v>219</v>
       </c>
-      <c r="B91" s="660" t="s">
-[...10 lines deleted...]
-      <c r="B92" s="422"/>
+      <c r="B91" s="655" t="s">
+        <v>789</v>
+      </c>
+      <c r="C91" s="655"/>
+      <c r="D91" s="655"/>
+      <c r="E91" s="655"/>
+      <c r="F91" s="655"/>
+      <c r="G91" s="655"/>
+    </row>
+    <row r="92" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="218"/>
+      <c r="B92" s="413"/>
       <c r="C92" s="162"/>
       <c r="D92" s="162"/>
       <c r="E92" s="162"/>
       <c r="F92" s="162"/>
       <c r="G92" s="162"/>
     </row>
-    <row r="93" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="F93" s="552"/>
+    <row r="93" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="219" t="s">
+        <v>558</v>
+      </c>
+      <c r="B93" s="1247" t="s">
+        <v>764</v>
+      </c>
+      <c r="C93" s="1247"/>
+      <c r="D93" s="1247"/>
+      <c r="E93" s="1247"/>
+      <c r="F93" s="516"/>
       <c r="G93" s="162"/>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B94" s="422"/>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="218"/>
+      <c r="B94" s="413"/>
       <c r="C94" s="162"/>
       <c r="D94" s="162"/>
       <c r="E94" s="162"/>
       <c r="F94" s="162"/>
       <c r="G94" s="162"/>
     </row>
-    <row r="95" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B95" s="422"/>
+    <row r="95" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="218"/>
+      <c r="B95" s="413"/>
       <c r="C95" s="162"/>
       <c r="D95" s="162"/>
       <c r="E95" s="162"/>
       <c r="F95" s="162"/>
       <c r="G95" s="162"/>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B96" s="422"/>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="218"/>
+      <c r="B96" s="413"/>
       <c r="C96" s="162"/>
       <c r="D96" s="162"/>
       <c r="E96" s="162"/>
       <c r="F96" s="162"/>
       <c r="G96" s="162"/>
     </row>
-    <row r="97" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B97" s="422"/>
+    <row r="97" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="218"/>
+      <c r="B97" s="413"/>
       <c r="C97" s="162"/>
       <c r="D97" s="162"/>
       <c r="E97" s="162"/>
       <c r="F97" s="162"/>
       <c r="G97" s="162"/>
     </row>
-    <row r="98" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B98" s="422"/>
+    <row r="98" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="218"/>
+      <c r="B98" s="413"/>
       <c r="C98" s="162"/>
       <c r="D98" s="162"/>
       <c r="E98" s="162"/>
       <c r="F98" s="162"/>
       <c r="G98" s="162"/>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B99" s="422"/>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" s="218"/>
+      <c r="B99" s="413"/>
       <c r="C99" s="162"/>
       <c r="D99" s="162"/>
       <c r="E99" s="162"/>
       <c r="F99" s="162"/>
       <c r="G99" s="162"/>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B100" s="423"/>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="218"/>
+      <c r="B100" s="414"/>
       <c r="C100" s="162"/>
       <c r="D100" s="162"/>
       <c r="E100" s="162"/>
       <c r="F100" s="162"/>
       <c r="G100" s="162"/>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B101" s="423"/>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="218"/>
+      <c r="B101" s="414"/>
       <c r="C101" s="162"/>
       <c r="D101" s="162"/>
       <c r="E101" s="162"/>
       <c r="F101" s="162"/>
       <c r="G101" s="162"/>
     </row>
-    <row r="102" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B102" s="1260" t="s">
+    <row r="102" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="218"/>
+      <c r="B102" s="1248" t="s">
         <v>508</v>
       </c>
-      <c r="C102" s="1261"/>
+      <c r="C102" s="1249"/>
       <c r="D102" s="162"/>
       <c r="E102" s="162"/>
       <c r="F102" s="162"/>
       <c r="G102" s="162"/>
     </row>
-    <row r="103" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="21"/>
-      <c r="B103" s="424"/>
+      <c r="B103" s="415"/>
       <c r="G103" s="16"/>
     </row>
-    <row r="104" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="21"/>
-      <c r="B104" s="424"/>
+      <c r="B104" s="415"/>
       <c r="G104" s="16"/>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" s="21"/>
-      <c r="B105" s="424"/>
+      <c r="B105" s="415"/>
       <c r="G105" s="16"/>
     </row>
-    <row r="106" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="21"/>
-      <c r="B106" s="424"/>
+      <c r="B106" s="415"/>
       <c r="G106" s="16"/>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="21"/>
-      <c r="B107" s="424"/>
+      <c r="B107" s="415"/>
       <c r="G107" s="16"/>
     </row>
-    <row r="108" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="21"/>
-      <c r="B108" s="424"/>
+      <c r="B108" s="415"/>
       <c r="G108" s="16"/>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" s="21"/>
-      <c r="B109" s="424"/>
+      <c r="B109" s="415"/>
       <c r="G109" s="16"/>
     </row>
-    <row r="110" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="21"/>
-      <c r="B110" s="424"/>
+      <c r="B110" s="415"/>
       <c r="G110" s="16"/>
     </row>
-    <row r="111" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="21"/>
-      <c r="B111" s="424"/>
+      <c r="B111" s="415"/>
       <c r="G111" s="16"/>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" s="21"/>
       <c r="G112" s="16"/>
     </row>
-    <row r="113" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="21"/>
       <c r="G113" s="16"/>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="21"/>
       <c r="G114" s="16"/>
     </row>
-    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" s="21"/>
       <c r="G115" s="16"/>
     </row>
-    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="21"/>
       <c r="G116" s="16"/>
     </row>
-    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="21"/>
       <c r="G117" s="16"/>
     </row>
-    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="21"/>
       <c r="G118" s="16"/>
     </row>
-    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="21"/>
       <c r="G119" s="16"/>
     </row>
-    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" s="21"/>
       <c r="G120" s="16"/>
     </row>
-    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" s="21"/>
       <c r="G121" s="16"/>
     </row>
-    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" s="21"/>
       <c r="G122" s="16"/>
     </row>
-    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="21"/>
       <c r="G123" s="16"/>
     </row>
-    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="21"/>
       <c r="G124" s="16"/>
     </row>
-    <row r="125" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" s="21"/>
       <c r="G125" s="16"/>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="21"/>
       <c r="G126" s="16"/>
     </row>
-    <row r="127" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" s="21"/>
       <c r="G127" s="16"/>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="21"/>
       <c r="G128" s="16"/>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="21"/>
       <c r="G129" s="16"/>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="21"/>
       <c r="G130" s="16"/>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" s="21"/>
       <c r="G131" s="16"/>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="21"/>
       <c r="G132" s="16"/>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" s="21"/>
       <c r="G133" s="16"/>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="21"/>
       <c r="G134" s="16"/>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" s="21"/>
       <c r="G135" s="16"/>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="21"/>
       <c r="G136" s="16"/>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="21"/>
       <c r="G137" s="16"/>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="21"/>
       <c r="G138" s="16"/>
     </row>
-    <row r="139" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="21"/>
       <c r="G139" s="16"/>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="21"/>
       <c r="G140" s="16"/>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="21"/>
       <c r="G141" s="16"/>
     </row>
-    <row r="142" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="21"/>
       <c r="G142" s="16"/>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="21"/>
       <c r="G143" s="16"/>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="21"/>
       <c r="G144" s="16"/>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="21"/>
       <c r="G145" s="16"/>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="21"/>
       <c r="G146" s="16"/>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="21"/>
       <c r="G147" s="16"/>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="21"/>
       <c r="G148" s="16"/>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="21"/>
       <c r="G149" s="16"/>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="21"/>
       <c r="G150" s="16"/>
     </row>
-    <row r="151" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" s="21"/>
       <c r="G151" s="16"/>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152" s="21"/>
       <c r="G152" s="16"/>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A153" s="21"/>
       <c r="G153" s="16"/>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154" s="21"/>
       <c r="G154" s="16"/>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A155" s="21"/>
       <c r="G155" s="16"/>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A156" s="21"/>
       <c r="G156" s="16"/>
     </row>
-    <row r="157" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" s="21"/>
       <c r="G157" s="16"/>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A158" s="21"/>
       <c r="G158" s="16"/>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A159" s="21"/>
       <c r="G159" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="106">
     <mergeCell ref="B23:B32"/>
     <mergeCell ref="B33:G33"/>
     <mergeCell ref="B34:B37"/>
     <mergeCell ref="B15:B18"/>
     <mergeCell ref="G15:G18"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="B86:G86"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="E34:E36"/>
     <mergeCell ref="F34:F36"/>
     <mergeCell ref="G23:G32"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="C25:C26"/>
@@ -29458,4588 +26828,4588 @@
     <mergeCell ref="B63:G63"/>
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="B73:B84"/>
     <mergeCell ref="C73:C74"/>
     <mergeCell ref="C75:C76"/>
     <mergeCell ref="C77:C79"/>
     <mergeCell ref="D77:D79"/>
     <mergeCell ref="E77:E79"/>
     <mergeCell ref="C80:C81"/>
     <mergeCell ref="E80:E81"/>
     <mergeCell ref="C82:C83"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B68:D68"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B102" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BF160"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C39" sqref="C39:D39"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="23.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.88671875" style="16" customWidth="1"/>
+    <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
     <col min="3" max="3" width="53" style="16" customWidth="1"/>
-    <col min="4" max="4" width="20.44140625" style="16" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="59" max="16384" width="23.33203125" style="16"/>
+    <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
+    <col min="5" max="5" width="59.85546875" style="16" customWidth="1"/>
+    <col min="6" max="6" width="54.28515625" style="17" customWidth="1"/>
+    <col min="7" max="58" width="23.28515625" style="361"/>
+    <col min="59" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:58" x14ac:dyDescent="0.25">
       <c r="F1" s="151" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="2" spans="1:58" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:58" x14ac:dyDescent="0.25">
       <c r="E2" s="151"/>
       <c r="F2" s="151" t="s">
-        <v>945</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:58" x14ac:dyDescent="0.3">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="3" spans="1:58" x14ac:dyDescent="0.25">
       <c r="E3" s="151"/>
       <c r="F3" s="151" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:58" x14ac:dyDescent="0.3">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58" x14ac:dyDescent="0.25">
       <c r="E4" s="151"/>
       <c r="F4" s="152" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:58" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="5" spans="1:58" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E5" s="152"/>
     </row>
-    <row r="6" spans="1:58" s="17" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F6" s="1324" t="s">
+    <row r="6" spans="1:58" s="17" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1405" t="s">
+        <v>755</v>
+      </c>
+      <c r="B6" s="1406"/>
+      <c r="C6" s="1406"/>
+      <c r="D6" s="1406"/>
+      <c r="E6" s="1406"/>
+      <c r="F6" s="1312" t="s">
         <v>239</v>
       </c>
-      <c r="G6" s="365"/>
-[...54 lines deleted...]
-      <c r="B7" s="351" t="s">
+      <c r="G6" s="362"/>
+      <c r="H6" s="362"/>
+      <c r="I6" s="362"/>
+      <c r="J6" s="362"/>
+      <c r="K6" s="362"/>
+      <c r="L6" s="362"/>
+      <c r="M6" s="362"/>
+      <c r="N6" s="362"/>
+      <c r="O6" s="362"/>
+      <c r="P6" s="362"/>
+      <c r="Q6" s="362"/>
+      <c r="R6" s="362"/>
+      <c r="S6" s="362"/>
+      <c r="T6" s="362"/>
+      <c r="U6" s="362"/>
+      <c r="V6" s="362"/>
+      <c r="W6" s="362"/>
+      <c r="X6" s="362"/>
+      <c r="Y6" s="362"/>
+      <c r="Z6" s="362"/>
+      <c r="AA6" s="362"/>
+      <c r="AB6" s="362"/>
+      <c r="AC6" s="362"/>
+      <c r="AD6" s="362"/>
+      <c r="AE6" s="362"/>
+      <c r="AF6" s="362"/>
+      <c r="AG6" s="362"/>
+      <c r="AH6" s="362"/>
+      <c r="AI6" s="362"/>
+      <c r="AJ6" s="362"/>
+      <c r="AK6" s="362"/>
+      <c r="AL6" s="362"/>
+      <c r="AM6" s="362"/>
+      <c r="AN6" s="362"/>
+      <c r="AO6" s="362"/>
+      <c r="AP6" s="362"/>
+      <c r="AQ6" s="362"/>
+      <c r="AR6" s="362"/>
+      <c r="AS6" s="362"/>
+      <c r="AT6" s="362"/>
+      <c r="AU6" s="362"/>
+      <c r="AV6" s="362"/>
+      <c r="AW6" s="362"/>
+      <c r="AX6" s="362"/>
+      <c r="AY6" s="362"/>
+      <c r="AZ6" s="362"/>
+      <c r="BA6" s="362"/>
+      <c r="BB6" s="362"/>
+      <c r="BC6" s="362"/>
+      <c r="BD6" s="362"/>
+      <c r="BE6" s="362"/>
+      <c r="BF6" s="362"/>
+    </row>
+    <row r="7" spans="1:58" s="17" customFormat="1" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="352"/>
+      <c r="B7" s="349" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1413" t="s">
+      <c r="C7" s="1407" t="s">
         <v>240</v>
       </c>
-      <c r="D7" s="1414"/>
-[...58 lines deleted...]
-      <c r="A8" s="418" t="s">
+      <c r="D7" s="1408"/>
+      <c r="E7" s="519" t="s">
+        <v>756</v>
+      </c>
+      <c r="F7" s="1313"/>
+      <c r="G7" s="362"/>
+      <c r="H7" s="362"/>
+      <c r="I7" s="362"/>
+      <c r="J7" s="362"/>
+      <c r="K7" s="362"/>
+      <c r="L7" s="362"/>
+      <c r="M7" s="362"/>
+      <c r="N7" s="362"/>
+      <c r="O7" s="362"/>
+      <c r="P7" s="362"/>
+      <c r="Q7" s="362"/>
+      <c r="R7" s="362"/>
+      <c r="S7" s="362"/>
+      <c r="T7" s="362"/>
+      <c r="U7" s="362"/>
+      <c r="V7" s="362"/>
+      <c r="W7" s="362"/>
+      <c r="X7" s="362"/>
+      <c r="Y7" s="362"/>
+      <c r="Z7" s="362"/>
+      <c r="AA7" s="362"/>
+      <c r="AB7" s="362"/>
+      <c r="AC7" s="362"/>
+      <c r="AD7" s="362"/>
+      <c r="AE7" s="362"/>
+      <c r="AF7" s="362"/>
+      <c r="AG7" s="362"/>
+      <c r="AH7" s="362"/>
+      <c r="AI7" s="362"/>
+      <c r="AJ7" s="362"/>
+      <c r="AK7" s="362"/>
+      <c r="AL7" s="362"/>
+      <c r="AM7" s="362"/>
+      <c r="AN7" s="362"/>
+      <c r="AO7" s="362"/>
+      <c r="AP7" s="362"/>
+      <c r="AQ7" s="362"/>
+      <c r="AR7" s="362"/>
+      <c r="AS7" s="362"/>
+      <c r="AT7" s="362"/>
+      <c r="AU7" s="362"/>
+      <c r="AV7" s="362"/>
+      <c r="AW7" s="362"/>
+      <c r="AX7" s="362"/>
+      <c r="AY7" s="362"/>
+      <c r="AZ7" s="362"/>
+      <c r="BA7" s="362"/>
+      <c r="BB7" s="362"/>
+      <c r="BC7" s="362"/>
+      <c r="BD7" s="362"/>
+      <c r="BE7" s="362"/>
+      <c r="BF7" s="362"/>
+    </row>
+    <row r="8" spans="1:58" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="409" t="s">
         <v>241</v>
       </c>
-      <c r="B8" s="1272" t="s">
+      <c r="B8" s="1260" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="1273"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:58" x14ac:dyDescent="0.3">
+      <c r="C8" s="1261"/>
+      <c r="D8" s="1261"/>
+      <c r="E8" s="1409"/>
+      <c r="F8" s="416"/>
+    </row>
+    <row r="9" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A9" s="180" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="1267" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1329" t="s">
+      <c r="B9" s="1255" t="s">
+        <v>757</v>
+      </c>
+      <c r="C9" s="1317" t="s">
         <v>243</v>
       </c>
-      <c r="D9" s="1416"/>
-      <c r="E9" s="538" t="s">
+      <c r="D9" s="1410"/>
+      <c r="E9" s="494" t="s">
         <v>115</v>
       </c>
-      <c r="F9" s="406"/>
-[...2 lines deleted...]
-      <c r="A10" s="1348" t="s">
+      <c r="F9" s="397"/>
+    </row>
+    <row r="10" spans="1:58" s="17" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1336" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="1328"/>
-[...125 lines deleted...]
-    <row r="12" spans="1:58" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="1316"/>
+      <c r="C10" s="1340" t="s">
+        <v>758</v>
+      </c>
+      <c r="D10" s="1411"/>
+      <c r="E10" s="495" t="s">
+        <v>878</v>
+      </c>
+      <c r="F10" s="417"/>
+      <c r="G10" s="362"/>
+      <c r="H10" s="362"/>
+      <c r="I10" s="362"/>
+      <c r="J10" s="362"/>
+      <c r="K10" s="362"/>
+      <c r="L10" s="362"/>
+      <c r="M10" s="362"/>
+      <c r="N10" s="362"/>
+      <c r="O10" s="362"/>
+      <c r="P10" s="362"/>
+      <c r="Q10" s="362"/>
+      <c r="R10" s="362"/>
+      <c r="S10" s="362"/>
+      <c r="T10" s="362"/>
+      <c r="U10" s="362"/>
+      <c r="V10" s="362"/>
+      <c r="W10" s="362"/>
+      <c r="X10" s="362"/>
+      <c r="Y10" s="362"/>
+      <c r="Z10" s="362"/>
+      <c r="AA10" s="362"/>
+      <c r="AB10" s="362"/>
+      <c r="AC10" s="362"/>
+      <c r="AD10" s="362"/>
+      <c r="AE10" s="362"/>
+      <c r="AF10" s="362"/>
+      <c r="AG10" s="362"/>
+      <c r="AH10" s="362"/>
+      <c r="AI10" s="362"/>
+      <c r="AJ10" s="362"/>
+      <c r="AK10" s="362"/>
+      <c r="AL10" s="362"/>
+      <c r="AM10" s="362"/>
+      <c r="AN10" s="362"/>
+      <c r="AO10" s="362"/>
+      <c r="AP10" s="362"/>
+      <c r="AQ10" s="362"/>
+      <c r="AR10" s="362"/>
+      <c r="AS10" s="362"/>
+      <c r="AT10" s="362"/>
+      <c r="AU10" s="362"/>
+      <c r="AV10" s="362"/>
+      <c r="AW10" s="362"/>
+      <c r="AX10" s="362"/>
+      <c r="AY10" s="362"/>
+      <c r="AZ10" s="362"/>
+      <c r="BA10" s="362"/>
+      <c r="BB10" s="362"/>
+      <c r="BC10" s="362"/>
+      <c r="BD10" s="362"/>
+      <c r="BE10" s="362"/>
+      <c r="BF10" s="362"/>
+    </row>
+    <row r="11" spans="1:58" s="17" customFormat="1" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="1337"/>
+      <c r="B11" s="1316"/>
+      <c r="C11" s="1412"/>
+      <c r="D11" s="1413"/>
+      <c r="E11" s="198" t="s">
+        <v>790</v>
+      </c>
+      <c r="F11" s="546" t="s">
+        <v>879</v>
+      </c>
+      <c r="G11" s="362"/>
+      <c r="H11" s="362"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="362"/>
+      <c r="K11" s="362"/>
+      <c r="L11" s="362"/>
+      <c r="M11" s="362"/>
+      <c r="N11" s="362"/>
+      <c r="O11" s="362"/>
+      <c r="P11" s="362"/>
+      <c r="Q11" s="362"/>
+      <c r="R11" s="362"/>
+      <c r="S11" s="362"/>
+      <c r="T11" s="362"/>
+      <c r="U11" s="362"/>
+      <c r="V11" s="362"/>
+      <c r="W11" s="362"/>
+      <c r="X11" s="362"/>
+      <c r="Y11" s="362"/>
+      <c r="Z11" s="362"/>
+      <c r="AA11" s="362"/>
+      <c r="AB11" s="362"/>
+      <c r="AC11" s="362"/>
+      <c r="AD11" s="362"/>
+      <c r="AE11" s="362"/>
+      <c r="AF11" s="362"/>
+      <c r="AG11" s="362"/>
+      <c r="AH11" s="362"/>
+      <c r="AI11" s="362"/>
+      <c r="AJ11" s="362"/>
+      <c r="AK11" s="362"/>
+      <c r="AL11" s="362"/>
+      <c r="AM11" s="362"/>
+      <c r="AN11" s="362"/>
+      <c r="AO11" s="362"/>
+      <c r="AP11" s="362"/>
+      <c r="AQ11" s="362"/>
+      <c r="AR11" s="362"/>
+      <c r="AS11" s="362"/>
+      <c r="AT11" s="362"/>
+      <c r="AU11" s="362"/>
+      <c r="AV11" s="362"/>
+      <c r="AW11" s="362"/>
+      <c r="AX11" s="362"/>
+      <c r="AY11" s="362"/>
+      <c r="AZ11" s="362"/>
+      <c r="BA11" s="362"/>
+      <c r="BB11" s="362"/>
+      <c r="BC11" s="362"/>
+      <c r="BD11" s="362"/>
+      <c r="BE11" s="362"/>
+      <c r="BF11" s="362"/>
+    </row>
+    <row r="12" spans="1:58" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="1328"/>
-      <c r="C12" s="1333" t="s">
+      <c r="B12" s="1316"/>
+      <c r="C12" s="1321" t="s">
         <v>245</v>
       </c>
-      <c r="D12" s="1334"/>
-      <c r="E12" s="407" t="s">
+      <c r="D12" s="1322"/>
+      <c r="E12" s="398" t="s">
         <v>246</v>
       </c>
-      <c r="F12" s="352"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:58" s="328" customFormat="1" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F12" s="350"/>
+    </row>
+    <row r="13" spans="1:58" s="326" customFormat="1" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="181" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="1328"/>
-      <c r="C13" s="1303" t="s">
+      <c r="B13" s="1316"/>
+      <c r="C13" s="1291" t="s">
         <v>247</v>
       </c>
-      <c r="D13" s="1305"/>
-      <c r="E13" s="579" t="s">
+      <c r="D13" s="1293"/>
+      <c r="E13" s="551" t="s">
         <v>80</v>
       </c>
-      <c r="F13" s="1335" t="s">
-[...55 lines deleted...]
-    <row r="14" spans="1:58" s="328" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F13" s="1323" t="s">
+        <v>736</v>
+      </c>
+      <c r="G13" s="363"/>
+      <c r="H13" s="363"/>
+      <c r="I13" s="363"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="363"/>
+      <c r="L13" s="363"/>
+      <c r="M13" s="363"/>
+      <c r="N13" s="363"/>
+      <c r="O13" s="363"/>
+      <c r="P13" s="363"/>
+      <c r="Q13" s="363"/>
+      <c r="R13" s="363"/>
+      <c r="S13" s="363"/>
+      <c r="T13" s="363"/>
+      <c r="U13" s="363"/>
+      <c r="V13" s="363"/>
+      <c r="W13" s="363"/>
+      <c r="X13" s="363"/>
+      <c r="Y13" s="363"/>
+      <c r="Z13" s="363"/>
+      <c r="AA13" s="363"/>
+      <c r="AB13" s="363"/>
+      <c r="AC13" s="363"/>
+      <c r="AD13" s="363"/>
+      <c r="AE13" s="363"/>
+      <c r="AF13" s="363"/>
+      <c r="AG13" s="363"/>
+      <c r="AH13" s="363"/>
+      <c r="AI13" s="363"/>
+      <c r="AJ13" s="363"/>
+      <c r="AK13" s="363"/>
+      <c r="AL13" s="363"/>
+      <c r="AM13" s="363"/>
+      <c r="AN13" s="363"/>
+      <c r="AO13" s="363"/>
+      <c r="AP13" s="363"/>
+      <c r="AQ13" s="363"/>
+      <c r="AR13" s="363"/>
+      <c r="AS13" s="363"/>
+      <c r="AT13" s="363"/>
+      <c r="AU13" s="363"/>
+      <c r="AV13" s="363"/>
+      <c r="AW13" s="363"/>
+      <c r="AX13" s="363"/>
+      <c r="AY13" s="363"/>
+      <c r="AZ13" s="363"/>
+      <c r="BA13" s="363"/>
+      <c r="BB13" s="363"/>
+      <c r="BC13" s="363"/>
+      <c r="BD13" s="363"/>
+      <c r="BE13" s="363"/>
+      <c r="BF13" s="363"/>
+    </row>
+    <row r="14" spans="1:58" s="326" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="184" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="1268"/>
-      <c r="C14" s="1337" t="s">
+      <c r="B14" s="1256"/>
+      <c r="C14" s="1325" t="s">
         <v>248</v>
       </c>
-      <c r="D14" s="1338"/>
-      <c r="E14" s="408" t="s">
+      <c r="D14" s="1326"/>
+      <c r="E14" s="399" t="s">
         <v>249</v>
       </c>
-      <c r="F14" s="1336"/>
-[...53 lines deleted...]
-    <row r="15" spans="1:58" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F14" s="1324"/>
+      <c r="G14" s="363"/>
+      <c r="H14" s="363"/>
+      <c r="I14" s="363"/>
+      <c r="J14" s="363"/>
+      <c r="K14" s="363"/>
+      <c r="L14" s="363"/>
+      <c r="M14" s="363"/>
+      <c r="N14" s="363"/>
+      <c r="O14" s="363"/>
+      <c r="P14" s="363"/>
+      <c r="Q14" s="363"/>
+      <c r="R14" s="363"/>
+      <c r="S14" s="363"/>
+      <c r="T14" s="363"/>
+      <c r="U14" s="363"/>
+      <c r="V14" s="363"/>
+      <c r="W14" s="363"/>
+      <c r="X14" s="363"/>
+      <c r="Y14" s="363"/>
+      <c r="Z14" s="363"/>
+      <c r="AA14" s="363"/>
+      <c r="AB14" s="363"/>
+      <c r="AC14" s="363"/>
+      <c r="AD14" s="363"/>
+      <c r="AE14" s="363"/>
+      <c r="AF14" s="363"/>
+      <c r="AG14" s="363"/>
+      <c r="AH14" s="363"/>
+      <c r="AI14" s="363"/>
+      <c r="AJ14" s="363"/>
+      <c r="AK14" s="363"/>
+      <c r="AL14" s="363"/>
+      <c r="AM14" s="363"/>
+      <c r="AN14" s="363"/>
+      <c r="AO14" s="363"/>
+      <c r="AP14" s="363"/>
+      <c r="AQ14" s="363"/>
+      <c r="AR14" s="363"/>
+      <c r="AS14" s="363"/>
+      <c r="AT14" s="363"/>
+      <c r="AU14" s="363"/>
+      <c r="AV14" s="363"/>
+      <c r="AW14" s="363"/>
+      <c r="AX14" s="363"/>
+      <c r="AY14" s="363"/>
+      <c r="AZ14" s="363"/>
+      <c r="BA14" s="363"/>
+      <c r="BB14" s="363"/>
+      <c r="BC14" s="363"/>
+      <c r="BD14" s="363"/>
+      <c r="BE14" s="363"/>
+      <c r="BF14" s="363"/>
+    </row>
+    <row r="15" spans="1:58" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="180" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="1267" t="s">
+      <c r="B15" s="1255" t="s">
         <v>250</v>
       </c>
-      <c r="C15" s="1339" t="s">
+      <c r="C15" s="1404" t="s">
         <v>251</v>
       </c>
-      <c r="D15" s="1340"/>
-      <c r="E15" s="409" t="s">
+      <c r="D15" s="1349"/>
+      <c r="E15" s="400" t="s">
         <v>252</v>
       </c>
-      <c r="F15" s="1372"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:58" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F15" s="1361"/>
+    </row>
+    <row r="16" spans="1:58" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="180" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="1328"/>
-      <c r="C16" s="1341" t="s">
+      <c r="B16" s="1316"/>
+      <c r="C16" s="1400" t="s">
         <v>253</v>
       </c>
-      <c r="D16" s="1342"/>
-      <c r="E16" s="410" t="s">
+      <c r="D16" s="1401"/>
+      <c r="E16" s="401" t="s">
         <v>252</v>
       </c>
-      <c r="F16" s="1373"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:58" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F16" s="1362"/>
+    </row>
+    <row r="17" spans="1:58" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="181" t="s">
         <v>67</v>
       </c>
-      <c r="B17" s="1328"/>
-      <c r="C17" s="1341" t="s">
+      <c r="B17" s="1316"/>
+      <c r="C17" s="1400" t="s">
         <v>254</v>
       </c>
-      <c r="D17" s="1342"/>
-      <c r="E17" s="575" t="s">
+      <c r="D17" s="1401"/>
+      <c r="E17" s="555" t="s">
         <v>252</v>
       </c>
-      <c r="F17" s="1373"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:58" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F17" s="1362"/>
+    </row>
+    <row r="18" spans="1:58" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="181" t="s">
         <v>71</v>
       </c>
-      <c r="B18" s="1268"/>
-      <c r="C18" s="1379" t="s">
+      <c r="B18" s="1256"/>
+      <c r="C18" s="1402" t="s">
         <v>255</v>
       </c>
-      <c r="D18" s="1378"/>
-      <c r="E18" s="575" t="s">
+      <c r="D18" s="1367"/>
+      <c r="E18" s="555" t="s">
         <v>252</v>
       </c>
-      <c r="F18" s="1374"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:58" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F18" s="1363"/>
+    </row>
+    <row r="19" spans="1:58" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="181" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="524" t="s">
+      <c r="B19" s="485" t="s">
+        <v>618</v>
+      </c>
+      <c r="C19" s="1346" t="s">
+        <v>621</v>
+      </c>
+      <c r="D19" s="1347"/>
+      <c r="E19" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="F19" s="308" t="s">
         <v>619</v>
       </c>
-      <c r="C19" s="1358" t="s">
-[...10 lines deleted...]
-    <row r="20" spans="1:58" s="18" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="20" spans="1:58" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="181" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="526" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="1339" t="s">
+      <c r="B20" s="508" t="s">
+        <v>814</v>
+      </c>
+      <c r="C20" s="1404" t="s">
         <v>256</v>
       </c>
-      <c r="D20" s="1340"/>
-      <c r="E20" s="583" t="s">
+      <c r="D20" s="1349"/>
+      <c r="E20" s="550" t="s">
         <v>252</v>
       </c>
-      <c r="F20" s="1375"/>
-[...53 lines deleted...]
-    <row r="21" spans="1:58" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F20" s="1364"/>
+      <c r="G20" s="364"/>
+      <c r="H20" s="364"/>
+      <c r="I20" s="364"/>
+      <c r="J20" s="364"/>
+      <c r="K20" s="364"/>
+      <c r="L20" s="364"/>
+      <c r="M20" s="364"/>
+      <c r="N20" s="364"/>
+      <c r="O20" s="364"/>
+      <c r="P20" s="364"/>
+      <c r="Q20" s="364"/>
+      <c r="R20" s="364"/>
+      <c r="S20" s="364"/>
+      <c r="T20" s="364"/>
+      <c r="U20" s="364"/>
+      <c r="V20" s="364"/>
+      <c r="W20" s="364"/>
+      <c r="X20" s="364"/>
+      <c r="Y20" s="364"/>
+      <c r="Z20" s="364"/>
+      <c r="AA20" s="364"/>
+      <c r="AB20" s="364"/>
+      <c r="AC20" s="364"/>
+      <c r="AD20" s="364"/>
+      <c r="AE20" s="364"/>
+      <c r="AF20" s="364"/>
+      <c r="AG20" s="364"/>
+      <c r="AH20" s="364"/>
+      <c r="AI20" s="364"/>
+      <c r="AJ20" s="364"/>
+      <c r="AK20" s="364"/>
+      <c r="AL20" s="364"/>
+      <c r="AM20" s="364"/>
+      <c r="AN20" s="364"/>
+      <c r="AO20" s="364"/>
+      <c r="AP20" s="364"/>
+      <c r="AQ20" s="364"/>
+      <c r="AR20" s="364"/>
+      <c r="AS20" s="364"/>
+      <c r="AT20" s="364"/>
+      <c r="AU20" s="364"/>
+      <c r="AV20" s="364"/>
+      <c r="AW20" s="364"/>
+      <c r="AX20" s="364"/>
+      <c r="AY20" s="364"/>
+      <c r="AZ20" s="364"/>
+      <c r="BA20" s="364"/>
+      <c r="BB20" s="364"/>
+      <c r="BC20" s="364"/>
+      <c r="BD20" s="364"/>
+      <c r="BE20" s="364"/>
+      <c r="BF20" s="364"/>
+    </row>
+    <row r="21" spans="1:58" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="184" t="s">
         <v>82</v>
       </c>
-      <c r="B21" s="526" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="1379" t="s">
+      <c r="B21" s="508" t="s">
+        <v>898</v>
+      </c>
+      <c r="C21" s="1402" t="s">
         <v>258</v>
       </c>
-      <c r="D21" s="1378"/>
-      <c r="E21" s="583" t="s">
+      <c r="D21" s="1367"/>
+      <c r="E21" s="550" t="s">
         <v>252</v>
       </c>
-      <c r="F21" s="1376"/>
-[...54 lines deleted...]
-      <c r="A22" s="188" t="s">
+      <c r="F21" s="1365"/>
+      <c r="G21" s="364"/>
+      <c r="H21" s="364"/>
+      <c r="I21" s="364"/>
+      <c r="J21" s="364"/>
+      <c r="K21" s="364"/>
+      <c r="L21" s="364"/>
+      <c r="M21" s="364"/>
+      <c r="N21" s="364"/>
+      <c r="O21" s="364"/>
+      <c r="P21" s="364"/>
+      <c r="Q21" s="364"/>
+      <c r="R21" s="364"/>
+      <c r="S21" s="364"/>
+      <c r="T21" s="364"/>
+      <c r="U21" s="364"/>
+      <c r="V21" s="364"/>
+      <c r="W21" s="364"/>
+      <c r="X21" s="364"/>
+      <c r="Y21" s="364"/>
+      <c r="Z21" s="364"/>
+      <c r="AA21" s="364"/>
+      <c r="AB21" s="364"/>
+      <c r="AC21" s="364"/>
+      <c r="AD21" s="364"/>
+      <c r="AE21" s="364"/>
+      <c r="AF21" s="364"/>
+      <c r="AG21" s="364"/>
+      <c r="AH21" s="364"/>
+      <c r="AI21" s="364"/>
+      <c r="AJ21" s="364"/>
+      <c r="AK21" s="364"/>
+      <c r="AL21" s="364"/>
+      <c r="AM21" s="364"/>
+      <c r="AN21" s="364"/>
+      <c r="AO21" s="364"/>
+      <c r="AP21" s="364"/>
+      <c r="AQ21" s="364"/>
+      <c r="AR21" s="364"/>
+      <c r="AS21" s="364"/>
+      <c r="AT21" s="364"/>
+      <c r="AU21" s="364"/>
+      <c r="AV21" s="364"/>
+      <c r="AW21" s="364"/>
+      <c r="AX21" s="364"/>
+      <c r="AY21" s="364"/>
+      <c r="AZ21" s="364"/>
+      <c r="BA21" s="364"/>
+      <c r="BB21" s="364"/>
+      <c r="BC21" s="364"/>
+      <c r="BD21" s="364"/>
+      <c r="BE21" s="364"/>
+      <c r="BF21" s="364"/>
+    </row>
+    <row r="22" spans="1:58" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="186" t="s">
         <v>257</v>
       </c>
-      <c r="B22" s="1410" t="s">
-[...4 lines deleted...]
-      <c r="E22" s="375" t="s">
+      <c r="B22" s="1403" t="s">
+        <v>826</v>
+      </c>
+      <c r="C22" s="1343"/>
+      <c r="D22" s="1344"/>
+      <c r="E22" s="372" t="s">
         <v>330</v>
       </c>
-      <c r="F22" s="189"/>
-[...53 lines deleted...]
-    <row r="23" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F22" s="187"/>
+      <c r="G22" s="364"/>
+      <c r="H22" s="364"/>
+      <c r="I22" s="364"/>
+      <c r="J22" s="364"/>
+      <c r="K22" s="364"/>
+      <c r="L22" s="364"/>
+      <c r="M22" s="364"/>
+      <c r="N22" s="364"/>
+      <c r="O22" s="364"/>
+      <c r="P22" s="364"/>
+      <c r="Q22" s="364"/>
+      <c r="R22" s="364"/>
+      <c r="S22" s="364"/>
+      <c r="T22" s="364"/>
+      <c r="U22" s="364"/>
+      <c r="V22" s="364"/>
+      <c r="W22" s="364"/>
+      <c r="X22" s="364"/>
+      <c r="Y22" s="364"/>
+      <c r="Z22" s="364"/>
+      <c r="AA22" s="364"/>
+      <c r="AB22" s="364"/>
+      <c r="AC22" s="364"/>
+      <c r="AD22" s="364"/>
+      <c r="AE22" s="364"/>
+      <c r="AF22" s="364"/>
+      <c r="AG22" s="364"/>
+      <c r="AH22" s="364"/>
+      <c r="AI22" s="364"/>
+      <c r="AJ22" s="364"/>
+      <c r="AK22" s="364"/>
+      <c r="AL22" s="364"/>
+      <c r="AM22" s="364"/>
+      <c r="AN22" s="364"/>
+      <c r="AO22" s="364"/>
+      <c r="AP22" s="364"/>
+      <c r="AQ22" s="364"/>
+      <c r="AR22" s="364"/>
+      <c r="AS22" s="364"/>
+      <c r="AT22" s="364"/>
+      <c r="AU22" s="364"/>
+      <c r="AV22" s="364"/>
+      <c r="AW22" s="364"/>
+      <c r="AX22" s="364"/>
+      <c r="AY22" s="364"/>
+      <c r="AZ22" s="364"/>
+      <c r="BA22" s="364"/>
+      <c r="BB22" s="364"/>
+      <c r="BC22" s="364"/>
+      <c r="BD22" s="364"/>
+      <c r="BE22" s="364"/>
+      <c r="BF22" s="364"/>
+    </row>
+    <row r="23" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="180" t="s">
         <v>259</v>
       </c>
-      <c r="B23" s="1368" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="402" t="s">
+      <c r="B23" s="1357" t="s">
+        <v>880</v>
+      </c>
+      <c r="C23" s="1345" t="s">
+        <v>815</v>
+      </c>
+      <c r="D23" s="393" t="s">
         <v>200</v>
       </c>
-      <c r="E23" s="574" t="s">
+      <c r="E23" s="554" t="s">
         <v>262</v>
       </c>
-      <c r="F23" s="1372" t="s">
+      <c r="F23" s="1361" t="s">
         <v>178</v>
       </c>
-      <c r="G23" s="367"/>
-[...52 lines deleted...]
-    <row r="24" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G23" s="364"/>
+      <c r="H23" s="364"/>
+      <c r="I23" s="364"/>
+      <c r="J23" s="364"/>
+      <c r="K23" s="364"/>
+      <c r="L23" s="364"/>
+      <c r="M23" s="364"/>
+      <c r="N23" s="364"/>
+      <c r="O23" s="364"/>
+      <c r="P23" s="364"/>
+      <c r="Q23" s="364"/>
+      <c r="R23" s="364"/>
+      <c r="S23" s="364"/>
+      <c r="T23" s="364"/>
+      <c r="U23" s="364"/>
+      <c r="V23" s="364"/>
+      <c r="W23" s="364"/>
+      <c r="X23" s="364"/>
+      <c r="Y23" s="364"/>
+      <c r="Z23" s="364"/>
+      <c r="AA23" s="364"/>
+      <c r="AB23" s="364"/>
+      <c r="AC23" s="364"/>
+      <c r="AD23" s="364"/>
+      <c r="AE23" s="364"/>
+      <c r="AF23" s="364"/>
+      <c r="AG23" s="364"/>
+      <c r="AH23" s="364"/>
+      <c r="AI23" s="364"/>
+      <c r="AJ23" s="364"/>
+      <c r="AK23" s="364"/>
+      <c r="AL23" s="364"/>
+      <c r="AM23" s="364"/>
+      <c r="AN23" s="364"/>
+      <c r="AO23" s="364"/>
+      <c r="AP23" s="364"/>
+      <c r="AQ23" s="364"/>
+      <c r="AR23" s="364"/>
+      <c r="AS23" s="364"/>
+      <c r="AT23" s="364"/>
+      <c r="AU23" s="364"/>
+      <c r="AV23" s="364"/>
+      <c r="AW23" s="364"/>
+      <c r="AX23" s="364"/>
+      <c r="AY23" s="364"/>
+      <c r="AZ23" s="364"/>
+      <c r="BA23" s="364"/>
+      <c r="BB23" s="364"/>
+      <c r="BC23" s="364"/>
+      <c r="BD23" s="364"/>
+      <c r="BE23" s="364"/>
+      <c r="BF23" s="364"/>
+    </row>
+    <row r="24" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="181" t="s">
         <v>261</v>
       </c>
-      <c r="B24" s="1369"/>
-[...1 lines deleted...]
-      <c r="D24" s="549" t="s">
+      <c r="B24" s="1358"/>
+      <c r="C24" s="1345"/>
+      <c r="D24" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E24" s="410" t="s">
+      <c r="E24" s="401" t="s">
         <v>264</v>
       </c>
-      <c r="F24" s="1373"/>
-[...53 lines deleted...]
-    <row r="25" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F24" s="1362"/>
+      <c r="G24" s="364"/>
+      <c r="H24" s="364"/>
+      <c r="I24" s="364"/>
+      <c r="J24" s="364"/>
+      <c r="K24" s="364"/>
+      <c r="L24" s="364"/>
+      <c r="M24" s="364"/>
+      <c r="N24" s="364"/>
+      <c r="O24" s="364"/>
+      <c r="P24" s="364"/>
+      <c r="Q24" s="364"/>
+      <c r="R24" s="364"/>
+      <c r="S24" s="364"/>
+      <c r="T24" s="364"/>
+      <c r="U24" s="364"/>
+      <c r="V24" s="364"/>
+      <c r="W24" s="364"/>
+      <c r="X24" s="364"/>
+      <c r="Y24" s="364"/>
+      <c r="Z24" s="364"/>
+      <c r="AA24" s="364"/>
+      <c r="AB24" s="364"/>
+      <c r="AC24" s="364"/>
+      <c r="AD24" s="364"/>
+      <c r="AE24" s="364"/>
+      <c r="AF24" s="364"/>
+      <c r="AG24" s="364"/>
+      <c r="AH24" s="364"/>
+      <c r="AI24" s="364"/>
+      <c r="AJ24" s="364"/>
+      <c r="AK24" s="364"/>
+      <c r="AL24" s="364"/>
+      <c r="AM24" s="364"/>
+      <c r="AN24" s="364"/>
+      <c r="AO24" s="364"/>
+      <c r="AP24" s="364"/>
+      <c r="AQ24" s="364"/>
+      <c r="AR24" s="364"/>
+      <c r="AS24" s="364"/>
+      <c r="AT24" s="364"/>
+      <c r="AU24" s="364"/>
+      <c r="AV24" s="364"/>
+      <c r="AW24" s="364"/>
+      <c r="AX24" s="364"/>
+      <c r="AY24" s="364"/>
+      <c r="AZ24" s="364"/>
+      <c r="BA24" s="364"/>
+      <c r="BB24" s="364"/>
+      <c r="BC24" s="364"/>
+      <c r="BD24" s="364"/>
+      <c r="BE24" s="364"/>
+      <c r="BF24" s="364"/>
+    </row>
+    <row r="25" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="181" t="s">
         <v>263</v>
       </c>
-      <c r="B25" s="1369"/>
-[...3 lines deleted...]
-      <c r="D25" s="549" t="s">
+      <c r="B25" s="1358"/>
+      <c r="C25" s="1345" t="s">
+        <v>816</v>
+      </c>
+      <c r="D25" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E25" s="410" t="s">
+      <c r="E25" s="401" t="s">
         <v>264</v>
       </c>
-      <c r="F25" s="1373"/>
-[...53 lines deleted...]
-    <row r="26" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F25" s="1362"/>
+      <c r="G25" s="364"/>
+      <c r="H25" s="364"/>
+      <c r="I25" s="364"/>
+      <c r="J25" s="364"/>
+      <c r="K25" s="364"/>
+      <c r="L25" s="364"/>
+      <c r="M25" s="364"/>
+      <c r="N25" s="364"/>
+      <c r="O25" s="364"/>
+      <c r="P25" s="364"/>
+      <c r="Q25" s="364"/>
+      <c r="R25" s="364"/>
+      <c r="S25" s="364"/>
+      <c r="T25" s="364"/>
+      <c r="U25" s="364"/>
+      <c r="V25" s="364"/>
+      <c r="W25" s="364"/>
+      <c r="X25" s="364"/>
+      <c r="Y25" s="364"/>
+      <c r="Z25" s="364"/>
+      <c r="AA25" s="364"/>
+      <c r="AB25" s="364"/>
+      <c r="AC25" s="364"/>
+      <c r="AD25" s="364"/>
+      <c r="AE25" s="364"/>
+      <c r="AF25" s="364"/>
+      <c r="AG25" s="364"/>
+      <c r="AH25" s="364"/>
+      <c r="AI25" s="364"/>
+      <c r="AJ25" s="364"/>
+      <c r="AK25" s="364"/>
+      <c r="AL25" s="364"/>
+      <c r="AM25" s="364"/>
+      <c r="AN25" s="364"/>
+      <c r="AO25" s="364"/>
+      <c r="AP25" s="364"/>
+      <c r="AQ25" s="364"/>
+      <c r="AR25" s="364"/>
+      <c r="AS25" s="364"/>
+      <c r="AT25" s="364"/>
+      <c r="AU25" s="364"/>
+      <c r="AV25" s="364"/>
+      <c r="AW25" s="364"/>
+      <c r="AX25" s="364"/>
+      <c r="AY25" s="364"/>
+      <c r="AZ25" s="364"/>
+      <c r="BA25" s="364"/>
+      <c r="BB25" s="364"/>
+      <c r="BC25" s="364"/>
+      <c r="BD25" s="364"/>
+      <c r="BE25" s="364"/>
+      <c r="BF25" s="364"/>
+    </row>
+    <row r="26" spans="1:58" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="181" t="s">
         <v>265</v>
       </c>
-      <c r="B26" s="1369"/>
-[...1 lines deleted...]
-      <c r="D26" s="549" t="s">
+      <c r="B26" s="1358"/>
+      <c r="C26" s="1345"/>
+      <c r="D26" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E26" s="410" t="s">
+      <c r="E26" s="401" t="s">
         <v>267</v>
       </c>
-      <c r="F26" s="1373"/>
-[...53 lines deleted...]
-    <row r="27" spans="1:58" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="F26" s="1362"/>
+      <c r="G26" s="364"/>
+      <c r="H26" s="364"/>
+      <c r="I26" s="364"/>
+      <c r="J26" s="364"/>
+      <c r="K26" s="364"/>
+      <c r="L26" s="364"/>
+      <c r="M26" s="364"/>
+      <c r="N26" s="364"/>
+      <c r="O26" s="364"/>
+      <c r="P26" s="364"/>
+      <c r="Q26" s="364"/>
+      <c r="R26" s="364"/>
+      <c r="S26" s="364"/>
+      <c r="T26" s="364"/>
+      <c r="U26" s="364"/>
+      <c r="V26" s="364"/>
+      <c r="W26" s="364"/>
+      <c r="X26" s="364"/>
+      <c r="Y26" s="364"/>
+      <c r="Z26" s="364"/>
+      <c r="AA26" s="364"/>
+      <c r="AB26" s="364"/>
+      <c r="AC26" s="364"/>
+      <c r="AD26" s="364"/>
+      <c r="AE26" s="364"/>
+      <c r="AF26" s="364"/>
+      <c r="AG26" s="364"/>
+      <c r="AH26" s="364"/>
+      <c r="AI26" s="364"/>
+      <c r="AJ26" s="364"/>
+      <c r="AK26" s="364"/>
+      <c r="AL26" s="364"/>
+      <c r="AM26" s="364"/>
+      <c r="AN26" s="364"/>
+      <c r="AO26" s="364"/>
+      <c r="AP26" s="364"/>
+      <c r="AQ26" s="364"/>
+      <c r="AR26" s="364"/>
+      <c r="AS26" s="364"/>
+      <c r="AT26" s="364"/>
+      <c r="AU26" s="364"/>
+      <c r="AV26" s="364"/>
+      <c r="AW26" s="364"/>
+      <c r="AX26" s="364"/>
+      <c r="AY26" s="364"/>
+      <c r="AZ26" s="364"/>
+      <c r="BA26" s="364"/>
+      <c r="BB26" s="364"/>
+      <c r="BC26" s="364"/>
+      <c r="BD26" s="364"/>
+      <c r="BE26" s="364"/>
+      <c r="BF26" s="364"/>
+    </row>
+    <row r="27" spans="1:58" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="181" t="s">
         <v>266</v>
       </c>
-      <c r="B27" s="1369"/>
-      <c r="C27" s="1394" t="s">
+      <c r="B27" s="1358"/>
+      <c r="C27" s="1384" t="s">
         <v>379</v>
       </c>
-      <c r="D27" s="549" t="s">
+      <c r="D27" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E27" s="410" t="s">
+      <c r="E27" s="401" t="s">
         <v>347</v>
       </c>
-      <c r="F27" s="1373"/>
-[...53 lines deleted...]
-    <row r="28" spans="1:58" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="F27" s="1362"/>
+      <c r="G27" s="364"/>
+      <c r="H27" s="364"/>
+      <c r="I27" s="364"/>
+      <c r="J27" s="364"/>
+      <c r="K27" s="364"/>
+      <c r="L27" s="364"/>
+      <c r="M27" s="364"/>
+      <c r="N27" s="364"/>
+      <c r="O27" s="364"/>
+      <c r="P27" s="364"/>
+      <c r="Q27" s="364"/>
+      <c r="R27" s="364"/>
+      <c r="S27" s="364"/>
+      <c r="T27" s="364"/>
+      <c r="U27" s="364"/>
+      <c r="V27" s="364"/>
+      <c r="W27" s="364"/>
+      <c r="X27" s="364"/>
+      <c r="Y27" s="364"/>
+      <c r="Z27" s="364"/>
+      <c r="AA27" s="364"/>
+      <c r="AB27" s="364"/>
+      <c r="AC27" s="364"/>
+      <c r="AD27" s="364"/>
+      <c r="AE27" s="364"/>
+      <c r="AF27" s="364"/>
+      <c r="AG27" s="364"/>
+      <c r="AH27" s="364"/>
+      <c r="AI27" s="364"/>
+      <c r="AJ27" s="364"/>
+      <c r="AK27" s="364"/>
+      <c r="AL27" s="364"/>
+      <c r="AM27" s="364"/>
+      <c r="AN27" s="364"/>
+      <c r="AO27" s="364"/>
+      <c r="AP27" s="364"/>
+      <c r="AQ27" s="364"/>
+      <c r="AR27" s="364"/>
+      <c r="AS27" s="364"/>
+      <c r="AT27" s="364"/>
+      <c r="AU27" s="364"/>
+      <c r="AV27" s="364"/>
+      <c r="AW27" s="364"/>
+      <c r="AX27" s="364"/>
+      <c r="AY27" s="364"/>
+      <c r="AZ27" s="364"/>
+      <c r="BA27" s="364"/>
+      <c r="BB27" s="364"/>
+      <c r="BC27" s="364"/>
+      <c r="BD27" s="364"/>
+      <c r="BE27" s="364"/>
+      <c r="BF27" s="364"/>
+    </row>
+    <row r="28" spans="1:58" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="181" t="s">
         <v>268</v>
       </c>
-      <c r="B28" s="1369"/>
-[...1 lines deleted...]
-      <c r="D28" s="403" t="s">
+      <c r="B28" s="1358"/>
+      <c r="C28" s="1385"/>
+      <c r="D28" s="394" t="s">
         <v>201</v>
       </c>
-      <c r="E28" s="411" t="s">
+      <c r="E28" s="402" t="s">
         <v>348</v>
       </c>
-      <c r="F28" s="1373"/>
-[...54 lines deleted...]
-      <c r="A29" s="191" t="s">
+      <c r="F28" s="1362"/>
+      <c r="G28" s="364"/>
+      <c r="H28" s="364"/>
+      <c r="I28" s="364"/>
+      <c r="J28" s="364"/>
+      <c r="K28" s="364"/>
+      <c r="L28" s="364"/>
+      <c r="M28" s="364"/>
+      <c r="N28" s="364"/>
+      <c r="O28" s="364"/>
+      <c r="P28" s="364"/>
+      <c r="Q28" s="364"/>
+      <c r="R28" s="364"/>
+      <c r="S28" s="364"/>
+      <c r="T28" s="364"/>
+      <c r="U28" s="364"/>
+      <c r="V28" s="364"/>
+      <c r="W28" s="364"/>
+      <c r="X28" s="364"/>
+      <c r="Y28" s="364"/>
+      <c r="Z28" s="364"/>
+      <c r="AA28" s="364"/>
+      <c r="AB28" s="364"/>
+      <c r="AC28" s="364"/>
+      <c r="AD28" s="364"/>
+      <c r="AE28" s="364"/>
+      <c r="AF28" s="364"/>
+      <c r="AG28" s="364"/>
+      <c r="AH28" s="364"/>
+      <c r="AI28" s="364"/>
+      <c r="AJ28" s="364"/>
+      <c r="AK28" s="364"/>
+      <c r="AL28" s="364"/>
+      <c r="AM28" s="364"/>
+      <c r="AN28" s="364"/>
+      <c r="AO28" s="364"/>
+      <c r="AP28" s="364"/>
+      <c r="AQ28" s="364"/>
+      <c r="AR28" s="364"/>
+      <c r="AS28" s="364"/>
+      <c r="AT28" s="364"/>
+      <c r="AU28" s="364"/>
+      <c r="AV28" s="364"/>
+      <c r="AW28" s="364"/>
+      <c r="AX28" s="364"/>
+      <c r="AY28" s="364"/>
+      <c r="AZ28" s="364"/>
+      <c r="BA28" s="364"/>
+      <c r="BB28" s="364"/>
+      <c r="BC28" s="364"/>
+      <c r="BD28" s="364"/>
+      <c r="BE28" s="364"/>
+      <c r="BF28" s="364"/>
+    </row>
+    <row r="29" spans="1:58" s="18" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="189" t="s">
         <v>269</v>
       </c>
-      <c r="B29" s="1369"/>
-[...3 lines deleted...]
-      <c r="D29" s="580" t="s">
+      <c r="B29" s="1358"/>
+      <c r="C29" s="310" t="s">
+        <v>881</v>
+      </c>
+      <c r="D29" s="552" t="s">
         <v>200</v>
       </c>
-      <c r="E29" s="578" t="s">
-[...57 lines deleted...]
-      <c r="A30" s="191" t="s">
+      <c r="E29" s="558" t="s">
+        <v>771</v>
+      </c>
+      <c r="F29" s="1362"/>
+      <c r="G29" s="364"/>
+      <c r="H29" s="364"/>
+      <c r="I29" s="364"/>
+      <c r="J29" s="364"/>
+      <c r="K29" s="364"/>
+      <c r="L29" s="364"/>
+      <c r="M29" s="364"/>
+      <c r="N29" s="364"/>
+      <c r="O29" s="364"/>
+      <c r="P29" s="364"/>
+      <c r="Q29" s="364"/>
+      <c r="R29" s="364"/>
+      <c r="S29" s="364"/>
+      <c r="T29" s="364"/>
+      <c r="U29" s="364"/>
+      <c r="V29" s="364"/>
+      <c r="W29" s="364"/>
+      <c r="X29" s="364"/>
+      <c r="Y29" s="364"/>
+      <c r="Z29" s="364"/>
+      <c r="AA29" s="364"/>
+      <c r="AB29" s="364"/>
+      <c r="AC29" s="364"/>
+      <c r="AD29" s="364"/>
+      <c r="AE29" s="364"/>
+      <c r="AF29" s="364"/>
+      <c r="AG29" s="364"/>
+      <c r="AH29" s="364"/>
+      <c r="AI29" s="364"/>
+      <c r="AJ29" s="364"/>
+      <c r="AK29" s="364"/>
+      <c r="AL29" s="364"/>
+      <c r="AM29" s="364"/>
+      <c r="AN29" s="364"/>
+      <c r="AO29" s="364"/>
+      <c r="AP29" s="364"/>
+      <c r="AQ29" s="364"/>
+      <c r="AR29" s="364"/>
+      <c r="AS29" s="364"/>
+      <c r="AT29" s="364"/>
+      <c r="AU29" s="364"/>
+      <c r="AV29" s="364"/>
+      <c r="AW29" s="364"/>
+      <c r="AX29" s="364"/>
+      <c r="AY29" s="364"/>
+      <c r="AZ29" s="364"/>
+      <c r="BA29" s="364"/>
+      <c r="BB29" s="364"/>
+      <c r="BC29" s="364"/>
+      <c r="BD29" s="364"/>
+      <c r="BE29" s="364"/>
+      <c r="BF29" s="364"/>
+    </row>
+    <row r="30" spans="1:58" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="189" t="s">
         <v>270</v>
       </c>
-      <c r="B30" s="1369"/>
-[...3 lines deleted...]
-      <c r="D30" s="549" t="s">
+      <c r="B30" s="1358"/>
+      <c r="C30" s="1381" t="s">
+        <v>827</v>
+      </c>
+      <c r="D30" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E30" s="1408" t="s">
+      <c r="E30" s="1398" t="s">
         <v>296</v>
       </c>
-      <c r="F30" s="1373"/>
-[...54 lines deleted...]
-      <c r="A31" s="191" t="s">
+      <c r="F30" s="1362"/>
+      <c r="G30" s="364"/>
+      <c r="H30" s="364"/>
+      <c r="I30" s="364"/>
+      <c r="J30" s="364"/>
+      <c r="K30" s="364"/>
+      <c r="L30" s="364"/>
+      <c r="M30" s="364"/>
+      <c r="N30" s="364"/>
+      <c r="O30" s="364"/>
+      <c r="P30" s="364"/>
+      <c r="Q30" s="364"/>
+      <c r="R30" s="364"/>
+      <c r="S30" s="364"/>
+      <c r="T30" s="364"/>
+      <c r="U30" s="364"/>
+      <c r="V30" s="364"/>
+      <c r="W30" s="364"/>
+      <c r="X30" s="364"/>
+      <c r="Y30" s="364"/>
+      <c r="Z30" s="364"/>
+      <c r="AA30" s="364"/>
+      <c r="AB30" s="364"/>
+      <c r="AC30" s="364"/>
+      <c r="AD30" s="364"/>
+      <c r="AE30" s="364"/>
+      <c r="AF30" s="364"/>
+      <c r="AG30" s="364"/>
+      <c r="AH30" s="364"/>
+      <c r="AI30" s="364"/>
+      <c r="AJ30" s="364"/>
+      <c r="AK30" s="364"/>
+      <c r="AL30" s="364"/>
+      <c r="AM30" s="364"/>
+      <c r="AN30" s="364"/>
+      <c r="AO30" s="364"/>
+      <c r="AP30" s="364"/>
+      <c r="AQ30" s="364"/>
+      <c r="AR30" s="364"/>
+      <c r="AS30" s="364"/>
+      <c r="AT30" s="364"/>
+      <c r="AU30" s="364"/>
+      <c r="AV30" s="364"/>
+      <c r="AW30" s="364"/>
+      <c r="AX30" s="364"/>
+      <c r="AY30" s="364"/>
+      <c r="AZ30" s="364"/>
+      <c r="BA30" s="364"/>
+      <c r="BB30" s="364"/>
+      <c r="BC30" s="364"/>
+      <c r="BD30" s="364"/>
+      <c r="BE30" s="364"/>
+      <c r="BF30" s="364"/>
+    </row>
+    <row r="31" spans="1:58" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="189" t="s">
         <v>271</v>
       </c>
-      <c r="B31" s="1369"/>
-[...59 lines deleted...]
-    <row r="32" spans="1:58" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="1358"/>
+      <c r="C31" s="1382"/>
+      <c r="D31" s="395" t="s">
+        <v>591</v>
+      </c>
+      <c r="E31" s="1399"/>
+      <c r="F31" s="1362"/>
+      <c r="G31" s="364"/>
+      <c r="H31" s="364"/>
+      <c r="I31" s="364"/>
+      <c r="J31" s="364"/>
+      <c r="K31" s="364"/>
+      <c r="L31" s="364"/>
+      <c r="M31" s="364"/>
+      <c r="N31" s="364"/>
+      <c r="O31" s="364"/>
+      <c r="P31" s="364"/>
+      <c r="Q31" s="364"/>
+      <c r="R31" s="364"/>
+      <c r="S31" s="364"/>
+      <c r="T31" s="364"/>
+      <c r="U31" s="364"/>
+      <c r="V31" s="364"/>
+      <c r="W31" s="364"/>
+      <c r="X31" s="364"/>
+      <c r="Y31" s="364"/>
+      <c r="Z31" s="364"/>
+      <c r="AA31" s="364"/>
+      <c r="AB31" s="364"/>
+      <c r="AC31" s="364"/>
+      <c r="AD31" s="364"/>
+      <c r="AE31" s="364"/>
+      <c r="AF31" s="364"/>
+      <c r="AG31" s="364"/>
+      <c r="AH31" s="364"/>
+      <c r="AI31" s="364"/>
+      <c r="AJ31" s="364"/>
+      <c r="AK31" s="364"/>
+      <c r="AL31" s="364"/>
+      <c r="AM31" s="364"/>
+      <c r="AN31" s="364"/>
+      <c r="AO31" s="364"/>
+      <c r="AP31" s="364"/>
+      <c r="AQ31" s="364"/>
+      <c r="AR31" s="364"/>
+      <c r="AS31" s="364"/>
+      <c r="AT31" s="364"/>
+      <c r="AU31" s="364"/>
+      <c r="AV31" s="364"/>
+      <c r="AW31" s="364"/>
+      <c r="AX31" s="364"/>
+      <c r="AY31" s="364"/>
+      <c r="AZ31" s="364"/>
+      <c r="BA31" s="364"/>
+      <c r="BB31" s="364"/>
+      <c r="BC31" s="364"/>
+      <c r="BD31" s="364"/>
+      <c r="BE31" s="364"/>
+      <c r="BF31" s="364"/>
+    </row>
+    <row r="32" spans="1:58" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="184" t="s">
         <v>272</v>
       </c>
-      <c r="B32" s="1370"/>
-[...3 lines deleted...]
-      <c r="D32" s="581" t="s">
+      <c r="B32" s="1359"/>
+      <c r="C32" s="392" t="s">
+        <v>623</v>
+      </c>
+      <c r="D32" s="553" t="s">
         <v>200</v>
       </c>
-      <c r="E32" s="541" t="s">
-[...57 lines deleted...]
-      <c r="A33" s="418" t="s">
+      <c r="E32" s="497" t="s">
+        <v>630</v>
+      </c>
+      <c r="F32" s="1363"/>
+      <c r="G32" s="364"/>
+      <c r="H32" s="364"/>
+      <c r="I32" s="364"/>
+      <c r="J32" s="364"/>
+      <c r="K32" s="364"/>
+      <c r="L32" s="364"/>
+      <c r="M32" s="364"/>
+      <c r="N32" s="364"/>
+      <c r="O32" s="364"/>
+      <c r="P32" s="364"/>
+      <c r="Q32" s="364"/>
+      <c r="R32" s="364"/>
+      <c r="S32" s="364"/>
+      <c r="T32" s="364"/>
+      <c r="U32" s="364"/>
+      <c r="V32" s="364"/>
+      <c r="W32" s="364"/>
+      <c r="X32" s="364"/>
+      <c r="Y32" s="364"/>
+      <c r="Z32" s="364"/>
+      <c r="AA32" s="364"/>
+      <c r="AB32" s="364"/>
+      <c r="AC32" s="364"/>
+      <c r="AD32" s="364"/>
+      <c r="AE32" s="364"/>
+      <c r="AF32" s="364"/>
+      <c r="AG32" s="364"/>
+      <c r="AH32" s="364"/>
+      <c r="AI32" s="364"/>
+      <c r="AJ32" s="364"/>
+      <c r="AK32" s="364"/>
+      <c r="AL32" s="364"/>
+      <c r="AM32" s="364"/>
+      <c r="AN32" s="364"/>
+      <c r="AO32" s="364"/>
+      <c r="AP32" s="364"/>
+      <c r="AQ32" s="364"/>
+      <c r="AR32" s="364"/>
+      <c r="AS32" s="364"/>
+      <c r="AT32" s="364"/>
+      <c r="AU32" s="364"/>
+      <c r="AV32" s="364"/>
+      <c r="AW32" s="364"/>
+      <c r="AX32" s="364"/>
+      <c r="AY32" s="364"/>
+      <c r="AZ32" s="364"/>
+      <c r="BA32" s="364"/>
+      <c r="BB32" s="364"/>
+      <c r="BC32" s="364"/>
+      <c r="BD32" s="364"/>
+      <c r="BE32" s="364"/>
+      <c r="BF32" s="364"/>
+    </row>
+    <row r="33" spans="1:58" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="409" t="s">
         <v>85</v>
       </c>
-      <c r="B33" s="1272" t="s">
+      <c r="B33" s="1260" t="s">
         <v>112</v>
       </c>
-      <c r="C33" s="1273"/>
-[...4 lines deleted...]
-    <row r="34" spans="1:58" s="161" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="1261"/>
+      <c r="D33" s="1261"/>
+      <c r="E33" s="1261"/>
+      <c r="F33" s="416"/>
+    </row>
+    <row r="34" spans="1:58" s="161" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="166" t="s">
         <v>87</v>
       </c>
-      <c r="B34" s="1399" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="1384" t="s">
+      <c r="B34" s="1389" t="s">
+        <v>817</v>
+      </c>
+      <c r="C34" s="1374" t="s">
         <v>273</v>
       </c>
-      <c r="D34" s="1385"/>
-[...59 lines deleted...]
-    <row r="35" spans="1:58" s="161" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D34" s="1375"/>
+      <c r="E34" s="1390" t="s">
+        <v>537</v>
+      </c>
+      <c r="F34" s="1350" t="s">
+        <v>540</v>
+      </c>
+      <c r="G34" s="365"/>
+      <c r="H34" s="365"/>
+      <c r="I34" s="365"/>
+      <c r="J34" s="365"/>
+      <c r="K34" s="365"/>
+      <c r="L34" s="365"/>
+      <c r="M34" s="365"/>
+      <c r="N34" s="365"/>
+      <c r="O34" s="365"/>
+      <c r="P34" s="365"/>
+      <c r="Q34" s="365"/>
+      <c r="R34" s="365"/>
+      <c r="S34" s="365"/>
+      <c r="T34" s="365"/>
+      <c r="U34" s="365"/>
+      <c r="V34" s="365"/>
+      <c r="W34" s="365"/>
+      <c r="X34" s="365"/>
+      <c r="Y34" s="365"/>
+      <c r="Z34" s="365"/>
+      <c r="AA34" s="365"/>
+      <c r="AB34" s="365"/>
+      <c r="AC34" s="365"/>
+      <c r="AD34" s="365"/>
+      <c r="AE34" s="365"/>
+      <c r="AF34" s="365"/>
+      <c r="AG34" s="365"/>
+      <c r="AH34" s="365"/>
+      <c r="AI34" s="365"/>
+      <c r="AJ34" s="365"/>
+      <c r="AK34" s="365"/>
+      <c r="AL34" s="365"/>
+      <c r="AM34" s="365"/>
+      <c r="AN34" s="365"/>
+      <c r="AO34" s="365"/>
+      <c r="AP34" s="365"/>
+      <c r="AQ34" s="365"/>
+      <c r="AR34" s="365"/>
+      <c r="AS34" s="365"/>
+      <c r="AT34" s="365"/>
+      <c r="AU34" s="365"/>
+      <c r="AV34" s="365"/>
+      <c r="AW34" s="365"/>
+      <c r="AX34" s="365"/>
+      <c r="AY34" s="365"/>
+      <c r="AZ34" s="365"/>
+      <c r="BA34" s="365"/>
+      <c r="BB34" s="365"/>
+      <c r="BC34" s="365"/>
+      <c r="BD34" s="365"/>
+      <c r="BE34" s="365"/>
+      <c r="BF34" s="365"/>
+    </row>
+    <row r="35" spans="1:58" s="161" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="165" t="s">
         <v>89</v>
       </c>
-      <c r="B35" s="1283"/>
-      <c r="C35" s="1364" t="s">
+      <c r="B35" s="1271"/>
+      <c r="C35" s="1353" t="s">
         <v>274</v>
       </c>
-      <c r="D35" s="1365"/>
-[...53 lines deleted...]
-      <c r="BF35" s="368"/>
+      <c r="D35" s="1354"/>
+      <c r="E35" s="1391"/>
+      <c r="F35" s="1351"/>
+      <c r="G35" s="365"/>
+      <c r="H35" s="365"/>
+      <c r="I35" s="365"/>
+      <c r="J35" s="365"/>
+      <c r="K35" s="365"/>
+      <c r="L35" s="365"/>
+      <c r="M35" s="365"/>
+      <c r="N35" s="365"/>
+      <c r="O35" s="365"/>
+      <c r="P35" s="365"/>
+      <c r="Q35" s="365"/>
+      <c r="R35" s="365"/>
+      <c r="S35" s="365"/>
+      <c r="T35" s="365"/>
+      <c r="U35" s="365"/>
+      <c r="V35" s="365"/>
+      <c r="W35" s="365"/>
+      <c r="X35" s="365"/>
+      <c r="Y35" s="365"/>
+      <c r="Z35" s="365"/>
+      <c r="AA35" s="365"/>
+      <c r="AB35" s="365"/>
+      <c r="AC35" s="365"/>
+      <c r="AD35" s="365"/>
+      <c r="AE35" s="365"/>
+      <c r="AF35" s="365"/>
+      <c r="AG35" s="365"/>
+      <c r="AH35" s="365"/>
+      <c r="AI35" s="365"/>
+      <c r="AJ35" s="365"/>
+      <c r="AK35" s="365"/>
+      <c r="AL35" s="365"/>
+      <c r="AM35" s="365"/>
+      <c r="AN35" s="365"/>
+      <c r="AO35" s="365"/>
+      <c r="AP35" s="365"/>
+      <c r="AQ35" s="365"/>
+      <c r="AR35" s="365"/>
+      <c r="AS35" s="365"/>
+      <c r="AT35" s="365"/>
+      <c r="AU35" s="365"/>
+      <c r="AV35" s="365"/>
+      <c r="AW35" s="365"/>
+      <c r="AX35" s="365"/>
+      <c r="AY35" s="365"/>
+      <c r="AZ35" s="365"/>
+      <c r="BA35" s="365"/>
+      <c r="BB35" s="365"/>
+      <c r="BC35" s="365"/>
+      <c r="BD35" s="365"/>
+      <c r="BE35" s="365"/>
+      <c r="BF35" s="365"/>
     </row>
     <row r="36" spans="1:58" s="162" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="386" t="s">
+      <c r="A36" s="383" t="s">
         <v>92</v>
       </c>
-      <c r="B36" s="1283"/>
-      <c r="C36" s="1380" t="s">
+      <c r="B36" s="1271"/>
+      <c r="C36" s="1370" t="s">
         <v>275</v>
       </c>
-      <c r="D36" s="1381"/>
-[...53 lines deleted...]
-      <c r="BF36" s="369"/>
+      <c r="D36" s="1371"/>
+      <c r="E36" s="1392"/>
+      <c r="F36" s="1351"/>
+      <c r="G36" s="366"/>
+      <c r="H36" s="366"/>
+      <c r="I36" s="366"/>
+      <c r="J36" s="366"/>
+      <c r="K36" s="366"/>
+      <c r="L36" s="366"/>
+      <c r="M36" s="366"/>
+      <c r="N36" s="366"/>
+      <c r="O36" s="366"/>
+      <c r="P36" s="366"/>
+      <c r="Q36" s="366"/>
+      <c r="R36" s="366"/>
+      <c r="S36" s="366"/>
+      <c r="T36" s="366"/>
+      <c r="U36" s="366"/>
+      <c r="V36" s="366"/>
+      <c r="W36" s="366"/>
+      <c r="X36" s="366"/>
+      <c r="Y36" s="366"/>
+      <c r="Z36" s="366"/>
+      <c r="AA36" s="366"/>
+      <c r="AB36" s="366"/>
+      <c r="AC36" s="366"/>
+      <c r="AD36" s="366"/>
+      <c r="AE36" s="366"/>
+      <c r="AF36" s="366"/>
+      <c r="AG36" s="366"/>
+      <c r="AH36" s="366"/>
+      <c r="AI36" s="366"/>
+      <c r="AJ36" s="366"/>
+      <c r="AK36" s="366"/>
+      <c r="AL36" s="366"/>
+      <c r="AM36" s="366"/>
+      <c r="AN36" s="366"/>
+      <c r="AO36" s="366"/>
+      <c r="AP36" s="366"/>
+      <c r="AQ36" s="366"/>
+      <c r="AR36" s="366"/>
+      <c r="AS36" s="366"/>
+      <c r="AT36" s="366"/>
+      <c r="AU36" s="366"/>
+      <c r="AV36" s="366"/>
+      <c r="AW36" s="366"/>
+      <c r="AX36" s="366"/>
+      <c r="AY36" s="366"/>
+      <c r="AZ36" s="366"/>
+      <c r="BA36" s="366"/>
+      <c r="BB36" s="366"/>
+      <c r="BC36" s="366"/>
+      <c r="BD36" s="366"/>
+      <c r="BE36" s="366"/>
+      <c r="BF36" s="366"/>
     </row>
     <row r="37" spans="1:58" s="162" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="523" t="s">
+      <c r="A37" s="506" t="s">
         <v>93</v>
       </c>
-      <c r="B37" s="1283"/>
-[...59 lines deleted...]
-      <c r="BF37" s="369"/>
+      <c r="B37" s="1271"/>
+      <c r="C37" s="1257" t="s">
+        <v>759</v>
+      </c>
+      <c r="D37" s="1259"/>
+      <c r="E37" s="367" t="s">
+        <v>537</v>
+      </c>
+      <c r="F37" s="1352"/>
+      <c r="G37" s="366"/>
+      <c r="H37" s="366"/>
+      <c r="I37" s="366"/>
+      <c r="J37" s="366"/>
+      <c r="K37" s="366"/>
+      <c r="L37" s="366"/>
+      <c r="M37" s="366"/>
+      <c r="N37" s="366"/>
+      <c r="O37" s="366"/>
+      <c r="P37" s="366"/>
+      <c r="Q37" s="366"/>
+      <c r="R37" s="366"/>
+      <c r="S37" s="366"/>
+      <c r="T37" s="366"/>
+      <c r="U37" s="366"/>
+      <c r="V37" s="366"/>
+      <c r="W37" s="366"/>
+      <c r="X37" s="366"/>
+      <c r="Y37" s="366"/>
+      <c r="Z37" s="366"/>
+      <c r="AA37" s="366"/>
+      <c r="AB37" s="366"/>
+      <c r="AC37" s="366"/>
+      <c r="AD37" s="366"/>
+      <c r="AE37" s="366"/>
+      <c r="AF37" s="366"/>
+      <c r="AG37" s="366"/>
+      <c r="AH37" s="366"/>
+      <c r="AI37" s="366"/>
+      <c r="AJ37" s="366"/>
+      <c r="AK37" s="366"/>
+      <c r="AL37" s="366"/>
+      <c r="AM37" s="366"/>
+      <c r="AN37" s="366"/>
+      <c r="AO37" s="366"/>
+      <c r="AP37" s="366"/>
+      <c r="AQ37" s="366"/>
+      <c r="AR37" s="366"/>
+      <c r="AS37" s="366"/>
+      <c r="AT37" s="366"/>
+      <c r="AU37" s="366"/>
+      <c r="AV37" s="366"/>
+      <c r="AW37" s="366"/>
+      <c r="AX37" s="366"/>
+      <c r="AY37" s="366"/>
+      <c r="AZ37" s="366"/>
+      <c r="BA37" s="366"/>
+      <c r="BB37" s="366"/>
+      <c r="BC37" s="366"/>
+      <c r="BD37" s="366"/>
+      <c r="BE37" s="366"/>
+      <c r="BF37" s="366"/>
     </row>
     <row r="38" spans="1:58" s="162" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="163" t="s">
         <v>95</v>
       </c>
-      <c r="B38" s="1283" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="1382" t="s">
+      <c r="B38" s="1271" t="s">
+        <v>818</v>
+      </c>
+      <c r="C38" s="1372" t="s">
         <v>502</v>
       </c>
-      <c r="D38" s="1383"/>
-      <c r="E38" s="1421" t="s">
+      <c r="D38" s="1373"/>
+      <c r="E38" s="1415" t="s">
         <v>115</v>
       </c>
-      <c r="F38" s="1293"/>
-[...51 lines deleted...]
-      <c r="BF38" s="369"/>
+      <c r="F38" s="1281"/>
+      <c r="G38" s="366"/>
+      <c r="H38" s="366"/>
+      <c r="I38" s="366"/>
+      <c r="J38" s="366"/>
+      <c r="K38" s="366"/>
+      <c r="L38" s="366"/>
+      <c r="M38" s="366"/>
+      <c r="N38" s="366"/>
+      <c r="O38" s="366"/>
+      <c r="P38" s="366"/>
+      <c r="Q38" s="366"/>
+      <c r="R38" s="366"/>
+      <c r="S38" s="366"/>
+      <c r="T38" s="366"/>
+      <c r="U38" s="366"/>
+      <c r="V38" s="366"/>
+      <c r="W38" s="366"/>
+      <c r="X38" s="366"/>
+      <c r="Y38" s="366"/>
+      <c r="Z38" s="366"/>
+      <c r="AA38" s="366"/>
+      <c r="AB38" s="366"/>
+      <c r="AC38" s="366"/>
+      <c r="AD38" s="366"/>
+      <c r="AE38" s="366"/>
+      <c r="AF38" s="366"/>
+      <c r="AG38" s="366"/>
+      <c r="AH38" s="366"/>
+      <c r="AI38" s="366"/>
+      <c r="AJ38" s="366"/>
+      <c r="AK38" s="366"/>
+      <c r="AL38" s="366"/>
+      <c r="AM38" s="366"/>
+      <c r="AN38" s="366"/>
+      <c r="AO38" s="366"/>
+      <c r="AP38" s="366"/>
+      <c r="AQ38" s="366"/>
+      <c r="AR38" s="366"/>
+      <c r="AS38" s="366"/>
+      <c r="AT38" s="366"/>
+      <c r="AU38" s="366"/>
+      <c r="AV38" s="366"/>
+      <c r="AW38" s="366"/>
+      <c r="AX38" s="366"/>
+      <c r="AY38" s="366"/>
+      <c r="AZ38" s="366"/>
+      <c r="BA38" s="366"/>
+      <c r="BB38" s="366"/>
+      <c r="BC38" s="366"/>
+      <c r="BD38" s="366"/>
+      <c r="BE38" s="366"/>
+      <c r="BF38" s="366"/>
     </row>
     <row r="39" spans="1:58" s="162" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="164" t="s">
         <v>97</v>
       </c>
-      <c r="B39" s="1283"/>
-      <c r="C39" s="1366" t="s">
+      <c r="B39" s="1271"/>
+      <c r="C39" s="1355" t="s">
         <v>503</v>
       </c>
-      <c r="D39" s="1367"/>
-[...53 lines deleted...]
-      <c r="BF39" s="369"/>
+      <c r="D39" s="1356"/>
+      <c r="E39" s="1416"/>
+      <c r="F39" s="1282"/>
+      <c r="G39" s="366"/>
+      <c r="H39" s="366"/>
+      <c r="I39" s="366"/>
+      <c r="J39" s="366"/>
+      <c r="K39" s="366"/>
+      <c r="L39" s="366"/>
+      <c r="M39" s="366"/>
+      <c r="N39" s="366"/>
+      <c r="O39" s="366"/>
+      <c r="P39" s="366"/>
+      <c r="Q39" s="366"/>
+      <c r="R39" s="366"/>
+      <c r="S39" s="366"/>
+      <c r="T39" s="366"/>
+      <c r="U39" s="366"/>
+      <c r="V39" s="366"/>
+      <c r="W39" s="366"/>
+      <c r="X39" s="366"/>
+      <c r="Y39" s="366"/>
+      <c r="Z39" s="366"/>
+      <c r="AA39" s="366"/>
+      <c r="AB39" s="366"/>
+      <c r="AC39" s="366"/>
+      <c r="AD39" s="366"/>
+      <c r="AE39" s="366"/>
+      <c r="AF39" s="366"/>
+      <c r="AG39" s="366"/>
+      <c r="AH39" s="366"/>
+      <c r="AI39" s="366"/>
+      <c r="AJ39" s="366"/>
+      <c r="AK39" s="366"/>
+      <c r="AL39" s="366"/>
+      <c r="AM39" s="366"/>
+      <c r="AN39" s="366"/>
+      <c r="AO39" s="366"/>
+      <c r="AP39" s="366"/>
+      <c r="AQ39" s="366"/>
+      <c r="AR39" s="366"/>
+      <c r="AS39" s="366"/>
+      <c r="AT39" s="366"/>
+      <c r="AU39" s="366"/>
+      <c r="AV39" s="366"/>
+      <c r="AW39" s="366"/>
+      <c r="AX39" s="366"/>
+      <c r="AY39" s="366"/>
+      <c r="AZ39" s="366"/>
+      <c r="BA39" s="366"/>
+      <c r="BB39" s="366"/>
+      <c r="BC39" s="366"/>
+      <c r="BD39" s="366"/>
+      <c r="BE39" s="366"/>
+      <c r="BF39" s="366"/>
     </row>
     <row r="40" spans="1:58" s="162" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="356" t="s">
+      <c r="A40" s="353" t="s">
         <v>99</v>
       </c>
-      <c r="B40" s="1420"/>
-[...64 lines deleted...]
-      <c r="A41" s="419" t="s">
+      <c r="B40" s="1414"/>
+      <c r="C40" s="1355" t="s">
+        <v>915</v>
+      </c>
+      <c r="D40" s="1356"/>
+      <c r="E40" s="520" t="s">
+        <v>870</v>
+      </c>
+      <c r="F40" s="510" t="s">
+        <v>555</v>
+      </c>
+      <c r="G40" s="366"/>
+      <c r="H40" s="366"/>
+      <c r="I40" s="366"/>
+      <c r="J40" s="366"/>
+      <c r="K40" s="366"/>
+      <c r="L40" s="366"/>
+      <c r="M40" s="366"/>
+      <c r="N40" s="366"/>
+      <c r="O40" s="366"/>
+      <c r="P40" s="366"/>
+      <c r="Q40" s="366"/>
+      <c r="R40" s="366"/>
+      <c r="S40" s="366"/>
+      <c r="T40" s="366"/>
+      <c r="U40" s="366"/>
+      <c r="V40" s="366"/>
+      <c r="W40" s="366"/>
+      <c r="X40" s="366"/>
+      <c r="Y40" s="366"/>
+      <c r="Z40" s="366"/>
+      <c r="AA40" s="366"/>
+      <c r="AB40" s="366"/>
+      <c r="AC40" s="366"/>
+      <c r="AD40" s="366"/>
+      <c r="AE40" s="366"/>
+      <c r="AF40" s="366"/>
+      <c r="AG40" s="366"/>
+      <c r="AH40" s="366"/>
+      <c r="AI40" s="366"/>
+      <c r="AJ40" s="366"/>
+      <c r="AK40" s="366"/>
+      <c r="AL40" s="366"/>
+      <c r="AM40" s="366"/>
+      <c r="AN40" s="366"/>
+      <c r="AO40" s="366"/>
+      <c r="AP40" s="366"/>
+      <c r="AQ40" s="366"/>
+      <c r="AR40" s="366"/>
+      <c r="AS40" s="366"/>
+      <c r="AT40" s="366"/>
+      <c r="AU40" s="366"/>
+      <c r="AV40" s="366"/>
+      <c r="AW40" s="366"/>
+      <c r="AX40" s="366"/>
+      <c r="AY40" s="366"/>
+      <c r="AZ40" s="366"/>
+      <c r="BA40" s="366"/>
+      <c r="BB40" s="366"/>
+      <c r="BC40" s="366"/>
+      <c r="BD40" s="366"/>
+      <c r="BE40" s="366"/>
+      <c r="BF40" s="366"/>
+    </row>
+    <row r="41" spans="1:58" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="410" t="s">
         <v>276</v>
       </c>
-      <c r="B41" s="1272" t="s">
+      <c r="B41" s="1260" t="s">
         <v>133</v>
       </c>
-      <c r="C41" s="1273"/>
-[...57 lines deleted...]
-      <c r="A42" s="194" t="s">
+      <c r="C41" s="1261"/>
+      <c r="D41" s="1261"/>
+      <c r="E41" s="1261"/>
+      <c r="F41" s="416"/>
+      <c r="G41" s="368"/>
+      <c r="H41" s="368"/>
+      <c r="I41" s="368"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="368"/>
+      <c r="L41" s="368"/>
+      <c r="M41" s="368"/>
+      <c r="N41" s="368"/>
+      <c r="O41" s="368"/>
+      <c r="P41" s="368"/>
+      <c r="Q41" s="368"/>
+      <c r="R41" s="368"/>
+      <c r="S41" s="368"/>
+      <c r="T41" s="368"/>
+      <c r="U41" s="368"/>
+      <c r="V41" s="368"/>
+      <c r="W41" s="368"/>
+      <c r="X41" s="368"/>
+      <c r="Y41" s="368"/>
+      <c r="Z41" s="368"/>
+      <c r="AA41" s="368"/>
+      <c r="AB41" s="368"/>
+      <c r="AC41" s="368"/>
+      <c r="AD41" s="368"/>
+      <c r="AE41" s="368"/>
+      <c r="AF41" s="368"/>
+      <c r="AG41" s="368"/>
+      <c r="AH41" s="368"/>
+      <c r="AI41" s="368"/>
+      <c r="AJ41" s="368"/>
+      <c r="AK41" s="368"/>
+      <c r="AL41" s="368"/>
+      <c r="AM41" s="368"/>
+      <c r="AN41" s="368"/>
+      <c r="AO41" s="368"/>
+      <c r="AP41" s="368"/>
+      <c r="AQ41" s="368"/>
+      <c r="AR41" s="368"/>
+      <c r="AS41" s="368"/>
+      <c r="AT41" s="368"/>
+      <c r="AU41" s="368"/>
+      <c r="AV41" s="368"/>
+      <c r="AW41" s="368"/>
+      <c r="AX41" s="368"/>
+      <c r="AY41" s="368"/>
+      <c r="AZ41" s="368"/>
+      <c r="BA41" s="368"/>
+      <c r="BB41" s="368"/>
+      <c r="BC41" s="368"/>
+      <c r="BD41" s="368"/>
+      <c r="BE41" s="368"/>
+      <c r="BF41" s="368"/>
+    </row>
+    <row r="42" spans="1:58" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="192" t="s">
         <v>113</v>
       </c>
-      <c r="B42" s="1295" t="s">
+      <c r="B42" s="1283" t="s">
         <v>135</v>
       </c>
-      <c r="C42" s="1296"/>
-[...1 lines deleted...]
-      <c r="E42" s="540" t="s">
+      <c r="C42" s="1284"/>
+      <c r="D42" s="1285"/>
+      <c r="E42" s="496" t="s">
         <v>115</v>
       </c>
-      <c r="F42" s="195"/>
-[...54 lines deleted...]
-      <c r="A43" s="196" t="s">
+      <c r="F42" s="193"/>
+      <c r="G42" s="368"/>
+      <c r="H42" s="368"/>
+      <c r="I42" s="368"/>
+      <c r="J42" s="368"/>
+      <c r="K42" s="368"/>
+      <c r="L42" s="368"/>
+      <c r="M42" s="368"/>
+      <c r="N42" s="368"/>
+      <c r="O42" s="368"/>
+      <c r="P42" s="368"/>
+      <c r="Q42" s="368"/>
+      <c r="R42" s="368"/>
+      <c r="S42" s="368"/>
+      <c r="T42" s="368"/>
+      <c r="U42" s="368"/>
+      <c r="V42" s="368"/>
+      <c r="W42" s="368"/>
+      <c r="X42" s="368"/>
+      <c r="Y42" s="368"/>
+      <c r="Z42" s="368"/>
+      <c r="AA42" s="368"/>
+      <c r="AB42" s="368"/>
+      <c r="AC42" s="368"/>
+      <c r="AD42" s="368"/>
+      <c r="AE42" s="368"/>
+      <c r="AF42" s="368"/>
+      <c r="AG42" s="368"/>
+      <c r="AH42" s="368"/>
+      <c r="AI42" s="368"/>
+      <c r="AJ42" s="368"/>
+      <c r="AK42" s="368"/>
+      <c r="AL42" s="368"/>
+      <c r="AM42" s="368"/>
+      <c r="AN42" s="368"/>
+      <c r="AO42" s="368"/>
+      <c r="AP42" s="368"/>
+      <c r="AQ42" s="368"/>
+      <c r="AR42" s="368"/>
+      <c r="AS42" s="368"/>
+      <c r="AT42" s="368"/>
+      <c r="AU42" s="368"/>
+      <c r="AV42" s="368"/>
+      <c r="AW42" s="368"/>
+      <c r="AX42" s="368"/>
+      <c r="AY42" s="368"/>
+      <c r="AZ42" s="368"/>
+      <c r="BA42" s="368"/>
+      <c r="BB42" s="368"/>
+      <c r="BC42" s="368"/>
+      <c r="BD42" s="368"/>
+      <c r="BE42" s="368"/>
+      <c r="BF42" s="368"/>
+    </row>
+    <row r="43" spans="1:58" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="194" t="s">
         <v>116</v>
       </c>
-      <c r="B43" s="1269" t="s">
+      <c r="B43" s="1257" t="s">
         <v>137</v>
       </c>
-      <c r="C43" s="1270"/>
-[...1 lines deleted...]
-      <c r="E43" s="197" t="s">
+      <c r="C43" s="1258"/>
+      <c r="D43" s="1259"/>
+      <c r="E43" s="195" t="s">
         <v>139</v>
       </c>
-      <c r="F43" s="538" t="s">
+      <c r="F43" s="494" t="s">
         <v>140</v>
       </c>
-      <c r="G43" s="371"/>
-[...53 lines deleted...]
-      <c r="A44" s="194" t="s">
+      <c r="G43" s="368"/>
+      <c r="H43" s="368"/>
+      <c r="I43" s="368"/>
+      <c r="J43" s="368"/>
+      <c r="K43" s="368"/>
+      <c r="L43" s="368"/>
+      <c r="M43" s="368"/>
+      <c r="N43" s="368"/>
+      <c r="O43" s="368"/>
+      <c r="P43" s="368"/>
+      <c r="Q43" s="368"/>
+      <c r="R43" s="368"/>
+      <c r="S43" s="368"/>
+      <c r="T43" s="368"/>
+      <c r="U43" s="368"/>
+      <c r="V43" s="368"/>
+      <c r="W43" s="368"/>
+      <c r="X43" s="368"/>
+      <c r="Y43" s="368"/>
+      <c r="Z43" s="368"/>
+      <c r="AA43" s="368"/>
+      <c r="AB43" s="368"/>
+      <c r="AC43" s="368"/>
+      <c r="AD43" s="368"/>
+      <c r="AE43" s="368"/>
+      <c r="AF43" s="368"/>
+      <c r="AG43" s="368"/>
+      <c r="AH43" s="368"/>
+      <c r="AI43" s="368"/>
+      <c r="AJ43" s="368"/>
+      <c r="AK43" s="368"/>
+      <c r="AL43" s="368"/>
+      <c r="AM43" s="368"/>
+      <c r="AN43" s="368"/>
+      <c r="AO43" s="368"/>
+      <c r="AP43" s="368"/>
+      <c r="AQ43" s="368"/>
+      <c r="AR43" s="368"/>
+      <c r="AS43" s="368"/>
+      <c r="AT43" s="368"/>
+      <c r="AU43" s="368"/>
+      <c r="AV43" s="368"/>
+      <c r="AW43" s="368"/>
+      <c r="AX43" s="368"/>
+      <c r="AY43" s="368"/>
+      <c r="AZ43" s="368"/>
+      <c r="BA43" s="368"/>
+      <c r="BB43" s="368"/>
+      <c r="BC43" s="368"/>
+      <c r="BD43" s="368"/>
+      <c r="BE43" s="368"/>
+      <c r="BF43" s="368"/>
+    </row>
+    <row r="44" spans="1:58" s="18" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="192" t="s">
         <v>125</v>
       </c>
-      <c r="B44" s="198" t="s">
+      <c r="B44" s="196" t="s">
         <v>146</v>
       </c>
-      <c r="C44" s="1343" t="s">
-[...3 lines deleted...]
-      <c r="E44" s="572" t="s">
+      <c r="C44" s="1331" t="s">
+        <v>828</v>
+      </c>
+      <c r="D44" s="1331"/>
+      <c r="E44" s="556" t="s">
         <v>115</v>
       </c>
-      <c r="F44" s="199"/>
-[...54 lines deleted...]
-      <c r="A45" s="196" t="s">
+      <c r="F44" s="197"/>
+      <c r="G44" s="369"/>
+      <c r="H44" s="369"/>
+      <c r="I44" s="369"/>
+      <c r="J44" s="369"/>
+      <c r="K44" s="369"/>
+      <c r="L44" s="369"/>
+      <c r="M44" s="369"/>
+      <c r="N44" s="369"/>
+      <c r="O44" s="369"/>
+      <c r="P44" s="369"/>
+      <c r="Q44" s="364"/>
+      <c r="R44" s="364"/>
+      <c r="S44" s="364"/>
+      <c r="T44" s="364"/>
+      <c r="U44" s="364"/>
+      <c r="V44" s="364"/>
+      <c r="W44" s="364"/>
+      <c r="X44" s="364"/>
+      <c r="Y44" s="364"/>
+      <c r="Z44" s="364"/>
+      <c r="AA44" s="364"/>
+      <c r="AB44" s="364"/>
+      <c r="AC44" s="364"/>
+      <c r="AD44" s="364"/>
+      <c r="AE44" s="364"/>
+      <c r="AF44" s="364"/>
+      <c r="AG44" s="364"/>
+      <c r="AH44" s="364"/>
+      <c r="AI44" s="364"/>
+      <c r="AJ44" s="364"/>
+      <c r="AK44" s="364"/>
+      <c r="AL44" s="364"/>
+      <c r="AM44" s="364"/>
+      <c r="AN44" s="364"/>
+      <c r="AO44" s="364"/>
+      <c r="AP44" s="364"/>
+      <c r="AQ44" s="364"/>
+      <c r="AR44" s="364"/>
+      <c r="AS44" s="364"/>
+      <c r="AT44" s="364"/>
+      <c r="AU44" s="364"/>
+      <c r="AV44" s="364"/>
+      <c r="AW44" s="364"/>
+      <c r="AX44" s="364"/>
+      <c r="AY44" s="364"/>
+      <c r="AZ44" s="364"/>
+      <c r="BA44" s="364"/>
+      <c r="BB44" s="364"/>
+      <c r="BC44" s="364"/>
+      <c r="BD44" s="364"/>
+      <c r="BE44" s="364"/>
+      <c r="BF44" s="364"/>
+    </row>
+    <row r="45" spans="1:58" s="18" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="194" t="s">
         <v>128</v>
       </c>
-      <c r="B45" s="1344" t="s">
+      <c r="B45" s="1332" t="s">
         <v>278</v>
       </c>
-      <c r="C45" s="1333" t="s">
-[...3 lines deleted...]
-      <c r="E45" s="584" t="s">
+      <c r="C45" s="1321" t="s">
+        <v>604</v>
+      </c>
+      <c r="D45" s="1322"/>
+      <c r="E45" s="547" t="s">
         <v>279</v>
       </c>
-      <c r="F45" s="200"/>
-[...54 lines deleted...]
-      <c r="A46" s="196" t="s">
+      <c r="F45" s="198"/>
+      <c r="G45" s="369"/>
+      <c r="H45" s="369"/>
+      <c r="I45" s="369"/>
+      <c r="J45" s="369"/>
+      <c r="K45" s="369"/>
+      <c r="L45" s="369"/>
+      <c r="M45" s="369"/>
+      <c r="N45" s="369"/>
+      <c r="O45" s="369"/>
+      <c r="P45" s="369"/>
+      <c r="Q45" s="364"/>
+      <c r="R45" s="364"/>
+      <c r="S45" s="364"/>
+      <c r="T45" s="364"/>
+      <c r="U45" s="364"/>
+      <c r="V45" s="364"/>
+      <c r="W45" s="364"/>
+      <c r="X45" s="364"/>
+      <c r="Y45" s="364"/>
+      <c r="Z45" s="364"/>
+      <c r="AA45" s="364"/>
+      <c r="AB45" s="364"/>
+      <c r="AC45" s="364"/>
+      <c r="AD45" s="364"/>
+      <c r="AE45" s="364"/>
+      <c r="AF45" s="364"/>
+      <c r="AG45" s="364"/>
+      <c r="AH45" s="364"/>
+      <c r="AI45" s="364"/>
+      <c r="AJ45" s="364"/>
+      <c r="AK45" s="364"/>
+      <c r="AL45" s="364"/>
+      <c r="AM45" s="364"/>
+      <c r="AN45" s="364"/>
+      <c r="AO45" s="364"/>
+      <c r="AP45" s="364"/>
+      <c r="AQ45" s="364"/>
+      <c r="AR45" s="364"/>
+      <c r="AS45" s="364"/>
+      <c r="AT45" s="364"/>
+      <c r="AU45" s="364"/>
+      <c r="AV45" s="364"/>
+      <c r="AW45" s="364"/>
+      <c r="AX45" s="364"/>
+      <c r="AY45" s="364"/>
+      <c r="AZ45" s="364"/>
+      <c r="BA45" s="364"/>
+      <c r="BB45" s="364"/>
+      <c r="BC45" s="364"/>
+      <c r="BD45" s="364"/>
+      <c r="BE45" s="364"/>
+      <c r="BF45" s="364"/>
+    </row>
+    <row r="46" spans="1:58" s="18" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="194" t="s">
         <v>277</v>
       </c>
-      <c r="B46" s="1345"/>
-      <c r="C46" s="1303" t="s">
+      <c r="B46" s="1333"/>
+      <c r="C46" s="1291" t="s">
         <v>282</v>
       </c>
-      <c r="D46" s="1305"/>
-      <c r="E46" s="1346" t="s">
+      <c r="D46" s="1293"/>
+      <c r="E46" s="1334" t="s">
         <v>115</v>
       </c>
-      <c r="F46" s="1306"/>
-[...54 lines deleted...]
-      <c r="A47" s="194" t="s">
+      <c r="F46" s="1294"/>
+      <c r="G46" s="369"/>
+      <c r="H46" s="369"/>
+      <c r="I46" s="369"/>
+      <c r="J46" s="369"/>
+      <c r="K46" s="369"/>
+      <c r="L46" s="369"/>
+      <c r="M46" s="369"/>
+      <c r="N46" s="369"/>
+      <c r="O46" s="369"/>
+      <c r="P46" s="369"/>
+      <c r="Q46" s="364"/>
+      <c r="R46" s="364"/>
+      <c r="S46" s="364"/>
+      <c r="T46" s="364"/>
+      <c r="U46" s="364"/>
+      <c r="V46" s="364"/>
+      <c r="W46" s="364"/>
+      <c r="X46" s="364"/>
+      <c r="Y46" s="364"/>
+      <c r="Z46" s="364"/>
+      <c r="AA46" s="364"/>
+      <c r="AB46" s="364"/>
+      <c r="AC46" s="364"/>
+      <c r="AD46" s="364"/>
+      <c r="AE46" s="364"/>
+      <c r="AF46" s="364"/>
+      <c r="AG46" s="364"/>
+      <c r="AH46" s="364"/>
+      <c r="AI46" s="364"/>
+      <c r="AJ46" s="364"/>
+      <c r="AK46" s="364"/>
+      <c r="AL46" s="364"/>
+      <c r="AM46" s="364"/>
+      <c r="AN46" s="364"/>
+      <c r="AO46" s="364"/>
+      <c r="AP46" s="364"/>
+      <c r="AQ46" s="364"/>
+      <c r="AR46" s="364"/>
+      <c r="AS46" s="364"/>
+      <c r="AT46" s="364"/>
+      <c r="AU46" s="364"/>
+      <c r="AV46" s="364"/>
+      <c r="AW46" s="364"/>
+      <c r="AX46" s="364"/>
+      <c r="AY46" s="364"/>
+      <c r="AZ46" s="364"/>
+      <c r="BA46" s="364"/>
+      <c r="BB46" s="364"/>
+      <c r="BC46" s="364"/>
+      <c r="BD46" s="364"/>
+      <c r="BE46" s="364"/>
+      <c r="BF46" s="364"/>
+    </row>
+    <row r="47" spans="1:58" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="192" t="s">
         <v>280</v>
       </c>
-      <c r="B47" s="1345"/>
-      <c r="C47" s="1350" t="s">
+      <c r="B47" s="1333"/>
+      <c r="C47" s="1338" t="s">
         <v>284</v>
       </c>
-      <c r="D47" s="1351"/>
-[...56 lines deleted...]
-      <c r="A48" s="196" t="s">
+      <c r="D47" s="1339"/>
+      <c r="E47" s="1303"/>
+      <c r="F47" s="1295"/>
+      <c r="G47" s="369"/>
+      <c r="H47" s="369"/>
+      <c r="I47" s="369"/>
+      <c r="J47" s="369"/>
+      <c r="K47" s="369"/>
+      <c r="L47" s="369"/>
+      <c r="M47" s="369"/>
+      <c r="N47" s="369"/>
+      <c r="O47" s="369"/>
+      <c r="P47" s="369"/>
+      <c r="Q47" s="364"/>
+      <c r="R47" s="364"/>
+      <c r="S47" s="364"/>
+      <c r="T47" s="364"/>
+      <c r="U47" s="364"/>
+      <c r="V47" s="364"/>
+      <c r="W47" s="364"/>
+      <c r="X47" s="364"/>
+      <c r="Y47" s="364"/>
+      <c r="Z47" s="364"/>
+      <c r="AA47" s="364"/>
+      <c r="AB47" s="364"/>
+      <c r="AC47" s="364"/>
+      <c r="AD47" s="364"/>
+      <c r="AE47" s="364"/>
+      <c r="AF47" s="364"/>
+      <c r="AG47" s="364"/>
+      <c r="AH47" s="364"/>
+      <c r="AI47" s="364"/>
+      <c r="AJ47" s="364"/>
+      <c r="AK47" s="364"/>
+      <c r="AL47" s="364"/>
+      <c r="AM47" s="364"/>
+      <c r="AN47" s="364"/>
+      <c r="AO47" s="364"/>
+      <c r="AP47" s="364"/>
+      <c r="AQ47" s="364"/>
+      <c r="AR47" s="364"/>
+      <c r="AS47" s="364"/>
+      <c r="AT47" s="364"/>
+      <c r="AU47" s="364"/>
+      <c r="AV47" s="364"/>
+      <c r="AW47" s="364"/>
+      <c r="AX47" s="364"/>
+      <c r="AY47" s="364"/>
+      <c r="AZ47" s="364"/>
+      <c r="BA47" s="364"/>
+      <c r="BB47" s="364"/>
+      <c r="BC47" s="364"/>
+      <c r="BD47" s="364"/>
+      <c r="BE47" s="364"/>
+      <c r="BF47" s="364"/>
+    </row>
+    <row r="48" spans="1:58" s="18" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="194" t="s">
         <v>281</v>
       </c>
-      <c r="B48" s="1345"/>
-      <c r="C48" s="1303" t="s">
+      <c r="B48" s="1333"/>
+      <c r="C48" s="1291" t="s">
         <v>285</v>
       </c>
-      <c r="D48" s="1305"/>
-[...56 lines deleted...]
-      <c r="A49" s="201" t="s">
+      <c r="D48" s="1293"/>
+      <c r="E48" s="1335"/>
+      <c r="F48" s="1296"/>
+      <c r="G48" s="369"/>
+      <c r="H48" s="369"/>
+      <c r="I48" s="369"/>
+      <c r="J48" s="369"/>
+      <c r="K48" s="369"/>
+      <c r="L48" s="369"/>
+      <c r="M48" s="369"/>
+      <c r="N48" s="369"/>
+      <c r="O48" s="369"/>
+      <c r="P48" s="369"/>
+      <c r="Q48" s="364"/>
+      <c r="R48" s="364"/>
+      <c r="S48" s="364"/>
+      <c r="T48" s="364"/>
+      <c r="U48" s="364"/>
+      <c r="V48" s="364"/>
+      <c r="W48" s="364"/>
+      <c r="X48" s="364"/>
+      <c r="Y48" s="364"/>
+      <c r="Z48" s="364"/>
+      <c r="AA48" s="364"/>
+      <c r="AB48" s="364"/>
+      <c r="AC48" s="364"/>
+      <c r="AD48" s="364"/>
+      <c r="AE48" s="364"/>
+      <c r="AF48" s="364"/>
+      <c r="AG48" s="364"/>
+      <c r="AH48" s="364"/>
+      <c r="AI48" s="364"/>
+      <c r="AJ48" s="364"/>
+      <c r="AK48" s="364"/>
+      <c r="AL48" s="364"/>
+      <c r="AM48" s="364"/>
+      <c r="AN48" s="364"/>
+      <c r="AO48" s="364"/>
+      <c r="AP48" s="364"/>
+      <c r="AQ48" s="364"/>
+      <c r="AR48" s="364"/>
+      <c r="AS48" s="364"/>
+      <c r="AT48" s="364"/>
+      <c r="AU48" s="364"/>
+      <c r="AV48" s="364"/>
+      <c r="AW48" s="364"/>
+      <c r="AX48" s="364"/>
+      <c r="AY48" s="364"/>
+      <c r="AZ48" s="364"/>
+      <c r="BA48" s="364"/>
+      <c r="BB48" s="364"/>
+      <c r="BC48" s="364"/>
+      <c r="BD48" s="364"/>
+      <c r="BE48" s="364"/>
+      <c r="BF48" s="364"/>
+    </row>
+    <row r="49" spans="1:58" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="199" t="s">
         <v>283</v>
       </c>
-      <c r="B49" s="1345"/>
-      <c r="C49" s="1352" t="s">
+      <c r="B49" s="1333"/>
+      <c r="C49" s="1340" t="s">
         <v>83</v>
       </c>
-      <c r="D49" s="1353"/>
-      <c r="E49" s="576" t="s">
+      <c r="D49" s="1341"/>
+      <c r="E49" s="557" t="s">
         <v>286</v>
       </c>
-      <c r="F49" s="543"/>
-[...54 lines deleted...]
-      <c r="A50" s="420" t="s">
+      <c r="F49" s="499"/>
+      <c r="G49" s="369"/>
+      <c r="H49" s="369"/>
+      <c r="I49" s="369"/>
+      <c r="J49" s="369"/>
+      <c r="K49" s="369"/>
+      <c r="L49" s="369"/>
+      <c r="M49" s="369"/>
+      <c r="N49" s="369"/>
+      <c r="O49" s="369"/>
+      <c r="P49" s="369"/>
+      <c r="Q49" s="364"/>
+      <c r="R49" s="364"/>
+      <c r="S49" s="364"/>
+      <c r="T49" s="364"/>
+      <c r="U49" s="364"/>
+      <c r="V49" s="364"/>
+      <c r="W49" s="364"/>
+      <c r="X49" s="364"/>
+      <c r="Y49" s="364"/>
+      <c r="Z49" s="364"/>
+      <c r="AA49" s="364"/>
+      <c r="AB49" s="364"/>
+      <c r="AC49" s="364"/>
+      <c r="AD49" s="364"/>
+      <c r="AE49" s="364"/>
+      <c r="AF49" s="364"/>
+      <c r="AG49" s="364"/>
+      <c r="AH49" s="364"/>
+      <c r="AI49" s="364"/>
+      <c r="AJ49" s="364"/>
+      <c r="AK49" s="364"/>
+      <c r="AL49" s="364"/>
+      <c r="AM49" s="364"/>
+      <c r="AN49" s="364"/>
+      <c r="AO49" s="364"/>
+      <c r="AP49" s="364"/>
+      <c r="AQ49" s="364"/>
+      <c r="AR49" s="364"/>
+      <c r="AS49" s="364"/>
+      <c r="AT49" s="364"/>
+      <c r="AU49" s="364"/>
+      <c r="AV49" s="364"/>
+      <c r="AW49" s="364"/>
+      <c r="AX49" s="364"/>
+      <c r="AY49" s="364"/>
+      <c r="AZ49" s="364"/>
+      <c r="BA49" s="364"/>
+      <c r="BB49" s="364"/>
+      <c r="BC49" s="364"/>
+      <c r="BD49" s="364"/>
+      <c r="BE49" s="364"/>
+      <c r="BF49" s="364"/>
+    </row>
+    <row r="50" spans="1:58" s="18" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="411" t="s">
         <v>132</v>
       </c>
-      <c r="B50" s="1309" t="s">
-[...60 lines deleted...]
-      <c r="A51" s="202" t="s">
+      <c r="B50" s="1297" t="s">
+        <v>882</v>
+      </c>
+      <c r="C50" s="1298"/>
+      <c r="D50" s="1298"/>
+      <c r="E50" s="1298"/>
+      <c r="F50" s="418"/>
+      <c r="G50" s="369"/>
+      <c r="H50" s="369"/>
+      <c r="I50" s="369"/>
+      <c r="J50" s="369"/>
+      <c r="K50" s="369"/>
+      <c r="L50" s="369"/>
+      <c r="M50" s="369"/>
+      <c r="N50" s="369"/>
+      <c r="O50" s="369"/>
+      <c r="P50" s="369"/>
+      <c r="Q50" s="364"/>
+      <c r="R50" s="364"/>
+      <c r="S50" s="364"/>
+      <c r="T50" s="364"/>
+      <c r="U50" s="364"/>
+      <c r="V50" s="364"/>
+      <c r="W50" s="364"/>
+      <c r="X50" s="364"/>
+      <c r="Y50" s="364"/>
+      <c r="Z50" s="364"/>
+      <c r="AA50" s="364"/>
+      <c r="AB50" s="364"/>
+      <c r="AC50" s="364"/>
+      <c r="AD50" s="364"/>
+      <c r="AE50" s="364"/>
+      <c r="AF50" s="364"/>
+      <c r="AG50" s="364"/>
+      <c r="AH50" s="364"/>
+      <c r="AI50" s="364"/>
+      <c r="AJ50" s="364"/>
+      <c r="AK50" s="364"/>
+      <c r="AL50" s="364"/>
+      <c r="AM50" s="364"/>
+      <c r="AN50" s="364"/>
+      <c r="AO50" s="364"/>
+      <c r="AP50" s="364"/>
+      <c r="AQ50" s="364"/>
+      <c r="AR50" s="364"/>
+      <c r="AS50" s="364"/>
+      <c r="AT50" s="364"/>
+      <c r="AU50" s="364"/>
+      <c r="AV50" s="364"/>
+      <c r="AW50" s="364"/>
+      <c r="AX50" s="364"/>
+      <c r="AY50" s="364"/>
+      <c r="AZ50" s="364"/>
+      <c r="BA50" s="364"/>
+      <c r="BB50" s="364"/>
+      <c r="BC50" s="364"/>
+      <c r="BD50" s="364"/>
+      <c r="BE50" s="364"/>
+      <c r="BF50" s="364"/>
+    </row>
+    <row r="51" spans="1:58" s="18" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="200" t="s">
         <v>134</v>
       </c>
-      <c r="B51" s="1318" t="s">
+      <c r="B51" s="1306" t="s">
         <v>287</v>
       </c>
-      <c r="C51" s="1316" t="s">
+      <c r="C51" s="1304" t="s">
         <v>144</v>
       </c>
-      <c r="D51" s="1317"/>
-      <c r="E51" s="541" t="s">
+      <c r="D51" s="1305"/>
+      <c r="E51" s="497" t="s">
         <v>115</v>
       </c>
-      <c r="F51" s="203"/>
-[...54 lines deleted...]
-      <c r="A52" s="202" t="s">
+      <c r="F51" s="201"/>
+      <c r="G51" s="369"/>
+      <c r="H51" s="369"/>
+      <c r="I51" s="369"/>
+      <c r="J51" s="369"/>
+      <c r="K51" s="369"/>
+      <c r="L51" s="369"/>
+      <c r="M51" s="369"/>
+      <c r="N51" s="369"/>
+      <c r="O51" s="369"/>
+      <c r="P51" s="369"/>
+      <c r="Q51" s="364"/>
+      <c r="R51" s="364"/>
+      <c r="S51" s="364"/>
+      <c r="T51" s="364"/>
+      <c r="U51" s="364"/>
+      <c r="V51" s="364"/>
+      <c r="W51" s="364"/>
+      <c r="X51" s="364"/>
+      <c r="Y51" s="364"/>
+      <c r="Z51" s="364"/>
+      <c r="AA51" s="364"/>
+      <c r="AB51" s="364"/>
+      <c r="AC51" s="364"/>
+      <c r="AD51" s="364"/>
+      <c r="AE51" s="364"/>
+      <c r="AF51" s="364"/>
+      <c r="AG51" s="364"/>
+      <c r="AH51" s="364"/>
+      <c r="AI51" s="364"/>
+      <c r="AJ51" s="364"/>
+      <c r="AK51" s="364"/>
+      <c r="AL51" s="364"/>
+      <c r="AM51" s="364"/>
+      <c r="AN51" s="364"/>
+      <c r="AO51" s="364"/>
+      <c r="AP51" s="364"/>
+      <c r="AQ51" s="364"/>
+      <c r="AR51" s="364"/>
+      <c r="AS51" s="364"/>
+      <c r="AT51" s="364"/>
+      <c r="AU51" s="364"/>
+      <c r="AV51" s="364"/>
+      <c r="AW51" s="364"/>
+      <c r="AX51" s="364"/>
+      <c r="AY51" s="364"/>
+      <c r="AZ51" s="364"/>
+      <c r="BA51" s="364"/>
+      <c r="BB51" s="364"/>
+      <c r="BC51" s="364"/>
+      <c r="BD51" s="364"/>
+      <c r="BE51" s="364"/>
+      <c r="BF51" s="364"/>
+    </row>
+    <row r="52" spans="1:58" s="18" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="200" t="s">
         <v>136</v>
       </c>
-      <c r="B52" s="1318"/>
-[...4 lines deleted...]
-      <c r="E52" s="1314" t="s">
+      <c r="B52" s="1306"/>
+      <c r="C52" s="1417" t="s">
+        <v>760</v>
+      </c>
+      <c r="D52" s="1418"/>
+      <c r="E52" s="1302" t="s">
         <v>504</v>
       </c>
-      <c r="F52" s="1262" t="s">
-[...56 lines deleted...]
-      <c r="A53" s="204" t="s">
+      <c r="F52" s="1250" t="s">
+        <v>761</v>
+      </c>
+      <c r="G52" s="369"/>
+      <c r="H52" s="369"/>
+      <c r="I52" s="369"/>
+      <c r="J52" s="369"/>
+      <c r="K52" s="369"/>
+      <c r="L52" s="369"/>
+      <c r="M52" s="369"/>
+      <c r="N52" s="369"/>
+      <c r="O52" s="369"/>
+      <c r="P52" s="369"/>
+      <c r="Q52" s="364"/>
+      <c r="R52" s="364"/>
+      <c r="S52" s="364"/>
+      <c r="T52" s="364"/>
+      <c r="U52" s="364"/>
+      <c r="V52" s="364"/>
+      <c r="W52" s="364"/>
+      <c r="X52" s="364"/>
+      <c r="Y52" s="364"/>
+      <c r="Z52" s="364"/>
+      <c r="AA52" s="364"/>
+      <c r="AB52" s="364"/>
+      <c r="AC52" s="364"/>
+      <c r="AD52" s="364"/>
+      <c r="AE52" s="364"/>
+      <c r="AF52" s="364"/>
+      <c r="AG52" s="364"/>
+      <c r="AH52" s="364"/>
+      <c r="AI52" s="364"/>
+      <c r="AJ52" s="364"/>
+      <c r="AK52" s="364"/>
+      <c r="AL52" s="364"/>
+      <c r="AM52" s="364"/>
+      <c r="AN52" s="364"/>
+      <c r="AO52" s="364"/>
+      <c r="AP52" s="364"/>
+      <c r="AQ52" s="364"/>
+      <c r="AR52" s="364"/>
+      <c r="AS52" s="364"/>
+      <c r="AT52" s="364"/>
+      <c r="AU52" s="364"/>
+      <c r="AV52" s="364"/>
+      <c r="AW52" s="364"/>
+      <c r="AX52" s="364"/>
+      <c r="AY52" s="364"/>
+      <c r="AZ52" s="364"/>
+      <c r="BA52" s="364"/>
+      <c r="BB52" s="364"/>
+      <c r="BC52" s="364"/>
+      <c r="BD52" s="364"/>
+      <c r="BE52" s="364"/>
+      <c r="BF52" s="364"/>
+    </row>
+    <row r="53" spans="1:58" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="202" t="s">
         <v>142</v>
       </c>
-      <c r="B53" s="1318"/>
-      <c r="C53" s="1312" t="s">
+      <c r="B53" s="1306"/>
+      <c r="C53" s="1300" t="s">
         <v>428</v>
       </c>
-      <c r="D53" s="1313"/>
-[...56 lines deleted...]
-      <c r="A54" s="204" t="s">
+      <c r="D53" s="1301"/>
+      <c r="E53" s="1303"/>
+      <c r="F53" s="1251"/>
+      <c r="G53" s="369"/>
+      <c r="H53" s="369"/>
+      <c r="I53" s="369"/>
+      <c r="J53" s="369"/>
+      <c r="K53" s="369"/>
+      <c r="L53" s="369"/>
+      <c r="M53" s="369"/>
+      <c r="N53" s="369"/>
+      <c r="O53" s="369"/>
+      <c r="P53" s="369"/>
+      <c r="Q53" s="364"/>
+      <c r="R53" s="364"/>
+      <c r="S53" s="364"/>
+      <c r="T53" s="364"/>
+      <c r="U53" s="364"/>
+      <c r="V53" s="364"/>
+      <c r="W53" s="364"/>
+      <c r="X53" s="364"/>
+      <c r="Y53" s="364"/>
+      <c r="Z53" s="364"/>
+      <c r="AA53" s="364"/>
+      <c r="AB53" s="364"/>
+      <c r="AC53" s="364"/>
+      <c r="AD53" s="364"/>
+      <c r="AE53" s="364"/>
+      <c r="AF53" s="364"/>
+      <c r="AG53" s="364"/>
+      <c r="AH53" s="364"/>
+      <c r="AI53" s="364"/>
+      <c r="AJ53" s="364"/>
+      <c r="AK53" s="364"/>
+      <c r="AL53" s="364"/>
+      <c r="AM53" s="364"/>
+      <c r="AN53" s="364"/>
+      <c r="AO53" s="364"/>
+      <c r="AP53" s="364"/>
+      <c r="AQ53" s="364"/>
+      <c r="AR53" s="364"/>
+      <c r="AS53" s="364"/>
+      <c r="AT53" s="364"/>
+      <c r="AU53" s="364"/>
+      <c r="AV53" s="364"/>
+      <c r="AW53" s="364"/>
+      <c r="AX53" s="364"/>
+      <c r="AY53" s="364"/>
+      <c r="AZ53" s="364"/>
+      <c r="BA53" s="364"/>
+      <c r="BB53" s="364"/>
+      <c r="BC53" s="364"/>
+      <c r="BD53" s="364"/>
+      <c r="BE53" s="364"/>
+      <c r="BF53" s="364"/>
+    </row>
+    <row r="54" spans="1:58" s="18" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="202" t="s">
         <v>152</v>
       </c>
-      <c r="B54" s="1318"/>
-[...60 lines deleted...]
-      <c r="A55" s="204" t="s">
+      <c r="B54" s="1306"/>
+      <c r="C54" s="1286" t="s">
+        <v>820</v>
+      </c>
+      <c r="D54" s="1286"/>
+      <c r="E54" s="1283"/>
+      <c r="F54" s="1251"/>
+      <c r="G54" s="369"/>
+      <c r="H54" s="369"/>
+      <c r="I54" s="369"/>
+      <c r="J54" s="369"/>
+      <c r="K54" s="369"/>
+      <c r="L54" s="369"/>
+      <c r="M54" s="369"/>
+      <c r="N54" s="369"/>
+      <c r="O54" s="369"/>
+      <c r="P54" s="369"/>
+      <c r="Q54" s="364"/>
+      <c r="R54" s="364"/>
+      <c r="S54" s="364"/>
+      <c r="T54" s="364"/>
+      <c r="U54" s="364"/>
+      <c r="V54" s="364"/>
+      <c r="W54" s="364"/>
+      <c r="X54" s="364"/>
+      <c r="Y54" s="364"/>
+      <c r="Z54" s="364"/>
+      <c r="AA54" s="364"/>
+      <c r="AB54" s="364"/>
+      <c r="AC54" s="364"/>
+      <c r="AD54" s="364"/>
+      <c r="AE54" s="364"/>
+      <c r="AF54" s="364"/>
+      <c r="AG54" s="364"/>
+      <c r="AH54" s="364"/>
+      <c r="AI54" s="364"/>
+      <c r="AJ54" s="364"/>
+      <c r="AK54" s="364"/>
+      <c r="AL54" s="364"/>
+      <c r="AM54" s="364"/>
+      <c r="AN54" s="364"/>
+      <c r="AO54" s="364"/>
+      <c r="AP54" s="364"/>
+      <c r="AQ54" s="364"/>
+      <c r="AR54" s="364"/>
+      <c r="AS54" s="364"/>
+      <c r="AT54" s="364"/>
+      <c r="AU54" s="364"/>
+      <c r="AV54" s="364"/>
+      <c r="AW54" s="364"/>
+      <c r="AX54" s="364"/>
+      <c r="AY54" s="364"/>
+      <c r="AZ54" s="364"/>
+      <c r="BA54" s="364"/>
+      <c r="BB54" s="364"/>
+      <c r="BC54" s="364"/>
+      <c r="BD54" s="364"/>
+      <c r="BE54" s="364"/>
+      <c r="BF54" s="364"/>
+    </row>
+    <row r="55" spans="1:58" s="18" customFormat="1" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="202" t="s">
         <v>292</v>
       </c>
-      <c r="B55" s="1318"/>
-[...62 lines deleted...]
-      <c r="A56" s="204" t="s">
+      <c r="B55" s="1306"/>
+      <c r="C55" s="1287" t="s">
+        <v>739</v>
+      </c>
+      <c r="D55" s="1288"/>
+      <c r="E55" s="1250" t="s">
+        <v>559</v>
+      </c>
+      <c r="F55" s="1251"/>
+      <c r="G55" s="369"/>
+      <c r="H55" s="369"/>
+      <c r="I55" s="369"/>
+      <c r="J55" s="369"/>
+      <c r="K55" s="369"/>
+      <c r="L55" s="369"/>
+      <c r="M55" s="369"/>
+      <c r="N55" s="369"/>
+      <c r="O55" s="369"/>
+      <c r="P55" s="369"/>
+      <c r="Q55" s="364"/>
+      <c r="R55" s="364"/>
+      <c r="S55" s="364"/>
+      <c r="T55" s="364"/>
+      <c r="U55" s="364"/>
+      <c r="V55" s="364"/>
+      <c r="W55" s="364"/>
+      <c r="X55" s="364"/>
+      <c r="Y55" s="364"/>
+      <c r="Z55" s="364"/>
+      <c r="AA55" s="364"/>
+      <c r="AB55" s="364"/>
+      <c r="AC55" s="364"/>
+      <c r="AD55" s="364"/>
+      <c r="AE55" s="364"/>
+      <c r="AF55" s="364"/>
+      <c r="AG55" s="364"/>
+      <c r="AH55" s="364"/>
+      <c r="AI55" s="364"/>
+      <c r="AJ55" s="364"/>
+      <c r="AK55" s="364"/>
+      <c r="AL55" s="364"/>
+      <c r="AM55" s="364"/>
+      <c r="AN55" s="364"/>
+      <c r="AO55" s="364"/>
+      <c r="AP55" s="364"/>
+      <c r="AQ55" s="364"/>
+      <c r="AR55" s="364"/>
+      <c r="AS55" s="364"/>
+      <c r="AT55" s="364"/>
+      <c r="AU55" s="364"/>
+      <c r="AV55" s="364"/>
+      <c r="AW55" s="364"/>
+      <c r="AX55" s="364"/>
+      <c r="AY55" s="364"/>
+      <c r="AZ55" s="364"/>
+      <c r="BA55" s="364"/>
+      <c r="BB55" s="364"/>
+      <c r="BC55" s="364"/>
+      <c r="BD55" s="364"/>
+      <c r="BE55" s="364"/>
+      <c r="BF55" s="364"/>
+    </row>
+    <row r="56" spans="1:58" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="202" t="s">
         <v>469</v>
       </c>
-      <c r="B56" s="1318"/>
-[...126 lines deleted...]
-      <c r="A58" s="204" t="s">
+      <c r="B56" s="1306"/>
+      <c r="C56" s="1289" t="s">
+        <v>791</v>
+      </c>
+      <c r="D56" s="1290"/>
+      <c r="E56" s="1252"/>
+      <c r="F56" s="1251"/>
+      <c r="G56" s="369"/>
+      <c r="H56" s="369"/>
+      <c r="I56" s="369"/>
+      <c r="J56" s="369"/>
+      <c r="K56" s="369"/>
+      <c r="L56" s="369"/>
+      <c r="M56" s="369"/>
+      <c r="N56" s="369"/>
+      <c r="O56" s="369"/>
+      <c r="P56" s="369"/>
+      <c r="Q56" s="364"/>
+      <c r="R56" s="364"/>
+      <c r="S56" s="364"/>
+      <c r="T56" s="364"/>
+      <c r="U56" s="364"/>
+      <c r="V56" s="364"/>
+      <c r="W56" s="364"/>
+      <c r="X56" s="364"/>
+      <c r="Y56" s="364"/>
+      <c r="Z56" s="364"/>
+      <c r="AA56" s="364"/>
+      <c r="AB56" s="364"/>
+      <c r="AC56" s="364"/>
+      <c r="AD56" s="364"/>
+      <c r="AE56" s="364"/>
+      <c r="AF56" s="364"/>
+      <c r="AG56" s="364"/>
+      <c r="AH56" s="364"/>
+      <c r="AI56" s="364"/>
+      <c r="AJ56" s="364"/>
+      <c r="AK56" s="364"/>
+      <c r="AL56" s="364"/>
+      <c r="AM56" s="364"/>
+      <c r="AN56" s="364"/>
+      <c r="AO56" s="364"/>
+      <c r="AP56" s="364"/>
+      <c r="AQ56" s="364"/>
+      <c r="AR56" s="364"/>
+      <c r="AS56" s="364"/>
+      <c r="AT56" s="364"/>
+      <c r="AU56" s="364"/>
+      <c r="AV56" s="364"/>
+      <c r="AW56" s="364"/>
+      <c r="AX56" s="364"/>
+      <c r="AY56" s="364"/>
+      <c r="AZ56" s="364"/>
+      <c r="BA56" s="364"/>
+      <c r="BB56" s="364"/>
+      <c r="BC56" s="364"/>
+      <c r="BD56" s="364"/>
+      <c r="BE56" s="364"/>
+      <c r="BF56" s="364"/>
+    </row>
+    <row r="57" spans="1:58" s="18" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="202" t="s">
+        <v>921</v>
+      </c>
+      <c r="B57" s="1306"/>
+      <c r="C57" s="1289" t="s">
+        <v>919</v>
+      </c>
+      <c r="D57" s="1425"/>
+      <c r="E57" s="477" t="s">
+        <v>920</v>
+      </c>
+      <c r="F57" s="277"/>
+      <c r="G57" s="369"/>
+      <c r="H57" s="369"/>
+      <c r="I57" s="369"/>
+      <c r="J57" s="369"/>
+      <c r="K57" s="369"/>
+      <c r="L57" s="369"/>
+      <c r="M57" s="369"/>
+      <c r="N57" s="369"/>
+      <c r="O57" s="369"/>
+      <c r="P57" s="369"/>
+      <c r="Q57" s="364"/>
+      <c r="R57" s="364"/>
+      <c r="S57" s="364"/>
+      <c r="T57" s="364"/>
+      <c r="U57" s="364"/>
+      <c r="V57" s="364"/>
+      <c r="W57" s="364"/>
+      <c r="X57" s="364"/>
+      <c r="Y57" s="364"/>
+      <c r="Z57" s="364"/>
+      <c r="AA57" s="364"/>
+      <c r="AB57" s="364"/>
+      <c r="AC57" s="364"/>
+      <c r="AD57" s="364"/>
+      <c r="AE57" s="364"/>
+      <c r="AF57" s="364"/>
+      <c r="AG57" s="364"/>
+      <c r="AH57" s="364"/>
+      <c r="AI57" s="364"/>
+      <c r="AJ57" s="364"/>
+      <c r="AK57" s="364"/>
+      <c r="AL57" s="364"/>
+      <c r="AM57" s="364"/>
+      <c r="AN57" s="364"/>
+      <c r="AO57" s="364"/>
+      <c r="AP57" s="364"/>
+      <c r="AQ57" s="364"/>
+      <c r="AR57" s="364"/>
+      <c r="AS57" s="364"/>
+      <c r="AT57" s="364"/>
+      <c r="AU57" s="364"/>
+      <c r="AV57" s="364"/>
+      <c r="AW57" s="364"/>
+      <c r="AX57" s="364"/>
+      <c r="AY57" s="364"/>
+      <c r="AZ57" s="364"/>
+      <c r="BA57" s="364"/>
+      <c r="BB57" s="364"/>
+      <c r="BC57" s="364"/>
+      <c r="BD57" s="364"/>
+      <c r="BE57" s="364"/>
+      <c r="BF57" s="364"/>
+    </row>
+    <row r="58" spans="1:58" s="18" customFormat="1" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="202" t="s">
+        <v>543</v>
+      </c>
+      <c r="B58" s="1306"/>
+      <c r="C58" s="1289" t="s">
+        <v>747</v>
+      </c>
+      <c r="D58" s="1290"/>
+      <c r="E58" s="511" t="s">
+        <v>505</v>
+      </c>
+      <c r="F58" s="478" t="s">
+        <v>761</v>
+      </c>
+      <c r="G58" s="369"/>
+      <c r="H58" s="369"/>
+      <c r="I58" s="369"/>
+      <c r="J58" s="369"/>
+      <c r="K58" s="369"/>
+      <c r="L58" s="369"/>
+      <c r="M58" s="369"/>
+      <c r="N58" s="369"/>
+      <c r="O58" s="369"/>
+      <c r="P58" s="369"/>
+      <c r="Q58" s="364"/>
+      <c r="R58" s="364"/>
+      <c r="S58" s="364"/>
+      <c r="T58" s="364"/>
+      <c r="U58" s="364"/>
+      <c r="V58" s="364"/>
+      <c r="W58" s="364"/>
+      <c r="X58" s="364"/>
+      <c r="Y58" s="364"/>
+      <c r="Z58" s="364"/>
+      <c r="AA58" s="364"/>
+      <c r="AB58" s="364"/>
+      <c r="AC58" s="364"/>
+      <c r="AD58" s="364"/>
+      <c r="AE58" s="364"/>
+      <c r="AF58" s="364"/>
+      <c r="AG58" s="364"/>
+      <c r="AH58" s="364"/>
+      <c r="AI58" s="364"/>
+      <c r="AJ58" s="364"/>
+      <c r="AK58" s="364"/>
+      <c r="AL58" s="364"/>
+      <c r="AM58" s="364"/>
+      <c r="AN58" s="364"/>
+      <c r="AO58" s="364"/>
+      <c r="AP58" s="364"/>
+      <c r="AQ58" s="364"/>
+      <c r="AR58" s="364"/>
+      <c r="AS58" s="364"/>
+      <c r="AT58" s="364"/>
+      <c r="AU58" s="364"/>
+      <c r="AV58" s="364"/>
+      <c r="AW58" s="364"/>
+      <c r="AX58" s="364"/>
+      <c r="AY58" s="364"/>
+      <c r="AZ58" s="364"/>
+      <c r="BA58" s="364"/>
+      <c r="BB58" s="364"/>
+      <c r="BC58" s="364"/>
+      <c r="BD58" s="364"/>
+      <c r="BE58" s="364"/>
+      <c r="BF58" s="364"/>
+    </row>
+    <row r="59" spans="1:58" s="18" customFormat="1" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="202" t="s">
         <v>544</v>
       </c>
-      <c r="B58" s="1318"/>
-[...64 lines deleted...]
-      <c r="A59" s="204" t="s">
+      <c r="B59" s="1306"/>
+      <c r="C59" s="1419" t="s">
+        <v>829</v>
+      </c>
+      <c r="D59" s="1420"/>
+      <c r="E59" s="511" t="s">
+        <v>792</v>
+      </c>
+      <c r="F59" s="327" t="s">
+        <v>742</v>
+      </c>
+      <c r="G59" s="369"/>
+      <c r="H59" s="369"/>
+      <c r="I59" s="369"/>
+      <c r="J59" s="369"/>
+      <c r="K59" s="369"/>
+      <c r="L59" s="369"/>
+      <c r="M59" s="369"/>
+      <c r="N59" s="369"/>
+      <c r="O59" s="369"/>
+      <c r="P59" s="369"/>
+      <c r="Q59" s="364"/>
+      <c r="R59" s="364"/>
+      <c r="S59" s="364"/>
+      <c r="T59" s="364"/>
+      <c r="U59" s="364"/>
+      <c r="V59" s="364"/>
+      <c r="W59" s="364"/>
+      <c r="X59" s="364"/>
+      <c r="Y59" s="364"/>
+      <c r="Z59" s="364"/>
+      <c r="AA59" s="364"/>
+      <c r="AB59" s="364"/>
+      <c r="AC59" s="364"/>
+      <c r="AD59" s="364"/>
+      <c r="AE59" s="364"/>
+      <c r="AF59" s="364"/>
+      <c r="AG59" s="364"/>
+      <c r="AH59" s="364"/>
+      <c r="AI59" s="364"/>
+      <c r="AJ59" s="364"/>
+      <c r="AK59" s="364"/>
+      <c r="AL59" s="364"/>
+      <c r="AM59" s="364"/>
+      <c r="AN59" s="364"/>
+      <c r="AO59" s="364"/>
+      <c r="AP59" s="364"/>
+      <c r="AQ59" s="364"/>
+      <c r="AR59" s="364"/>
+      <c r="AS59" s="364"/>
+      <c r="AT59" s="364"/>
+      <c r="AU59" s="364"/>
+      <c r="AV59" s="364"/>
+      <c r="AW59" s="364"/>
+      <c r="AX59" s="364"/>
+      <c r="AY59" s="364"/>
+      <c r="AZ59" s="364"/>
+      <c r="BA59" s="364"/>
+      <c r="BB59" s="364"/>
+      <c r="BC59" s="364"/>
+      <c r="BD59" s="364"/>
+      <c r="BE59" s="364"/>
+      <c r="BF59" s="364"/>
+    </row>
+    <row r="60" spans="1:58" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="203" t="s">
+        <v>546</v>
+      </c>
+      <c r="B60" s="378" t="s">
+        <v>899</v>
+      </c>
+      <c r="C60" s="1289" t="s">
+        <v>793</v>
+      </c>
+      <c r="D60" s="1290"/>
+      <c r="E60" s="488" t="s">
+        <v>115</v>
+      </c>
+      <c r="F60" s="204" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" s="369"/>
+      <c r="H60" s="369"/>
+      <c r="I60" s="369"/>
+      <c r="J60" s="369"/>
+      <c r="K60" s="369"/>
+      <c r="L60" s="369"/>
+      <c r="M60" s="369"/>
+      <c r="N60" s="369"/>
+      <c r="O60" s="369"/>
+      <c r="P60" s="369"/>
+      <c r="Q60" s="364"/>
+      <c r="R60" s="364"/>
+      <c r="S60" s="364"/>
+      <c r="T60" s="364"/>
+      <c r="U60" s="364"/>
+      <c r="V60" s="364"/>
+      <c r="W60" s="364"/>
+      <c r="X60" s="364"/>
+      <c r="Y60" s="364"/>
+      <c r="Z60" s="364"/>
+      <c r="AA60" s="364"/>
+      <c r="AB60" s="364"/>
+      <c r="AC60" s="364"/>
+      <c r="AD60" s="364"/>
+      <c r="AE60" s="364"/>
+      <c r="AF60" s="364"/>
+      <c r="AG60" s="364"/>
+      <c r="AH60" s="364"/>
+      <c r="AI60" s="364"/>
+      <c r="AJ60" s="364"/>
+      <c r="AK60" s="364"/>
+      <c r="AL60" s="364"/>
+      <c r="AM60" s="364"/>
+      <c r="AN60" s="364"/>
+      <c r="AO60" s="364"/>
+      <c r="AP60" s="364"/>
+      <c r="AQ60" s="364"/>
+      <c r="AR60" s="364"/>
+      <c r="AS60" s="364"/>
+      <c r="AT60" s="364"/>
+      <c r="AU60" s="364"/>
+      <c r="AV60" s="364"/>
+      <c r="AW60" s="364"/>
+      <c r="AX60" s="364"/>
+      <c r="AY60" s="364"/>
+      <c r="AZ60" s="364"/>
+      <c r="BA60" s="364"/>
+      <c r="BB60" s="364"/>
+      <c r="BC60" s="364"/>
+      <c r="BD60" s="364"/>
+      <c r="BE60" s="364"/>
+      <c r="BF60" s="364"/>
+    </row>
+    <row r="61" spans="1:58" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="203" t="s">
+        <v>557</v>
+      </c>
+      <c r="B61" s="1346" t="s">
+        <v>876</v>
+      </c>
+      <c r="C61" s="1421"/>
+      <c r="D61" s="1347"/>
+      <c r="E61" s="487" t="s">
         <v>545</v>
       </c>
-      <c r="B59" s="1318"/>
-[...64 lines deleted...]
-      <c r="A60" s="205" t="s">
+      <c r="F61" s="1255" t="s">
+        <v>762</v>
+      </c>
+      <c r="G61" s="369"/>
+      <c r="H61" s="369"/>
+      <c r="I61" s="369"/>
+      <c r="J61" s="369"/>
+      <c r="K61" s="369"/>
+      <c r="L61" s="369"/>
+      <c r="M61" s="369"/>
+      <c r="N61" s="369"/>
+      <c r="O61" s="369"/>
+      <c r="P61" s="369"/>
+      <c r="Q61" s="364"/>
+      <c r="R61" s="364"/>
+      <c r="S61" s="364"/>
+      <c r="T61" s="364"/>
+      <c r="U61" s="364"/>
+      <c r="V61" s="364"/>
+      <c r="W61" s="364"/>
+      <c r="X61" s="364"/>
+      <c r="Y61" s="364"/>
+      <c r="Z61" s="364"/>
+      <c r="AA61" s="364"/>
+      <c r="AB61" s="364"/>
+      <c r="AC61" s="364"/>
+      <c r="AD61" s="364"/>
+      <c r="AE61" s="364"/>
+      <c r="AF61" s="364"/>
+      <c r="AG61" s="364"/>
+      <c r="AH61" s="364"/>
+      <c r="AI61" s="364"/>
+      <c r="AJ61" s="364"/>
+      <c r="AK61" s="364"/>
+      <c r="AL61" s="364"/>
+      <c r="AM61" s="364"/>
+      <c r="AN61" s="364"/>
+      <c r="AO61" s="364"/>
+      <c r="AP61" s="364"/>
+      <c r="AQ61" s="364"/>
+      <c r="AR61" s="364"/>
+      <c r="AS61" s="364"/>
+      <c r="AT61" s="364"/>
+      <c r="AU61" s="364"/>
+      <c r="AV61" s="364"/>
+      <c r="AW61" s="364"/>
+      <c r="AX61" s="364"/>
+      <c r="AY61" s="364"/>
+      <c r="AZ61" s="364"/>
+      <c r="BA61" s="364"/>
+      <c r="BB61" s="364"/>
+      <c r="BC61" s="364"/>
+      <c r="BD61" s="364"/>
+      <c r="BE61" s="364"/>
+      <c r="BF61" s="364"/>
+    </row>
+    <row r="62" spans="1:58" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="205" t="s">
+        <v>918</v>
+      </c>
+      <c r="B62" s="1346" t="s">
+        <v>822</v>
+      </c>
+      <c r="C62" s="1421"/>
+      <c r="D62" s="1347"/>
+      <c r="E62" s="487" t="s">
+        <v>506</v>
+      </c>
+      <c r="F62" s="1256"/>
+      <c r="G62" s="369"/>
+      <c r="H62" s="369"/>
+      <c r="I62" s="369"/>
+      <c r="J62" s="369"/>
+      <c r="K62" s="369"/>
+      <c r="L62" s="369"/>
+      <c r="M62" s="369"/>
+      <c r="N62" s="369"/>
+      <c r="O62" s="369"/>
+      <c r="P62" s="369"/>
+      <c r="Q62" s="364"/>
+      <c r="R62" s="364"/>
+      <c r="S62" s="364"/>
+      <c r="T62" s="364"/>
+      <c r="U62" s="364"/>
+      <c r="V62" s="364"/>
+      <c r="W62" s="364"/>
+      <c r="X62" s="364"/>
+      <c r="Y62" s="364"/>
+      <c r="Z62" s="364"/>
+      <c r="AA62" s="364"/>
+      <c r="AB62" s="364"/>
+      <c r="AC62" s="364"/>
+      <c r="AD62" s="364"/>
+      <c r="AE62" s="364"/>
+      <c r="AF62" s="364"/>
+      <c r="AG62" s="364"/>
+      <c r="AH62" s="364"/>
+      <c r="AI62" s="364"/>
+      <c r="AJ62" s="364"/>
+      <c r="AK62" s="364"/>
+      <c r="AL62" s="364"/>
+      <c r="AM62" s="364"/>
+      <c r="AN62" s="364"/>
+      <c r="AO62" s="364"/>
+      <c r="AP62" s="364"/>
+      <c r="AQ62" s="364"/>
+      <c r="AR62" s="364"/>
+      <c r="AS62" s="364"/>
+      <c r="AT62" s="364"/>
+      <c r="AU62" s="364"/>
+      <c r="AV62" s="364"/>
+      <c r="AW62" s="364"/>
+      <c r="AX62" s="364"/>
+      <c r="AY62" s="364"/>
+      <c r="AZ62" s="364"/>
+      <c r="BA62" s="364"/>
+      <c r="BB62" s="364"/>
+      <c r="BC62" s="364"/>
+      <c r="BD62" s="364"/>
+      <c r="BE62" s="364"/>
+      <c r="BF62" s="364"/>
+    </row>
+    <row r="63" spans="1:58" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="409" t="s">
         <v>547</v>
       </c>
-      <c r="B60" s="381" t="s">
-[...203 lines deleted...]
-      <c r="B63" s="1272" t="s">
+      <c r="B63" s="1260" t="s">
         <v>156</v>
       </c>
-      <c r="C63" s="1273"/>
-[...4 lines deleted...]
-    <row r="64" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C63" s="1261"/>
+      <c r="D63" s="1261"/>
+      <c r="E63" s="1261"/>
+      <c r="F63" s="416"/>
+    </row>
+    <row r="64" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="180" t="s">
         <v>157</v>
       </c>
-      <c r="B64" s="1319" t="s">
+      <c r="B64" s="1307" t="s">
         <v>289</v>
       </c>
-      <c r="C64" s="1320"/>
-[...1 lines deleted...]
-      <c r="E64" s="428" t="s">
+      <c r="C64" s="1308"/>
+      <c r="D64" s="1309"/>
+      <c r="E64" s="419" t="s">
         <v>115</v>
       </c>
-      <c r="F64" s="538"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F64" s="494"/>
+    </row>
+    <row r="65" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="181" t="s">
         <v>160</v>
       </c>
-      <c r="B65" s="1303" t="s">
-[...4 lines deleted...]
-      <c r="E65" s="410" t="s">
+      <c r="B65" s="1291" t="s">
+        <v>823</v>
+      </c>
+      <c r="C65" s="1292"/>
+      <c r="D65" s="1293"/>
+      <c r="E65" s="401" t="s">
         <v>290</v>
       </c>
-      <c r="F65" s="539" t="s">
+      <c r="F65" s="495" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="66" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="B66" s="1428" t="s">
+      <c r="B66" s="1422" t="s">
         <v>166</v>
       </c>
-      <c r="C66" s="1429"/>
-[...1 lines deleted...]
-      <c r="E66" s="412">
+      <c r="C66" s="1423"/>
+      <c r="D66" s="1424"/>
+      <c r="E66" s="403">
         <v>300</v>
       </c>
-      <c r="F66" s="539" t="s">
+      <c r="F66" s="495" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="67" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="181" t="s">
         <v>165</v>
       </c>
-      <c r="B67" s="1287" t="s">
-[...4 lines deleted...]
-      <c r="E67" s="413" t="s">
+      <c r="B67" s="1275" t="s">
+        <v>824</v>
+      </c>
+      <c r="C67" s="1276"/>
+      <c r="D67" s="1277"/>
+      <c r="E67" s="404" t="s">
         <v>286</v>
       </c>
-      <c r="F67" s="539"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:58" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F67" s="495"/>
+    </row>
+    <row r="68" spans="1:58" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="184" t="s">
         <v>170</v>
       </c>
-      <c r="B68" s="1290" t="s">
+      <c r="B68" s="1278" t="s">
         <v>293</v>
       </c>
-      <c r="C68" s="1291"/>
-[...1 lines deleted...]
-      <c r="E68" s="587" t="s">
+      <c r="C68" s="1279"/>
+      <c r="D68" s="1280"/>
+      <c r="E68" s="544" t="s">
         <v>172</v>
       </c>
-      <c r="F68" s="200" t="s">
+      <c r="F68" s="198" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="69" spans="1:58" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A69" s="405" t="s">
+    <row r="69" spans="1:58" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="396" t="s">
         <v>173</v>
       </c>
-      <c r="B69" s="1275" t="s">
+      <c r="B69" s="1263" t="s">
         <v>470</v>
       </c>
-      <c r="C69" s="1276"/>
-[...1 lines deleted...]
-      <c r="E69" s="579" t="s">
+      <c r="C69" s="1264"/>
+      <c r="D69" s="1265"/>
+      <c r="E69" s="551" t="s">
         <v>286</v>
       </c>
       <c r="F69" s="183" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="70" spans="1:58" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A70" s="162"/>
       <c r="B70" s="162"/>
       <c r="C70" s="162"/>
       <c r="D70" s="162"/>
       <c r="E70" s="162"/>
-      <c r="F70" s="211"/>
-[...2 lines deleted...]
-      <c r="A71" s="1278" t="s">
+      <c r="F70" s="209"/>
+    </row>
+    <row r="71" spans="1:58" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="1266" t="s">
         <v>211</v>
       </c>
-      <c r="B71" s="1278"/>
+      <c r="B71" s="1266"/>
       <c r="C71" s="162"/>
       <c r="D71" s="162"/>
       <c r="E71" s="162"/>
-      <c r="F71" s="211"/>
-[...2 lines deleted...]
-      <c r="A72" s="359" t="s">
+      <c r="F71" s="209"/>
+    </row>
+    <row r="72" spans="1:58" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="356" t="s">
         <v>212</v>
       </c>
-      <c r="B72" s="660" t="s">
-[...60 lines deleted...]
-      <c r="A73" s="218" t="s">
+      <c r="B72" s="655" t="s">
+        <v>763</v>
+      </c>
+      <c r="C72" s="655"/>
+      <c r="D72" s="655"/>
+      <c r="E72" s="655"/>
+      <c r="F72" s="655"/>
+      <c r="G72" s="362"/>
+      <c r="H72" s="362"/>
+      <c r="I72" s="362"/>
+      <c r="J72" s="362"/>
+      <c r="K72" s="362"/>
+      <c r="L72" s="362"/>
+      <c r="M72" s="362"/>
+      <c r="N72" s="362"/>
+      <c r="O72" s="362"/>
+      <c r="P72" s="362"/>
+      <c r="Q72" s="362"/>
+      <c r="R72" s="362"/>
+      <c r="S72" s="362"/>
+      <c r="T72" s="362"/>
+      <c r="U72" s="362"/>
+      <c r="V72" s="362"/>
+      <c r="W72" s="362"/>
+      <c r="X72" s="362"/>
+      <c r="Y72" s="362"/>
+      <c r="Z72" s="362"/>
+      <c r="AA72" s="362"/>
+      <c r="AB72" s="362"/>
+      <c r="AC72" s="362"/>
+      <c r="AD72" s="362"/>
+      <c r="AE72" s="362"/>
+      <c r="AF72" s="362"/>
+      <c r="AG72" s="362"/>
+      <c r="AH72" s="362"/>
+      <c r="AI72" s="362"/>
+      <c r="AJ72" s="362"/>
+      <c r="AK72" s="362"/>
+      <c r="AL72" s="362"/>
+      <c r="AM72" s="362"/>
+      <c r="AN72" s="362"/>
+      <c r="AO72" s="362"/>
+      <c r="AP72" s="362"/>
+      <c r="AQ72" s="362"/>
+      <c r="AR72" s="362"/>
+      <c r="AS72" s="362"/>
+      <c r="AT72" s="362"/>
+      <c r="AU72" s="362"/>
+      <c r="AV72" s="362"/>
+      <c r="AW72" s="362"/>
+      <c r="AX72" s="362"/>
+      <c r="AY72" s="362"/>
+      <c r="AZ72" s="362"/>
+      <c r="BA72" s="362"/>
+      <c r="BB72" s="362"/>
+      <c r="BC72" s="362"/>
+      <c r="BD72" s="362"/>
+      <c r="BE72" s="362"/>
+      <c r="BF72" s="362"/>
+    </row>
+    <row r="73" spans="1:58" s="17" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="216" t="s">
         <v>213</v>
       </c>
-      <c r="B73" s="429" t="s">
+      <c r="B73" s="420" t="s">
         <v>294</v>
       </c>
-      <c r="C73" s="585"/>
-[...58 lines deleted...]
-      <c r="B74" s="1279" t="s">
+      <c r="C73" s="542"/>
+      <c r="D73" s="542"/>
+      <c r="E73" s="542"/>
+      <c r="F73" s="209"/>
+      <c r="G73" s="361"/>
+      <c r="H73" s="361"/>
+      <c r="I73" s="361"/>
+      <c r="J73" s="361"/>
+      <c r="K73" s="361"/>
+      <c r="L73" s="361"/>
+      <c r="M73" s="361"/>
+      <c r="N73" s="361"/>
+      <c r="O73" s="361"/>
+      <c r="P73" s="361"/>
+      <c r="Q73" s="362"/>
+      <c r="R73" s="362"/>
+      <c r="S73" s="362"/>
+      <c r="T73" s="362"/>
+      <c r="U73" s="362"/>
+      <c r="V73" s="362"/>
+      <c r="W73" s="362"/>
+      <c r="X73" s="362"/>
+      <c r="Y73" s="362"/>
+      <c r="Z73" s="362"/>
+      <c r="AA73" s="362"/>
+      <c r="AB73" s="362"/>
+      <c r="AC73" s="362"/>
+      <c r="AD73" s="362"/>
+      <c r="AE73" s="362"/>
+      <c r="AF73" s="362"/>
+      <c r="AG73" s="362"/>
+      <c r="AH73" s="362"/>
+      <c r="AI73" s="362"/>
+      <c r="AJ73" s="362"/>
+      <c r="AK73" s="362"/>
+      <c r="AL73" s="362"/>
+      <c r="AM73" s="362"/>
+      <c r="AN73" s="362"/>
+      <c r="AO73" s="362"/>
+      <c r="AP73" s="362"/>
+      <c r="AQ73" s="362"/>
+      <c r="AR73" s="362"/>
+      <c r="AS73" s="362"/>
+      <c r="AT73" s="362"/>
+      <c r="AU73" s="362"/>
+      <c r="AV73" s="362"/>
+      <c r="AW73" s="362"/>
+      <c r="AX73" s="362"/>
+      <c r="AY73" s="362"/>
+      <c r="AZ73" s="362"/>
+      <c r="BA73" s="362"/>
+      <c r="BB73" s="362"/>
+      <c r="BC73" s="362"/>
+      <c r="BD73" s="362"/>
+      <c r="BE73" s="362"/>
+      <c r="BF73" s="362"/>
+    </row>
+    <row r="74" spans="1:58" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="211"/>
+      <c r="B74" s="1267" t="s">
         <v>295</v>
       </c>
-      <c r="C74" s="1282" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="402" t="s">
+      <c r="C74" s="1270" t="s">
+        <v>825</v>
+      </c>
+      <c r="D74" s="393" t="s">
         <v>200</v>
       </c>
-      <c r="E74" s="382" t="s">
+      <c r="E74" s="379" t="s">
         <v>264</v>
       </c>
-      <c r="F74" s="211"/>
-[...57 lines deleted...]
-      <c r="D75" s="549" t="s">
+      <c r="F74" s="209"/>
+      <c r="G74" s="361"/>
+      <c r="H74" s="361"/>
+      <c r="I74" s="361"/>
+      <c r="J74" s="361"/>
+      <c r="K74" s="361"/>
+      <c r="L74" s="361"/>
+      <c r="M74" s="361"/>
+      <c r="N74" s="361"/>
+      <c r="O74" s="361"/>
+      <c r="P74" s="361"/>
+      <c r="Q74" s="362"/>
+      <c r="R74" s="362"/>
+      <c r="S74" s="362"/>
+      <c r="T74" s="362"/>
+      <c r="U74" s="362"/>
+      <c r="V74" s="362"/>
+      <c r="W74" s="362"/>
+      <c r="X74" s="362"/>
+      <c r="Y74" s="362"/>
+      <c r="Z74" s="362"/>
+      <c r="AA74" s="362"/>
+      <c r="AB74" s="362"/>
+      <c r="AC74" s="362"/>
+      <c r="AD74" s="362"/>
+      <c r="AE74" s="362"/>
+      <c r="AF74" s="362"/>
+      <c r="AG74" s="362"/>
+      <c r="AH74" s="362"/>
+      <c r="AI74" s="362"/>
+      <c r="AJ74" s="362"/>
+      <c r="AK74" s="362"/>
+      <c r="AL74" s="362"/>
+      <c r="AM74" s="362"/>
+      <c r="AN74" s="362"/>
+      <c r="AO74" s="362"/>
+      <c r="AP74" s="362"/>
+      <c r="AQ74" s="362"/>
+      <c r="AR74" s="362"/>
+      <c r="AS74" s="362"/>
+      <c r="AT74" s="362"/>
+      <c r="AU74" s="362"/>
+      <c r="AV74" s="362"/>
+      <c r="AW74" s="362"/>
+      <c r="AX74" s="362"/>
+      <c r="AY74" s="362"/>
+      <c r="AZ74" s="362"/>
+      <c r="BA74" s="362"/>
+      <c r="BB74" s="362"/>
+      <c r="BC74" s="362"/>
+      <c r="BD74" s="362"/>
+      <c r="BE74" s="362"/>
+      <c r="BF74" s="362"/>
+    </row>
+    <row r="75" spans="1:58" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="211"/>
+      <c r="B75" s="1268"/>
+      <c r="C75" s="1271"/>
+      <c r="D75" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E75" s="383" t="s">
+      <c r="E75" s="380" t="s">
         <v>264</v>
       </c>
-      <c r="F75" s="211"/>
-[...59 lines deleted...]
-      <c r="D76" s="549" t="s">
+      <c r="F75" s="209"/>
+      <c r="G75" s="361"/>
+      <c r="H75" s="361"/>
+      <c r="I75" s="361"/>
+      <c r="J75" s="361"/>
+      <c r="K75" s="361"/>
+      <c r="L75" s="361"/>
+      <c r="M75" s="361"/>
+      <c r="N75" s="361"/>
+      <c r="O75" s="361"/>
+      <c r="P75" s="361"/>
+      <c r="Q75" s="362"/>
+      <c r="R75" s="362"/>
+      <c r="S75" s="362"/>
+      <c r="T75" s="362"/>
+      <c r="U75" s="362"/>
+      <c r="V75" s="362"/>
+      <c r="W75" s="362"/>
+      <c r="X75" s="362"/>
+      <c r="Y75" s="362"/>
+      <c r="Z75" s="362"/>
+      <c r="AA75" s="362"/>
+      <c r="AB75" s="362"/>
+      <c r="AC75" s="362"/>
+      <c r="AD75" s="362"/>
+      <c r="AE75" s="362"/>
+      <c r="AF75" s="362"/>
+      <c r="AG75" s="362"/>
+      <c r="AH75" s="362"/>
+      <c r="AI75" s="362"/>
+      <c r="AJ75" s="362"/>
+      <c r="AK75" s="362"/>
+      <c r="AL75" s="362"/>
+      <c r="AM75" s="362"/>
+      <c r="AN75" s="362"/>
+      <c r="AO75" s="362"/>
+      <c r="AP75" s="362"/>
+      <c r="AQ75" s="362"/>
+      <c r="AR75" s="362"/>
+      <c r="AS75" s="362"/>
+      <c r="AT75" s="362"/>
+      <c r="AU75" s="362"/>
+      <c r="AV75" s="362"/>
+      <c r="AW75" s="362"/>
+      <c r="AX75" s="362"/>
+      <c r="AY75" s="362"/>
+      <c r="AZ75" s="362"/>
+      <c r="BA75" s="362"/>
+      <c r="BB75" s="362"/>
+      <c r="BC75" s="362"/>
+      <c r="BD75" s="362"/>
+      <c r="BE75" s="362"/>
+      <c r="BF75" s="362"/>
+    </row>
+    <row r="76" spans="1:58" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="211"/>
+      <c r="B76" s="1268"/>
+      <c r="C76" s="1271" t="s">
+        <v>816</v>
+      </c>
+      <c r="D76" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E76" s="383" t="s">
+      <c r="E76" s="380" t="s">
         <v>267</v>
       </c>
-      <c r="F76" s="211"/>
-[...57 lines deleted...]
-      <c r="D77" s="549" t="s">
+      <c r="F76" s="209"/>
+      <c r="G76" s="361"/>
+      <c r="H76" s="361"/>
+      <c r="I76" s="361"/>
+      <c r="J76" s="361"/>
+      <c r="K76" s="361"/>
+      <c r="L76" s="361"/>
+      <c r="M76" s="361"/>
+      <c r="N76" s="361"/>
+      <c r="O76" s="361"/>
+      <c r="P76" s="361"/>
+      <c r="Q76" s="362"/>
+      <c r="R76" s="362"/>
+      <c r="S76" s="362"/>
+      <c r="T76" s="362"/>
+      <c r="U76" s="362"/>
+      <c r="V76" s="362"/>
+      <c r="W76" s="362"/>
+      <c r="X76" s="362"/>
+      <c r="Y76" s="362"/>
+      <c r="Z76" s="362"/>
+      <c r="AA76" s="362"/>
+      <c r="AB76" s="362"/>
+      <c r="AC76" s="362"/>
+      <c r="AD76" s="362"/>
+      <c r="AE76" s="362"/>
+      <c r="AF76" s="362"/>
+      <c r="AG76" s="362"/>
+      <c r="AH76" s="362"/>
+      <c r="AI76" s="362"/>
+      <c r="AJ76" s="362"/>
+      <c r="AK76" s="362"/>
+      <c r="AL76" s="362"/>
+      <c r="AM76" s="362"/>
+      <c r="AN76" s="362"/>
+      <c r="AO76" s="362"/>
+      <c r="AP76" s="362"/>
+      <c r="AQ76" s="362"/>
+      <c r="AR76" s="362"/>
+      <c r="AS76" s="362"/>
+      <c r="AT76" s="362"/>
+      <c r="AU76" s="362"/>
+      <c r="AV76" s="362"/>
+      <c r="AW76" s="362"/>
+      <c r="AX76" s="362"/>
+      <c r="AY76" s="362"/>
+      <c r="AZ76" s="362"/>
+      <c r="BA76" s="362"/>
+      <c r="BB76" s="362"/>
+      <c r="BC76" s="362"/>
+      <c r="BD76" s="362"/>
+      <c r="BE76" s="362"/>
+      <c r="BF76" s="362"/>
+    </row>
+    <row r="77" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="211"/>
+      <c r="B77" s="1268"/>
+      <c r="C77" s="1271"/>
+      <c r="D77" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E77" s="383" t="s">
+      <c r="E77" s="380" t="s">
         <v>296</v>
       </c>
-      <c r="F77" s="211"/>
-[...7 lines deleted...]
-      <c r="D78" s="548" t="s">
+      <c r="F77" s="209"/>
+    </row>
+    <row r="78" spans="1:58" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="211"/>
+      <c r="B78" s="1268"/>
+      <c r="C78" s="491" t="s">
+        <v>883</v>
+      </c>
+      <c r="D78" s="492" t="s">
         <v>200</v>
       </c>
-      <c r="E78" s="548" t="s">
+      <c r="E78" s="492" t="s">
         <v>262</v>
       </c>
-      <c r="F78" s="211"/>
-[...7 lines deleted...]
-      <c r="D79" s="549" t="s">
+      <c r="F78" s="209"/>
+    </row>
+    <row r="79" spans="1:58" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="211"/>
+      <c r="B79" s="1268"/>
+      <c r="C79" s="1272" t="s">
+        <v>794</v>
+      </c>
+      <c r="D79" s="493" t="s">
         <v>200</v>
       </c>
-      <c r="E79" s="1286" t="s">
+      <c r="E79" s="1274" t="s">
         <v>296</v>
       </c>
       <c r="F79" s="162"/>
     </row>
-    <row r="80" spans="1:58" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D80" s="549" t="s">
+    <row r="80" spans="1:58" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="211"/>
+      <c r="B80" s="1268"/>
+      <c r="C80" s="1272"/>
+      <c r="D80" s="493" t="s">
         <v>201</v>
       </c>
-      <c r="E80" s="1286"/>
+      <c r="E80" s="1274"/>
       <c r="F80" s="162"/>
     </row>
-    <row r="81" spans="1:58" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C81" s="1284" t="s">
+    <row r="81" spans="1:58" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="212"/>
+      <c r="B81" s="1268"/>
+      <c r="C81" s="1272" t="s">
         <v>519</v>
       </c>
-      <c r="D81" s="548" t="s">
+      <c r="D81" s="492" t="s">
         <v>200</v>
       </c>
-      <c r="E81" s="527" t="s">
-[...60 lines deleted...]
-      <c r="D82" s="548" t="s">
+      <c r="E81" s="513" t="s">
+        <v>771</v>
+      </c>
+      <c r="F81" s="209"/>
+      <c r="G81" s="362"/>
+      <c r="H81" s="362"/>
+      <c r="I81" s="362"/>
+      <c r="J81" s="362"/>
+      <c r="K81" s="362"/>
+      <c r="L81" s="362"/>
+      <c r="M81" s="362"/>
+      <c r="N81" s="362"/>
+      <c r="O81" s="362"/>
+      <c r="P81" s="362"/>
+      <c r="Q81" s="362"/>
+      <c r="R81" s="362"/>
+      <c r="S81" s="362"/>
+      <c r="T81" s="362"/>
+      <c r="U81" s="362"/>
+      <c r="V81" s="362"/>
+      <c r="W81" s="362"/>
+      <c r="X81" s="362"/>
+      <c r="Y81" s="362"/>
+      <c r="Z81" s="362"/>
+      <c r="AA81" s="362"/>
+      <c r="AB81" s="362"/>
+      <c r="AC81" s="362"/>
+      <c r="AD81" s="362"/>
+      <c r="AE81" s="362"/>
+      <c r="AF81" s="362"/>
+      <c r="AG81" s="362"/>
+      <c r="AH81" s="362"/>
+      <c r="AI81" s="362"/>
+      <c r="AJ81" s="362"/>
+      <c r="AK81" s="362"/>
+      <c r="AL81" s="362"/>
+      <c r="AM81" s="362"/>
+      <c r="AN81" s="362"/>
+      <c r="AO81" s="362"/>
+      <c r="AP81" s="362"/>
+      <c r="AQ81" s="362"/>
+      <c r="AR81" s="362"/>
+      <c r="AS81" s="362"/>
+      <c r="AT81" s="362"/>
+      <c r="AU81" s="362"/>
+      <c r="AV81" s="362"/>
+      <c r="AW81" s="362"/>
+      <c r="AX81" s="362"/>
+      <c r="AY81" s="362"/>
+      <c r="AZ81" s="362"/>
+      <c r="BA81" s="362"/>
+      <c r="BB81" s="362"/>
+      <c r="BC81" s="362"/>
+      <c r="BD81" s="362"/>
+      <c r="BE81" s="362"/>
+      <c r="BF81" s="362"/>
+    </row>
+    <row r="82" spans="1:58" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="212"/>
+      <c r="B82" s="1268"/>
+      <c r="C82" s="1272"/>
+      <c r="D82" s="492" t="s">
         <v>201</v>
       </c>
-      <c r="E82" s="527" t="s">
+      <c r="E82" s="513" t="s">
         <v>264</v>
       </c>
-      <c r="F82" s="211"/>
-[...59 lines deleted...]
-      <c r="D83" s="192" t="s">
+      <c r="F82" s="209"/>
+      <c r="G82" s="362"/>
+      <c r="H82" s="362"/>
+      <c r="I82" s="362"/>
+      <c r="J82" s="362"/>
+      <c r="K82" s="362"/>
+      <c r="L82" s="362"/>
+      <c r="M82" s="362"/>
+      <c r="N82" s="362"/>
+      <c r="O82" s="362"/>
+      <c r="P82" s="362"/>
+      <c r="Q82" s="362"/>
+      <c r="R82" s="362"/>
+      <c r="S82" s="362"/>
+      <c r="T82" s="362"/>
+      <c r="U82" s="362"/>
+      <c r="V82" s="362"/>
+      <c r="W82" s="362"/>
+      <c r="X82" s="362"/>
+      <c r="Y82" s="362"/>
+      <c r="Z82" s="362"/>
+      <c r="AA82" s="362"/>
+      <c r="AB82" s="362"/>
+      <c r="AC82" s="362"/>
+      <c r="AD82" s="362"/>
+      <c r="AE82" s="362"/>
+      <c r="AF82" s="362"/>
+      <c r="AG82" s="362"/>
+      <c r="AH82" s="362"/>
+      <c r="AI82" s="362"/>
+      <c r="AJ82" s="362"/>
+      <c r="AK82" s="362"/>
+      <c r="AL82" s="362"/>
+      <c r="AM82" s="362"/>
+      <c r="AN82" s="362"/>
+      <c r="AO82" s="362"/>
+      <c r="AP82" s="362"/>
+      <c r="AQ82" s="362"/>
+      <c r="AR82" s="362"/>
+      <c r="AS82" s="362"/>
+      <c r="AT82" s="362"/>
+      <c r="AU82" s="362"/>
+      <c r="AV82" s="362"/>
+      <c r="AW82" s="362"/>
+      <c r="AX82" s="362"/>
+      <c r="AY82" s="362"/>
+      <c r="AZ82" s="362"/>
+      <c r="BA82" s="362"/>
+      <c r="BB82" s="362"/>
+      <c r="BC82" s="362"/>
+      <c r="BD82" s="362"/>
+      <c r="BE82" s="362"/>
+      <c r="BF82" s="362"/>
+    </row>
+    <row r="83" spans="1:58" s="17" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="212"/>
+      <c r="B83" s="1269"/>
+      <c r="C83" s="191" t="s">
+        <v>633</v>
+      </c>
+      <c r="D83" s="190" t="s">
         <v>200</v>
       </c>
-      <c r="E83" s="312" t="s">
-[...61 lines deleted...]
-      <c r="E84" s="217"/>
+      <c r="E83" s="310" t="s">
+        <v>630</v>
+      </c>
+      <c r="F83" s="209"/>
+      <c r="G83" s="362"/>
+      <c r="H83" s="362"/>
+      <c r="I83" s="362"/>
+      <c r="J83" s="362"/>
+      <c r="K83" s="362"/>
+      <c r="L83" s="362"/>
+      <c r="M83" s="362"/>
+      <c r="N83" s="362"/>
+      <c r="O83" s="362"/>
+      <c r="P83" s="362"/>
+      <c r="Q83" s="362"/>
+      <c r="R83" s="362"/>
+      <c r="S83" s="362"/>
+      <c r="T83" s="362"/>
+      <c r="U83" s="362"/>
+      <c r="V83" s="362"/>
+      <c r="W83" s="362"/>
+      <c r="X83" s="362"/>
+      <c r="Y83" s="362"/>
+      <c r="Z83" s="362"/>
+      <c r="AA83" s="362"/>
+      <c r="AB83" s="362"/>
+      <c r="AC83" s="362"/>
+      <c r="AD83" s="362"/>
+      <c r="AE83" s="362"/>
+      <c r="AF83" s="362"/>
+      <c r="AG83" s="362"/>
+      <c r="AH83" s="362"/>
+      <c r="AI83" s="362"/>
+      <c r="AJ83" s="362"/>
+      <c r="AK83" s="362"/>
+      <c r="AL83" s="362"/>
+      <c r="AM83" s="362"/>
+      <c r="AN83" s="362"/>
+      <c r="AO83" s="362"/>
+      <c r="AP83" s="362"/>
+      <c r="AQ83" s="362"/>
+      <c r="AR83" s="362"/>
+      <c r="AS83" s="362"/>
+      <c r="AT83" s="362"/>
+      <c r="AU83" s="362"/>
+      <c r="AV83" s="362"/>
+      <c r="AW83" s="362"/>
+      <c r="AX83" s="362"/>
+      <c r="AY83" s="362"/>
+      <c r="AZ83" s="362"/>
+      <c r="BA83" s="362"/>
+      <c r="BB83" s="362"/>
+      <c r="BC83" s="362"/>
+      <c r="BD83" s="362"/>
+      <c r="BE83" s="362"/>
+      <c r="BF83" s="362"/>
+    </row>
+    <row r="84" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A84" s="211"/>
+      <c r="B84" s="213"/>
+      <c r="C84" s="512"/>
+      <c r="D84" s="214"/>
+      <c r="E84" s="215"/>
       <c r="F84" s="162"/>
     </row>
-    <row r="85" spans="1:58" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="212" t="s">
+    <row r="85" spans="1:58" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="210" t="s">
         <v>214</v>
       </c>
-      <c r="B85" s="1258" t="s">
-[...8 lines deleted...]
-      <c r="A86" s="212" t="s">
+      <c r="B85" s="1246" t="s">
+        <v>772</v>
+      </c>
+      <c r="C85" s="1246"/>
+      <c r="D85" s="1246"/>
+      <c r="E85" s="1246"/>
+      <c r="F85" s="1246"/>
+    </row>
+    <row r="86" spans="1:58" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="210" t="s">
         <v>215</v>
       </c>
-      <c r="B86" s="1259" t="s">
-[...8 lines deleted...]
-      <c r="A87" s="212" t="s">
+      <c r="B86" s="1247" t="s">
+        <v>871</v>
+      </c>
+      <c r="C86" s="1247"/>
+      <c r="D86" s="1247"/>
+      <c r="E86" s="1247"/>
+      <c r="F86" s="1247"/>
+    </row>
+    <row r="87" spans="1:58" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="210" t="s">
         <v>216</v>
       </c>
-      <c r="B87" s="660" t="s">
-[...8 lines deleted...]
-      <c r="A88" s="212" t="s">
+      <c r="B87" s="655" t="s">
+        <v>789</v>
+      </c>
+      <c r="C87" s="655"/>
+      <c r="D87" s="655"/>
+      <c r="E87" s="655"/>
+      <c r="F87" s="655"/>
+    </row>
+    <row r="88" spans="1:58" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="210" t="s">
         <v>217</v>
       </c>
-      <c r="B88" s="1259" t="s">
+      <c r="B88" s="1247" t="s">
         <v>342</v>
       </c>
-      <c r="C88" s="1259"/>
-[...5 lines deleted...]
-      <c r="A89" s="353" t="s">
+      <c r="C88" s="1247"/>
+      <c r="D88" s="1247"/>
+      <c r="E88" s="1247"/>
+      <c r="F88" s="1247"/>
+    </row>
+    <row r="89" spans="1:58" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="351" t="s">
         <v>219</v>
       </c>
-      <c r="B89" s="1259" t="s">
-[...8 lines deleted...]
-      <c r="A90" s="219" t="s">
+      <c r="B89" s="1247" t="s">
+        <v>877</v>
+      </c>
+      <c r="C89" s="1247"/>
+      <c r="D89" s="1247"/>
+      <c r="E89" s="1247"/>
+      <c r="F89" s="1247"/>
+    </row>
+    <row r="90" spans="1:58" s="174" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="217" t="s">
         <v>220</v>
       </c>
-      <c r="B90" s="1404" t="s">
+      <c r="B90" s="1394" t="s">
         <v>507</v>
       </c>
-      <c r="C90" s="1404"/>
-[...58 lines deleted...]
-      <c r="B91" s="422"/>
+      <c r="C90" s="1394"/>
+      <c r="D90" s="1394"/>
+      <c r="E90" s="1394"/>
+      <c r="F90" s="1394"/>
+      <c r="G90" s="370"/>
+      <c r="H90" s="370"/>
+      <c r="I90" s="370"/>
+      <c r="J90" s="370"/>
+      <c r="K90" s="370"/>
+      <c r="L90" s="370"/>
+      <c r="M90" s="370"/>
+      <c r="N90" s="370"/>
+      <c r="O90" s="370"/>
+      <c r="P90" s="370"/>
+      <c r="Q90" s="370"/>
+      <c r="R90" s="370"/>
+      <c r="S90" s="370"/>
+      <c r="T90" s="370"/>
+      <c r="U90" s="370"/>
+      <c r="V90" s="370"/>
+      <c r="W90" s="370"/>
+      <c r="X90" s="370"/>
+      <c r="Y90" s="370"/>
+      <c r="Z90" s="370"/>
+      <c r="AA90" s="370"/>
+      <c r="AB90" s="370"/>
+      <c r="AC90" s="370"/>
+      <c r="AD90" s="370"/>
+      <c r="AE90" s="370"/>
+      <c r="AF90" s="370"/>
+      <c r="AG90" s="370"/>
+      <c r="AH90" s="370"/>
+      <c r="AI90" s="370"/>
+      <c r="AJ90" s="370"/>
+      <c r="AK90" s="370"/>
+      <c r="AL90" s="370"/>
+      <c r="AM90" s="370"/>
+      <c r="AN90" s="370"/>
+      <c r="AO90" s="370"/>
+      <c r="AP90" s="370"/>
+      <c r="AQ90" s="370"/>
+      <c r="AR90" s="370"/>
+      <c r="AS90" s="370"/>
+      <c r="AT90" s="370"/>
+      <c r="AU90" s="370"/>
+      <c r="AV90" s="370"/>
+      <c r="AW90" s="370"/>
+      <c r="AX90" s="370"/>
+      <c r="AY90" s="370"/>
+      <c r="AZ90" s="370"/>
+      <c r="BA90" s="370"/>
+      <c r="BB90" s="370"/>
+      <c r="BC90" s="370"/>
+      <c r="BD90" s="370"/>
+      <c r="BE90" s="370"/>
+      <c r="BF90" s="370"/>
+    </row>
+    <row r="91" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="218"/>
+      <c r="B91" s="413"/>
       <c r="C91" s="162"/>
       <c r="D91" s="162"/>
       <c r="E91" s="162"/>
       <c r="F91" s="162"/>
     </row>
-    <row r="92" spans="1:58" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="E92" s="1405"/>
+    <row r="92" spans="1:58" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="219" t="s">
+        <v>558</v>
+      </c>
+      <c r="B92" s="1395" t="s">
+        <v>764</v>
+      </c>
+      <c r="C92" s="1395"/>
+      <c r="D92" s="1395"/>
+      <c r="E92" s="1395"/>
       <c r="F92" s="162"/>
     </row>
-    <row r="93" spans="1:58" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B93" s="422"/>
+    <row r="93" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A93" s="218"/>
+      <c r="B93" s="413"/>
       <c r="C93" s="162"/>
       <c r="D93" s="162"/>
       <c r="E93" s="162"/>
       <c r="F93" s="162"/>
     </row>
-    <row r="94" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B94" s="422"/>
+    <row r="94" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="218"/>
+      <c r="B94" s="413"/>
       <c r="C94" s="162"/>
       <c r="D94" s="162"/>
       <c r="E94" s="162"/>
       <c r="F94" s="162"/>
     </row>
-    <row r="95" spans="1:58" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B95" s="422"/>
+    <row r="95" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A95" s="218"/>
+      <c r="B95" s="413"/>
       <c r="C95" s="162"/>
       <c r="D95" s="162"/>
       <c r="E95" s="162"/>
       <c r="F95" s="162"/>
     </row>
-    <row r="96" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B96" s="422"/>
+    <row r="96" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="218"/>
+      <c r="B96" s="413"/>
       <c r="C96" s="162"/>
       <c r="D96" s="162"/>
       <c r="E96" s="162"/>
       <c r="F96" s="162"/>
     </row>
-    <row r="97" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B97" s="422"/>
+    <row r="97" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="218"/>
+      <c r="B97" s="413"/>
       <c r="C97" s="162"/>
       <c r="D97" s="162"/>
       <c r="E97" s="162"/>
       <c r="F97" s="162"/>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B98" s="422"/>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="218"/>
+      <c r="B98" s="413"/>
       <c r="C98" s="162"/>
       <c r="D98" s="162"/>
       <c r="E98" s="162"/>
       <c r="F98" s="162"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B99" s="423"/>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="218"/>
+      <c r="B99" s="414"/>
       <c r="C99" s="162"/>
       <c r="D99" s="162"/>
       <c r="E99" s="162"/>
       <c r="F99" s="162"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C100" s="423"/>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="218"/>
+      <c r="B100" s="414"/>
+      <c r="C100" s="414"/>
       <c r="D100" s="162"/>
       <c r="E100" s="162"/>
       <c r="F100" s="162"/>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B101" s="1406" t="s">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="218"/>
+      <c r="B101" s="1396" t="s">
         <v>508</v>
       </c>
-      <c r="C101" s="1407"/>
+      <c r="C101" s="1397"/>
       <c r="D101" s="162"/>
       <c r="E101" s="162"/>
       <c r="F101" s="162"/>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C102" s="554"/>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="218"/>
+      <c r="B102" s="517"/>
+      <c r="C102" s="518"/>
       <c r="D102" s="162"/>
       <c r="E102" s="162"/>
       <c r="F102" s="162"/>
     </row>
-    <row r="103" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C103" s="1403"/>
+    <row r="103" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="218"/>
+      <c r="B103" s="1393"/>
+      <c r="C103" s="1393"/>
       <c r="D103" s="162"/>
       <c r="E103" s="162"/>
       <c r="F103" s="162"/>
     </row>
-    <row r="104" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="21"/>
-      <c r="B104" s="424"/>
+      <c r="B104" s="415"/>
       <c r="F104" s="16"/>
     </row>
-    <row r="105" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="21"/>
-      <c r="B105" s="424"/>
+      <c r="B105" s="415"/>
       <c r="F105" s="16"/>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" s="21"/>
-      <c r="B106" s="424"/>
+      <c r="B106" s="415"/>
       <c r="F106" s="16"/>
     </row>
-    <row r="107" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="21"/>
-      <c r="B107" s="424"/>
+      <c r="B107" s="415"/>
       <c r="F107" s="16"/>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" s="21"/>
-      <c r="B108" s="424"/>
+      <c r="B108" s="415"/>
       <c r="F108" s="16"/>
     </row>
-    <row r="109" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="21"/>
-      <c r="B109" s="424"/>
+      <c r="B109" s="415"/>
       <c r="F109" s="16"/>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="21"/>
-      <c r="B110" s="424"/>
+      <c r="B110" s="415"/>
       <c r="F110" s="16"/>
     </row>
-    <row r="111" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="21"/>
-      <c r="B111" s="424"/>
+      <c r="B111" s="415"/>
       <c r="F111" s="16"/>
     </row>
-    <row r="112" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="21"/>
-      <c r="B112" s="424"/>
+      <c r="B112" s="415"/>
       <c r="F112" s="16"/>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="21"/>
       <c r="F113" s="16"/>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="21"/>
       <c r="F114" s="16"/>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="21"/>
       <c r="F115" s="16"/>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="21"/>
       <c r="F116" s="16"/>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" s="21"/>
       <c r="F117" s="16"/>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" s="21"/>
       <c r="F118" s="16"/>
     </row>
-    <row r="119" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" s="21"/>
       <c r="F119" s="16"/>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" s="21"/>
       <c r="F120" s="16"/>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" s="21"/>
       <c r="F121" s="16"/>
     </row>
-    <row r="122" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" s="21"/>
       <c r="F122" s="16"/>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" s="21"/>
       <c r="F123" s="16"/>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" s="21"/>
       <c r="F124" s="16"/>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" s="21"/>
       <c r="F125" s="16"/>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" s="21"/>
       <c r="F126" s="16"/>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" s="21"/>
       <c r="F127" s="16"/>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" s="21"/>
       <c r="F128" s="16"/>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" s="21"/>
       <c r="F129" s="16"/>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" s="21"/>
       <c r="F130" s="16"/>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" s="21"/>
       <c r="F131" s="16"/>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" s="21"/>
       <c r="F132" s="16"/>
     </row>
-    <row r="133" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" s="21"/>
       <c r="F133" s="16"/>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" s="21"/>
       <c r="F134" s="16"/>
     </row>
-    <row r="135" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" s="21"/>
       <c r="F135" s="16"/>
     </row>
-    <row r="136" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" s="21"/>
       <c r="F136" s="16"/>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" s="21"/>
       <c r="F137" s="16"/>
     </row>
-    <row r="138" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" s="21"/>
       <c r="F138" s="16"/>
     </row>
-    <row r="139" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" s="21"/>
       <c r="F139" s="16"/>
     </row>
-    <row r="140" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" s="21"/>
       <c r="F140" s="16"/>
     </row>
-    <row r="141" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" s="21"/>
       <c r="F141" s="16"/>
     </row>
-    <row r="142" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" s="21"/>
       <c r="F142" s="16"/>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" s="21"/>
       <c r="F143" s="16"/>
     </row>
-    <row r="144" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" s="21"/>
       <c r="F144" s="16"/>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" s="21"/>
       <c r="F145" s="16"/>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" s="21"/>
       <c r="F146" s="16"/>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" s="21"/>
       <c r="F147" s="16"/>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="21"/>
       <c r="F148" s="16"/>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" s="21"/>
       <c r="F149" s="16"/>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" s="21"/>
       <c r="F150" s="16"/>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" s="21"/>
       <c r="F151" s="16"/>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" s="21"/>
       <c r="F152" s="16"/>
     </row>
-    <row r="153" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" s="21"/>
       <c r="F153" s="16"/>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" s="21"/>
       <c r="F154" s="16"/>
     </row>
-    <row r="155" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" s="21"/>
       <c r="F155" s="16"/>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" s="21"/>
       <c r="F156" s="16"/>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" s="21"/>
       <c r="F157" s="16"/>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" s="21"/>
       <c r="F158" s="16"/>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" s="21"/>
       <c r="F159" s="16"/>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" s="21"/>
       <c r="F160" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="98">
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="B87:F87"/>
     <mergeCell ref="B88:F88"/>
     <mergeCell ref="B89:F89"/>
     <mergeCell ref="B85:F85"/>
     <mergeCell ref="B86:F86"/>
     <mergeCell ref="B68:D68"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="F61:F62"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:E63"/>
     <mergeCell ref="F52:F56"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="C56:D56"/>
@@ -34108,2170 +31478,2176 @@
     <mergeCell ref="B34:B37"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="E34:E36"/>
     <mergeCell ref="F34:F37"/>
     <mergeCell ref="B103:C103"/>
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="B72:F72"/>
     <mergeCell ref="B74:B83"/>
     <mergeCell ref="C74:C75"/>
     <mergeCell ref="C76:C77"/>
     <mergeCell ref="C79:C80"/>
     <mergeCell ref="E79:E80"/>
     <mergeCell ref="C81:C82"/>
     <mergeCell ref="B90:F90"/>
     <mergeCell ref="B92:E92"/>
     <mergeCell ref="B101:C101"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B101" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R144"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B90" sqref="B90:H91"/>
+      <selection activeCell="B83" sqref="B83:H86"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="23.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.88671875" style="16" customWidth="1"/>
+    <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="44" style="16" customWidth="1"/>
-    <col min="3" max="3" width="46.44140625" style="16" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="23.33203125" style="16"/>
+    <col min="3" max="3" width="46.42578125" style="16" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
+    <col min="5" max="6" width="28.85546875" style="16" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" style="16" customWidth="1"/>
+    <col min="8" max="8" width="46.85546875" style="17" customWidth="1"/>
+    <col min="9" max="16384" width="23.28515625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="H1" s="151" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G2" s="222"/>
+    <row r="2" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="220"/>
+      <c r="B2" s="220"/>
+      <c r="C2" s="220"/>
+      <c r="D2" s="220"/>
+      <c r="E2" s="220"/>
+      <c r="F2" s="220"/>
+      <c r="G2" s="220"/>
       <c r="H2" s="151" t="s">
-        <v>945</v>
-[...9 lines deleted...]
-      <c r="G3" s="222"/>
+        <v>932</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="220"/>
+      <c r="B3" s="220"/>
+      <c r="C3" s="220"/>
+      <c r="D3" s="220"/>
+      <c r="E3" s="220"/>
+      <c r="F3" s="220"/>
+      <c r="G3" s="220"/>
       <c r="H3" s="151" t="s">
-        <v>950</v>
-[...9 lines deleted...]
-      <c r="G4" s="222"/>
+        <v>931</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="220"/>
+      <c r="B4" s="220"/>
+      <c r="C4" s="220"/>
+      <c r="D4" s="220"/>
+      <c r="E4" s="220"/>
+      <c r="F4" s="220"/>
+      <c r="G4" s="220"/>
       <c r="H4" s="152" t="s">
-        <v>590</v>
-[...13 lines deleted...]
-      <c r="A6" s="470" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="220"/>
+      <c r="B5" s="220"/>
+      <c r="C5" s="220"/>
+      <c r="D5" s="220"/>
+      <c r="E5" s="220"/>
+      <c r="F5" s="220"/>
+      <c r="G5" s="220"/>
+      <c r="H5" s="221"/>
+    </row>
+    <row r="6" spans="1:8" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="460" t="s">
         <v>465</v>
       </c>
-      <c r="B6" s="430"/>
-[...5 lines deleted...]
-      <c r="H6" s="1546" t="s">
+      <c r="B6" s="421"/>
+      <c r="C6" s="421"/>
+      <c r="D6" s="421"/>
+      <c r="E6" s="421"/>
+      <c r="F6" s="222"/>
+      <c r="G6" s="222"/>
+      <c r="H6" s="1543" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B7" s="226" t="s">
+    <row r="7" spans="1:8" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="223"/>
+      <c r="B7" s="224" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1574" t="s">
+      <c r="C7" s="1571" t="s">
         <v>240</v>
       </c>
-      <c r="D7" s="1575"/>
-[...3 lines deleted...]
-      <c r="F7" s="227" t="s">
+      <c r="D7" s="1572"/>
+      <c r="E7" s="225" t="s">
+        <v>884</v>
+      </c>
+      <c r="F7" s="225" t="s">
         <v>466</v>
       </c>
-      <c r="G7" s="471" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="431" t="s">
+      <c r="G7" s="461" t="s">
+        <v>885</v>
+      </c>
+      <c r="H7" s="1544"/>
+    </row>
+    <row r="8" spans="1:8" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="422" t="s">
         <v>241</v>
       </c>
-      <c r="B8" s="1548" t="s">
+      <c r="B8" s="1545" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="1548"/>
-[...7 lines deleted...]
-      <c r="A9" s="228" t="s">
+      <c r="C8" s="1545"/>
+      <c r="D8" s="1545"/>
+      <c r="E8" s="1545"/>
+      <c r="F8" s="1545"/>
+      <c r="G8" s="1545"/>
+      <c r="H8" s="1546"/>
+    </row>
+    <row r="9" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="226" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="1543" t="s">
+      <c r="B9" s="1540" t="s">
         <v>242</v>
       </c>
-      <c r="C9" s="1576" t="s">
+      <c r="C9" s="1573" t="s">
         <v>243</v>
       </c>
-      <c r="D9" s="1577"/>
-      <c r="E9" s="229" t="s">
+      <c r="D9" s="1574"/>
+      <c r="E9" s="227" t="s">
         <v>115</v>
       </c>
-      <c r="F9" s="229" t="s">
+      <c r="F9" s="227" t="s">
         <v>115</v>
       </c>
-      <c r="G9" s="229" t="s">
+      <c r="G9" s="227" t="s">
         <v>115</v>
       </c>
-      <c r="H9" s="1550"/>
-[...2 lines deleted...]
-      <c r="A10" s="230" t="s">
+      <c r="H9" s="1547"/>
+    </row>
+    <row r="10" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="228" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="1544"/>
-      <c r="C10" s="1578" t="s">
+      <c r="B10" s="1541"/>
+      <c r="C10" s="1575" t="s">
         <v>244</v>
       </c>
-      <c r="D10" s="1579"/>
-      <c r="E10" s="231" t="s">
+      <c r="D10" s="1576"/>
+      <c r="E10" s="229" t="s">
         <v>115</v>
       </c>
-      <c r="F10" s="231" t="s">
+      <c r="F10" s="229" t="s">
         <v>115</v>
       </c>
-      <c r="G10" s="444" t="s">
+      <c r="G10" s="435" t="s">
         <v>115</v>
       </c>
-      <c r="H10" s="1468"/>
-[...2 lines deleted...]
-      <c r="A11" s="230" t="s">
+      <c r="H10" s="1461"/>
+    </row>
+    <row r="11" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="228" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="1544"/>
-      <c r="C11" s="1578" t="s">
+      <c r="B11" s="1541"/>
+      <c r="C11" s="1575" t="s">
         <v>245</v>
       </c>
-      <c r="D11" s="1579"/>
-      <c r="E11" s="232" t="s">
+      <c r="D11" s="1576"/>
+      <c r="E11" s="230" t="s">
         <v>387</v>
       </c>
-      <c r="F11" s="232" t="s">
+      <c r="F11" s="230" t="s">
         <v>387</v>
       </c>
-      <c r="G11" s="445" t="s">
+      <c r="G11" s="436" t="s">
         <v>286</v>
       </c>
-      <c r="H11" s="1468"/>
-[...2 lines deleted...]
-      <c r="A12" s="230" t="s">
+      <c r="H11" s="1461"/>
+    </row>
+    <row r="12" spans="1:8" s="326" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="228" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="1544"/>
-      <c r="C12" s="1580" t="s">
+      <c r="B12" s="1541"/>
+      <c r="C12" s="1577" t="s">
         <v>247</v>
       </c>
-      <c r="D12" s="1581"/>
-      <c r="E12" s="231" t="s">
+      <c r="D12" s="1578"/>
+      <c r="E12" s="229" t="s">
         <v>80</v>
       </c>
-      <c r="F12" s="231" t="s">
+      <c r="F12" s="229" t="s">
         <v>80</v>
       </c>
-      <c r="G12" s="444" t="s">
+      <c r="G12" s="435" t="s">
         <v>80</v>
       </c>
-      <c r="H12" s="1584" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="233" t="s">
+      <c r="H12" s="1581" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="326" customFormat="1" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="231" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="1545"/>
-      <c r="C13" s="1582" t="s">
+      <c r="B13" s="1542"/>
+      <c r="C13" s="1579" t="s">
         <v>248</v>
       </c>
-      <c r="D13" s="1583"/>
-      <c r="E13" s="234" t="s">
+      <c r="D13" s="1580"/>
+      <c r="E13" s="232" t="s">
         <v>249</v>
       </c>
-      <c r="F13" s="234" t="s">
+      <c r="F13" s="232" t="s">
         <v>249</v>
       </c>
-      <c r="G13" s="446" t="s">
+      <c r="G13" s="437" t="s">
         <v>249</v>
       </c>
-      <c r="H13" s="1585"/>
-[...2 lines deleted...]
-      <c r="A14" s="228" t="s">
+      <c r="H13" s="1582"/>
+    </row>
+    <row r="14" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="226" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="1543" t="s">
+      <c r="B14" s="1540" t="s">
         <v>250</v>
       </c>
-      <c r="C14" s="1541" t="s">
+      <c r="C14" s="1538" t="s">
         <v>251</v>
       </c>
-      <c r="D14" s="1542"/>
-      <c r="E14" s="229" t="s">
+      <c r="D14" s="1539"/>
+      <c r="E14" s="227" t="s">
         <v>252</v>
       </c>
-      <c r="F14" s="229" t="s">
+      <c r="F14" s="227" t="s">
         <v>252</v>
       </c>
-      <c r="G14" s="443" t="s">
+      <c r="G14" s="434" t="s">
         <v>252</v>
       </c>
-      <c r="H14" s="1532"/>
-[...2 lines deleted...]
-      <c r="A15" s="228" t="s">
+      <c r="H14" s="1529"/>
+    </row>
+    <row r="15" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="226" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1544"/>
-      <c r="C15" s="1535" t="s">
+      <c r="B15" s="1541"/>
+      <c r="C15" s="1532" t="s">
         <v>253</v>
       </c>
-      <c r="D15" s="1536"/>
-      <c r="E15" s="231" t="s">
+      <c r="D15" s="1533"/>
+      <c r="E15" s="229" t="s">
         <v>252</v>
       </c>
-      <c r="F15" s="231" t="s">
+      <c r="F15" s="229" t="s">
         <v>252</v>
       </c>
-      <c r="G15" s="444" t="s">
+      <c r="G15" s="435" t="s">
         <v>252</v>
       </c>
-      <c r="H15" s="1533"/>
-[...2 lines deleted...]
-      <c r="A16" s="230" t="s">
+      <c r="H15" s="1530"/>
+    </row>
+    <row r="16" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="228" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="1544"/>
-      <c r="C16" s="1535" t="s">
+      <c r="B16" s="1541"/>
+      <c r="C16" s="1532" t="s">
         <v>254</v>
       </c>
-      <c r="D16" s="1536"/>
-      <c r="E16" s="235" t="s">
+      <c r="D16" s="1533"/>
+      <c r="E16" s="233" t="s">
         <v>252</v>
       </c>
-      <c r="F16" s="235" t="s">
+      <c r="F16" s="233" t="s">
         <v>252</v>
       </c>
-      <c r="G16" s="447" t="s">
+      <c r="G16" s="438" t="s">
         <v>252</v>
       </c>
-      <c r="H16" s="1533"/>
-[...2 lines deleted...]
-      <c r="A17" s="230" t="s">
+      <c r="H16" s="1530"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="228" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="1545"/>
-      <c r="C17" s="1537" t="s">
+      <c r="B17" s="1542"/>
+      <c r="C17" s="1534" t="s">
         <v>255</v>
       </c>
-      <c r="D17" s="1538"/>
-      <c r="E17" s="236" t="s">
+      <c r="D17" s="1535"/>
+      <c r="E17" s="234" t="s">
         <v>252</v>
       </c>
-      <c r="F17" s="236" t="s">
+      <c r="F17" s="234" t="s">
         <v>252</v>
       </c>
-      <c r="G17" s="448" t="s">
+      <c r="G17" s="439" t="s">
         <v>252</v>
       </c>
-      <c r="H17" s="1534"/>
-[...2 lines deleted...]
-      <c r="A18" s="230" t="s">
+      <c r="H17" s="1531"/>
+    </row>
+    <row r="18" spans="1:8" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="228" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="524" t="s">
+      <c r="B18" s="485" t="s">
+        <v>618</v>
+      </c>
+      <c r="C18" s="1346" t="s">
+        <v>621</v>
+      </c>
+      <c r="D18" s="1347"/>
+      <c r="E18" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="F18" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="G18" s="565" t="s">
+        <v>930</v>
+      </c>
+      <c r="H18" s="308" t="s">
         <v>619</v>
       </c>
-      <c r="C18" s="1358" t="s">
+    </row>
+    <row r="19" spans="1:8" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="228" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="508" t="s">
+        <v>814</v>
+      </c>
+      <c r="C19" s="1538" t="s">
+        <v>256</v>
+      </c>
+      <c r="D19" s="1539"/>
+      <c r="E19" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="F19" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="G19" s="439" t="s">
+        <v>252</v>
+      </c>
+      <c r="H19" s="1536"/>
+    </row>
+    <row r="20" spans="1:8" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="231" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="508" t="s">
+        <v>898</v>
+      </c>
+      <c r="C20" s="1534" t="s">
+        <v>258</v>
+      </c>
+      <c r="D20" s="1535"/>
+      <c r="E20" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="F20" s="234" t="s">
+        <v>252</v>
+      </c>
+      <c r="G20" s="439" t="s">
+        <v>252</v>
+      </c>
+      <c r="H20" s="1537"/>
+    </row>
+    <row r="21" spans="1:8" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="226" t="s">
+        <v>257</v>
+      </c>
+      <c r="B21" s="1518" t="s">
+        <v>260</v>
+      </c>
+      <c r="C21" s="1519"/>
+      <c r="D21" s="1520"/>
+      <c r="E21" s="235" t="s">
+        <v>330</v>
+      </c>
+      <c r="F21" s="235" t="s">
+        <v>330</v>
+      </c>
+      <c r="G21" s="440" t="s">
+        <v>330</v>
+      </c>
+      <c r="H21" s="236"/>
+    </row>
+    <row r="22" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="524" t="s">
+        <v>259</v>
+      </c>
+      <c r="B22" s="1508" t="s">
+        <v>894</v>
+      </c>
+      <c r="C22" s="1515" t="s">
+        <v>815</v>
+      </c>
+      <c r="D22" s="462" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="441" t="s">
+        <v>262</v>
+      </c>
+      <c r="F22" s="441" t="s">
+        <v>262</v>
+      </c>
+      <c r="G22" s="441" t="s">
+        <v>262</v>
+      </c>
+      <c r="H22" s="1511" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="458" t="s">
+        <v>261</v>
+      </c>
+      <c r="B23" s="1509"/>
+      <c r="C23" s="1516"/>
+      <c r="D23" s="463" t="s">
+        <v>201</v>
+      </c>
+      <c r="E23" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="F23" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="G23" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="H23" s="1512"/>
+    </row>
+    <row r="24" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="458" t="s">
+        <v>263</v>
+      </c>
+      <c r="B24" s="1509"/>
+      <c r="C24" s="1516" t="s">
+        <v>816</v>
+      </c>
+      <c r="D24" s="463" t="s">
+        <v>200</v>
+      </c>
+      <c r="E24" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="F24" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="G24" s="534" t="s">
+        <v>264</v>
+      </c>
+      <c r="H24" s="1512"/>
+    </row>
+    <row r="25" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="458" t="s">
+        <v>265</v>
+      </c>
+      <c r="B25" s="1509"/>
+      <c r="C25" s="1516"/>
+      <c r="D25" s="463" t="s">
+        <v>201</v>
+      </c>
+      <c r="E25" s="534" t="s">
+        <v>267</v>
+      </c>
+      <c r="F25" s="534" t="s">
+        <v>267</v>
+      </c>
+      <c r="G25" s="534" t="s">
+        <v>267</v>
+      </c>
+      <c r="H25" s="1512"/>
+    </row>
+    <row r="26" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="458" t="s">
+        <v>266</v>
+      </c>
+      <c r="B26" s="1509"/>
+      <c r="C26" s="1517" t="s">
+        <v>379</v>
+      </c>
+      <c r="D26" s="463" t="s">
+        <v>200</v>
+      </c>
+      <c r="E26" s="534" t="s">
+        <v>347</v>
+      </c>
+      <c r="F26" s="534" t="s">
+        <v>347</v>
+      </c>
+      <c r="G26" s="534" t="s">
+        <v>347</v>
+      </c>
+      <c r="H26" s="1512"/>
+    </row>
+    <row r="27" spans="1:8" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="237" t="s">
+        <v>268</v>
+      </c>
+      <c r="B27" s="1509"/>
+      <c r="C27" s="1517"/>
+      <c r="D27" s="464" t="s">
+        <v>201</v>
+      </c>
+      <c r="E27" s="442" t="s">
+        <v>348</v>
+      </c>
+      <c r="F27" s="442" t="s">
+        <v>348</v>
+      </c>
+      <c r="G27" s="442" t="s">
+        <v>348</v>
+      </c>
+      <c r="H27" s="1512"/>
+    </row>
+    <row r="28" spans="1:8" s="18" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="238" t="s">
+        <v>269</v>
+      </c>
+      <c r="B28" s="1509"/>
+      <c r="C28" s="465" t="s">
+        <v>830</v>
+      </c>
+      <c r="D28" s="466" t="s">
+        <v>200</v>
+      </c>
+      <c r="E28" s="530" t="s">
+        <v>262</v>
+      </c>
+      <c r="F28" s="530" t="s">
+        <v>262</v>
+      </c>
+      <c r="G28" s="530" t="s">
+        <v>262</v>
+      </c>
+      <c r="H28" s="1512"/>
+    </row>
+    <row r="29" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="238" t="s">
+        <v>270</v>
+      </c>
+      <c r="B29" s="1509"/>
+      <c r="C29" s="1526" t="s">
+        <v>895</v>
+      </c>
+      <c r="D29" s="463" t="s">
+        <v>200</v>
+      </c>
+      <c r="E29" s="1514" t="s">
+        <v>296</v>
+      </c>
+      <c r="F29" s="1514" t="s">
+        <v>296</v>
+      </c>
+      <c r="G29" s="1514" t="s">
+        <v>296</v>
+      </c>
+      <c r="H29" s="1512"/>
+    </row>
+    <row r="30" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="238" t="s">
+        <v>271</v>
+      </c>
+      <c r="B30" s="1509"/>
+      <c r="C30" s="1526"/>
+      <c r="D30" s="463" t="s">
+        <v>591</v>
+      </c>
+      <c r="E30" s="1514"/>
+      <c r="F30" s="1514"/>
+      <c r="G30" s="1514"/>
+      <c r="H30" s="1512"/>
+    </row>
+    <row r="31" spans="1:8" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="239" t="s">
+        <v>272</v>
+      </c>
+      <c r="B31" s="1510"/>
+      <c r="C31" s="467" t="s">
         <v>623</v>
       </c>
-      <c r="D18" s="1359"/>
-[...17 lines deleted...]
-      <c r="B19" s="526" t="s">
+      <c r="D31" s="468" t="s">
+        <v>591</v>
+      </c>
+      <c r="E31" s="443" t="s">
+        <v>630</v>
+      </c>
+      <c r="F31" s="443"/>
+      <c r="G31" s="443" t="s">
+        <v>630</v>
+      </c>
+      <c r="H31" s="1513"/>
+    </row>
+    <row r="32" spans="1:8" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="422" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1521" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="1521"/>
+      <c r="D32" s="1521"/>
+      <c r="E32" s="1521"/>
+      <c r="F32" s="1521"/>
+      <c r="G32" s="1521"/>
+      <c r="H32" s="1522"/>
+    </row>
+    <row r="33" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="226" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1488" t="s">
+        <v>817</v>
+      </c>
+      <c r="C33" s="1567" t="s">
+        <v>273</v>
+      </c>
+      <c r="D33" s="1568"/>
+      <c r="E33" s="444" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="444" t="s">
+        <v>115</v>
+      </c>
+      <c r="G33" s="444" t="s">
+        <v>115</v>
+      </c>
+      <c r="H33" s="1523"/>
+    </row>
+    <row r="34" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="228" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1482"/>
+      <c r="C34" s="1527" t="s">
+        <v>274</v>
+      </c>
+      <c r="D34" s="1528"/>
+      <c r="E34" s="445" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" s="445" t="s">
+        <v>115</v>
+      </c>
+      <c r="G34" s="445" t="s">
+        <v>115</v>
+      </c>
+      <c r="H34" s="1524"/>
+    </row>
+    <row r="35" spans="1:18" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="231" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="1566"/>
+      <c r="C35" s="1562" t="s">
+        <v>275</v>
+      </c>
+      <c r="D35" s="1563"/>
+      <c r="E35" s="446" t="s">
+        <v>115</v>
+      </c>
+      <c r="F35" s="446" t="s">
+        <v>115</v>
+      </c>
+      <c r="G35" s="446" t="s">
+        <v>115</v>
+      </c>
+      <c r="H35" s="1525"/>
+    </row>
+    <row r="36" spans="1:18" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="240" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="536" t="s">
         <v>818</v>
       </c>
-      <c r="C19" s="1541" t="s">
-[...289 lines deleted...]
-      <c r="E33" s="454" t="s">
+      <c r="C36" s="1564" t="s">
+        <v>130</v>
+      </c>
+      <c r="D36" s="1565"/>
+      <c r="E36" s="537" t="s">
         <v>115</v>
       </c>
-      <c r="F33" s="454" t="s">
+      <c r="F36" s="537" t="s">
         <v>115</v>
       </c>
-      <c r="G33" s="454" t="s">
+      <c r="G36" s="537" t="s">
         <v>115</v>
       </c>
-      <c r="H33" s="1526"/>
-[...10 lines deleted...]
-      <c r="E34" s="455" t="s">
+      <c r="H36" s="469"/>
+    </row>
+    <row r="37" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="423" t="s">
+        <v>276</v>
+      </c>
+      <c r="B37" s="1569" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" s="1569"/>
+      <c r="D37" s="1569"/>
+      <c r="E37" s="1569"/>
+      <c r="F37" s="1569"/>
+      <c r="G37" s="1569"/>
+      <c r="H37" s="1570"/>
+    </row>
+    <row r="38" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="241" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="1556" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="1557"/>
+      <c r="D38" s="1558"/>
+      <c r="E38" s="447" t="s">
         <v>115</v>
       </c>
-      <c r="F34" s="455" t="s">
+      <c r="F38" s="447" t="s">
         <v>115</v>
       </c>
-      <c r="G34" s="455" t="s">
+      <c r="G38" s="447" t="s">
         <v>115</v>
       </c>
-      <c r="H34" s="1527"/>
-[...10 lines deleted...]
-      <c r="E35" s="456" t="s">
+      <c r="H38" s="470"/>
+    </row>
+    <row r="39" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="243" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" s="1559" t="s">
+        <v>137</v>
+      </c>
+      <c r="C39" s="1560"/>
+      <c r="D39" s="1561"/>
+      <c r="E39" s="459" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39" s="459" t="s">
+        <v>139</v>
+      </c>
+      <c r="G39" s="536" t="s">
+        <v>139</v>
+      </c>
+      <c r="H39" s="244" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="241" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" s="245" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" s="1548" t="s">
+        <v>828</v>
+      </c>
+      <c r="D40" s="1549"/>
+      <c r="E40" s="246" t="s">
         <v>115</v>
       </c>
-      <c r="F35" s="456" t="s">
+      <c r="F40" s="246" t="s">
         <v>115</v>
       </c>
-      <c r="G35" s="456" t="s">
+      <c r="G40" s="448" t="s">
         <v>115</v>
       </c>
-      <c r="H35" s="1528"/>
-[...99 lines deleted...]
-      <c r="H40" s="249"/>
+      <c r="H40" s="247"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="20"/>
       <c r="O40" s="20"/>
       <c r="P40" s="20"/>
       <c r="Q40" s="20"/>
       <c r="R40" s="20"/>
     </row>
-    <row r="41" spans="1:18" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="245" t="s">
+    <row r="41" spans="1:18" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="243" t="s">
         <v>128</v>
       </c>
-      <c r="B41" s="1553" t="s">
+      <c r="B41" s="1550" t="s">
         <v>278</v>
       </c>
-      <c r="C41" s="1481" t="s">
-[...3 lines deleted...]
-      <c r="E41" s="555" t="s">
+      <c r="C41" s="1474" t="s">
+        <v>607</v>
+      </c>
+      <c r="D41" s="1475"/>
+      <c r="E41" s="525" t="s">
         <v>279</v>
       </c>
-      <c r="F41" s="555" t="s">
+      <c r="F41" s="525" t="s">
         <v>279</v>
       </c>
-      <c r="G41" s="459" t="s">
+      <c r="G41" s="449" t="s">
         <v>279</v>
       </c>
-      <c r="H41" s="250"/>
+      <c r="H41" s="248"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="20"/>
       <c r="O41" s="20"/>
       <c r="P41" s="20"/>
       <c r="Q41" s="20"/>
       <c r="R41" s="20"/>
     </row>
-    <row r="42" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="245" t="s">
+    <row r="42" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="243" t="s">
         <v>277</v>
       </c>
-      <c r="B42" s="1554"/>
-      <c r="C42" s="1500" t="s">
+      <c r="B42" s="1551"/>
+      <c r="C42" s="1486" t="s">
         <v>282</v>
       </c>
-      <c r="D42" s="1501"/>
-      <c r="E42" s="1556" t="s">
+      <c r="D42" s="1487"/>
+      <c r="E42" s="1553" t="s">
         <v>115</v>
       </c>
-      <c r="F42" s="1556" t="s">
+      <c r="F42" s="1553" t="s">
         <v>115</v>
       </c>
-      <c r="G42" s="1495" t="s">
+      <c r="G42" s="1481" t="s">
         <v>115</v>
       </c>
-      <c r="H42" s="1498"/>
+      <c r="H42" s="1484"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="20"/>
       <c r="O42" s="20"/>
       <c r="P42" s="20"/>
       <c r="Q42" s="20"/>
       <c r="R42" s="20"/>
     </row>
-    <row r="43" spans="1:18" s="18" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="243" t="s">
+    <row r="43" spans="1:18" s="18" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="241" t="s">
         <v>280</v>
       </c>
-      <c r="B43" s="1554"/>
-      <c r="C43" s="1479" t="s">
+      <c r="B43" s="1551"/>
+      <c r="C43" s="1472" t="s">
         <v>284</v>
       </c>
-      <c r="D43" s="1480"/>
-[...3 lines deleted...]
-      <c r="H43" s="1499"/>
+      <c r="D43" s="1473"/>
+      <c r="E43" s="1480"/>
+      <c r="F43" s="1480"/>
+      <c r="G43" s="1482"/>
+      <c r="H43" s="1485"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="20"/>
       <c r="O43" s="20"/>
       <c r="P43" s="20"/>
       <c r="Q43" s="20"/>
       <c r="R43" s="20"/>
     </row>
-    <row r="44" spans="1:18" s="18" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="245" t="s">
+    <row r="44" spans="1:18" s="18" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="243" t="s">
         <v>281</v>
       </c>
-      <c r="B44" s="1554"/>
-      <c r="C44" s="1481" t="s">
+      <c r="B44" s="1551"/>
+      <c r="C44" s="1474" t="s">
         <v>285</v>
       </c>
-      <c r="D44" s="1482"/>
-[...3 lines deleted...]
-      <c r="H44" s="1499"/>
+      <c r="D44" s="1475"/>
+      <c r="E44" s="1490"/>
+      <c r="F44" s="1490"/>
+      <c r="G44" s="1483"/>
+      <c r="H44" s="1485"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="20"/>
       <c r="O44" s="20"/>
       <c r="P44" s="20"/>
       <c r="Q44" s="20"/>
       <c r="R44" s="20"/>
     </row>
-    <row r="45" spans="1:18" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="243" t="s">
+    <row r="45" spans="1:18" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="241" t="s">
         <v>283</v>
       </c>
-      <c r="B45" s="1555"/>
-      <c r="C45" s="1557" t="s">
+      <c r="B45" s="1552"/>
+      <c r="C45" s="1554" t="s">
         <v>83</v>
       </c>
-      <c r="D45" s="1558"/>
-      <c r="E45" s="417" t="s">
+      <c r="D45" s="1555"/>
+      <c r="E45" s="408" t="s">
         <v>388</v>
       </c>
-      <c r="F45" s="417" t="s">
+      <c r="F45" s="408" t="s">
         <v>388</v>
       </c>
-      <c r="G45" s="460" t="s">
+      <c r="G45" s="450" t="s">
         <v>388</v>
       </c>
-      <c r="H45" s="1499"/>
+      <c r="H45" s="1485"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="20"/>
       <c r="O45" s="20"/>
       <c r="P45" s="20"/>
       <c r="Q45" s="20"/>
       <c r="R45" s="20"/>
     </row>
-    <row r="46" spans="1:18" s="18" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="432" t="s">
+    <row r="46" spans="1:18" s="18" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="423" t="s">
         <v>288</v>
       </c>
-      <c r="B46" s="1483" t="s">
-[...7 lines deleted...]
-      <c r="H46" s="1484"/>
+      <c r="B46" s="1476" t="s">
+        <v>831</v>
+      </c>
+      <c r="C46" s="1476"/>
+      <c r="D46" s="1476"/>
+      <c r="E46" s="1476"/>
+      <c r="F46" s="1476"/>
+      <c r="G46" s="1476"/>
+      <c r="H46" s="1477"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
       <c r="R46" s="20"/>
     </row>
-    <row r="47" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B47" s="1506" t="s">
+    <row r="47" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="243" t="s">
+        <v>832</v>
+      </c>
+      <c r="B47" s="1503" t="s">
         <v>287</v>
       </c>
-      <c r="C47" s="1509" t="s">
+      <c r="C47" s="1506" t="s">
         <v>144</v>
       </c>
-      <c r="D47" s="1510"/>
-      <c r="E47" s="566" t="s">
+      <c r="D47" s="1507"/>
+      <c r="E47" s="527" t="s">
         <v>115</v>
       </c>
-      <c r="F47" s="566" t="s">
+      <c r="F47" s="529" t="s">
         <v>115</v>
       </c>
-      <c r="G47" s="559" t="s">
+      <c r="G47" s="532" t="s">
         <v>115</v>
       </c>
-      <c r="H47" s="330"/>
+      <c r="H47" s="328"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
       <c r="R47" s="20"/>
     </row>
-    <row r="48" spans="1:18" s="18" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="252" t="s">
+    <row r="48" spans="1:18" s="18" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="250" t="s">
         <v>136</v>
       </c>
-      <c r="B48" s="1507"/>
-      <c r="C48" s="1312" t="s">
+      <c r="B48" s="1504"/>
+      <c r="C48" s="1300" t="s">
+        <v>743</v>
+      </c>
+      <c r="D48" s="1301"/>
+      <c r="E48" s="1491" t="s">
+        <v>744</v>
+      </c>
+      <c r="F48" s="1492"/>
+      <c r="G48" s="1493"/>
+      <c r="H48" s="1478" t="s">
         <v>745</v>
-      </c>
-[...7 lines deleted...]
-        <v>747</v>
       </c>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
       <c r="R48" s="20"/>
     </row>
-    <row r="49" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="252" t="s">
+    <row r="49" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="250" t="s">
         <v>142</v>
       </c>
-      <c r="B49" s="1507"/>
-      <c r="C49" s="1312" t="s">
+      <c r="B49" s="1504"/>
+      <c r="C49" s="1300" t="s">
         <v>428</v>
       </c>
-      <c r="D49" s="1313"/>
-[...3 lines deleted...]
-      <c r="H49" s="1494"/>
+      <c r="D49" s="1301"/>
+      <c r="E49" s="1494"/>
+      <c r="F49" s="1495"/>
+      <c r="G49" s="1496"/>
+      <c r="H49" s="1479"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
     </row>
-    <row r="50" spans="1:18" s="18" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="252" t="s">
+    <row r="50" spans="1:18" s="18" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="250" t="s">
         <v>152</v>
       </c>
-      <c r="B50" s="1507"/>
-[...7 lines deleted...]
-      <c r="H50" s="1494"/>
+      <c r="B50" s="1504"/>
+      <c r="C50" s="1500" t="s">
+        <v>820</v>
+      </c>
+      <c r="D50" s="1501"/>
+      <c r="E50" s="1497"/>
+      <c r="F50" s="1498"/>
+      <c r="G50" s="1499"/>
+      <c r="H50" s="1479"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="20"/>
       <c r="O50" s="20"/>
       <c r="P50" s="20"/>
       <c r="Q50" s="20"/>
       <c r="R50" s="20"/>
     </row>
-    <row r="51" spans="1:18" s="18" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="252" t="s">
+    <row r="51" spans="1:18" s="18" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="250" t="s">
         <v>292</v>
       </c>
-      <c r="B51" s="1507"/>
-      <c r="C51" s="1312" t="s">
+      <c r="B51" s="1504"/>
+      <c r="C51" s="1300" t="s">
         <v>285</v>
       </c>
-      <c r="D51" s="1313"/>
-[...3 lines deleted...]
-      <c r="H51" s="1494"/>
+      <c r="D51" s="1301"/>
+      <c r="E51" s="242" t="s">
+        <v>115</v>
+      </c>
+      <c r="F51" s="242" t="s">
+        <v>115</v>
+      </c>
+      <c r="G51" s="447" t="s">
+        <v>115</v>
+      </c>
+      <c r="H51" s="1480"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="20"/>
       <c r="O51" s="20"/>
       <c r="P51" s="20"/>
       <c r="Q51" s="20"/>
       <c r="R51" s="20"/>
     </row>
-    <row r="52" spans="1:18" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="252" t="s">
+    <row r="52" spans="1:18" s="18" customFormat="1" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="250" t="s">
         <v>469</v>
       </c>
-      <c r="B52" s="1507"/>
-[...13 lines deleted...]
-      <c r="H52" s="1494"/>
+      <c r="B52" s="1504"/>
+      <c r="C52" s="1300" t="s">
+        <v>739</v>
+      </c>
+      <c r="D52" s="1301"/>
+      <c r="E52" s="1478" t="s">
+        <v>559</v>
+      </c>
+      <c r="F52" s="1489" t="s">
+        <v>598</v>
+      </c>
+      <c r="G52" s="1488" t="s">
+        <v>598</v>
+      </c>
+      <c r="H52" s="1480"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="20"/>
       <c r="Q52" s="20"/>
       <c r="R52" s="20"/>
     </row>
-    <row r="53" spans="1:18" s="18" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="H53" s="1494"/>
+    <row r="53" spans="1:18" s="18" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="250" t="s">
+        <v>542</v>
+      </c>
+      <c r="B53" s="1504"/>
+      <c r="C53" s="1300" t="s">
+        <v>746</v>
+      </c>
+      <c r="D53" s="1301"/>
+      <c r="E53" s="1502"/>
+      <c r="F53" s="1490"/>
+      <c r="G53" s="1483"/>
+      <c r="H53" s="1480"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="20"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
       <c r="R53" s="20"/>
     </row>
-    <row r="54" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="H54" s="513"/>
+    <row r="54" spans="1:18" s="18" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="250"/>
+      <c r="B54" s="1504"/>
+      <c r="C54" s="1500" t="s">
+        <v>919</v>
+      </c>
+      <c r="D54" s="1501"/>
+      <c r="E54" s="559" t="s">
+        <v>920</v>
+      </c>
+      <c r="F54" s="533" t="s">
+        <v>920</v>
+      </c>
+      <c r="G54" s="531" t="s">
+        <v>920</v>
+      </c>
+      <c r="H54" s="475"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
       <c r="P54" s="20"/>
       <c r="Q54" s="20"/>
       <c r="R54" s="20"/>
     </row>
-    <row r="55" spans="1:18" s="18" customFormat="1" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="E55" s="253" t="s">
+    <row r="55" spans="1:18" s="18" customFormat="1" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="250" t="s">
+        <v>543</v>
+      </c>
+      <c r="B55" s="1504"/>
+      <c r="C55" s="1300" t="s">
+        <v>747</v>
+      </c>
+      <c r="D55" s="1301"/>
+      <c r="E55" s="526" t="s">
         <v>505</v>
       </c>
-      <c r="F55" s="253" t="s">
+      <c r="F55" s="251" t="s">
         <v>505</v>
       </c>
-      <c r="G55" s="461" t="s">
+      <c r="G55" s="451" t="s">
         <v>505</v>
       </c>
-      <c r="H55" s="514" t="s">
-        <v>747</v>
+      <c r="H55" s="476" t="s">
+        <v>745</v>
       </c>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="20"/>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
       <c r="R55" s="20"/>
     </row>
-    <row r="56" spans="1:18" s="18" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-        <v>744</v>
+    <row r="56" spans="1:18" s="18" customFormat="1" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="250" t="s">
+        <v>544</v>
+      </c>
+      <c r="B56" s="1505"/>
+      <c r="C56" s="1300" t="s">
+        <v>829</v>
+      </c>
+      <c r="D56" s="1301"/>
+      <c r="E56" s="535" t="s">
+        <v>748</v>
+      </c>
+      <c r="F56" s="374" t="s">
+        <v>748</v>
+      </c>
+      <c r="G56" s="443" t="s">
+        <v>748</v>
+      </c>
+      <c r="H56" s="329" t="s">
+        <v>742</v>
       </c>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="20"/>
     </row>
-    <row r="57" spans="1:18" s="18" customFormat="1" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="E57" s="509" t="s">
+    <row r="57" spans="1:18" s="18" customFormat="1" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="241" t="s">
+        <v>546</v>
+      </c>
+      <c r="B57" s="378" t="s">
+        <v>899</v>
+      </c>
+      <c r="C57" s="1448" t="s">
+        <v>606</v>
+      </c>
+      <c r="D57" s="1449"/>
+      <c r="E57" s="528" t="s">
         <v>115</v>
       </c>
-      <c r="F57" s="509" t="s">
+      <c r="F57" s="471" t="s">
         <v>115</v>
       </c>
-      <c r="G57" s="560" t="s">
+      <c r="G57" s="538" t="s">
         <v>115</v>
       </c>
-      <c r="H57" s="244" t="s">
+      <c r="H57" s="242" t="s">
         <v>115</v>
       </c>
       <c r="I57" s="20"/>
       <c r="J57" s="20" t="s">
-        <v>955</v>
+        <v>922</v>
       </c>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="20"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
       <c r="R57" s="20"/>
     </row>
-    <row r="58" spans="1:18" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="E58" s="509" t="s">
+    <row r="58" spans="1:18" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="252" t="s">
+        <v>557</v>
+      </c>
+      <c r="B58" s="1450" t="s">
+        <v>876</v>
+      </c>
+      <c r="C58" s="1451"/>
+      <c r="D58" s="1452"/>
+      <c r="E58" s="471" t="s">
         <v>151</v>
       </c>
-      <c r="F58" s="509" t="s">
+      <c r="F58" s="471" t="s">
         <v>151</v>
       </c>
-      <c r="G58" s="560" t="s">
+      <c r="G58" s="538" t="s">
         <v>151</v>
       </c>
-      <c r="H58" s="255" t="s">
+      <c r="H58" s="253" t="s">
         <v>145</v>
       </c>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
       <c r="R58" s="20"/>
     </row>
-    <row r="59" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="431" t="s">
+    <row r="59" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="422" t="s">
         <v>155</v>
       </c>
-      <c r="B59" s="1460" t="s">
+      <c r="B59" s="1453" t="s">
         <v>156</v>
       </c>
-      <c r="C59" s="1461"/>
-[...7 lines deleted...]
-      <c r="A60" s="228" t="s">
+      <c r="C59" s="1454"/>
+      <c r="D59" s="1454"/>
+      <c r="E59" s="1454"/>
+      <c r="F59" s="1454"/>
+      <c r="G59" s="1454"/>
+      <c r="H59" s="1455"/>
+    </row>
+    <row r="60" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="226" t="s">
         <v>134</v>
       </c>
-      <c r="B60" s="1476" t="s">
+      <c r="B60" s="1469" t="s">
         <v>289</v>
       </c>
-      <c r="C60" s="1477"/>
-[...1 lines deleted...]
-      <c r="E60" s="251" t="s">
+      <c r="C60" s="1470"/>
+      <c r="D60" s="1471"/>
+      <c r="E60" s="249" t="s">
         <v>115</v>
       </c>
-      <c r="F60" s="251" t="s">
+      <c r="F60" s="249" t="s">
         <v>115</v>
       </c>
-      <c r="G60" s="462" t="s">
+      <c r="G60" s="452" t="s">
         <v>115</v>
       </c>
-      <c r="H60" s="256"/>
-[...2 lines deleted...]
-      <c r="A61" s="230" t="s">
+      <c r="H60" s="254"/>
+    </row>
+    <row r="61" spans="1:18" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="228" t="s">
         <v>136</v>
       </c>
-      <c r="B61" s="1303" t="s">
-[...4 lines deleted...]
-      <c r="E61" s="253" t="s">
+      <c r="B61" s="1291" t="s">
+        <v>823</v>
+      </c>
+      <c r="C61" s="1292"/>
+      <c r="D61" s="1293"/>
+      <c r="E61" s="251" t="s">
         <v>290</v>
       </c>
-      <c r="F61" s="253" t="s">
+      <c r="F61" s="251" t="s">
         <v>290</v>
       </c>
-      <c r="G61" s="461" t="s">
+      <c r="G61" s="451" t="s">
         <v>290</v>
       </c>
-      <c r="H61" s="257" t="s">
+      <c r="H61" s="255" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="62" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="230" t="s">
+    <row r="62" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="228" t="s">
         <v>142</v>
       </c>
-      <c r="B62" s="1449" t="s">
+      <c r="B62" s="1442" t="s">
         <v>166</v>
       </c>
-      <c r="C62" s="1450"/>
-[...1 lines deleted...]
-      <c r="E62" s="257">
+      <c r="C62" s="1443"/>
+      <c r="D62" s="1444"/>
+      <c r="E62" s="255">
         <v>300</v>
       </c>
-      <c r="F62" s="257">
+      <c r="F62" s="255">
         <v>300</v>
       </c>
-      <c r="G62" s="463">
+      <c r="G62" s="453">
         <v>300</v>
       </c>
-      <c r="H62" s="257" t="s">
+      <c r="H62" s="255" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="63" spans="1:18" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="230" t="s">
+    <row r="63" spans="1:18" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="228" t="s">
         <v>152</v>
       </c>
-      <c r="B63" s="1449" t="s">
-[...4 lines deleted...]
-      <c r="E63" s="231" t="s">
+      <c r="B63" s="1442" t="s">
+        <v>833</v>
+      </c>
+      <c r="C63" s="1443"/>
+      <c r="D63" s="1444"/>
+      <c r="E63" s="229" t="s">
         <v>286</v>
       </c>
-      <c r="F63" s="231" t="s">
+      <c r="F63" s="229" t="s">
         <v>286</v>
       </c>
-      <c r="G63" s="444" t="s">
+      <c r="G63" s="435" t="s">
         <v>286</v>
       </c>
-      <c r="H63" s="257"/>
-[...2 lines deleted...]
-      <c r="A64" s="414" t="s">
+      <c r="H63" s="255"/>
+    </row>
+    <row r="64" spans="1:18" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="405" t="s">
         <v>292</v>
       </c>
-      <c r="B64" s="1452" t="s">
+      <c r="B64" s="1445" t="s">
         <v>293</v>
       </c>
-      <c r="C64" s="1453"/>
-[...1 lines deleted...]
-      <c r="E64" s="258" t="s">
+      <c r="C64" s="1446"/>
+      <c r="D64" s="1447"/>
+      <c r="E64" s="256" t="s">
         <v>172</v>
       </c>
-      <c r="F64" s="258" t="s">
+      <c r="F64" s="256" t="s">
         <v>172</v>
       </c>
-      <c r="G64" s="464" t="s">
+      <c r="G64" s="454" t="s">
         <v>172</v>
       </c>
-      <c r="H64" s="569" t="s">
+      <c r="H64" s="523" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="65" spans="1:18" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="1463" t="s">
+    <row r="65" spans="1:18" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="1456" t="s">
         <v>469</v>
       </c>
-      <c r="B65" s="1473" t="s">
-[...4 lines deleted...]
-      <c r="E65" s="258" t="s">
+      <c r="B65" s="1466" t="s">
+        <v>933</v>
+      </c>
+      <c r="C65" s="1467"/>
+      <c r="D65" s="1468"/>
+      <c r="E65" s="256" t="s">
         <v>475</v>
       </c>
-      <c r="F65" s="258" t="s">
+      <c r="F65" s="256" t="s">
         <v>476</v>
       </c>
-      <c r="G65" s="1466" t="s">
-[...11 lines deleted...]
-      <c r="E66" s="258" t="s">
+      <c r="G65" s="1459" t="s">
+        <v>923</v>
+      </c>
+      <c r="H65" s="1460"/>
+    </row>
+    <row r="66" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="1457"/>
+      <c r="B66" s="1466" t="s">
+        <v>934</v>
+      </c>
+      <c r="C66" s="1467"/>
+      <c r="D66" s="1468"/>
+      <c r="E66" s="256" t="s">
         <v>475</v>
       </c>
-      <c r="F66" s="258" t="s">
+      <c r="F66" s="256" t="s">
         <v>475</v>
       </c>
-      <c r="G66" s="1466"/>
-[...9 lines deleted...]
-      <c r="E67" s="236" t="s">
+      <c r="G66" s="1459"/>
+      <c r="H66" s="1461"/>
+    </row>
+    <row r="67" spans="1:18" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="1458"/>
+      <c r="B67" s="1463" t="s">
+        <v>935</v>
+      </c>
+      <c r="C67" s="1464"/>
+      <c r="D67" s="1465"/>
+      <c r="E67" s="234" t="s">
         <v>475</v>
       </c>
-      <c r="F67" s="433" t="s">
+      <c r="F67" s="424" t="s">
         <v>475</v>
       </c>
-      <c r="G67" s="465" t="s">
-[...15 lines deleted...]
-      <c r="A69" s="1437" t="s">
+      <c r="G67" s="455" t="s">
+        <v>924</v>
+      </c>
+      <c r="H67" s="1462"/>
+    </row>
+    <row r="68" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A68" s="220"/>
+      <c r="B68" s="220"/>
+      <c r="C68" s="220"/>
+      <c r="D68" s="220"/>
+      <c r="E68" s="220"/>
+      <c r="F68" s="220"/>
+      <c r="G68" s="220"/>
+      <c r="H68" s="221"/>
+    </row>
+    <row r="69" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1431" t="s">
         <v>211</v>
       </c>
-      <c r="B69" s="1437"/>
-[...8 lines deleted...]
-      <c r="A70" s="259" t="s">
+      <c r="B69" s="1431"/>
+      <c r="C69" s="220"/>
+      <c r="D69" s="220"/>
+      <c r="E69" s="220"/>
+      <c r="F69" s="220"/>
+      <c r="G69" s="220"/>
+      <c r="H69" s="221"/>
+    </row>
+    <row r="70" spans="1:18" s="17" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="257" t="s">
         <v>212</v>
       </c>
-      <c r="B70" s="1436" t="s">
-[...8 lines deleted...]
-      <c r="I70" s="1436"/>
+      <c r="B70" s="1430" t="s">
+        <v>871</v>
+      </c>
+      <c r="C70" s="1430"/>
+      <c r="D70" s="1430"/>
+      <c r="E70" s="1430"/>
+      <c r="F70" s="1430"/>
+      <c r="G70" s="1430"/>
+      <c r="H70" s="1430"/>
+      <c r="I70" s="1430"/>
       <c r="J70" s="16"/>
       <c r="K70" s="16"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
       <c r="N70" s="16"/>
       <c r="O70" s="16"/>
       <c r="P70" s="16"/>
       <c r="Q70" s="16"/>
       <c r="R70" s="16"/>
     </row>
-    <row r="71" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="H71" s="434"/>
+    <row r="71" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="257"/>
+      <c r="B71" s="1441" t="s">
+        <v>872</v>
+      </c>
+      <c r="C71" s="1441"/>
+      <c r="D71" s="425"/>
+      <c r="E71" s="425"/>
+      <c r="F71" s="425"/>
+      <c r="G71" s="425"/>
+      <c r="H71" s="425"/>
       <c r="I71" s="16"/>
       <c r="J71" s="16"/>
       <c r="K71" s="16"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="16"/>
       <c r="O71" s="16"/>
       <c r="P71" s="16"/>
       <c r="Q71" s="16"/>
       <c r="R71" s="16"/>
     </row>
-    <row r="72" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B72" s="1443" t="s">
+    <row r="72" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="258"/>
+      <c r="B72" s="1436" t="s">
         <v>295</v>
       </c>
-      <c r="C72" s="1282" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="561" t="s">
+      <c r="C72" s="1270" t="s">
+        <v>825</v>
+      </c>
+      <c r="D72" s="539" t="s">
         <v>200</v>
       </c>
-      <c r="E72" s="384" t="s">
+      <c r="E72" s="381" t="s">
         <v>264</v>
       </c>
-      <c r="F72" s="261"/>
-[...1 lines deleted...]
-      <c r="H72" s="223"/>
+      <c r="F72" s="259"/>
+      <c r="G72" s="259"/>
+      <c r="H72" s="221"/>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="16"/>
       <c r="O72" s="16"/>
       <c r="P72" s="16"/>
       <c r="Q72" s="16"/>
       <c r="R72" s="16"/>
     </row>
-    <row r="73" spans="1:18" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D73" s="562" t="s">
+    <row r="73" spans="1:18" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="258"/>
+      <c r="B73" s="1437"/>
+      <c r="C73" s="1271"/>
+      <c r="D73" s="540" t="s">
         <v>201</v>
       </c>
-      <c r="E73" s="385" t="s">
+      <c r="E73" s="382" t="s">
         <v>264</v>
       </c>
-      <c r="F73" s="261"/>
-[...1 lines deleted...]
-      <c r="H73" s="223"/>
+      <c r="F73" s="259"/>
+      <c r="G73" s="259"/>
+      <c r="H73" s="221"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="16"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="16"/>
       <c r="O73" s="16"/>
       <c r="P73" s="16"/>
       <c r="Q73" s="16"/>
       <c r="R73" s="16"/>
     </row>
-    <row r="74" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="D74" s="562" t="s">
+    <row r="74" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="258"/>
+      <c r="B74" s="1437"/>
+      <c r="C74" s="1271" t="s">
+        <v>816</v>
+      </c>
+      <c r="D74" s="540" t="s">
         <v>200</v>
       </c>
-      <c r="E74" s="385" t="s">
+      <c r="E74" s="382" t="s">
         <v>267</v>
       </c>
-      <c r="F74" s="261"/>
-[...1 lines deleted...]
-      <c r="H74" s="223"/>
+      <c r="F74" s="259"/>
+      <c r="G74" s="259"/>
+      <c r="H74" s="221"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="16"/>
       <c r="O74" s="16"/>
       <c r="P74" s="16"/>
       <c r="Q74" s="16"/>
       <c r="R74" s="16"/>
     </row>
-    <row r="75" spans="1:18" ht="15.6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D75" s="562" t="s">
+    <row r="75" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="258"/>
+      <c r="B75" s="1437"/>
+      <c r="C75" s="1271"/>
+      <c r="D75" s="540" t="s">
         <v>201</v>
       </c>
-      <c r="E75" s="385" t="s">
+      <c r="E75" s="382" t="s">
         <v>296</v>
       </c>
-      <c r="F75" s="261"/>
-[...6 lines deleted...]
-      <c r="C76" s="253" t="s">
+      <c r="F75" s="259"/>
+      <c r="G75" s="259"/>
+      <c r="H75" s="221"/>
+    </row>
+    <row r="76" spans="1:18" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="258"/>
+      <c r="B76" s="1437"/>
+      <c r="C76" s="251" t="s">
+        <v>830</v>
+      </c>
+      <c r="D76" s="354" t="s">
+        <v>200</v>
+      </c>
+      <c r="E76" s="456" t="s">
+        <v>262</v>
+      </c>
+      <c r="F76" s="426"/>
+      <c r="G76" s="259"/>
+      <c r="H76" s="221"/>
+    </row>
+    <row r="77" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="258"/>
+      <c r="B77" s="1437"/>
+      <c r="C77" s="1429" t="s">
         <v>834</v>
       </c>
-      <c r="D76" s="357" t="s">
+      <c r="D77" s="540" t="s">
         <v>200</v>
       </c>
-      <c r="E76" s="466" t="s">
-[...12 lines deleted...]
-      <c r="D77" s="562" t="s">
+      <c r="E77" s="1426" t="s">
+        <v>296</v>
+      </c>
+      <c r="F77" s="263"/>
+      <c r="G77" s="259"/>
+      <c r="H77" s="220"/>
+    </row>
+    <row r="78" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="258"/>
+      <c r="B78" s="1437"/>
+      <c r="C78" s="1439"/>
+      <c r="D78" s="540" t="s">
+        <v>591</v>
+      </c>
+      <c r="E78" s="1427"/>
+      <c r="F78" s="263"/>
+      <c r="G78" s="259"/>
+      <c r="H78" s="220"/>
+    </row>
+    <row r="79" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="260"/>
+      <c r="B79" s="1437"/>
+      <c r="C79" s="1428" t="s">
+        <v>519</v>
+      </c>
+      <c r="D79" s="541" t="s">
         <v>200</v>
       </c>
-      <c r="E77" s="1432" t="s">
-[...24 lines deleted...]
-      <c r="D79" s="563" t="s">
+      <c r="E79" s="457" t="s">
+        <v>771</v>
+      </c>
+      <c r="F79" s="261"/>
+      <c r="G79" s="261"/>
+      <c r="H79" s="221"/>
+    </row>
+    <row r="80" spans="1:18" s="17" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="260"/>
+      <c r="B80" s="1437"/>
+      <c r="C80" s="1429"/>
+      <c r="D80" s="354" t="s">
+        <v>201</v>
+      </c>
+      <c r="E80" s="375" t="s">
+        <v>264</v>
+      </c>
+      <c r="F80" s="261"/>
+      <c r="G80" s="261"/>
+      <c r="H80" s="221"/>
+    </row>
+    <row r="81" spans="1:11" s="17" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="260"/>
+      <c r="B81" s="1438"/>
+      <c r="C81" s="459" t="s">
+        <v>623</v>
+      </c>
+      <c r="D81" s="391" t="s">
         <v>200</v>
       </c>
-      <c r="E79" s="467" t="s">
-[...47 lines deleted...]
-      <c r="A83" s="259" t="s">
+      <c r="E81" s="319" t="s">
+        <v>634</v>
+      </c>
+      <c r="F81" s="261"/>
+      <c r="G81" s="261"/>
+      <c r="H81" s="221"/>
+    </row>
+    <row r="82" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A82" s="258"/>
+      <c r="B82" s="262"/>
+      <c r="C82" s="521"/>
+      <c r="D82" s="263"/>
+      <c r="E82" s="259"/>
+      <c r="F82" s="259"/>
+      <c r="G82" s="259"/>
+      <c r="H82" s="220"/>
+    </row>
+    <row r="83" spans="1:11" ht="109.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="257" t="s">
         <v>213</v>
       </c>
-      <c r="B83" s="1436" t="s">
-[...10 lines deleted...]
-      <c r="A84" s="259" t="s">
+      <c r="B83" s="1430" t="s">
+        <v>772</v>
+      </c>
+      <c r="C83" s="1430"/>
+      <c r="D83" s="1430"/>
+      <c r="E83" s="1430"/>
+      <c r="F83" s="1430"/>
+      <c r="G83" s="1430"/>
+      <c r="H83" s="221"/>
+    </row>
+    <row r="84" spans="1:11" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="257" t="s">
         <v>214</v>
       </c>
-      <c r="B84" s="1439" t="s">
-[...10 lines deleted...]
-      <c r="A85" s="259" t="s">
+      <c r="B84" s="1433" t="s">
+        <v>936</v>
+      </c>
+      <c r="C84" s="1434"/>
+      <c r="D84" s="1434"/>
+      <c r="E84" s="1434"/>
+      <c r="F84" s="1434"/>
+      <c r="G84" s="1434"/>
+      <c r="H84" s="1434"/>
+    </row>
+    <row r="85" spans="1:11" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="257" t="s">
         <v>215</v>
       </c>
-      <c r="B85" s="1442" t="s">
-[...10 lines deleted...]
-      <c r="A86" s="259" t="s">
+      <c r="B85" s="1433" t="s">
+        <v>937</v>
+      </c>
+      <c r="C85" s="1433"/>
+      <c r="D85" s="1433"/>
+      <c r="E85" s="1433"/>
+      <c r="F85" s="1433"/>
+      <c r="G85" s="1433"/>
+      <c r="H85" s="1433"/>
+    </row>
+    <row r="86" spans="1:11" ht="176.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="257" t="s">
         <v>216</v>
       </c>
-      <c r="B86" s="1439" t="s">
-[...10 lines deleted...]
-      <c r="A87" s="259" t="s">
+      <c r="B86" s="1433" t="s">
+        <v>938</v>
+      </c>
+      <c r="C86" s="1434"/>
+      <c r="D86" s="1434"/>
+      <c r="E86" s="1434"/>
+      <c r="F86" s="1434"/>
+      <c r="G86" s="1434"/>
+      <c r="H86" s="1434"/>
+    </row>
+    <row r="87" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="257" t="s">
         <v>217</v>
       </c>
-      <c r="B87" s="1441" t="s">
+      <c r="B87" s="1435" t="s">
         <v>507</v>
       </c>
-      <c r="C87" s="1441"/>
-[...9 lines deleted...]
-      <c r="A88" s="259" t="s">
+      <c r="C87" s="1435"/>
+      <c r="D87" s="1435"/>
+      <c r="E87" s="1435"/>
+      <c r="F87" s="1435"/>
+      <c r="G87" s="1435"/>
+      <c r="H87" s="1435"/>
+      <c r="I87" s="427"/>
+      <c r="K87" s="286"/>
+    </row>
+    <row r="88" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="257" t="s">
         <v>219</v>
       </c>
-      <c r="B88" s="1437" t="s">
-[...12 lines deleted...]
-      <c r="A89" s="259" t="s">
+      <c r="B88" s="1431" t="s">
+        <v>886</v>
+      </c>
+      <c r="C88" s="1431"/>
+      <c r="D88" s="1431"/>
+      <c r="E88" s="1431"/>
+      <c r="F88" s="1431"/>
+      <c r="G88" s="1431"/>
+      <c r="H88" s="1431"/>
+      <c r="I88" s="522"/>
+      <c r="K88" s="286"/>
+    </row>
+    <row r="89" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="257" t="s">
         <v>220</v>
       </c>
-      <c r="B89" s="1437" t="s">
-[...109 lines deleted...]
-      <c r="B99" s="1438" t="s">
+      <c r="B89" s="1431" t="s">
+        <v>877</v>
+      </c>
+      <c r="C89" s="1431"/>
+      <c r="D89" s="1431"/>
+      <c r="E89" s="1431"/>
+      <c r="F89" s="1431"/>
+      <c r="G89" s="1431"/>
+      <c r="H89" s="1431"/>
+      <c r="I89" s="522"/>
+      <c r="K89" s="286"/>
+    </row>
+    <row r="90" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="258" t="s">
+        <v>925</v>
+      </c>
+      <c r="B90" s="1440" t="s">
+        <v>922</v>
+      </c>
+      <c r="C90" s="1440"/>
+      <c r="D90" s="1440"/>
+      <c r="E90" s="1440"/>
+      <c r="F90" s="1440"/>
+      <c r="G90" s="1440"/>
+      <c r="H90" s="1440"/>
+      <c r="I90" s="428"/>
+      <c r="K90" s="286"/>
+    </row>
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="258"/>
+      <c r="B91" s="1440"/>
+      <c r="C91" s="1440"/>
+      <c r="D91" s="1440"/>
+      <c r="E91" s="1440"/>
+      <c r="F91" s="1440"/>
+      <c r="G91" s="1440"/>
+      <c r="H91" s="1440"/>
+    </row>
+    <row r="92" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A92" s="258"/>
+      <c r="B92" s="429"/>
+      <c r="C92" s="220"/>
+      <c r="D92" s="220"/>
+      <c r="E92" s="220"/>
+      <c r="F92" s="220"/>
+      <c r="G92" s="220"/>
+      <c r="H92" s="220"/>
+    </row>
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="258"/>
+      <c r="B93" s="429"/>
+      <c r="C93" s="220"/>
+      <c r="D93" s="220"/>
+      <c r="E93" s="220"/>
+      <c r="F93" s="220"/>
+      <c r="G93" s="220"/>
+      <c r="H93" s="220"/>
+    </row>
+    <row r="94" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A94" s="258"/>
+      <c r="B94" s="429"/>
+      <c r="C94" s="220"/>
+      <c r="D94" s="220"/>
+      <c r="E94" s="220"/>
+      <c r="F94" s="220"/>
+      <c r="G94" s="220"/>
+      <c r="H94" s="220"/>
+    </row>
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="258"/>
+      <c r="B95" s="429"/>
+      <c r="C95" s="220"/>
+      <c r="D95" s="220"/>
+      <c r="E95" s="220"/>
+      <c r="F95" s="220"/>
+      <c r="G95" s="220"/>
+      <c r="H95" s="220"/>
+    </row>
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="258"/>
+      <c r="B96" s="429"/>
+      <c r="C96" s="220"/>
+      <c r="D96" s="220"/>
+      <c r="E96" s="220"/>
+      <c r="F96" s="220"/>
+      <c r="G96" s="220"/>
+      <c r="H96" s="220"/>
+    </row>
+    <row r="97" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="258"/>
+      <c r="B97" s="220"/>
+      <c r="C97" s="220"/>
+      <c r="D97" s="220"/>
+      <c r="E97" s="220"/>
+      <c r="F97" s="220"/>
+      <c r="G97" s="220"/>
+      <c r="H97" s="220"/>
+    </row>
+    <row r="98" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A98" s="258"/>
+      <c r="B98" s="220"/>
+      <c r="C98" s="220"/>
+      <c r="D98" s="220"/>
+      <c r="E98" s="220"/>
+      <c r="F98" s="220"/>
+      <c r="G98" s="220"/>
+      <c r="H98" s="220"/>
+    </row>
+    <row r="99" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A99" s="258"/>
+      <c r="B99" s="1432" t="s">
         <v>508</v>
       </c>
-      <c r="C99" s="1437"/>
-[...6 lines deleted...]
-    <row r="100" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C99" s="1431"/>
+      <c r="D99" s="220"/>
+      <c r="E99" s="220"/>
+      <c r="F99" s="220"/>
+      <c r="G99" s="220"/>
+      <c r="H99" s="220"/>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="21"/>
       <c r="H100" s="16"/>
     </row>
-    <row r="101" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="21"/>
       <c r="H101" s="16"/>
     </row>
-    <row r="102" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="21"/>
       <c r="H102" s="16"/>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="21"/>
       <c r="H103" s="16"/>
     </row>
-    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="21"/>
       <c r="H104" s="16"/>
     </row>
-    <row r="105" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="21"/>
       <c r="H105" s="16"/>
     </row>
-    <row r="106" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="21"/>
       <c r="H106" s="16"/>
     </row>
-    <row r="107" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="21"/>
       <c r="H107" s="16"/>
     </row>
-    <row r="108" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="21"/>
       <c r="H108" s="16"/>
     </row>
-    <row r="109" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="21"/>
       <c r="H109" s="16"/>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="21"/>
       <c r="H110" s="16"/>
     </row>
-    <row r="111" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="21"/>
       <c r="H111" s="16"/>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="21"/>
       <c r="H112" s="16"/>
     </row>
-    <row r="113" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="21"/>
       <c r="H113" s="16"/>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="21"/>
       <c r="H114" s="16"/>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="21"/>
       <c r="H115" s="16"/>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="21"/>
       <c r="H116" s="16"/>
     </row>
-    <row r="117" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="21"/>
       <c r="H117" s="16"/>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="21"/>
       <c r="H118" s="16"/>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="21"/>
       <c r="H119" s="16"/>
     </row>
-    <row r="120" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="21"/>
       <c r="H120" s="16"/>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="21"/>
       <c r="H121" s="16"/>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="21"/>
       <c r="H122" s="16"/>
     </row>
-    <row r="123" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="21"/>
       <c r="H123" s="16"/>
     </row>
-    <row r="124" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="21"/>
       <c r="H124" s="16"/>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="21"/>
       <c r="H125" s="16"/>
     </row>
-    <row r="126" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="21"/>
       <c r="H126" s="16"/>
     </row>
-    <row r="127" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="21"/>
       <c r="H127" s="16"/>
     </row>
-    <row r="128" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="21"/>
       <c r="H128" s="16"/>
     </row>
-    <row r="129" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="21"/>
       <c r="H129" s="16"/>
     </row>
-    <row r="130" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="21"/>
       <c r="H130" s="16"/>
     </row>
-    <row r="131" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="21"/>
       <c r="H131" s="16"/>
     </row>
-    <row r="132" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="21"/>
       <c r="H132" s="16"/>
     </row>
-    <row r="133" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="21"/>
       <c r="H133" s="16"/>
     </row>
-    <row r="134" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="21"/>
       <c r="H134" s="16"/>
     </row>
-    <row r="135" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="21"/>
       <c r="H135" s="16"/>
     </row>
-    <row r="136" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="21"/>
       <c r="H136" s="16"/>
     </row>
-    <row r="137" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="21"/>
       <c r="H137" s="16"/>
     </row>
-    <row r="138" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="21"/>
       <c r="H138" s="16"/>
     </row>
-    <row r="139" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="21"/>
       <c r="H139" s="16"/>
     </row>
-    <row r="140" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="21"/>
       <c r="H140" s="16"/>
     </row>
-    <row r="141" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="21"/>
       <c r="H141" s="16"/>
     </row>
-    <row r="142" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="21"/>
       <c r="H142" s="16"/>
     </row>
-    <row r="143" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="21"/>
       <c r="H143" s="16"/>
     </row>
-    <row r="144" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="21"/>
       <c r="H144" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="101">
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="H9:H11"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="B41:B45"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="E42:E44"/>
     <mergeCell ref="F42:F44"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="B33:B35"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="B37:H37"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="B9:B13"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C10:D10"/>
@@ -36294,129 +33670,2202 @@
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B32:H32"/>
     <mergeCell ref="H33:H35"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="C54:D54"/>
     <mergeCell ref="E52:E53"/>
     <mergeCell ref="B47:B56"/>
     <mergeCell ref="C56:D56"/>
     <mergeCell ref="C55:D55"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="B46:H46"/>
-    <mergeCell ref="E48:G51"/>
     <mergeCell ref="H48:H53"/>
     <mergeCell ref="G42:G44"/>
     <mergeCell ref="H42:H45"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="G52:G53"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="F52:F53"/>
+    <mergeCell ref="E48:G50"/>
     <mergeCell ref="A69:B69"/>
     <mergeCell ref="B70:I70"/>
     <mergeCell ref="B71:C71"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:H59"/>
     <mergeCell ref="A65:A67"/>
     <mergeCell ref="G65:G66"/>
     <mergeCell ref="H65:H67"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="E77:E78"/>
     <mergeCell ref="C79:C80"/>
     <mergeCell ref="B83:G83"/>
     <mergeCell ref="B89:H89"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="B86:H86"/>
     <mergeCell ref="B87:H87"/>
     <mergeCell ref="B88:H88"/>
     <mergeCell ref="B85:H85"/>
     <mergeCell ref="B84:H84"/>
     <mergeCell ref="B72:B81"/>
     <mergeCell ref="C72:C73"/>
     <mergeCell ref="C74:C75"/>
     <mergeCell ref="C77:C78"/>
     <mergeCell ref="B90:H91"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B99" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:R153"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B88" sqref="B88:H88"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5.85546875" style="16" customWidth="1"/>
+    <col min="2" max="2" width="49.7109375" style="16" customWidth="1"/>
+    <col min="3" max="3" width="55.140625" style="16" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="16" customWidth="1"/>
+    <col min="5" max="6" width="21.7109375" style="16" customWidth="1"/>
+    <col min="7" max="7" width="59" style="268" customWidth="1"/>
+    <col min="8" max="8" width="46.85546875" style="17" customWidth="1"/>
+    <col min="9" max="16384" width="23.28515625" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H1" s="151" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H2" s="151" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H3" s="406" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H4" s="152" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:8" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1310" t="s">
+        <v>594</v>
+      </c>
+      <c r="B6" s="1311"/>
+      <c r="C6" s="1311"/>
+      <c r="D6" s="1311"/>
+      <c r="E6" s="1311"/>
+      <c r="F6" s="1311"/>
+      <c r="G6" s="1629"/>
+      <c r="H6" s="1312" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="177"/>
+      <c r="B7" s="178" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1314" t="s">
+        <v>240</v>
+      </c>
+      <c r="D7" s="1315"/>
+      <c r="E7" s="179" t="s">
+        <v>887</v>
+      </c>
+      <c r="F7" s="179" t="s">
+        <v>888</v>
+      </c>
+      <c r="G7" s="311" t="s">
+        <v>595</v>
+      </c>
+      <c r="H7" s="1313"/>
+    </row>
+    <row r="8" spans="1:8" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="430" t="s">
+        <v>241</v>
+      </c>
+      <c r="B8" s="1623" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="1623"/>
+      <c r="D8" s="1623"/>
+      <c r="E8" s="1636"/>
+      <c r="F8" s="1636"/>
+      <c r="G8" s="1636"/>
+      <c r="H8" s="1637"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="180" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1638" t="s">
+        <v>242</v>
+      </c>
+      <c r="C9" s="1317" t="s">
+        <v>243</v>
+      </c>
+      <c r="D9" s="1410"/>
+      <c r="E9" s="1640" t="s">
+        <v>115</v>
+      </c>
+      <c r="F9" s="1641"/>
+      <c r="G9" s="1642"/>
+      <c r="H9" s="1319"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="181" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1639"/>
+      <c r="C10" s="1321" t="s">
+        <v>244</v>
+      </c>
+      <c r="D10" s="1643"/>
+      <c r="E10" s="1644" t="s">
+        <v>115</v>
+      </c>
+      <c r="F10" s="1645"/>
+      <c r="G10" s="1646"/>
+      <c r="H10" s="1320"/>
+    </row>
+    <row r="11" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="181" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1639"/>
+      <c r="C11" s="1321" t="s">
+        <v>245</v>
+      </c>
+      <c r="D11" s="1643"/>
+      <c r="E11" s="509" t="s">
+        <v>608</v>
+      </c>
+      <c r="F11" s="509" t="s">
+        <v>596</v>
+      </c>
+      <c r="G11" s="269" t="s">
+        <v>246</v>
+      </c>
+      <c r="H11" s="1320"/>
+    </row>
+    <row r="12" spans="1:8" s="326" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="181" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="1639"/>
+      <c r="C12" s="1291" t="s">
+        <v>247</v>
+      </c>
+      <c r="D12" s="1292"/>
+      <c r="E12" s="1605" t="s">
+        <v>80</v>
+      </c>
+      <c r="F12" s="1606"/>
+      <c r="G12" s="1607"/>
+      <c r="H12" s="1323" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="326" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="184" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1371"/>
+      <c r="C13" s="1325" t="s">
+        <v>248</v>
+      </c>
+      <c r="D13" s="1647"/>
+      <c r="E13" s="1648" t="s">
+        <v>249</v>
+      </c>
+      <c r="F13" s="1649"/>
+      <c r="G13" s="1650"/>
+      <c r="H13" s="1324"/>
+    </row>
+    <row r="14" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="180" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1638" t="s">
+        <v>250</v>
+      </c>
+      <c r="C14" s="1404" t="s">
+        <v>251</v>
+      </c>
+      <c r="D14" s="1349"/>
+      <c r="E14" s="1630" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" s="1631"/>
+      <c r="G14" s="1632"/>
+      <c r="H14" s="1361"/>
+    </row>
+    <row r="15" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="181" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="1639"/>
+      <c r="C15" s="1400" t="s">
+        <v>253</v>
+      </c>
+      <c r="D15" s="1401"/>
+      <c r="E15" s="1651"/>
+      <c r="F15" s="1652"/>
+      <c r="G15" s="1653"/>
+      <c r="H15" s="1362"/>
+    </row>
+    <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="181" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="1639"/>
+      <c r="C16" s="1400" t="s">
+        <v>254</v>
+      </c>
+      <c r="D16" s="1401"/>
+      <c r="E16" s="1651"/>
+      <c r="F16" s="1652"/>
+      <c r="G16" s="1653"/>
+      <c r="H16" s="1362"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="184" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1371"/>
+      <c r="C17" s="1402" t="s">
+        <v>255</v>
+      </c>
+      <c r="D17" s="1367"/>
+      <c r="E17" s="1633"/>
+      <c r="F17" s="1634"/>
+      <c r="G17" s="1635"/>
+      <c r="H17" s="1363"/>
+    </row>
+    <row r="18" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="306" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="549" t="s">
+        <v>618</v>
+      </c>
+      <c r="C18" s="1346" t="s">
+        <v>621</v>
+      </c>
+      <c r="D18" s="1347"/>
+      <c r="E18" s="1661" t="s">
+        <v>930</v>
+      </c>
+      <c r="F18" s="1662"/>
+      <c r="G18" s="1663"/>
+      <c r="H18" s="308" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="502" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="473" t="s">
+        <v>814</v>
+      </c>
+      <c r="C19" s="1348" t="s">
+        <v>256</v>
+      </c>
+      <c r="D19" s="1349"/>
+      <c r="E19" s="1630" t="s">
+        <v>115</v>
+      </c>
+      <c r="F19" s="1631"/>
+      <c r="G19" s="1632"/>
+      <c r="H19" s="1364"/>
+    </row>
+    <row r="20" spans="1:8" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="474" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="310" t="s">
+        <v>898</v>
+      </c>
+      <c r="C20" s="1366" t="s">
+        <v>258</v>
+      </c>
+      <c r="D20" s="1367"/>
+      <c r="E20" s="1633"/>
+      <c r="F20" s="1634"/>
+      <c r="G20" s="1635"/>
+      <c r="H20" s="1365"/>
+    </row>
+    <row r="21" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="270" t="s">
+        <v>257</v>
+      </c>
+      <c r="B21" s="1656" t="s">
+        <v>260</v>
+      </c>
+      <c r="C21" s="1343"/>
+      <c r="D21" s="1657"/>
+      <c r="E21" s="1658" t="s">
+        <v>330</v>
+      </c>
+      <c r="F21" s="1659"/>
+      <c r="G21" s="1660"/>
+      <c r="H21" s="187"/>
+    </row>
+    <row r="22" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="180" t="s">
+        <v>259</v>
+      </c>
+      <c r="B22" s="1357" t="s">
+        <v>835</v>
+      </c>
+      <c r="C22" s="1345" t="s">
+        <v>815</v>
+      </c>
+      <c r="D22" s="503" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="1670" t="s">
+        <v>262</v>
+      </c>
+      <c r="F22" s="1671"/>
+      <c r="G22" s="1672"/>
+      <c r="H22" s="1664" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="181" t="s">
+        <v>261</v>
+      </c>
+      <c r="B23" s="1358"/>
+      <c r="C23" s="1345"/>
+      <c r="D23" s="504" t="s">
+        <v>201</v>
+      </c>
+      <c r="E23" s="1673" t="s">
+        <v>264</v>
+      </c>
+      <c r="F23" s="1674"/>
+      <c r="G23" s="1675"/>
+      <c r="H23" s="1379"/>
+    </row>
+    <row r="24" spans="1:8" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="181" t="s">
+        <v>263</v>
+      </c>
+      <c r="B24" s="1358"/>
+      <c r="C24" s="1345" t="s">
+        <v>816</v>
+      </c>
+      <c r="D24" s="504" t="s">
+        <v>200</v>
+      </c>
+      <c r="E24" s="1670" t="s">
+        <v>264</v>
+      </c>
+      <c r="F24" s="1671"/>
+      <c r="G24" s="1672"/>
+      <c r="H24" s="1379"/>
+    </row>
+    <row r="25" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="181" t="s">
+        <v>265</v>
+      </c>
+      <c r="B25" s="1358"/>
+      <c r="C25" s="1345"/>
+      <c r="D25" s="504" t="s">
+        <v>201</v>
+      </c>
+      <c r="E25" s="1673" t="s">
+        <v>267</v>
+      </c>
+      <c r="F25" s="1674"/>
+      <c r="G25" s="1675"/>
+      <c r="H25" s="1379"/>
+    </row>
+    <row r="26" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="181" t="s">
+        <v>266</v>
+      </c>
+      <c r="B26" s="1358"/>
+      <c r="C26" s="1273" t="s">
+        <v>379</v>
+      </c>
+      <c r="D26" s="504" t="s">
+        <v>200</v>
+      </c>
+      <c r="E26" s="1374" t="s">
+        <v>347</v>
+      </c>
+      <c r="F26" s="1683"/>
+      <c r="G26" s="1375"/>
+      <c r="H26" s="1379"/>
+    </row>
+    <row r="27" spans="1:8" s="18" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="181" t="s">
+        <v>268</v>
+      </c>
+      <c r="B27" s="1358"/>
+      <c r="C27" s="1273"/>
+      <c r="D27" s="504" t="s">
+        <v>201</v>
+      </c>
+      <c r="E27" s="1676" t="s">
+        <v>348</v>
+      </c>
+      <c r="F27" s="1677"/>
+      <c r="G27" s="1678"/>
+      <c r="H27" s="1379"/>
+    </row>
+    <row r="28" spans="1:8" s="18" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="189" t="s">
+        <v>269</v>
+      </c>
+      <c r="B28" s="1358"/>
+      <c r="C28" s="552" t="s">
+        <v>889</v>
+      </c>
+      <c r="D28" s="376" t="s">
+        <v>200</v>
+      </c>
+      <c r="E28" s="1302" t="s">
+        <v>262</v>
+      </c>
+      <c r="F28" s="1357"/>
+      <c r="G28" s="1625"/>
+      <c r="H28" s="1379"/>
+    </row>
+    <row r="29" spans="1:8" s="18" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="189" t="s">
+        <v>270</v>
+      </c>
+      <c r="B29" s="1358"/>
+      <c r="C29" s="1665" t="s">
+        <v>795</v>
+      </c>
+      <c r="D29" s="407" t="s">
+        <v>200</v>
+      </c>
+      <c r="E29" s="1353" t="s">
+        <v>296</v>
+      </c>
+      <c r="F29" s="1667"/>
+      <c r="G29" s="1354"/>
+      <c r="H29" s="1379"/>
+    </row>
+    <row r="30" spans="1:8" s="18" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="189" t="s">
+        <v>271</v>
+      </c>
+      <c r="B30" s="1358"/>
+      <c r="C30" s="1666"/>
+      <c r="D30" s="407" t="s">
+        <v>201</v>
+      </c>
+      <c r="E30" s="1353"/>
+      <c r="F30" s="1667"/>
+      <c r="G30" s="1354"/>
+      <c r="H30" s="1379"/>
+    </row>
+    <row r="31" spans="1:8" s="18" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="184" t="s">
+        <v>272</v>
+      </c>
+      <c r="B31" s="1284"/>
+      <c r="C31" s="330" t="s">
+        <v>625</v>
+      </c>
+      <c r="D31" s="553" t="s">
+        <v>200</v>
+      </c>
+      <c r="E31" s="357"/>
+      <c r="F31" s="358"/>
+      <c r="G31" s="359" t="s">
+        <v>630</v>
+      </c>
+      <c r="H31" s="1380"/>
+    </row>
+    <row r="32" spans="1:8" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="430" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1668" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="1668"/>
+      <c r="D32" s="1668"/>
+      <c r="E32" s="1668"/>
+      <c r="F32" s="1668"/>
+      <c r="G32" s="1689"/>
+      <c r="H32" s="1690"/>
+    </row>
+    <row r="33" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="180" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1389" t="s">
+        <v>817</v>
+      </c>
+      <c r="C33" s="1404" t="s">
+        <v>273</v>
+      </c>
+      <c r="D33" s="1349"/>
+      <c r="E33" s="1691" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="1692"/>
+      <c r="G33" s="1376" t="s">
+        <v>537</v>
+      </c>
+      <c r="H33" s="1697" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="181" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1271"/>
+      <c r="C34" s="1400" t="s">
+        <v>274</v>
+      </c>
+      <c r="D34" s="1401"/>
+      <c r="E34" s="1693"/>
+      <c r="F34" s="1694"/>
+      <c r="G34" s="1377"/>
+      <c r="H34" s="1698"/>
+    </row>
+    <row r="35" spans="1:18" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="189" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="1271"/>
+      <c r="C35" s="1679" t="s">
+        <v>275</v>
+      </c>
+      <c r="D35" s="1680"/>
+      <c r="E35" s="1693"/>
+      <c r="F35" s="1694"/>
+      <c r="G35" s="1378"/>
+      <c r="H35" s="1698"/>
+    </row>
+    <row r="36" spans="1:18" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="184" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="1271"/>
+      <c r="C36" s="1681" t="s">
+        <v>597</v>
+      </c>
+      <c r="D36" s="1682"/>
+      <c r="E36" s="1695"/>
+      <c r="F36" s="1696"/>
+      <c r="G36" s="371" t="s">
+        <v>537</v>
+      </c>
+      <c r="H36" s="1333"/>
+    </row>
+    <row r="37" spans="1:18" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="270" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="1271" t="s">
+        <v>818</v>
+      </c>
+      <c r="C37" s="1654" t="s">
+        <v>502</v>
+      </c>
+      <c r="D37" s="1655"/>
+      <c r="E37" s="1302" t="s">
+        <v>115</v>
+      </c>
+      <c r="F37" s="1625"/>
+      <c r="G37" s="1250" t="s">
+        <v>115</v>
+      </c>
+      <c r="H37" s="1323"/>
+    </row>
+    <row r="38" spans="1:18" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="270" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="1271"/>
+      <c r="C38" s="1654" t="s">
+        <v>503</v>
+      </c>
+      <c r="D38" s="1655"/>
+      <c r="E38" s="1283"/>
+      <c r="F38" s="1285"/>
+      <c r="G38" s="1252"/>
+      <c r="H38" s="1324"/>
+    </row>
+    <row r="39" spans="1:18" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="270" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="1414"/>
+      <c r="C39" s="1257" t="s">
+        <v>915</v>
+      </c>
+      <c r="D39" s="1259"/>
+      <c r="E39" s="1257" t="s">
+        <v>115</v>
+      </c>
+      <c r="F39" s="1259"/>
+      <c r="G39" s="515" t="s">
+        <v>870</v>
+      </c>
+      <c r="H39" s="510" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="431" t="s">
+        <v>276</v>
+      </c>
+      <c r="B40" s="1622" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" s="1623"/>
+      <c r="D40" s="1623"/>
+      <c r="E40" s="1623"/>
+      <c r="F40" s="1623"/>
+      <c r="G40" s="1668"/>
+      <c r="H40" s="1669"/>
+    </row>
+    <row r="41" spans="1:18" s="19" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="271" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="1346" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="1421"/>
+      <c r="D41" s="1347"/>
+      <c r="E41" s="1257" t="s">
+        <v>115</v>
+      </c>
+      <c r="F41" s="1258"/>
+      <c r="G41" s="1259"/>
+      <c r="H41" s="193"/>
+    </row>
+    <row r="42" spans="1:18" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="272" t="s">
+        <v>116</v>
+      </c>
+      <c r="B42" s="1346" t="s">
+        <v>137</v>
+      </c>
+      <c r="C42" s="1421"/>
+      <c r="D42" s="1347"/>
+      <c r="E42" s="1257" t="s">
+        <v>139</v>
+      </c>
+      <c r="F42" s="1258"/>
+      <c r="G42" s="1259"/>
+      <c r="H42" s="183" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="18" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="273" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="196" t="s">
+        <v>146</v>
+      </c>
+      <c r="C43" s="1331" t="s">
+        <v>828</v>
+      </c>
+      <c r="D43" s="1331"/>
+      <c r="E43" s="1257" t="s">
+        <v>115</v>
+      </c>
+      <c r="F43" s="1258"/>
+      <c r="G43" s="1259"/>
+      <c r="H43" s="193"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="20"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+    </row>
+    <row r="44" spans="1:18" s="18" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="272" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" s="1697" t="s">
+        <v>278</v>
+      </c>
+      <c r="C44" s="1704" t="s">
+        <v>604</v>
+      </c>
+      <c r="D44" s="1705"/>
+      <c r="E44" s="1335" t="s">
+        <v>279</v>
+      </c>
+      <c r="F44" s="1687"/>
+      <c r="G44" s="1688"/>
+      <c r="H44" s="495"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="20"/>
+      <c r="N44" s="20"/>
+      <c r="O44" s="20"/>
+      <c r="P44" s="20"/>
+      <c r="Q44" s="20"/>
+      <c r="R44" s="20"/>
+    </row>
+    <row r="45" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="275" t="s">
+        <v>277</v>
+      </c>
+      <c r="B45" s="1698"/>
+      <c r="C45" s="1291" t="s">
+        <v>282</v>
+      </c>
+      <c r="D45" s="1293"/>
+      <c r="E45" s="1334" t="s">
+        <v>115</v>
+      </c>
+      <c r="F45" s="1706"/>
+      <c r="G45" s="1707"/>
+      <c r="H45" s="1294"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="20"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
+      <c r="R45" s="20"/>
+    </row>
+    <row r="46" spans="1:18" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="274" t="s">
+        <v>280</v>
+      </c>
+      <c r="B46" s="1698"/>
+      <c r="C46" s="1338" t="s">
+        <v>284</v>
+      </c>
+      <c r="D46" s="1339"/>
+      <c r="E46" s="1303"/>
+      <c r="F46" s="1358"/>
+      <c r="G46" s="1626"/>
+      <c r="H46" s="1295"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="20"/>
+      <c r="P46" s="20"/>
+      <c r="Q46" s="20"/>
+      <c r="R46" s="20"/>
+    </row>
+    <row r="47" spans="1:18" s="18" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="275" t="s">
+        <v>281</v>
+      </c>
+      <c r="B47" s="1698"/>
+      <c r="C47" s="1291" t="s">
+        <v>285</v>
+      </c>
+      <c r="D47" s="1293"/>
+      <c r="E47" s="1335"/>
+      <c r="F47" s="1687"/>
+      <c r="G47" s="1688"/>
+      <c r="H47" s="1296"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="20"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="20"/>
+      <c r="N47" s="20"/>
+      <c r="O47" s="20"/>
+      <c r="P47" s="20"/>
+      <c r="Q47" s="20"/>
+      <c r="R47" s="20"/>
+    </row>
+    <row r="48" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="331" t="s">
+        <v>283</v>
+      </c>
+      <c r="B48" s="1703"/>
+      <c r="C48" s="1699" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" s="1700"/>
+      <c r="E48" s="1708" t="s">
+        <v>388</v>
+      </c>
+      <c r="F48" s="1709"/>
+      <c r="G48" s="1710"/>
+      <c r="H48" s="499"/>
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="20"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20"/>
+      <c r="N48" s="20"/>
+      <c r="O48" s="20"/>
+      <c r="P48" s="20"/>
+      <c r="Q48" s="20"/>
+      <c r="R48" s="20"/>
+    </row>
+    <row r="49" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="431" t="s">
+        <v>288</v>
+      </c>
+      <c r="B49" s="1622" t="s">
+        <v>831</v>
+      </c>
+      <c r="C49" s="1636"/>
+      <c r="D49" s="1636"/>
+      <c r="E49" s="1623"/>
+      <c r="F49" s="1623"/>
+      <c r="G49" s="1668"/>
+      <c r="H49" s="1669"/>
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="20"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="20"/>
+      <c r="O49" s="20"/>
+      <c r="P49" s="20"/>
+      <c r="Q49" s="20"/>
+      <c r="R49" s="20"/>
+    </row>
+    <row r="50" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="332" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="1617" t="s">
+        <v>287</v>
+      </c>
+      <c r="C50" s="1701" t="s">
+        <v>144</v>
+      </c>
+      <c r="D50" s="1702"/>
+      <c r="E50" s="1258" t="s">
+        <v>115</v>
+      </c>
+      <c r="F50" s="1258"/>
+      <c r="G50" s="1259"/>
+      <c r="H50" s="500"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20"/>
+      <c r="N50" s="20"/>
+      <c r="O50" s="20"/>
+      <c r="P50" s="20"/>
+      <c r="Q50" s="20"/>
+      <c r="R50" s="20"/>
+    </row>
+    <row r="51" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1618"/>
+      <c r="C51" s="1603" t="s">
+        <v>743</v>
+      </c>
+      <c r="D51" s="1604"/>
+      <c r="E51" s="1357" t="s">
+        <v>545</v>
+      </c>
+      <c r="F51" s="1357"/>
+      <c r="G51" s="1625"/>
+      <c r="H51" s="500"/>
+      <c r="I51" s="20"/>
+      <c r="J51" s="20"/>
+      <c r="K51" s="20"/>
+      <c r="L51" s="20"/>
+      <c r="M51" s="20"/>
+      <c r="N51" s="20"/>
+      <c r="O51" s="20"/>
+      <c r="P51" s="20"/>
+      <c r="Q51" s="20"/>
+      <c r="R51" s="20"/>
+    </row>
+    <row r="52" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="1618"/>
+      <c r="C52" s="1603" t="s">
+        <v>428</v>
+      </c>
+      <c r="D52" s="1604"/>
+      <c r="E52" s="1358"/>
+      <c r="F52" s="1358"/>
+      <c r="G52" s="1626"/>
+      <c r="H52" s="500"/>
+      <c r="I52" s="20"/>
+      <c r="J52" s="20"/>
+      <c r="K52" s="20"/>
+      <c r="L52" s="20"/>
+      <c r="M52" s="20"/>
+      <c r="N52" s="20"/>
+      <c r="O52" s="20"/>
+      <c r="P52" s="20"/>
+      <c r="Q52" s="20"/>
+      <c r="R52" s="20"/>
+    </row>
+    <row r="53" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="274" t="s">
+        <v>152</v>
+      </c>
+      <c r="B53" s="1618"/>
+      <c r="C53" s="1355" t="s">
+        <v>820</v>
+      </c>
+      <c r="D53" s="1356"/>
+      <c r="E53" s="1284"/>
+      <c r="F53" s="1284"/>
+      <c r="G53" s="1285"/>
+      <c r="H53" s="500"/>
+      <c r="I53" s="20"/>
+      <c r="J53" s="20"/>
+      <c r="K53" s="20"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="20"/>
+      <c r="N53" s="20"/>
+      <c r="O53" s="20"/>
+      <c r="P53" s="20"/>
+      <c r="Q53" s="20"/>
+      <c r="R53" s="20"/>
+    </row>
+    <row r="54" spans="1:18" s="18" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="275" t="s">
+        <v>292</v>
+      </c>
+      <c r="B54" s="1618"/>
+      <c r="C54" s="1300" t="s">
+        <v>749</v>
+      </c>
+      <c r="D54" s="1301"/>
+      <c r="E54" s="1357" t="s">
+        <v>559</v>
+      </c>
+      <c r="F54" s="1357"/>
+      <c r="G54" s="1625"/>
+      <c r="H54" s="1316"/>
+      <c r="I54" s="20"/>
+      <c r="J54" s="20"/>
+      <c r="K54" s="20"/>
+      <c r="L54" s="20"/>
+      <c r="M54" s="20"/>
+      <c r="N54" s="20"/>
+      <c r="O54" s="20"/>
+      <c r="P54" s="20"/>
+      <c r="Q54" s="20"/>
+      <c r="R54" s="20"/>
+    </row>
+    <row r="55" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="274" t="s">
+        <v>469</v>
+      </c>
+      <c r="B55" s="1618"/>
+      <c r="C55" s="1601" t="s">
+        <v>556</v>
+      </c>
+      <c r="D55" s="1602"/>
+      <c r="E55" s="1358"/>
+      <c r="F55" s="1358"/>
+      <c r="G55" s="1285"/>
+      <c r="H55" s="1316"/>
+      <c r="I55" s="20"/>
+      <c r="J55" s="20"/>
+      <c r="K55" s="20"/>
+      <c r="L55" s="20"/>
+      <c r="M55" s="20"/>
+      <c r="N55" s="20"/>
+      <c r="O55" s="20"/>
+      <c r="P55" s="20"/>
+      <c r="Q55" s="20"/>
+      <c r="R55" s="20"/>
+    </row>
+    <row r="56" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="274" t="s">
+        <v>542</v>
+      </c>
+      <c r="B56" s="1618"/>
+      <c r="C56" s="1300" t="s">
+        <v>916</v>
+      </c>
+      <c r="D56" s="1627"/>
+      <c r="E56" s="1548" t="s">
+        <v>917</v>
+      </c>
+      <c r="F56" s="1549"/>
+      <c r="G56" s="498" t="s">
+        <v>917</v>
+      </c>
+      <c r="H56" s="1316"/>
+      <c r="I56" s="20"/>
+      <c r="J56" s="20"/>
+      <c r="K56" s="20"/>
+      <c r="L56" s="20"/>
+      <c r="M56" s="20"/>
+      <c r="N56" s="20"/>
+      <c r="O56" s="20"/>
+      <c r="P56" s="20"/>
+      <c r="Q56" s="20"/>
+      <c r="R56" s="20"/>
+    </row>
+    <row r="57" spans="1:18" s="18" customFormat="1" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="274" t="s">
+        <v>543</v>
+      </c>
+      <c r="B57" s="1618"/>
+      <c r="C57" s="1300" t="s">
+        <v>747</v>
+      </c>
+      <c r="D57" s="1627"/>
+      <c r="E57" s="1620" t="s">
+        <v>505</v>
+      </c>
+      <c r="F57" s="1621"/>
+      <c r="G57" s="498" t="s">
+        <v>505</v>
+      </c>
+      <c r="H57" s="1316"/>
+      <c r="I57" s="20"/>
+      <c r="J57" s="20"/>
+      <c r="K57" s="20"/>
+      <c r="L57" s="20"/>
+      <c r="M57" s="20"/>
+      <c r="N57" s="20"/>
+      <c r="O57" s="20"/>
+      <c r="P57" s="20"/>
+      <c r="Q57" s="20"/>
+      <c r="R57" s="20"/>
+    </row>
+    <row r="58" spans="1:18" s="18" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="276" t="s">
+        <v>544</v>
+      </c>
+      <c r="B58" s="1619"/>
+      <c r="C58" s="1601" t="s">
+        <v>829</v>
+      </c>
+      <c r="D58" s="1602"/>
+      <c r="E58" s="498" t="s">
+        <v>115</v>
+      </c>
+      <c r="F58" s="486" t="s">
+        <v>115</v>
+      </c>
+      <c r="G58" s="489" t="s">
+        <v>890</v>
+      </c>
+      <c r="H58" s="277" t="s">
+        <v>624</v>
+      </c>
+      <c r="I58" s="20"/>
+      <c r="J58" s="20"/>
+      <c r="K58" s="20"/>
+      <c r="L58" s="20"/>
+      <c r="M58" s="20"/>
+      <c r="N58" s="20"/>
+      <c r="O58" s="20"/>
+      <c r="P58" s="20"/>
+      <c r="Q58" s="20"/>
+      <c r="R58" s="20"/>
+    </row>
+    <row r="59" spans="1:18" s="18" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="333" t="s">
+        <v>546</v>
+      </c>
+      <c r="B59" s="432" t="s">
+        <v>486</v>
+      </c>
+      <c r="C59" s="1287" t="s">
+        <v>609</v>
+      </c>
+      <c r="D59" s="1288"/>
+      <c r="E59" s="489" t="s">
+        <v>115</v>
+      </c>
+      <c r="F59" s="204" t="s">
+        <v>115</v>
+      </c>
+      <c r="G59" s="489" t="s">
+        <v>115</v>
+      </c>
+      <c r="H59" s="278"/>
+      <c r="I59" s="20"/>
+      <c r="J59" s="20"/>
+      <c r="K59" s="20"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="20"/>
+      <c r="N59" s="20"/>
+      <c r="O59" s="20"/>
+      <c r="P59" s="20"/>
+      <c r="Q59" s="20"/>
+      <c r="R59" s="20"/>
+    </row>
+    <row r="60" spans="1:18" s="18" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="279" t="s">
+        <v>557</v>
+      </c>
+      <c r="B60" s="1284" t="s">
+        <v>876</v>
+      </c>
+      <c r="C60" s="1628"/>
+      <c r="D60" s="1380"/>
+      <c r="E60" s="486" t="s">
+        <v>545</v>
+      </c>
+      <c r="F60" s="486" t="s">
+        <v>545</v>
+      </c>
+      <c r="G60" s="498" t="s">
+        <v>545</v>
+      </c>
+      <c r="H60" s="1255" t="s">
+        <v>599</v>
+      </c>
+      <c r="I60" s="20"/>
+      <c r="J60" s="20"/>
+      <c r="K60" s="20"/>
+      <c r="L60" s="20"/>
+      <c r="M60" s="20"/>
+      <c r="N60" s="20"/>
+      <c r="O60" s="20"/>
+      <c r="P60" s="20"/>
+      <c r="Q60" s="20"/>
+      <c r="R60" s="20"/>
+    </row>
+    <row r="61" spans="1:18" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="279" t="s">
+        <v>918</v>
+      </c>
+      <c r="B61" s="1346" t="s">
+        <v>822</v>
+      </c>
+      <c r="C61" s="1421"/>
+      <c r="D61" s="1347"/>
+      <c r="E61" s="490" t="s">
+        <v>115</v>
+      </c>
+      <c r="F61" s="490" t="s">
+        <v>115</v>
+      </c>
+      <c r="G61" s="486" t="s">
+        <v>506</v>
+      </c>
+      <c r="H61" s="1256"/>
+      <c r="I61" s="20"/>
+      <c r="J61" s="20"/>
+      <c r="K61" s="20"/>
+      <c r="L61" s="20"/>
+      <c r="M61" s="20"/>
+      <c r="N61" s="20"/>
+      <c r="O61" s="20"/>
+      <c r="P61" s="20"/>
+      <c r="Q61" s="20"/>
+      <c r="R61" s="20"/>
+    </row>
+    <row r="62" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="430" t="s">
+        <v>155</v>
+      </c>
+      <c r="B62" s="1622" t="s">
+        <v>156</v>
+      </c>
+      <c r="C62" s="1623"/>
+      <c r="D62" s="1623"/>
+      <c r="E62" s="1623"/>
+      <c r="F62" s="1623"/>
+      <c r="G62" s="1623"/>
+      <c r="H62" s="1624"/>
+    </row>
+    <row r="63" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="180" t="s">
+        <v>134</v>
+      </c>
+      <c r="B63" s="1684" t="s">
+        <v>289</v>
+      </c>
+      <c r="C63" s="1685"/>
+      <c r="D63" s="1685"/>
+      <c r="E63" s="1686" t="s">
+        <v>115</v>
+      </c>
+      <c r="F63" s="1687"/>
+      <c r="G63" s="1688"/>
+      <c r="H63" s="280"/>
+    </row>
+    <row r="64" spans="1:18" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="181" t="s">
+        <v>136</v>
+      </c>
+      <c r="B64" s="1608" t="s">
+        <v>823</v>
+      </c>
+      <c r="C64" s="1609"/>
+      <c r="D64" s="1610"/>
+      <c r="E64" s="1611" t="s">
+        <v>290</v>
+      </c>
+      <c r="F64" s="1612"/>
+      <c r="G64" s="1613"/>
+      <c r="H64" s="207" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="181" t="s">
+        <v>142</v>
+      </c>
+      <c r="B65" s="1422" t="s">
+        <v>166</v>
+      </c>
+      <c r="C65" s="1423"/>
+      <c r="D65" s="1424"/>
+      <c r="E65" s="1614">
+        <v>300</v>
+      </c>
+      <c r="F65" s="1615"/>
+      <c r="G65" s="1616"/>
+      <c r="H65" s="207" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="181" t="s">
+        <v>152</v>
+      </c>
+      <c r="B66" s="1422" t="s">
+        <v>833</v>
+      </c>
+      <c r="C66" s="1423"/>
+      <c r="D66" s="1424"/>
+      <c r="E66" s="1605" t="s">
+        <v>286</v>
+      </c>
+      <c r="F66" s="1606"/>
+      <c r="G66" s="1607"/>
+      <c r="H66" s="207"/>
+    </row>
+    <row r="67" spans="1:18" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="184" t="s">
+        <v>292</v>
+      </c>
+      <c r="B67" s="1589" t="s">
+        <v>293</v>
+      </c>
+      <c r="C67" s="1590"/>
+      <c r="D67" s="1591"/>
+      <c r="E67" s="1592" t="s">
+        <v>172</v>
+      </c>
+      <c r="F67" s="1593"/>
+      <c r="G67" s="1594"/>
+      <c r="H67" s="281" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A68" s="162"/>
+      <c r="B68" s="162"/>
+      <c r="C68" s="162"/>
+      <c r="D68" s="162"/>
+      <c r="E68" s="162"/>
+      <c r="F68" s="162"/>
+      <c r="G68" s="282"/>
+      <c r="H68" s="209"/>
+    </row>
+    <row r="69" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1266" t="s">
+        <v>211</v>
+      </c>
+      <c r="B69" s="1266"/>
+      <c r="C69" s="162"/>
+      <c r="D69" s="162"/>
+      <c r="E69" s="162"/>
+      <c r="F69" s="162"/>
+      <c r="G69" s="282"/>
+      <c r="H69" s="209"/>
+    </row>
+    <row r="70" spans="1:18" s="17" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="B70" s="420" t="s">
+        <v>294</v>
+      </c>
+      <c r="C70" s="542"/>
+      <c r="D70" s="542"/>
+      <c r="E70" s="162"/>
+      <c r="F70" s="162"/>
+      <c r="G70" s="282"/>
+      <c r="H70" s="209"/>
+      <c r="I70" s="16"/>
+      <c r="J70" s="16"/>
+      <c r="K70" s="16"/>
+      <c r="L70" s="16"/>
+      <c r="M70" s="16"/>
+      <c r="N70" s="16"/>
+      <c r="O70" s="16"/>
+      <c r="P70" s="16"/>
+      <c r="Q70" s="16"/>
+      <c r="R70" s="16"/>
+    </row>
+    <row r="71" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="218"/>
+      <c r="B71" s="1595" t="s">
+        <v>295</v>
+      </c>
+      <c r="C71" s="1270" t="s">
+        <v>825</v>
+      </c>
+      <c r="D71" s="312" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="313" t="s">
+        <v>264</v>
+      </c>
+      <c r="F71" s="162"/>
+      <c r="G71" s="282"/>
+      <c r="H71" s="209"/>
+      <c r="I71" s="16"/>
+      <c r="J71" s="16"/>
+      <c r="K71" s="16"/>
+      <c r="L71" s="16"/>
+      <c r="M71" s="16"/>
+      <c r="N71" s="16"/>
+      <c r="O71" s="16"/>
+      <c r="P71" s="16"/>
+      <c r="Q71" s="16"/>
+      <c r="R71" s="16"/>
+    </row>
+    <row r="72" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="218"/>
+      <c r="B72" s="1596"/>
+      <c r="C72" s="1271"/>
+      <c r="D72" s="545" t="s">
+        <v>201</v>
+      </c>
+      <c r="E72" s="314" t="s">
+        <v>264</v>
+      </c>
+      <c r="F72" s="162"/>
+      <c r="G72" s="282"/>
+      <c r="H72" s="209"/>
+      <c r="I72" s="16"/>
+      <c r="J72" s="16"/>
+      <c r="K72" s="16"/>
+      <c r="L72" s="16"/>
+      <c r="M72" s="16"/>
+      <c r="N72" s="16"/>
+      <c r="O72" s="16"/>
+      <c r="P72" s="16"/>
+      <c r="Q72" s="16"/>
+      <c r="R72" s="16"/>
+    </row>
+    <row r="73" spans="1:18" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="218"/>
+      <c r="B73" s="1596"/>
+      <c r="C73" s="1271" t="s">
+        <v>816</v>
+      </c>
+      <c r="D73" s="545" t="s">
+        <v>200</v>
+      </c>
+      <c r="E73" s="314" t="s">
+        <v>267</v>
+      </c>
+      <c r="F73" s="162"/>
+      <c r="G73" s="282"/>
+      <c r="H73" s="209"/>
+      <c r="I73" s="16"/>
+      <c r="J73" s="16"/>
+      <c r="K73" s="16"/>
+      <c r="L73" s="16"/>
+      <c r="M73" s="16"/>
+      <c r="N73" s="16"/>
+      <c r="O73" s="16"/>
+      <c r="P73" s="16"/>
+      <c r="Q73" s="16"/>
+      <c r="R73" s="16"/>
+    </row>
+    <row r="74" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="218"/>
+      <c r="B74" s="1596"/>
+      <c r="C74" s="1271"/>
+      <c r="D74" s="545" t="s">
+        <v>201</v>
+      </c>
+      <c r="E74" s="314" t="s">
+        <v>296</v>
+      </c>
+      <c r="F74" s="162"/>
+      <c r="G74" s="282"/>
+      <c r="H74" s="209"/>
+    </row>
+    <row r="75" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="218"/>
+      <c r="B75" s="1596"/>
+      <c r="C75" s="1598" t="s">
+        <v>830</v>
+      </c>
+      <c r="D75" s="1599" t="s">
+        <v>200</v>
+      </c>
+      <c r="E75" s="1600" t="s">
+        <v>262</v>
+      </c>
+      <c r="F75" s="162"/>
+      <c r="G75" s="282"/>
+      <c r="H75" s="209"/>
+    </row>
+    <row r="76" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="218"/>
+      <c r="B76" s="1596"/>
+      <c r="C76" s="1598"/>
+      <c r="D76" s="1599"/>
+      <c r="E76" s="1600"/>
+      <c r="F76" s="162"/>
+      <c r="G76" s="282"/>
+      <c r="H76" s="162"/>
+    </row>
+    <row r="77" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="218"/>
+      <c r="B77" s="1596"/>
+      <c r="C77" s="1598"/>
+      <c r="D77" s="1599"/>
+      <c r="E77" s="1600"/>
+      <c r="F77" s="162"/>
+      <c r="G77" s="282"/>
+      <c r="H77" s="162"/>
+    </row>
+    <row r="78" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="218"/>
+      <c r="B78" s="1596"/>
+      <c r="C78" s="1598" t="s">
+        <v>795</v>
+      </c>
+      <c r="D78" s="545" t="s">
+        <v>200</v>
+      </c>
+      <c r="E78" s="1600" t="s">
+        <v>296</v>
+      </c>
+      <c r="F78" s="162"/>
+      <c r="G78" s="282"/>
+      <c r="H78" s="162"/>
+    </row>
+    <row r="79" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="218"/>
+      <c r="B79" s="1596"/>
+      <c r="C79" s="1598"/>
+      <c r="D79" s="545" t="s">
+        <v>591</v>
+      </c>
+      <c r="E79" s="1600"/>
+      <c r="F79" s="162"/>
+      <c r="G79" s="282"/>
+      <c r="H79" s="162"/>
+    </row>
+    <row r="80" spans="1:18" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="283"/>
+      <c r="B80" s="1596"/>
+      <c r="C80" s="1598" t="s">
+        <v>873</v>
+      </c>
+      <c r="D80" s="545" t="s">
+        <v>200</v>
+      </c>
+      <c r="E80" s="314" t="s">
+        <v>771</v>
+      </c>
+      <c r="F80" s="209"/>
+      <c r="G80" s="284"/>
+      <c r="H80" s="209"/>
+    </row>
+    <row r="81" spans="1:8" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="283"/>
+      <c r="B81" s="1596"/>
+      <c r="C81" s="1598"/>
+      <c r="D81" s="545" t="s">
+        <v>201</v>
+      </c>
+      <c r="E81" s="314" t="s">
+        <v>264</v>
+      </c>
+      <c r="F81" s="209"/>
+      <c r="G81" s="284"/>
+      <c r="H81" s="209"/>
+    </row>
+    <row r="82" spans="1:8" s="17" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="283"/>
+      <c r="B82" s="1597"/>
+      <c r="C82" s="191" t="s">
+        <v>623</v>
+      </c>
+      <c r="D82" s="190" t="s">
+        <v>200</v>
+      </c>
+      <c r="E82" s="310" t="s">
+        <v>630</v>
+      </c>
+      <c r="F82" s="209"/>
+      <c r="G82" s="284"/>
+      <c r="H82" s="209"/>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="218"/>
+      <c r="B83" s="213"/>
+      <c r="C83" s="512"/>
+      <c r="D83" s="214"/>
+      <c r="E83" s="215"/>
+      <c r="F83" s="162"/>
+      <c r="G83" s="282"/>
+      <c r="H83" s="162"/>
+    </row>
+    <row r="84" spans="1:8" ht="98.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="B84" s="1583" t="s">
+        <v>772</v>
+      </c>
+      <c r="C84" s="1583"/>
+      <c r="D84" s="1583"/>
+      <c r="E84" s="1583"/>
+      <c r="F84" s="1583"/>
+      <c r="G84" s="282"/>
+      <c r="H84" s="162"/>
+    </row>
+    <row r="85" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="B85" s="1584" t="s">
+        <v>507</v>
+      </c>
+      <c r="C85" s="1584"/>
+      <c r="D85" s="1584"/>
+      <c r="E85" s="215"/>
+      <c r="F85" s="162"/>
+      <c r="G85" s="282"/>
+      <c r="H85" s="162"/>
+    </row>
+    <row r="86" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="B86" s="1585" t="s">
+        <v>877</v>
+      </c>
+      <c r="C86" s="1585"/>
+      <c r="D86" s="1585"/>
+      <c r="E86" s="1585"/>
+      <c r="F86" s="1585"/>
+      <c r="G86" s="1585"/>
+      <c r="H86" s="1585"/>
+    </row>
+    <row r="87" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="B87" s="1585" t="s">
+        <v>874</v>
+      </c>
+      <c r="C87" s="1585"/>
+      <c r="D87" s="1585"/>
+      <c r="E87" s="1585"/>
+      <c r="F87" s="1585"/>
+      <c r="G87" s="1585"/>
+      <c r="H87" s="285"/>
+    </row>
+    <row r="88" spans="1:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="B88" s="1585" t="s">
+        <v>796</v>
+      </c>
+      <c r="C88" s="1585"/>
+      <c r="D88" s="1585"/>
+      <c r="E88" s="1585"/>
+      <c r="F88" s="1585"/>
+      <c r="G88" s="1585"/>
+      <c r="H88" s="1585"/>
+    </row>
+    <row r="89" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="216" t="s">
+        <v>558</v>
+      </c>
+      <c r="B89" s="1586" t="s">
+        <v>900</v>
+      </c>
+      <c r="C89" s="1586"/>
+      <c r="D89" s="1586"/>
+      <c r="E89" s="325"/>
+      <c r="F89" s="325"/>
+      <c r="G89" s="325"/>
+      <c r="H89" s="325"/>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="218"/>
+      <c r="B90" s="413"/>
+      <c r="C90" s="162"/>
+      <c r="D90" s="162"/>
+      <c r="E90" s="162"/>
+      <c r="F90" s="162"/>
+      <c r="G90" s="282"/>
+      <c r="H90" s="162"/>
+    </row>
+    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="218"/>
+      <c r="B91" s="413"/>
+      <c r="C91" s="162"/>
+      <c r="D91" s="162"/>
+      <c r="E91" s="162"/>
+      <c r="F91" s="162"/>
+      <c r="G91" s="282"/>
+      <c r="H91" s="162"/>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="218"/>
+      <c r="B92" s="413"/>
+      <c r="C92" s="162"/>
+      <c r="D92" s="162"/>
+      <c r="E92" s="162"/>
+      <c r="F92" s="162"/>
+      <c r="G92" s="282"/>
+      <c r="H92" s="162"/>
+    </row>
+    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="218"/>
+      <c r="B93" s="413"/>
+      <c r="C93" s="162"/>
+      <c r="D93" s="162"/>
+      <c r="E93" s="162"/>
+      <c r="F93" s="162"/>
+      <c r="G93" s="282"/>
+      <c r="H93" s="162"/>
+    </row>
+    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="218"/>
+      <c r="B94" s="413"/>
+      <c r="C94" s="162"/>
+      <c r="D94" s="162"/>
+      <c r="E94" s="162"/>
+      <c r="F94" s="162"/>
+      <c r="G94" s="282"/>
+      <c r="H94" s="162"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="218"/>
+      <c r="B95" s="413"/>
+      <c r="C95" s="162"/>
+      <c r="D95" s="162"/>
+      <c r="E95" s="162"/>
+      <c r="F95" s="162"/>
+      <c r="G95" s="282"/>
+      <c r="H95" s="162"/>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="218"/>
+      <c r="B96" s="414"/>
+      <c r="C96" s="162"/>
+      <c r="D96" s="162"/>
+      <c r="E96" s="162"/>
+      <c r="F96" s="162"/>
+      <c r="G96" s="282"/>
+      <c r="H96" s="162"/>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="218"/>
+      <c r="B97" s="433"/>
+      <c r="C97" s="162"/>
+      <c r="D97" s="162"/>
+      <c r="E97" s="162"/>
+      <c r="F97" s="162"/>
+      <c r="G97" s="282"/>
+      <c r="H97" s="162"/>
+    </row>
+    <row r="98" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="218"/>
+      <c r="B98" s="1587" t="s">
+        <v>508</v>
+      </c>
+      <c r="C98" s="1588"/>
+      <c r="D98" s="162"/>
+      <c r="E98" s="162"/>
+      <c r="F98" s="162"/>
+      <c r="G98" s="282"/>
+      <c r="H98" s="162"/>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="21"/>
+      <c r="B99" s="415"/>
+      <c r="H99" s="16"/>
+    </row>
+    <row r="100" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="21"/>
+      <c r="B100" s="415"/>
+      <c r="H100" s="16"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="21"/>
+      <c r="B101" s="415"/>
+      <c r="H101" s="16"/>
+    </row>
+    <row r="102" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="21"/>
+      <c r="B102" s="415"/>
+      <c r="H102" s="16"/>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="21"/>
+      <c r="B103" s="415"/>
+      <c r="H103" s="16"/>
+    </row>
+    <row r="104" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="21"/>
+      <c r="B104" s="415"/>
+      <c r="H104" s="16"/>
+    </row>
+    <row r="105" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="21"/>
+      <c r="B105" s="415"/>
+      <c r="H105" s="16"/>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="21"/>
+      <c r="H106" s="16"/>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="21"/>
+      <c r="H107" s="16"/>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="21"/>
+      <c r="H108" s="16"/>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="21"/>
+      <c r="H109" s="16"/>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="21"/>
+      <c r="H110" s="16"/>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="21"/>
+      <c r="H111" s="16"/>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="21"/>
+      <c r="H112" s="16"/>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="21"/>
+      <c r="H113" s="16"/>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="21"/>
+      <c r="H114" s="16"/>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="21"/>
+      <c r="H115" s="16"/>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="21"/>
+      <c r="H116" s="16"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="21"/>
+      <c r="H117" s="16"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="21"/>
+      <c r="H118" s="16"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="21"/>
+      <c r="H119" s="16"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="21"/>
+      <c r="H120" s="16"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" s="21"/>
+      <c r="H121" s="16"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" s="21"/>
+      <c r="H122" s="16"/>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A123" s="21"/>
+      <c r="H123" s="16"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A124" s="21"/>
+      <c r="H124" s="16"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A125" s="21"/>
+      <c r="H125" s="16"/>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A126" s="21"/>
+      <c r="H126" s="16"/>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A127" s="21"/>
+      <c r="H127" s="16"/>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A128" s="21"/>
+      <c r="H128" s="16"/>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A129" s="21"/>
+      <c r="H129" s="16"/>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A130" s="21"/>
+      <c r="H130" s="16"/>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A131" s="21"/>
+      <c r="H131" s="16"/>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A132" s="21"/>
+      <c r="H132" s="16"/>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A133" s="21"/>
+      <c r="H133" s="16"/>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A134" s="21"/>
+      <c r="H134" s="16"/>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A135" s="21"/>
+      <c r="H135" s="16"/>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A136" s="21"/>
+      <c r="H136" s="16"/>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A137" s="21"/>
+      <c r="H137" s="16"/>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A138" s="21"/>
+      <c r="H138" s="16"/>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A139" s="21"/>
+      <c r="H139" s="16"/>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A140" s="21"/>
+      <c r="H140" s="16"/>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A141" s="21"/>
+      <c r="H141" s="16"/>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A142" s="21"/>
+      <c r="H142" s="16"/>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A143" s="21"/>
+      <c r="H143" s="16"/>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A144" s="21"/>
+      <c r="H144" s="16"/>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A145" s="21"/>
+      <c r="H145" s="16"/>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A146" s="21"/>
+      <c r="H146" s="16"/>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A147" s="21"/>
+      <c r="H147" s="16"/>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A148" s="21"/>
+      <c r="H148" s="16"/>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A149" s="21"/>
+      <c r="H149" s="16"/>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A150" s="21"/>
+      <c r="H150" s="16"/>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A151" s="21"/>
+      <c r="H151" s="16"/>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A152" s="21"/>
+      <c r="H152" s="16"/>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A153" s="21"/>
+      <c r="H153" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="128">
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="H60:H61"/>
+    <mergeCell ref="B32:H32"/>
+    <mergeCell ref="B33:B36"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F36"/>
+    <mergeCell ref="G33:G35"/>
+    <mergeCell ref="H33:H36"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="E50:G50"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="E45:G47"/>
+    <mergeCell ref="H45:H47"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="B49:H49"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="E43:G43"/>
+    <mergeCell ref="E44:G44"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="E42:G42"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="H14:H17"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="B22:B31"/>
+    <mergeCell ref="H22:H31"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="E29:G30"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="E37:F38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="H37:H38"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B9:B13"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="H9:H11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="B14:B17"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:G17"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="E66:G66"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="E65:G65"/>
+    <mergeCell ref="B50:B58"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:H62"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="E51:G53"/>
+    <mergeCell ref="E54:G55"/>
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="H54:H57"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B84:F84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="B87:G87"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="E67:G67"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="B71:B82"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="C75:C77"/>
+    <mergeCell ref="D75:D77"/>
+    <mergeCell ref="E75:E77"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="E78:E79"/>
+    <mergeCell ref="C80:C81"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B98" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
+  <drawing r:id="rId3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
-      <vt:lpstr>ТЛ</vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>КнК Зарплатникам</vt:lpstr>
       <vt:lpstr>Ипотека ЗП</vt:lpstr>
       <vt:lpstr>Вклад МД ЗП</vt:lpstr>
       <vt:lpstr>Халва Base</vt:lpstr>
       <vt:lpstr>Extended_Premium_VIP</vt:lpstr>
       <vt:lpstr>Зарплатная дебетовая МИР</vt:lpstr>
       <vt:lpstr>ЗП дебетовая МИР нерезидентам</vt:lpstr>
       <vt:lpstr>MC Black Edition , MIR (X-CARD)</vt:lpstr>
       <vt:lpstr>MC Black Edition MC World</vt:lpstr>
-      <vt:lpstr>ТЛ!_ftn1</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>ТЛ!_ftnref3</vt:lpstr>
+      <vt:lpstr>'КнК Зарплатникам'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>