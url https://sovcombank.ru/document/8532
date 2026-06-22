--- v0 (2026-04-02)
+++ v1 (2026-06-22)
@@ -128,839 +128,470 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Основные термины.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F1F6CA" w14:textId="71B9F213" w:rsidR="00821766" w:rsidRDefault="00821766" w:rsidP="00ED1548">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27F82421" w14:textId="22DE7B54" w:rsidR="007A2D31" w:rsidRDefault="007A2D31" w:rsidP="007A2D31">
+    <w:p w14:paraId="27F82421" w14:textId="5C084A89" w:rsidR="007A2D31" w:rsidRDefault="007A2D31" w:rsidP="007A2D31">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="776DC9C6" w14:textId="77777777" w:rsidR="004339F3" w:rsidRDefault="004339F3" w:rsidP="00821766">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Договор ДБО</w:t>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="00E464DB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50974F5A" w14:textId="77777777" w:rsidR="00A263DC" w:rsidRDefault="00A263DC" w:rsidP="00FF5149">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Положение о ДБО</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B000E19" w14:textId="6F3BB22C" w:rsidR="00F77E17" w:rsidRPr="00F77E17" w:rsidRDefault="00F77E17" w:rsidP="00FF5149">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...181 lines deleted...]
-      <w:r w:rsidR="00BD0515" w:rsidRPr="000D47B1">
+      </w:pPr>
+      <w:r w:rsidRPr="00F77E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Правила ДБО</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00BD0515">
+        <w:t>Л</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5149" w:rsidRPr="00F77E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>ичн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00A263DC">
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5149" w:rsidRPr="00F77E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Личный кабинет</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A263DC">
+        <w:t xml:space="preserve"> кабинет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F77E17">
+        <w:t xml:space="preserve">– персональный раздел страницы </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...292 lines deleted...]
-        <w:t xml:space="preserve">– персональный раздел страницы Банка в информационно-телекоммуникационной сети «Интернет» по адресу: </w:t>
+        <w:t>Клиента-физического лица на сайте Банка (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00F77E17">
+        <w:r w:rsidR="00D7012D" w:rsidRPr="00F77E17">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>https://halvacard.ru/lk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="00F77E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (личный кабинете «Халва-Совкомбанк»)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00631C67" w:rsidRPr="005620D9">
+          <w:rPr>
+            <w:rStyle w:val="af7"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>https://invest.sovcombank.ru/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00631C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и др.), или </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="003A74B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Web-приложение</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="003A74B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>программное приложение, использующее для работы браузер</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) для Клиента-юридического лица, предназначенные для обмена информацией и электронного документооборота между Банком и Клиентом через </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="00F77E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>информационно-телекоммуникационн</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ую</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="00F77E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сет</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="00F77E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Интернет»</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0515">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A263DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">доступ к </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>котор</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ому</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A263DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Клиент получает </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F77E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (личный кабинете «Халва-Совкомбанк»)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD0515">
+        <w:t xml:space="preserve">в порядке, установленном в </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, - для физических лиц, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A263DC">
+        <w:t>Договоре</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>доступ к котор</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0073201B">
+        <w:t xml:space="preserve"> ДБО. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>ом</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A263DC">
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="00594B35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">у Клиент получает </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F77E17">
+        <w:t xml:space="preserve">ункциональные возможности </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">в порядке, установленном в Положении о ДБО. </w:t>
+        <w:t xml:space="preserve">Личного кабинета </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="00594B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">позволяют </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D" w:rsidRPr="003A74B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>подготавливать и отправлять в Банк электронные документы, подписанные электронной подписью Клиента; принимать электронные документы Банка, проверять подлинность электронной подписи и обрабатывать электронные документы, отправленные Клиенту от имени Банка</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, и другие.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48366DBD" w14:textId="77777777" w:rsidR="00F77E17" w:rsidRDefault="00F77E17" w:rsidP="00FF5149">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="298E42A5" w14:textId="4F4CED9B" w:rsidR="007B70E6" w:rsidRPr="00594B35" w:rsidRDefault="007B70E6" w:rsidP="00821766">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B70E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1209,533 +840,183 @@
       </w:r>
       <w:r w:rsidRPr="00821766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519F8FBA" w14:textId="77777777" w:rsidR="007B70E6" w:rsidRDefault="007B70E6" w:rsidP="00821766">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C716E2C" w14:textId="04A37238" w:rsidR="00B5583E" w:rsidRDefault="00B5583E" w:rsidP="00B5583E">
+    <w:p w14:paraId="2C919DC8" w14:textId="77777777" w:rsidR="00F86BB4" w:rsidRDefault="00F86BB4" w:rsidP="00B5583E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A26B9">
-[...262 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="00D9F605" w14:textId="00D70ECD" w:rsidR="00EB4F7D" w:rsidRPr="001A26B9" w:rsidRDefault="00EB4F7D" w:rsidP="00821766">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6081DF" w14:textId="7FE023E4" w:rsidR="00EE6C39" w:rsidRDefault="00683D1D" w:rsidP="00683D1D">
+    <w:p w14:paraId="5A6081DF" w14:textId="28C11939" w:rsidR="00EE6C39" w:rsidRDefault="00EE6C39" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="2"/>
         <w:ind w:right="108"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00273BFA">
-        <w:t xml:space="preserve"> – программное приложение, использующее для работы браузер</w:t>
-[...55 lines deleted...]
-      <w:r w:rsidR="00EE6C39" w:rsidRPr="00273BFA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F4F31B" w14:textId="77777777" w:rsidR="00A263DC" w:rsidRDefault="00A263DC" w:rsidP="00821766">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D956A45" w14:textId="31B291F1" w:rsidR="00821766" w:rsidRPr="00821766" w:rsidRDefault="00DC1AEF" w:rsidP="00821766">
+    <w:p w14:paraId="1D956A45" w14:textId="4FD75AD2" w:rsidR="00821766" w:rsidRPr="00821766" w:rsidRDefault="00DC1AEF" w:rsidP="00821766">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Иные т</w:t>
       </w:r>
       <w:r w:rsidR="00821766" w:rsidRPr="00821766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ермины и определения, не определенные в тексте </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00821766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">настоящего </w:t>
       </w:r>
       <w:r w:rsidR="006B2156">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Порядка</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1AEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>имеют значение, указанное в Положении о ДБО</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00516BAD">
+        <w:t xml:space="preserve">имеют значение, указанное в </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21545">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / Правилах ДБО</w:t>
+        <w:t>Договоре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00212BC7" w:rsidRPr="00212BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1818,51 +1099,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>бщие положения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6753EECA" w14:textId="77777777" w:rsidR="00D6216D" w:rsidRPr="00D6216D" w:rsidRDefault="00D6216D" w:rsidP="00ED1548">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6974C542" w14:textId="3C909EB3" w:rsidR="001A26B9" w:rsidRDefault="00D6216D" w:rsidP="00FB16A4">
+    <w:p w14:paraId="6974C542" w14:textId="2F996D6E" w:rsidR="001A26B9" w:rsidRDefault="00D6216D" w:rsidP="00FB16A4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
@@ -2092,133 +1373,115 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">анк предоставляет Клиенту в порядке, </w:t>
       </w:r>
       <w:r w:rsidR="001A26B9" w:rsidRPr="001A26B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">установленном </w:t>
       </w:r>
       <w:r w:rsidR="00FB16A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
+      <w:r w:rsidR="00D7012D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Договоре</w:t>
+      </w:r>
       <w:r w:rsidR="001A26B9" w:rsidRPr="001A26B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Положени</w:t>
+        <w:t xml:space="preserve"> ДБО.</w:t>
       </w:r>
       <w:r w:rsidR="00FB16A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>и</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A26B9" w:rsidRPr="001A26B9">
+        <w:t xml:space="preserve"> Порядок и условия электронного документооборота между Банком и Клиентом (порядок формирования электронного документа, использование простой электронной подписи и др.) </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о ДБО</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0015309F">
+        <w:t xml:space="preserve">определяются </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7012D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>/Правилах ДБО</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA0B78">
+        <w:t xml:space="preserve">в Договоре </w:t>
+      </w:r>
+      <w:r w:rsidR="00516BAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и Регламентом</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A26B9" w:rsidRPr="001A26B9">
+        <w:t xml:space="preserve"> ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB16A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB16A4">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="66FDE6E9" w14:textId="4D68E53F" w:rsidR="00A763E9" w:rsidRPr="00A763E9" w:rsidRDefault="00A763E9" w:rsidP="00FB16A4">
+    <w:p w14:paraId="66FDE6E9" w14:textId="7786869E" w:rsidR="00A763E9" w:rsidRPr="00A763E9" w:rsidRDefault="00A763E9" w:rsidP="00FB16A4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк оказывает </w:t>
       </w:r>
       <w:r w:rsidRPr="004A49F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
@@ -2228,137 +1491,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="004A49F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">на финансовых рынках по Системе ДБО (через Мобильное приложение) исключительно клиентам-физическим лицам, в состав Единого Брокерского Счета (ЕБС) которых включен </w:t>
+        <w:t xml:space="preserve">на финансовых рынках </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>через</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Систем</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДБО исключительно клиентам-физическим лицам, в состав Единого Брокерского Счета (ЕБС) которых включен </w:t>
       </w:r>
       <w:r w:rsidRPr="00A118F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Срочный рынок ПАО Московская Биржа</w:t>
       </w:r>
       <w:r w:rsidRPr="00A763E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D0F693" w14:textId="56FE6886" w:rsidR="00B40DB9" w:rsidRPr="000A4E78" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
+    <w:p w14:paraId="3C90709E" w14:textId="77777777" w:rsidR="00741FA0" w:rsidRDefault="00741FA0" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D0F693" w14:textId="0C4A795A" w:rsidR="00B40DB9" w:rsidRPr="000A4E78" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2.2.</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>По Системе ДБО</w:t>
+      </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Через </w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Банк</w:t>
+      </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> принимает </w:t>
       </w:r>
       <w:r w:rsidR="00516BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>у Клиентов</w:t>
       </w:r>
       <w:r w:rsidR="00E3352C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -2515,111 +1805,51 @@
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">делок с </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">енными бумагами в </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">̆ валюте, </w:t>
+        <w:t xml:space="preserve">енными бумагами в торговой системе ПАО Московская Биржа (фондовый рынок), в том числе с расчетами в иностранной валюте, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7332E082" w14:textId="77777777" w:rsidR="00A34FB4" w:rsidRDefault="00A34FB4" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -2667,203 +1897,144 @@
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C540CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">и Драгоценными металлами </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">в торговой системе ПАО Московская </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>торговои</w:t>
-[...47 lines deleted...]
-        <w:t>̆ рынок)</w:t>
+        <w:t>иржа (валютный рынок)</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF79931" w14:textId="2A213BCC" w:rsidR="00A34FB4" w:rsidRDefault="00A34FB4" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>в) П</w:t>
       </w:r>
       <w:r w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">оручения на совершение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Срочных с</w:t>
       </w:r>
       <w:r w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>делок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">̆ системе ПАО Московская </w:t>
+        <w:t xml:space="preserve">в торговой системе ПАО Московская </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Б</w:t>
       </w:r>
       <w:r w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>иржа (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -2938,119 +2109,79 @@
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">делок с </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">енными бумагами в </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">енными бумагами в торговой системе ПАО </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>«Санкт-Петербургская биржа»</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9">
+        <w:rPr>
+          <w:rStyle w:val="ad"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>торговои</w:t>
-[...57 lines deleted...]
-        <w:t>̆ валюте</w:t>
+        <w:t>, в том числе с расчетами в иностранной валюте</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43903653" w14:textId="1069ADBD" w:rsidR="00B40DB9" w:rsidRDefault="00A34FB4" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -3127,63 +2258,52 @@
       <w:r w:rsidRPr="00F63974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Лимитированное поручение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(лимитированная заявка) -</w:t>
       </w:r>
       <w:r w:rsidRPr="00F63974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> купить/продать Ценные бумаги или </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> купить/продать Ценные бумаги или Валюту</w:t>
+      </w:r>
       <w:r w:rsidR="00C540CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> или Драгоценные металлы</w:t>
       </w:r>
       <w:r w:rsidRPr="00F63974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> в количестве или на сумму денежных средств, указанном в Поручении на совершение Сделки, по цене не выше/ не ниже цены, назначенной Клиентом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -3306,124 +2426,124 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r w:rsidRPr="004A49F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Неторговые) Поручение Клиента на вывод денежных средств на расчетный счет Клиента в ПАО «Совкомбанк».</w:t>
       </w:r>
       <w:r w:rsidRPr="004A49F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41051698" w14:textId="5A225325" w:rsidR="00B40DB9" w:rsidRDefault="00E3352C" w:rsidP="00B40DB9">
+    <w:p w14:paraId="41051698" w14:textId="3FBE5812" w:rsidR="00B40DB9" w:rsidRDefault="00E3352C" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> поручение об изменении условий ранее направленного </w:t>
       </w:r>
-      <w:r w:rsidR="00163E76">
-[...15 lines deleted...]
-        <w:t>Мобильный банк</w:t>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системе ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00E464DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>поручения</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB54203" w14:textId="71DC9EB6" w:rsidR="00B40DB9" w:rsidRDefault="00E3352C" w:rsidP="00B40DB9">
+    <w:p w14:paraId="7AB54203" w14:textId="79089983" w:rsidR="00B40DB9" w:rsidRDefault="00E3352C" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00085C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -3450,60 +2570,60 @@
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">только при условии, что их </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00085C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">направление, отмена, прием и (или) исполнение </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">предусмотрены функционалом </w:t>
-[...8 lines deleted...]
-        <w:t>Мобильного банка</w:t>
+        <w:t xml:space="preserve">предусмотрены </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>техническими возможностями Системы ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00430675">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D58043" w14:textId="77777777" w:rsidR="00B40DB9" w:rsidRDefault="00B40DB9" w:rsidP="00ED1548">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C9A2475" w14:textId="57949F63" w:rsidR="00E3352C" w:rsidRDefault="00E3352C" w:rsidP="00E3352C">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -3688,381 +2808,453 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>предусмотрены функционалом Личного кабинета</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3352C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7519B6" w14:textId="77777777" w:rsidR="00E3352C" w:rsidRDefault="00E3352C" w:rsidP="00ED1548">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF8AD64" w14:textId="7287D504" w:rsidR="00B40DB9" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
+    <w:p w14:paraId="5CF8AD64" w14:textId="552A18EF" w:rsidR="00B40DB9" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.4.</w:t>
       </w:r>
       <w:r w:rsidR="00D6216D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стороны договорились о следующих условиях и порядке подачи Клиентом Поручений через </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (для Клиентов-физических лиц) </w:t>
+        <w:t xml:space="preserve">Стороны договорились о следующих условиях и порядке подачи Поручений </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Клиент</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ами</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-физически</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лиц</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по Системе ДБО, и </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Клиент</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ами</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-юридически</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лиц</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ами</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через </w:t>
       </w:r>
       <w:r w:rsidR="00E3352C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0015309F">
+        <w:t>Личный кабинет</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B20AD12" w14:textId="41101C9C" w:rsidR="00B40DB9" w:rsidRPr="007C0A5E" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Клиент направляет в Банк Поручения в виде электронного документа, подписанного простой электронной подписью</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="007C0A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682BBDB5" w14:textId="2F189DD2" w:rsidR="00E3352C" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2.4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6216D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="00BD3530">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Поручение, направленное Клиентом</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-физическим лицом</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по Системе ДБО/</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Клиенто</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-юридическим лицом через </w:t>
+      </w:r>
       <w:r w:rsidR="00E3352C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Личный кабинет</w:t>
       </w:r>
-      <w:r w:rsidR="0015309F">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (для Клиентов-юридических лиц)</w:t>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, считается принятым </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">2.4.1. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банком</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к исполнению </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-        <w:t>/Личный кабинет</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">после поступления соответствующего Поручения в автоматизированную систему Банка и </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>успешного прохождения проверки</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="00BD3530">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подлинности </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="00764F88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>электронного документа</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="00BD3530">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2156">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соответствии с </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">условиями </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00BD3530">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, считается принятым </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Договор</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t>успешного прохождения проверки</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00BD3530">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...59 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДБО</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>/Правилами ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00BD3530">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, и регистрации </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Банком</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00BD3530">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4099,51 +3291,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Настоящим Клиент уведомлен о том, что перед выставлением заявки в Торговую систему поступившее Поручение проходит проверку в системах Банка на предмет возможности его исполнения, что может вызвать увеличение срока исполнения Поручения. При отрицательных результатах проверки</w:t>
       </w:r>
       <w:r w:rsidR="00824F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">возможности исполнения Поручения, Банк отказывает Клиенту в исполнении Поручения. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4C626E" w14:textId="669E8EE0" w:rsidR="00B40DB9" w:rsidRPr="00424CBA" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
+    <w:p w14:paraId="7A4C626E" w14:textId="013351A6" w:rsidR="00B40DB9" w:rsidRPr="00424CBA" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2.4.3.</w:t>
       </w:r>
       <w:r w:rsidR="00D6216D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -4152,69 +3344,60 @@
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Клиент </w:t>
       </w:r>
       <w:r w:rsidR="00EF4F66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">настоящим </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">подтверждает, что подача Клиентом через </w:t>
-[...17 lines deleted...]
-        <w:t>/Личный кабинет</w:t>
+        <w:t xml:space="preserve">подтверждает, что подача Клиентом </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">поручений: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F690F1E" w14:textId="37C19804" w:rsidR="00B40DB9" w:rsidRPr="00424CBA" w:rsidRDefault="0015309F" w:rsidP="00B40DB9">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4240,71 +3423,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>чет</w:t>
       </w:r>
       <w:r w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">юридические последствия, аналогичные тем последствиям, которые влекут поручения Клиента, поданные Клиентом Банку на бумажных носителях и подписанных </w:t>
-[...19 lines deleted...]
-        <w:t>̆ подписью Клиента</w:t>
+        <w:t>юридические последствия, аналогичные тем последствиям, которые влекут поручения Клиента, поданные Клиентом Банку на бумажных носителях и подписанных собственноручной подписью Клиента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">/Уполномоченного </w:t>
       </w:r>
       <w:r w:rsidR="005C7B3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>лица Клиента</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -4312,575 +3475,339 @@
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C75E729" w14:textId="77777777" w:rsidR="00B40DB9" w:rsidRPr="00424CBA" w:rsidRDefault="00B40DB9" w:rsidP="00B40DB9">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">являются основанием для совершения Банком </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">̆, направленных на исполнение этих поручений, в том числе, но, не ограничиваясь этим, являются основанием для совершения Банком от имени и за счет Клиента сделок во исполнение поручений; </w:t>
+        <w:t xml:space="preserve">являются основанием для совершения Банком действий, направленных на исполнение этих поручений, в том числе, но, не ограничиваясь этим, являются основанием для совершения Банком от имени и за счет Клиента сделок во исполнение поручений; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3231F400" w14:textId="6BDC22B5" w:rsidR="00B40DB9" w:rsidRDefault="00B40DB9" w:rsidP="00B40DB9">
+    <w:p w14:paraId="3231F400" w14:textId="128326BC" w:rsidR="00B40DB9" w:rsidRDefault="00B40DB9" w:rsidP="00B40DB9">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">не могут быть оспорены Клиентом или быть признаны </w:t>
-[...37 lines deleted...]
-        <w:t>/Личный кабинет</w:t>
+        <w:t xml:space="preserve">не могут быть оспорены Клиентом или быть признаны недействительными только на том основании, что они поданы Банку Клиентом </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00132454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>в электронном виде</w:t>
       </w:r>
       <w:r w:rsidR="00AA0B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00424CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2421A673" w14:textId="77777777" w:rsidR="00824F11" w:rsidRPr="00424CBA" w:rsidRDefault="00824F11" w:rsidP="00B63006">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="098C980E" w14:textId="62AE7AAC" w:rsidR="00B40DB9" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
+    <w:p w14:paraId="098C980E" w14:textId="3FBFFF67" w:rsidR="00B40DB9" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.5.</w:t>
       </w:r>
       <w:r w:rsidR="00D6216D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящим </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Клиент признает выписку из электронных журналов и </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Клиент признает выписку из электронных журналов и файлов серверной части </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системы ДБО</w:t>
+      </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>файлов</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предоставленную </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банком</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F" w:rsidDel="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">подписанную уполномоченным </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представителем </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банка</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в качестве письменного доказательства, пригодного, допустимого, относимого, надлежащего и достаточного для предъявления как в досудебном порядке, так и в суде, третейском суде, Банке России, включая территориальные учреждения Банка России, федеральном органе исполнительной власти, уполномоченном осуществлять функции по контролю и надзору в сфере налогов и сборов, его территориальных органах, саморегулируемых организациях, прочих организациях, государственных и муниципальных органах при разрешении конфликтных ситуаций и/или споров,</w:t>
+      </w:r>
+      <w:r w:rsidR="00824F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>сервернои</w:t>
-[...265 lines deleted...]
-        <w:t>/Личный кабинет</w:t>
+        <w:t xml:space="preserve">подтверждающего факт направления Клиентом поручения или иного сообщения </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, а также иных обстоятельств, связанных с обменом сообщениями через </w:t>
-[...17 lines deleted...]
-        <w:t>/Личный кабинет</w:t>
+        <w:t xml:space="preserve">, а также иных обстоятельств, связанных с обменом сообщениями </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B206BB" w14:textId="77777777" w:rsidR="00B40DB9" w:rsidRDefault="00B40DB9" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E15D69F" w14:textId="654BCA9C" w:rsidR="00403A1C" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
+    <w:p w14:paraId="2E15D69F" w14:textId="43B5DF12" w:rsidR="00403A1C" w:rsidRDefault="00A61BA3" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2.6.</w:t>
       </w:r>
       <w:r w:rsidR="00D6216D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -4907,51 +3834,69 @@
       <w:r w:rsidR="00403A1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> - физическое лицо</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00FF7D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00403A1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>подтверждает, что он принимает в полном объеме и согласен со следующими правилами (условиями) использования Мобильного банка:</w:t>
+        <w:t xml:space="preserve">подтверждает, что он принимает в полном объеме и согласен со следующими правилами (условиями) использования </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системы ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613C4522" w14:textId="77777777" w:rsidR="00403A1C" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B9363C" w14:textId="50E29F06" w:rsidR="00B40DB9" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4968,1092 +3913,1017 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>подтверждает, что</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> он согласен с тем, что</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="00FF7D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048FC82B" w14:textId="4FE31E0E" w:rsidR="00B40DB9" w:rsidRDefault="00B40DB9" w:rsidP="00B40DB9">
+    <w:p w14:paraId="048FC82B" w14:textId="6494ADA3" w:rsidR="00B40DB9" w:rsidRDefault="00B40DB9" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Банк</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оставляет за </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> оставляет за собой право установить для Клиента ограничения на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>подачу</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FF7D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>собои</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Банк</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FF7D2E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">̆ право установить для Клиента ограничения на </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>подачу</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в </w:t>
+        <w:t xml:space="preserve">поручений на совершение сделок с неполным покрытием и не принимать/не исполнять поручения Клиента на совершение сделок с неполным покрытием, поданные Клиентом </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Банк</w:t>
+        <w:t xml:space="preserve"> При этом ф</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">ункция </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>подачи поручений на совершение сделок с неполным покрытием может быть</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доступна </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>только</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> если Клиент выбрал в Анкете </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">физического лица (Приложение 5 к Регламенту) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>способ получения доходов по ценным бумагам – «на брокерский счет»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFEC7DB" w14:textId="50929F81" w:rsidR="00B40DB9" w:rsidRPr="009413A4" w:rsidRDefault="00B40DB9" w:rsidP="00B40DB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">случае подачи Клиентом </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="00132454">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>поручений на совершение сделок с неполным покрытием, С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тоимость Портфеля клиента, размер Начальной маржи и размер Минимальной маржи рассчитываются в отношении такого Клиента в порядке, установленном для </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5593" w:rsidRPr="008F61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Клиента с </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>началь</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5593" w:rsidRPr="008F61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ным уровнем риска</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (КНУР), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Клиента со стандартным уровнем риска</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (КСУР)</w:t>
+      </w:r>
+      <w:r w:rsidR="00312D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или для Клиента</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>повышенным</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уровнем риска</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (КПУР),</w:t>
+      </w:r>
+      <w:r w:rsidR="00312D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответственно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B45D2CF" w14:textId="25734D3B" w:rsidR="00B40DB9" w:rsidRDefault="00B40DB9" w:rsidP="00B40DB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7B3D" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одавая </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>поручение на заключение сделки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Клиент тем самым заявляет и подтверждает, что ознакомлен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Банком</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в полном объеме с информацией об особенностях принятия и (или) исполнения поручения Клиента на заключение сделки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">через </w:t>
       </w:r>
-      <w:r w:rsidR="00FB16A4">
-[...434 lines deleted...]
-        <w:t>Мобильный банк</w:t>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Систему ДБО</w:t>
       </w:r>
       <w:r w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, указанные условия понятны ему, и являются приемлемыми для Клиента в полном объеме. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C325FF" w14:textId="77777777" w:rsidR="00824F11" w:rsidRDefault="00824F11" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B51629" w14:textId="5D44EBE9" w:rsidR="00B40DB9" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
+    <w:p w14:paraId="00B51629" w14:textId="241AD70D" w:rsidR="00B40DB9" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6.2. </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк имеет право ограничить количество тарифных планов, при выборе которых Клиент может использовать </w:t>
       </w:r>
-      <w:r w:rsidR="006C57C3">
-[...6 lines deleted...]
-        <w:t>Мобильный банк</w:t>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Систем</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. При переходе </w:t>
       </w:r>
       <w:r w:rsidR="009C5555">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Клиента </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>на новый тарифный план, Банк имеет право приостановить прием поручений К</w:t>
       </w:r>
       <w:r w:rsidR="009C5555">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">иента через </w:t>
       </w:r>
-      <w:r w:rsidR="006C57C3">
-[...6 lines deleted...]
-        <w:t>Мобильный банк</w:t>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Систему ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAF444C" w14:textId="77777777" w:rsidR="00824F11" w:rsidRPr="000A4E78" w:rsidRDefault="00824F11" w:rsidP="00B40DB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6683EB47" w14:textId="062706F6" w:rsidR="00B40DB9" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
+    <w:p w14:paraId="6683EB47" w14:textId="60CCFC3E" w:rsidR="00B40DB9" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6.3. </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Если иное не предусмотрено соглашением между Сторонами, то </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Банк</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> принимает </w:t>
       </w:r>
+      <w:r w:rsidR="00255E86" w:rsidRPr="00B8080E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поручения на </w:t>
+      </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">через </w:t>
-[...8 lines deleted...]
-        <w:t>Мобильный банк</w:t>
+        <w:t>совершение сделок с ограниченным списком</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9" w:rsidRPr="000A4E78">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> поручения на </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> финансовых инструментов.</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> финансовых инструментов.</w:t>
+        <w:t xml:space="preserve"> Банк вправе изменять список финансовых инструментов, поручения на сделки с которыми Клиент может направлять </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86" w:rsidRPr="00B8080E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Банк вправе изменять список финансовых инструментов, поручения </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">, путем рассылки размещения актуального списка финансовых инструментов Клиентам, в том числе </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86" w:rsidRPr="00B8080E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
+      </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>на сделки</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B40DB9">
+        <w:t xml:space="preserve">, или путем размещения в </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86" w:rsidRPr="00B8080E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с которыми Клиент может направлять через </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00B40DB9">
+        <w:t>Системе ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, путем рассылки размещения актуального списка финансовых инструментов Клиентам, в том числе через </w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">е </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">соответствующей информации (при наличии возможности). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1693EDC0" w14:textId="77777777" w:rsidR="00824F11" w:rsidRDefault="00824F11" w:rsidP="00B40DB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE5F129" w14:textId="7618F0B5" w:rsidR="00B40DB9" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
+    <w:p w14:paraId="6DE5F129" w14:textId="0D3ACE24" w:rsidR="00B40DB9" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6.4. </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае использования </w:t>
       </w:r>
-      <w:r w:rsidR="006C57C3" w:rsidRPr="006C57C3">
+      <w:r w:rsidR="00255E86" w:rsidRPr="00B8080E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Систем</w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86" w:rsidRPr="00B8080E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="006C57C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Мобильн</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">а </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>для подачи поручений Банку</w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, Клиент не вправе подавать Поручения и направлять </w:t>
       </w:r>
       <w:r w:rsidR="009C5555">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">сообщения </w:t>
       </w:r>
       <w:r w:rsidR="00B40DB9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>посредством телефонной связи, с использованием Кодового слова.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C819FA1" w14:textId="77777777" w:rsidR="00824F11" w:rsidRDefault="00824F11" w:rsidP="00B40DB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B9A1352" w14:textId="772AA6EE" w:rsidR="00132454" w:rsidRPr="00132454" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
+    <w:p w14:paraId="6B9A1352" w14:textId="2402E27E" w:rsidR="00132454" w:rsidRPr="00132454" w:rsidRDefault="00403A1C" w:rsidP="00B40DB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6.5. </w:t>
       </w:r>
       <w:r w:rsidR="00132454" w:rsidRPr="00132454">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае подключения Клиентом ЭСУД (Рабочее место </w:t>
       </w:r>
       <w:r w:rsidR="00132454" w:rsidRPr="009C7C2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>QUIK</w:t>
       </w:r>
       <w:r w:rsidR="00132454" w:rsidRPr="00132454">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>), Банк имеет право ограничить или прекратить оказание Клиенту услуг через Мобильный банк.</w:t>
+        <w:t xml:space="preserve">), Банк имеет право ограничить или прекратить оказание Клиенту услуг </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86" w:rsidRPr="00B8080E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="00132454" w:rsidRPr="00132454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C558076" w14:textId="77777777" w:rsidR="00D6216D" w:rsidRDefault="00D6216D" w:rsidP="00ED1548">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A84A578" w14:textId="36E6E09D" w:rsidR="00FF3000" w:rsidRDefault="00A61BA3" w:rsidP="00FF3000">
+    <w:p w14:paraId="1A84A578" w14:textId="724CC037" w:rsidR="00FF3000" w:rsidRDefault="00A61BA3" w:rsidP="00FF3000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00403A1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
@@ -6154,108 +5024,65 @@
       </w:r>
       <w:r w:rsidR="005C7B3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
       <w:r w:rsidR="005C7B3D" w:rsidRPr="00824F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ичный </w:t>
       </w:r>
       <w:r w:rsidR="00C671E3" w:rsidRPr="00824F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">кабинет </w:t>
       </w:r>
-      <w:r w:rsidR="00C671E3" w:rsidRPr="00824F11">
-[...23 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="00824F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> формате .</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> формате .pdf </w:t>
       </w:r>
       <w:r w:rsidR="00FF3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>осуществляется в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCCB01A" w14:textId="5243ADB1" w:rsidR="00FF3000" w:rsidRDefault="00A61BA3" w:rsidP="00FF3000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6293,310 +5120,238 @@
         </w:rPr>
         <w:t xml:space="preserve">1. Направление (подача) Клиентом </w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Поручени</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>й</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в формате .</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> в формате .pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется в виде </w:t>
+      </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pdf</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>электронны</w:t>
+      </w:r>
       <w:r w:rsidR="00FF3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляется в виде </w:t>
+        <w:t>х</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>электронны</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>х</w:t>
+        <w:t>документов, подписанных</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> простой электронной подписью Клиента. Формирование Поручения в формате .pdf производится Банком при наличии технической возможности и на основании информации/данных, предоставленных Клиентом в Банк по каналам связи, утвержденным Банком (электронная почта/телефонная связь). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608CC889" w14:textId="05F2B04F" w:rsidR="00FF3000" w:rsidRPr="009C5184" w:rsidRDefault="00A61BA3" w:rsidP="00FF3000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>документов, подписанных</w:t>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> простой электронной подписью Клиента. Формирование Поручения в формате .</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Для подачи Клиентом в Банк сформированного Поручения в формате .pdf, Клиент запрашивает у Банка </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3000" w:rsidRPr="00824F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одноразовый пароль путем нажатия соответствующей кнопки в </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95F8F" w:rsidRPr="00824F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обильном </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3000" w:rsidRPr="00824F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приложении </w:t>
+      </w:r>
+      <w:r w:rsidR="00E62DA5" w:rsidRPr="00824F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или через </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Л</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95F8F" w:rsidRPr="00824F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ичный </w:t>
+      </w:r>
+      <w:r w:rsidR="00E62DA5" w:rsidRPr="00824F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>кабинет</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3000" w:rsidRPr="00824F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, который Клиент вводит в случае свое согласие со всеми условиями Поручения. С момента ввода</w:t>
+      </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pdf</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> одноразового пароля, электронный документ (Поручение в формате .pdf) считается </w:t>
+      </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> производится Банком при наличии технической возможности и на основании информации/данных, предоставленных Клиентом в Банк по каналам связи, утвержденным Банком (электронная почта/телефонная связь). </w:t>
-[...182 lines deleted...]
-        <w:t xml:space="preserve">) считается подписанным Клиентом простой электронной подписью, а Поручение в формате.pdf Поручением Клиента, поданным в установленном порядке в Банк для исполнения, при условии успешного прохождения проверки подлинности электронного документа в порядке, установленном Регламентом и условиями Договора ДБО, и регистрации Банком такого поручения Клиента в порядке, предусмотренном правилами ведения внутреннего учета сделок и операций ПАО «Совкомбанк». </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">подписанным Клиентом простой электронной подписью, а Поручение в формате.pdf Поручением Клиента, поданным в установленном порядке в Банк для исполнения, при условии успешного прохождения проверки подлинности электронного документа в порядке, установленном Регламентом и условиями Договора ДБО, и регистрации Банком такого поручения Клиента в порядке, предусмотренном правилами ведения внутреннего учета сделок и операций ПАО «Совкомбанк». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F6099D" w14:textId="425CF335" w:rsidR="00FF3000" w:rsidRPr="009C5184" w:rsidRDefault="00A61BA3" w:rsidP="00FF3000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6618,62 +5373,52 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Клиент подтверждает, что подача Клиентом поручений </w:t>
       </w:r>
       <w:r w:rsidR="00AA0B78" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>в формате .</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>в формате .pdf</w:t>
+      </w:r>
       <w:r w:rsidR="00AA0B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> на условиях настоящего п. 2.</w:t>
       </w:r>
       <w:r w:rsidR="00403A1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidR="00AA0B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Порядка</w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
@@ -6707,287 +5452,174 @@
         </w:rPr>
         <w:t>вле</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>чет</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3000" w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">юридические последствия, аналогичные тем последствиям, которые влекут поручения Клиента, поданные Клиентом Банку на бумажных носителях и подписанных </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">̆ подписью Клиента; </w:t>
+        <w:t xml:space="preserve">юридические последствия, аналогичные тем последствиям, которые влекут поручения Клиента, поданные Клиентом Банку на бумажных носителях и подписанных собственноручной подписью Клиента; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7E445B" w14:textId="77777777" w:rsidR="00FF3000" w:rsidRPr="009C5184" w:rsidRDefault="00FF3000" w:rsidP="00FF3000">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">являются основанием для совершения Банком </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">̆, направленных на исполнение этих поручений, в том числе, но, не ограничиваясь этим, являются основанием для совершения Банком за счет Клиента сделок во исполнение поручений; </w:t>
+        <w:t xml:space="preserve">являются основанием для совершения Банком действий, направленных на исполнение этих поручений, в том числе, но, не ограничиваясь этим, являются основанием для совершения Банком за счет Клиента сделок во исполнение поручений; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D114BA6" w14:textId="7D83EBCB" w:rsidR="00FF3000" w:rsidRPr="009C5184" w:rsidRDefault="00FF3000" w:rsidP="00FF3000">
+    <w:p w14:paraId="2D114BA6" w14:textId="4EC3EEC9" w:rsidR="00FF3000" w:rsidRPr="009C5184" w:rsidRDefault="00FF3000" w:rsidP="00FF3000">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">не </w:t>
       </w:r>
       <w:r w:rsidRPr="00824F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">могут быть оспорены Клиентом или быть признаны </w:t>
-[...90 lines deleted...]
-        <w:t>-версии)</w:t>
+        <w:t xml:space="preserve">могут быть оспорены Клиентом или быть признаны недействительными только на том основании, что они поданы Банку Клиентом </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>по Системе ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00AA0B78" w:rsidRPr="00824F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548E7E33" w14:textId="77777777" w:rsidR="000A4E78" w:rsidRPr="000A4E78" w:rsidRDefault="000A4E78" w:rsidP="00ED1548">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF365C4" w14:textId="13DEC936" w:rsidR="00132F1C" w:rsidRDefault="002B30EB" w:rsidP="002B30EB">
+    <w:p w14:paraId="6DF365C4" w14:textId="4DAC6C3C" w:rsidR="00132F1C" w:rsidRDefault="002B30EB" w:rsidP="002B30EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:ind w:right="-28"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.8. </w:t>
       </w:r>
       <w:r w:rsidR="00132F1C">
         <w:t>Банк осуществляет проверку документов, полученных от Клиент</w:t>
       </w:r>
       <w:r w:rsidR="008F52A3">
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidR="00132F1C">
         <w:t xml:space="preserve"> – юридическ</w:t>
       </w:r>
       <w:r w:rsidR="008F52A3">
         <w:t>их</w:t>
       </w:r>
       <w:r w:rsidR="00132F1C">
-        <w:t xml:space="preserve"> лиц по Системе ДБО, в соответствии с Правилами ДБО. Банк не осуществляет уведомление Клиента по итогу проверки Банком поступивш</w:t>
+        <w:t xml:space="preserve"> лиц по Системе ДБО, в соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidR="00255E86">
+        <w:t xml:space="preserve">Договором </w:t>
+      </w:r>
+      <w:r w:rsidR="00132F1C">
+        <w:t>ДБО. Банк не осуществляет уведомление Клиента по итогу проверки Банком поступивш</w:t>
       </w:r>
       <w:r>
         <w:t>их документов</w:t>
       </w:r>
       <w:r w:rsidR="00132F1C">
         <w:t xml:space="preserve">. Банк не осуществляет </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">действий по </w:t>
       </w:r>
       <w:r w:rsidR="00132F1C">
         <w:t>присвоени</w:t>
       </w:r>
       <w:r>
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidR="00132F1C">
         <w:t xml:space="preserve"> статуса в Системе ДБО документам, направляемым Клиентом в рамках брокерского и депозитарного обслуживания. Датой поступления документов является дата регистрации Банком документов, полученных по Системе ДБО в рамках брокерского и депозитарного обслуживания, во внутренних </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">учетных </w:t>
       </w:r>
       <w:r w:rsidR="00132F1C">
         <w:t>системах Банка.</w:t>
       </w:r>
@@ -7354,71 +5986,51 @@
       <w:r w:rsidR="002B30EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> не принимать к исполнению и (или) не исполнять поручение (заявки) Клиента, в случае наличия </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">̆ информации у </w:t>
+        <w:t xml:space="preserve"> не принимать к исполнению и (или) не исполнять поручение (заявки) Клиента, в случае наличия достоверной информации у </w:t>
       </w:r>
       <w:r w:rsidR="00A23567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Банка</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> о компрометации данных, необходимых для </w:t>
       </w:r>
       <w:r w:rsidR="00A23567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -7645,172 +6257,132 @@
         <w:t>Систему ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00380FD2" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00380FD2" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">в виде документов, подписанных </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">в виде документов, подписанных собственноручной подписью Клиента на бумажном носителе. В целях настоящего пункта запросом </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банка</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>собственноручнои</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> признается направление со стороны </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банка</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">̆ подписью Клиента на бумажном носителе. В целях настоящего пункта запросом </w:t>
+        <w:t xml:space="preserve"> сообщения Клиенту одним из способов обмена сообщениями, выбранными Клиентом в рамках </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Регламента/</w:t>
       </w:r>
       <w:r w:rsidR="00A23567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Банка</w:t>
+        <w:t>Брокерского договора</w:t>
+      </w:r>
+      <w:r w:rsidR="009B64D3" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00316CB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Депозитарного договора</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> признается направление со стороны </w:t>
-[...82 lines deleted...]
-        <w:t>̆ подписью Клиента. Моментом получения Клиентом запроса является момент направления сообщения Клиенту одним из способов обмена сообщениями;</w:t>
+        <w:t>, содержащим указание о необходимости предоставить поручения в виде соответствующих документов с собственноручной подписью Клиента. Моментом получения Клиентом запроса является момент направления сообщения Клиенту одним из способов обмена сообщениями;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA2BAE2" w14:textId="02023FEF" w:rsidR="000A4E78" w:rsidRDefault="00A61BA3" w:rsidP="00ED1548">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00BC50DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -7822,71 +6394,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.4. п</w:t>
       </w:r>
       <w:r w:rsidR="00005766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>риостановить оказание услуг по Брокерскому договору/Депозитарному договору</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в случае, если Клиент своими </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> в случае, если Клиент своими действиями </w:t>
       </w:r>
       <w:r w:rsidR="002A3097">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">нарушает пользовательское соглашение и иные обязательные к соблюдению правила, установленные </w:t>
       </w:r>
       <w:r w:rsidR="009C5555">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>владельцем/п</w:t>
       </w:r>
       <w:r w:rsidR="002A3097">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -8100,97 +6652,68 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BA929A" w14:textId="3DFC9AA2" w:rsidR="00140A26" w:rsidRPr="00C35934" w:rsidRDefault="00140A26" w:rsidP="00ED1548">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35934">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.10.7. приостановить и полностью прекратить прием распоряжений(поручений) Клиента с использованием Системы ДБО при наличии оснований считать, что операции Клиента несут </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">2.10.7. приостановить и полностью прекратить прием распоряжений(поручений) Клиента с использованием Системы ДБО при наличии оснований считать, что операции Клиента несут репутационный риск для Банка, в том числе имеют целью </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C35934">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">легализацию (отмывание) доходов, полученных </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C35934">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> распространения оружия массового уничтожения.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>преступных путем, финансирование терроризма, экстремистской деятельности и  финансирование распространения оружия массового уничтожения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F08BD91" w14:textId="77777777" w:rsidR="00D6216D" w:rsidRPr="00C35934" w:rsidRDefault="00D6216D" w:rsidP="00ED1548">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D5D60E2" w14:textId="0C0CB5C3" w:rsidR="00D6216D" w:rsidRDefault="00A61BA3" w:rsidP="00ED1548">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -8381,840 +6904,640 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с использованием или невозможность использования в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">̆ момент времени в качестве способа обмена сообщениями между Сторонами </w:t>
+        <w:t xml:space="preserve"> с использованием или невозможность использования в определенный момент времени в качестве способа обмена сообщениями между Сторонами </w:t>
       </w:r>
       <w:r w:rsidR="003318D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Системы ДБО</w:t>
       </w:r>
       <w:r w:rsidR="00132454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D64C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">по причинам, не зависящим от Банка или Клиента, в том числе </w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">вследствие возникновения </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">вследствие возникновения неисправностей и отказов оборудования, сбоев и ошибок в работе </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системы ДБО</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>неисправностеи</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, отказов систем связи, энергоснабжения, иных систем, осуществлением доработок </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системы ДБО</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">̆ и отказов оборудования, сбоев и ошибок в работе </w:t>
+        <w:t xml:space="preserve">, профилактических работ, технологических изменений, обновлений </w:t>
       </w:r>
       <w:r w:rsidR="003318D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Системы ДБО</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, отказов систем связи, энергоснабжения, иных систем, осуществлением доработок </w:t>
+        <w:t xml:space="preserve">, иных причин технического характера, в результате чего может оказаться невозможным отправка Клиентом в </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банк</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поручений и иных сообщений и/или получение от </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банка</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информации с помощью указанного способа обмена сообщениями. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E3C811" w14:textId="0E938970" w:rsidR="002B2C48" w:rsidRPr="00E90938" w:rsidRDefault="002B2C48" w:rsidP="00ED1548">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4940" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>возможностью</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>несанкционированного</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>доступа</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>иных</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>лиц</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(кроме Банка и Клиента) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>использованием</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>данных,</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>необходимых</w:t>
+      </w:r>
+      <w:r w:rsidR="008377B7" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утентификации, в </w:t>
       </w:r>
       <w:r w:rsidR="003318D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">Систему ДБО </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к конфиденциальной информации, касающейся Клиента и размещаемой в </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системе ДБО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, совершения действий третьими лицами посредством использования </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>Системы ДБО</w:t>
       </w:r>
-      <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
-[...72 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00FF3000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">в результате неправомерного завладения указанными третьими лицами устройством Клиента, посредством которого Клиентом осуществляется доступ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Систему ДБО</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>с</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, в том числе в результате неисполнения Клиентом обязанности по непредставлению неуполномоченным лицам доступа к устройству Клиента, посредством которого осуществляется доступ </w:t>
       </w:r>
       <w:r w:rsidR="00D64C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>иных</w:t>
-[...305 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:r w:rsidR="003318D6">
-[...53 lines deleted...]
-        <w:t>Мобильное приложение/в Личный кабинет</w:t>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Систему ДБО</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457EF97C" w14:textId="3A24C36E" w:rsidR="002B2C48" w:rsidRPr="000A4E78" w:rsidRDefault="00D64C51" w:rsidP="00ED1548">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с совершением Клиентом </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> с совершением Клиентом случайных ошибок при обмене сообщениями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с Банком </w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>случайных</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">использованием </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системы ДБО</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ошибок при обмене сообщениями </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">с Банком </w:t>
+        <w:t xml:space="preserve">, в том числе по причине недостаточного знания Клиентом порядка использования </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системы ДБО</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00E90938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">с </w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>, в том числе в результате неисполнения</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Клиентом обязанности по ознакомлению с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">̆, </w:t>
+        <w:t xml:space="preserve"> Клиентом обязанности по ознакомлению с документацией, </w:t>
       </w:r>
       <w:r w:rsidR="006C57C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">регламентирующей работу </w:t>
       </w:r>
       <w:r w:rsidR="003318D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Системы ДБО</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -9298,850 +7621,551 @@
       <w:r w:rsidR="00D64C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">надлежащего функционирования </w:t>
       </w:r>
       <w:r w:rsidR="003318D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Системы ДБО</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, в том числе, но, не ограничиваясь этим, не гарантирует правильность его работы и не несет ответственности за какие-либо последствия, в том числе за убытки (включая все, без исключения, случаи понесенных либо предполагаемых расходов, потери </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, в том числе, но, не ограничиваясь этим, не гарантирует правильность его работы и не несет ответственности за какие-либо последствия, в том числе за убытки (включая все, без исключения, случаи понесенных либо предполагаемых расходов, потери прибылей, прерывания деловой активности, утраты деловой информации, либо других потерь), связанные с использованием или невозможностью использования Клиентом </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системы ДБО</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>прибылеи</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">невозможностью обмена </w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с Банком </w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сообщениями </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>по Система ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">̆, прерывания </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">в том числе в связи с возникновением неисправностей и отказов оборудования, сбоев и ошибок в </w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D" w:rsidRPr="00E90938">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>программном обеспечении (</w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>деловои</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">работе </w:t>
+      </w:r>
+      <w:r w:rsidR="003318D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Системы ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">̆ активности, утраты </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, отказов систем связи, энергоснабжения, иных систем, осуществлением доработок, изменением алгоритмов функционирования, технологических изменений указанного программного обеспечения, профилактических работ с указанным программным обеспечением, обновлений вышеуказанного программного обеспечения, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F966CE" w:rsidRPr="00764F88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>установлением технических ограничений по направлению отдельных видов поручений, поручений на отдельные виды сделок, поручений на совершение сделок с определенными инструментами (финансовыми, валютными)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C496D" w:rsidRPr="00A23567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>задержку и (или) прерывание трансляции биржевой информации, неотображение и (или) некорректное отображение параметров финансовых инструментов</w:t>
+      </w:r>
+      <w:r w:rsidR="00F966CE" w:rsidRPr="00764F88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>деловои</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBC007D" w14:textId="0D151BE7" w:rsidR="002B2C48" w:rsidRPr="000A4E78" w:rsidRDefault="00A61BA3" w:rsidP="00ED1548">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA40D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C72D5" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">̆ информации, либо других потерь), связанные с использованием или невозможностью использования Клиентом </w:t>
-[...8 lines deleted...]
-        <w:t>Системы ДБО</w:t>
+        <w:t xml:space="preserve">Отображаемая </w:t>
+      </w:r>
+      <w:r w:rsidR="004127AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банком </w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Клиенту в </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>сервисах Системы ДБО</w:t>
+      </w:r>
+      <w:r w:rsidR="004E487E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">в том числе в связи с возникновением </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">информация НЕ ФОРМИРУЕТСЯ ИНДИВИДУАЛЬНО под Клиента и ее содержание НЕ УЧИТЫВАЕТ приемлемых для Клиента уровня риска, доходности, убытков от инвестирования, а также НЕ УЧИТЫВАЕТ соответствие данной информации знаниям Клиента в области финансовых рынков, опыту его инвестирования на рынке ценных бумаг и иных финансовых инструментов, финансовое и иное положению Клиента. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банк</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>неисправностеи</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> не предпринимает каких-либо шагов к тому, чтобы убедить кого-либо в том, что ценные бумаги, иные финансовые инструменты, информация о которых отображается в </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>сервисах Системы ДБО</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">̆ и отказов оборудования, сбоев и ошибок в </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">в </w:t>
+        <w:t xml:space="preserve">, являются подходящими для того или иного Клиента. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF820CF" w14:textId="03601703" w:rsidR="002B2C48" w:rsidRPr="000A4E78" w:rsidRDefault="00A61BA3" w:rsidP="00ED1548">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA40D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">работе </w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Банк</w:t>
+      </w:r>
+      <w:r w:rsidR="00477F56" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, отказов систем связи, энергоснабжения, иных систем, осуществлением доработок, изменением алгоритмов функционирования, технологических изменений указанного программного обеспечения, профилактических работ с указанным программным обеспечением, обновлений вышеуказанного программного обеспечения, </w:t>
-[...75 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">не несет ответственность за убытки, причиной которых является использование третьими лицами данных, необходимых для </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">утентификации Клиента, включая убытки, возникшие вследствие неправомерных действий третьих лиц, направленных на незаконное использование данных, необходимых для </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6471">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Отображаемая </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Банком </w:t>
+        <w:t>утентификации Клиента, иной личной конфиденциальной информации Клиента, в том числе по причине</w:t>
+      </w:r>
+      <w:r w:rsidR="002B103A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, но не исключительно,</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Клиенту в </w:t>
+        <w:t xml:space="preserve"> предоставления Клиентом неуполномоченным лицам доступа к своему мобильному устройству и/или номеру телефона Клиента</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-физического лица (Уполномоченного представителя Клиента-юридического лица)</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, посредством которого Клиентом осуществляет </w:t>
       </w:r>
       <w:r w:rsidR="004E487E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Мобильном банке</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">доступ в </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Систему ДБО</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">информация НЕ ФОРМИРУЕТСЯ ИНДИВИДУАЛЬНО под Клиента и ее содержание НЕ УЧИТЫВАЕТ приемлемых для Клиента уровня риска, доходности, убытков от инвестирования, а также НЕ УЧИТЫВАЕТ соответствие </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> и/или по причине предоставления Клиентом неуполномоченным лицам доступа к </w:t>
+      </w:r>
+      <w:r w:rsidR="001E484A" w:rsidRPr="000A4E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>электронной</w:t>
+      </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>даннои</w:t>
-[...387 lines deleted...]
-        <w:t xml:space="preserve">̆ предоставлен Клиентом </w:t>
+        <w:t xml:space="preserve">̆ почте, адрес которой предоставлен Клиентом </w:t>
       </w:r>
       <w:r w:rsidR="00BF721A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Банку</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="000A4E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> при заключении</w:t>
       </w:r>
       <w:r w:rsidR="002B2C48" w:rsidRPr="00CB6471">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -10235,119 +8259,119 @@
     <w:p w14:paraId="23A695CF" w14:textId="77777777" w:rsidR="00BB2275" w:rsidRPr="00F77428" w:rsidRDefault="00BB2275" w:rsidP="00BB2275">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05CA97B6" w14:textId="77777777" w:rsidR="00366D90" w:rsidRPr="000A4E78" w:rsidRDefault="00366D90" w:rsidP="00ED1548">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00366D90" w:rsidRPr="000A4E78" w:rsidSect="00136981">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1418" w:bottom="1361" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59B6C574" w14:textId="77777777" w:rsidR="00AB74EF" w:rsidRDefault="00AB74EF" w:rsidP="00E164CA">
+    <w:p w14:paraId="1CE3232F" w14:textId="77777777" w:rsidR="00526A82" w:rsidRDefault="00526A82" w:rsidP="00E164CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D9C6273" w14:textId="77777777" w:rsidR="00AB74EF" w:rsidRDefault="00AB74EF" w:rsidP="00E164CA">
+    <w:p w14:paraId="5C5BEC22" w14:textId="77777777" w:rsidR="00526A82" w:rsidRDefault="00526A82" w:rsidP="00E164CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="80"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020004" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -10408,422 +8432,267 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-805782639"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="481667841"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="58BD669C" w14:textId="60F4CF9A" w:rsidR="00AA0B78" w:rsidRDefault="00AA0B78">
+          <w:p w14:paraId="58BD669C" w14:textId="4A27CE62" w:rsidR="00AA0B78" w:rsidRDefault="00AA0B78">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Страница </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A118F2">
+            <w:r w:rsidR="00B8080E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> из </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A118F2">
+            <w:r w:rsidR="00B8080E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3137">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="751665CE" w14:textId="77777777" w:rsidR="00AA0B78" w:rsidRPr="00ED1548" w:rsidRDefault="00AA0B78" w:rsidP="007E1B1D">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="403F49B3" w14:textId="77777777" w:rsidR="00AB74EF" w:rsidRDefault="00AB74EF" w:rsidP="00E164CA">
+    <w:p w14:paraId="57FEACE4" w14:textId="77777777" w:rsidR="00526A82" w:rsidRDefault="00526A82" w:rsidP="00E164CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F80CEA0" w14:textId="77777777" w:rsidR="00AB74EF" w:rsidRDefault="00AB74EF" w:rsidP="00E164CA">
+    <w:p w14:paraId="69FCC12A" w14:textId="77777777" w:rsidR="00526A82" w:rsidRDefault="00526A82" w:rsidP="00E164CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="28E2C048" w14:textId="5801DC09" w:rsidR="00683D1D" w:rsidRPr="00EE6C39" w:rsidRDefault="00683D1D" w:rsidP="00683D1D">
+    <w:p w14:paraId="16B26B7F" w14:textId="77777777" w:rsidR="00AA0B78" w:rsidRDefault="00AA0B78" w:rsidP="00EE6C39">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ad"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Поручения на совершение сделок с Ценными бумагами в торговой системе ПАО «Санкт-Петербургская биржа» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Перечень операций дан в соответствии с о</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE6C39">
+        <w:t xml:space="preserve">принимаются согласно установленному Банком времени. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>пределение</w:t>
+        <w:t xml:space="preserve">При этом такие поручения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>м</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE6C39">
+        <w:t>исполняются согласно расписанию Торговой системы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> термина </w:t>
-[...157 lines deleted...]
-        <w:t xml:space="preserve">̆ системе ПАО «Санкт-Петербургская биржа» </w:t>
+        <w:t xml:space="preserve">. Отмена (снятие) Поручений на совершение сделок с Ценными бумагами в торговой системе ПАО «Санкт-Петербургская биржа» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>доступны согласно расписанию Торговой системы</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -13473,152 +11342,153 @@
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="150"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B2C48"/>
     <w:rsid w:val="0000342F"/>
     <w:rsid w:val="00005766"/>
     <w:rsid w:val="00005C4B"/>
     <w:rsid w:val="00014ABA"/>
     <w:rsid w:val="00020A26"/>
     <w:rsid w:val="000315EE"/>
     <w:rsid w:val="00032625"/>
     <w:rsid w:val="000338BA"/>
     <w:rsid w:val="000404F3"/>
     <w:rsid w:val="000468C7"/>
     <w:rsid w:val="00055007"/>
     <w:rsid w:val="00070B4B"/>
     <w:rsid w:val="0008046D"/>
     <w:rsid w:val="00081C26"/>
     <w:rsid w:val="00085C12"/>
+    <w:rsid w:val="00085E08"/>
     <w:rsid w:val="00091707"/>
     <w:rsid w:val="00092B55"/>
     <w:rsid w:val="00097F14"/>
     <w:rsid w:val="000A3F95"/>
     <w:rsid w:val="000A4E78"/>
     <w:rsid w:val="000A673B"/>
     <w:rsid w:val="000B113B"/>
     <w:rsid w:val="000B1666"/>
     <w:rsid w:val="000B1D75"/>
     <w:rsid w:val="000B678E"/>
     <w:rsid w:val="000C21A1"/>
     <w:rsid w:val="000D2293"/>
     <w:rsid w:val="000D47B1"/>
     <w:rsid w:val="000D67C5"/>
     <w:rsid w:val="000D759E"/>
     <w:rsid w:val="000E3C6A"/>
     <w:rsid w:val="000E5D8D"/>
     <w:rsid w:val="000F0EE5"/>
     <w:rsid w:val="000F1160"/>
     <w:rsid w:val="000F2100"/>
     <w:rsid w:val="00101296"/>
     <w:rsid w:val="00102DB1"/>
     <w:rsid w:val="0010693C"/>
     <w:rsid w:val="001109B6"/>
     <w:rsid w:val="001230D3"/>
     <w:rsid w:val="00126411"/>
     <w:rsid w:val="00132454"/>
     <w:rsid w:val="00132F1C"/>
     <w:rsid w:val="00134E31"/>
     <w:rsid w:val="00136981"/>
     <w:rsid w:val="00140A26"/>
     <w:rsid w:val="00140C2A"/>
     <w:rsid w:val="00141AD7"/>
     <w:rsid w:val="001454A0"/>
     <w:rsid w:val="0015309F"/>
     <w:rsid w:val="001625A8"/>
     <w:rsid w:val="00163E76"/>
     <w:rsid w:val="00165FC8"/>
     <w:rsid w:val="00191C85"/>
     <w:rsid w:val="001A26B9"/>
     <w:rsid w:val="001B31AA"/>
     <w:rsid w:val="001B46D6"/>
     <w:rsid w:val="001B769A"/>
     <w:rsid w:val="001C0DAC"/>
     <w:rsid w:val="001C1949"/>
     <w:rsid w:val="001C3CCA"/>
     <w:rsid w:val="001C6332"/>
     <w:rsid w:val="001C7133"/>
+    <w:rsid w:val="001E484A"/>
     <w:rsid w:val="001F4E4F"/>
     <w:rsid w:val="002047FF"/>
     <w:rsid w:val="00205301"/>
     <w:rsid w:val="00207787"/>
     <w:rsid w:val="00212BC7"/>
     <w:rsid w:val="002162D5"/>
     <w:rsid w:val="0021681C"/>
     <w:rsid w:val="002247F8"/>
     <w:rsid w:val="00226452"/>
     <w:rsid w:val="00230348"/>
     <w:rsid w:val="00241F76"/>
     <w:rsid w:val="0024276A"/>
     <w:rsid w:val="00247418"/>
     <w:rsid w:val="00247991"/>
     <w:rsid w:val="00247DBA"/>
+    <w:rsid w:val="00255E86"/>
     <w:rsid w:val="00265A74"/>
     <w:rsid w:val="00275435"/>
     <w:rsid w:val="00277858"/>
     <w:rsid w:val="0028525F"/>
     <w:rsid w:val="0028636C"/>
     <w:rsid w:val="002935F3"/>
     <w:rsid w:val="002A0608"/>
     <w:rsid w:val="002A244C"/>
     <w:rsid w:val="002A3097"/>
     <w:rsid w:val="002B103A"/>
     <w:rsid w:val="002B1E1E"/>
     <w:rsid w:val="002B2C48"/>
     <w:rsid w:val="002B30EB"/>
     <w:rsid w:val="002B5AA5"/>
     <w:rsid w:val="002B7201"/>
     <w:rsid w:val="002C496D"/>
     <w:rsid w:val="002C72D5"/>
     <w:rsid w:val="002E5F31"/>
     <w:rsid w:val="002E71AC"/>
     <w:rsid w:val="002F4B00"/>
     <w:rsid w:val="002F5690"/>
     <w:rsid w:val="002F67DA"/>
     <w:rsid w:val="00300F33"/>
     <w:rsid w:val="003033FB"/>
     <w:rsid w:val="003044CA"/>
@@ -13675,361 +11545,382 @@
     <w:rsid w:val="0046097D"/>
     <w:rsid w:val="00467F93"/>
     <w:rsid w:val="00477F56"/>
     <w:rsid w:val="00483A1D"/>
     <w:rsid w:val="004A1715"/>
     <w:rsid w:val="004A49F6"/>
     <w:rsid w:val="004B05D6"/>
     <w:rsid w:val="004B3BE0"/>
     <w:rsid w:val="004B7212"/>
     <w:rsid w:val="004C0706"/>
     <w:rsid w:val="004C09F0"/>
     <w:rsid w:val="004C0A8C"/>
     <w:rsid w:val="004D0942"/>
     <w:rsid w:val="004D2B6D"/>
     <w:rsid w:val="004D4D97"/>
     <w:rsid w:val="004D5593"/>
     <w:rsid w:val="004E3A29"/>
     <w:rsid w:val="004E4487"/>
     <w:rsid w:val="004E487E"/>
     <w:rsid w:val="004F79ED"/>
     <w:rsid w:val="005036BA"/>
     <w:rsid w:val="00507851"/>
     <w:rsid w:val="005133BA"/>
     <w:rsid w:val="00516BAD"/>
     <w:rsid w:val="00525C64"/>
+    <w:rsid w:val="00526A82"/>
     <w:rsid w:val="00531E58"/>
     <w:rsid w:val="0053484D"/>
     <w:rsid w:val="005352FB"/>
     <w:rsid w:val="00536753"/>
     <w:rsid w:val="0054613D"/>
     <w:rsid w:val="005519B8"/>
     <w:rsid w:val="00573E16"/>
     <w:rsid w:val="00576826"/>
     <w:rsid w:val="005777C4"/>
     <w:rsid w:val="00581E59"/>
     <w:rsid w:val="005821E4"/>
     <w:rsid w:val="00594B35"/>
     <w:rsid w:val="00595424"/>
     <w:rsid w:val="005A6A88"/>
+    <w:rsid w:val="005B6E72"/>
+    <w:rsid w:val="005B7920"/>
     <w:rsid w:val="005C09DD"/>
     <w:rsid w:val="005C3BFC"/>
     <w:rsid w:val="005C7B3D"/>
     <w:rsid w:val="005D0564"/>
     <w:rsid w:val="005D108E"/>
     <w:rsid w:val="005D2396"/>
     <w:rsid w:val="005D2FFC"/>
     <w:rsid w:val="005E4940"/>
     <w:rsid w:val="005E633F"/>
     <w:rsid w:val="005E6901"/>
     <w:rsid w:val="005F3C87"/>
     <w:rsid w:val="005F5104"/>
     <w:rsid w:val="005F57DE"/>
     <w:rsid w:val="005F5CA3"/>
     <w:rsid w:val="00601C1E"/>
     <w:rsid w:val="0061233A"/>
     <w:rsid w:val="006149C9"/>
     <w:rsid w:val="00630F06"/>
+    <w:rsid w:val="00631C67"/>
     <w:rsid w:val="00646763"/>
     <w:rsid w:val="00660625"/>
     <w:rsid w:val="00666B82"/>
     <w:rsid w:val="00667E3E"/>
     <w:rsid w:val="00677B59"/>
     <w:rsid w:val="00680452"/>
     <w:rsid w:val="00683A13"/>
     <w:rsid w:val="00683D1D"/>
     <w:rsid w:val="00691D9D"/>
     <w:rsid w:val="006A5EEF"/>
     <w:rsid w:val="006A63F8"/>
     <w:rsid w:val="006B2156"/>
+    <w:rsid w:val="006B4F16"/>
     <w:rsid w:val="006B4FBE"/>
     <w:rsid w:val="006C4D90"/>
     <w:rsid w:val="006C57C3"/>
     <w:rsid w:val="006E64F0"/>
     <w:rsid w:val="006E65ED"/>
     <w:rsid w:val="006E77CB"/>
     <w:rsid w:val="006F4842"/>
     <w:rsid w:val="00705822"/>
     <w:rsid w:val="0071300E"/>
     <w:rsid w:val="007143CB"/>
     <w:rsid w:val="00731DC5"/>
     <w:rsid w:val="0073201B"/>
+    <w:rsid w:val="007324A6"/>
     <w:rsid w:val="00737F87"/>
+    <w:rsid w:val="00741FA0"/>
+    <w:rsid w:val="00744742"/>
     <w:rsid w:val="00747973"/>
     <w:rsid w:val="00764F88"/>
     <w:rsid w:val="00777B2A"/>
     <w:rsid w:val="00787F89"/>
     <w:rsid w:val="00790239"/>
     <w:rsid w:val="007923D7"/>
     <w:rsid w:val="007958D2"/>
     <w:rsid w:val="00796004"/>
     <w:rsid w:val="00796A3A"/>
     <w:rsid w:val="007A2D31"/>
     <w:rsid w:val="007B3FBA"/>
     <w:rsid w:val="007B4E6B"/>
     <w:rsid w:val="007B70E6"/>
     <w:rsid w:val="007C2728"/>
     <w:rsid w:val="007D2904"/>
     <w:rsid w:val="007D6190"/>
     <w:rsid w:val="007D6E11"/>
     <w:rsid w:val="007E1B1D"/>
     <w:rsid w:val="007F40BF"/>
     <w:rsid w:val="007F4AC6"/>
     <w:rsid w:val="00821766"/>
+    <w:rsid w:val="00822DB2"/>
     <w:rsid w:val="00824F11"/>
     <w:rsid w:val="008377B7"/>
     <w:rsid w:val="008441D6"/>
     <w:rsid w:val="0085094D"/>
     <w:rsid w:val="00850EEE"/>
     <w:rsid w:val="0085336F"/>
     <w:rsid w:val="00861CB9"/>
     <w:rsid w:val="00864BD1"/>
     <w:rsid w:val="008652CD"/>
     <w:rsid w:val="00866395"/>
     <w:rsid w:val="00866C34"/>
     <w:rsid w:val="00873CA9"/>
     <w:rsid w:val="008741F3"/>
     <w:rsid w:val="00892594"/>
     <w:rsid w:val="008A2ED7"/>
     <w:rsid w:val="008A56B2"/>
     <w:rsid w:val="008A703B"/>
     <w:rsid w:val="008C149B"/>
     <w:rsid w:val="008C7C78"/>
     <w:rsid w:val="008E2303"/>
     <w:rsid w:val="008E4209"/>
     <w:rsid w:val="008F52A3"/>
     <w:rsid w:val="008F61F0"/>
     <w:rsid w:val="008F7F81"/>
     <w:rsid w:val="009001EB"/>
+    <w:rsid w:val="00912C2F"/>
     <w:rsid w:val="00914E8E"/>
     <w:rsid w:val="0091551E"/>
     <w:rsid w:val="00923B43"/>
     <w:rsid w:val="00931610"/>
     <w:rsid w:val="009413A4"/>
     <w:rsid w:val="00942C46"/>
     <w:rsid w:val="00955848"/>
     <w:rsid w:val="00957068"/>
     <w:rsid w:val="00966EAF"/>
     <w:rsid w:val="00970DAA"/>
     <w:rsid w:val="0097734D"/>
     <w:rsid w:val="009A048D"/>
     <w:rsid w:val="009A5DEE"/>
     <w:rsid w:val="009A741E"/>
     <w:rsid w:val="009B64D3"/>
     <w:rsid w:val="009C2C8B"/>
     <w:rsid w:val="009C5184"/>
     <w:rsid w:val="009C5555"/>
     <w:rsid w:val="009C7C2A"/>
     <w:rsid w:val="009D0398"/>
     <w:rsid w:val="009E15FD"/>
     <w:rsid w:val="00A01C06"/>
     <w:rsid w:val="00A10A1B"/>
     <w:rsid w:val="00A10B83"/>
     <w:rsid w:val="00A118F2"/>
     <w:rsid w:val="00A2126F"/>
     <w:rsid w:val="00A21632"/>
     <w:rsid w:val="00A23567"/>
     <w:rsid w:val="00A263DC"/>
     <w:rsid w:val="00A32274"/>
     <w:rsid w:val="00A32B34"/>
     <w:rsid w:val="00A34FB4"/>
     <w:rsid w:val="00A355DB"/>
     <w:rsid w:val="00A35AD9"/>
     <w:rsid w:val="00A36D15"/>
     <w:rsid w:val="00A40365"/>
     <w:rsid w:val="00A527F7"/>
     <w:rsid w:val="00A61BA3"/>
     <w:rsid w:val="00A63916"/>
     <w:rsid w:val="00A65828"/>
     <w:rsid w:val="00A66271"/>
     <w:rsid w:val="00A71ECF"/>
     <w:rsid w:val="00A72E0F"/>
     <w:rsid w:val="00A763E9"/>
     <w:rsid w:val="00AA0B78"/>
     <w:rsid w:val="00AA0C5A"/>
     <w:rsid w:val="00AA2566"/>
     <w:rsid w:val="00AA40D9"/>
     <w:rsid w:val="00AA4D8B"/>
     <w:rsid w:val="00AA597F"/>
+    <w:rsid w:val="00AA66B6"/>
     <w:rsid w:val="00AB74EF"/>
     <w:rsid w:val="00AC1456"/>
     <w:rsid w:val="00AC66AD"/>
     <w:rsid w:val="00AD3137"/>
     <w:rsid w:val="00AE7F43"/>
     <w:rsid w:val="00AF620D"/>
     <w:rsid w:val="00B01304"/>
     <w:rsid w:val="00B02F12"/>
     <w:rsid w:val="00B05F1E"/>
     <w:rsid w:val="00B1005A"/>
     <w:rsid w:val="00B1310A"/>
     <w:rsid w:val="00B140AC"/>
     <w:rsid w:val="00B1491E"/>
     <w:rsid w:val="00B2444A"/>
     <w:rsid w:val="00B336EC"/>
     <w:rsid w:val="00B3700E"/>
     <w:rsid w:val="00B40DB9"/>
+    <w:rsid w:val="00B46472"/>
     <w:rsid w:val="00B537D9"/>
     <w:rsid w:val="00B5583E"/>
     <w:rsid w:val="00B56492"/>
     <w:rsid w:val="00B5722E"/>
     <w:rsid w:val="00B63006"/>
     <w:rsid w:val="00B7186C"/>
     <w:rsid w:val="00B71A0A"/>
+    <w:rsid w:val="00B8080E"/>
     <w:rsid w:val="00B96139"/>
     <w:rsid w:val="00B97B4B"/>
+    <w:rsid w:val="00BA0368"/>
     <w:rsid w:val="00BA7430"/>
     <w:rsid w:val="00BB0F8E"/>
     <w:rsid w:val="00BB2109"/>
     <w:rsid w:val="00BB2275"/>
     <w:rsid w:val="00BB2E5C"/>
+    <w:rsid w:val="00BC0CA0"/>
     <w:rsid w:val="00BC50DC"/>
     <w:rsid w:val="00BC55E6"/>
     <w:rsid w:val="00BD0515"/>
     <w:rsid w:val="00BD3530"/>
     <w:rsid w:val="00BD4D5D"/>
     <w:rsid w:val="00BD58F6"/>
     <w:rsid w:val="00BE1D15"/>
     <w:rsid w:val="00BF721A"/>
     <w:rsid w:val="00BF75D3"/>
     <w:rsid w:val="00C02F4A"/>
     <w:rsid w:val="00C17CC8"/>
     <w:rsid w:val="00C302D4"/>
     <w:rsid w:val="00C31D03"/>
     <w:rsid w:val="00C321AE"/>
     <w:rsid w:val="00C35934"/>
     <w:rsid w:val="00C362B5"/>
     <w:rsid w:val="00C36904"/>
     <w:rsid w:val="00C540CF"/>
     <w:rsid w:val="00C615B0"/>
     <w:rsid w:val="00C65020"/>
     <w:rsid w:val="00C671E3"/>
     <w:rsid w:val="00C712F5"/>
     <w:rsid w:val="00C74095"/>
     <w:rsid w:val="00C84F16"/>
     <w:rsid w:val="00C85CF5"/>
     <w:rsid w:val="00C95F8F"/>
     <w:rsid w:val="00C975DC"/>
     <w:rsid w:val="00CA7907"/>
     <w:rsid w:val="00CB6471"/>
     <w:rsid w:val="00CC34F8"/>
     <w:rsid w:val="00CC3D29"/>
     <w:rsid w:val="00CD7891"/>
     <w:rsid w:val="00CD7B88"/>
     <w:rsid w:val="00CE426C"/>
     <w:rsid w:val="00CE59A7"/>
     <w:rsid w:val="00CE609E"/>
     <w:rsid w:val="00CF2CED"/>
     <w:rsid w:val="00CF4611"/>
     <w:rsid w:val="00CF5746"/>
     <w:rsid w:val="00D000D5"/>
     <w:rsid w:val="00D04FFD"/>
     <w:rsid w:val="00D05CBF"/>
     <w:rsid w:val="00D117F7"/>
     <w:rsid w:val="00D12B3E"/>
     <w:rsid w:val="00D163C8"/>
+    <w:rsid w:val="00D16637"/>
     <w:rsid w:val="00D17916"/>
     <w:rsid w:val="00D22FA5"/>
     <w:rsid w:val="00D34301"/>
     <w:rsid w:val="00D36185"/>
     <w:rsid w:val="00D37197"/>
     <w:rsid w:val="00D378D9"/>
+    <w:rsid w:val="00D42F5C"/>
     <w:rsid w:val="00D45EAF"/>
     <w:rsid w:val="00D5228B"/>
     <w:rsid w:val="00D57467"/>
     <w:rsid w:val="00D6216D"/>
     <w:rsid w:val="00D64C51"/>
+    <w:rsid w:val="00D7012D"/>
     <w:rsid w:val="00D7241E"/>
     <w:rsid w:val="00D743A4"/>
     <w:rsid w:val="00D800D9"/>
     <w:rsid w:val="00D80A92"/>
     <w:rsid w:val="00D849AD"/>
     <w:rsid w:val="00DB0206"/>
     <w:rsid w:val="00DB0368"/>
     <w:rsid w:val="00DB24B4"/>
     <w:rsid w:val="00DC0817"/>
     <w:rsid w:val="00DC1AEF"/>
     <w:rsid w:val="00DD551B"/>
     <w:rsid w:val="00DE0A5B"/>
     <w:rsid w:val="00DE0E65"/>
     <w:rsid w:val="00DE46D4"/>
     <w:rsid w:val="00DE4AEF"/>
     <w:rsid w:val="00DE4EFA"/>
     <w:rsid w:val="00DF4E6D"/>
     <w:rsid w:val="00DF52BB"/>
     <w:rsid w:val="00E01BD9"/>
     <w:rsid w:val="00E040B6"/>
     <w:rsid w:val="00E11A5E"/>
     <w:rsid w:val="00E164CA"/>
     <w:rsid w:val="00E20890"/>
     <w:rsid w:val="00E3352C"/>
     <w:rsid w:val="00E346F3"/>
     <w:rsid w:val="00E43F10"/>
     <w:rsid w:val="00E464DB"/>
     <w:rsid w:val="00E47B67"/>
     <w:rsid w:val="00E54DB5"/>
     <w:rsid w:val="00E55FC6"/>
     <w:rsid w:val="00E62DA5"/>
     <w:rsid w:val="00E62EAF"/>
     <w:rsid w:val="00E6370E"/>
     <w:rsid w:val="00E82DA3"/>
     <w:rsid w:val="00E90938"/>
     <w:rsid w:val="00E9355A"/>
     <w:rsid w:val="00E974F5"/>
     <w:rsid w:val="00E97FB1"/>
     <w:rsid w:val="00EB4F7D"/>
     <w:rsid w:val="00EB6D9E"/>
     <w:rsid w:val="00EB740D"/>
     <w:rsid w:val="00EC2D29"/>
     <w:rsid w:val="00EC5AC7"/>
     <w:rsid w:val="00ED1548"/>
     <w:rsid w:val="00EE32EB"/>
     <w:rsid w:val="00EE6C39"/>
     <w:rsid w:val="00EF21B7"/>
     <w:rsid w:val="00EF29F0"/>
     <w:rsid w:val="00EF4C3D"/>
     <w:rsid w:val="00EF4F66"/>
+    <w:rsid w:val="00F00054"/>
     <w:rsid w:val="00F007D5"/>
     <w:rsid w:val="00F132AE"/>
     <w:rsid w:val="00F155C3"/>
+    <w:rsid w:val="00F21545"/>
     <w:rsid w:val="00F31277"/>
     <w:rsid w:val="00F34606"/>
     <w:rsid w:val="00F37C0B"/>
     <w:rsid w:val="00F53410"/>
     <w:rsid w:val="00F627FF"/>
     <w:rsid w:val="00F62C56"/>
     <w:rsid w:val="00F63974"/>
     <w:rsid w:val="00F64608"/>
     <w:rsid w:val="00F65FA2"/>
     <w:rsid w:val="00F67818"/>
     <w:rsid w:val="00F75DDC"/>
     <w:rsid w:val="00F77E17"/>
     <w:rsid w:val="00F86BB4"/>
     <w:rsid w:val="00F95D7A"/>
     <w:rsid w:val="00F966CE"/>
     <w:rsid w:val="00FA1C17"/>
     <w:rsid w:val="00FA2787"/>
     <w:rsid w:val="00FB16A4"/>
+    <w:rsid w:val="00FB75CB"/>
     <w:rsid w:val="00FC0DD3"/>
     <w:rsid w:val="00FC38B7"/>
     <w:rsid w:val="00FC391C"/>
     <w:rsid w:val="00FD26CC"/>
     <w:rsid w:val="00FD43A3"/>
     <w:rsid w:val="00FF3000"/>
     <w:rsid w:val="00FF5149"/>
     <w:rsid w:val="00FF7D2E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -15796,51 +13687,51 @@
                 <w:div w:id="1779639145">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halvacard.ru/lk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halvacard.ru/lk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sovcombank.ru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -16107,86 +13998,86 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5B17CC3-797F-484D-AD75-07D186CB255F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{146FB293-2A86-4940-990C-851611DB1E94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>3596</Words>
-  <Characters>20502</Characters>
+  <Words>3171</Words>
+  <Characters>18076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>150</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MultiDVD Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24050</CharactersWithSpaces>
+  <CharactersWithSpaces>21205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>////</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>