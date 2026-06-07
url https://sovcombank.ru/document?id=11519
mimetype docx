--- v0 (2026-04-07)
+++ v1 (2026-06-07)
@@ -194,52 +194,50 @@
           <w:tcPr>
             <w:tcW w:w="6715" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0010352B" w:rsidRPr="0010352B" w:rsidRDefault="005D03E9" w:rsidP="005D03E9">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Универсальный сертификат</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="0010352B" w:rsidRPr="0010352B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0010352B" w:rsidRPr="00DB51A3" w:rsidRDefault="0010352B" w:rsidP="00A271D8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -296,261 +294,250 @@
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB51A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0010352B" w:rsidRPr="00DB51A3" w:rsidTr="00A271D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0010352B" w:rsidRPr="005D03E9" w:rsidRDefault="0010352B" w:rsidP="005D03E9">
+          <w:p w:rsidR="0010352B" w:rsidRPr="005D03E9" w:rsidRDefault="0010352B" w:rsidP="00ED4363">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010352B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Выдача </w:t>
             </w:r>
-            <w:r w:rsidR="005D03E9">
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED4363">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Защищенного носителя</w:t>
+            </w:r>
             <w:r w:rsidR="005D03E9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для формирования и проверки электронной подписи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0010352B" w:rsidRPr="00882224" w:rsidRDefault="00882224" w:rsidP="00A271D8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0010352B" w:rsidRPr="00DB51A3" w:rsidTr="00A271D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0010352B" w:rsidRPr="0010352B" w:rsidRDefault="0010352B" w:rsidP="005D03E9">
+          <w:p w:rsidR="0010352B" w:rsidRPr="0010352B" w:rsidRDefault="0010352B" w:rsidP="00C4569C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010352B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Встроенная в сертификат лицензия </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0010352B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>КриптоПро</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0010352B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB51A3">
-[...5 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0010352B" w:rsidRPr="00DB51A3" w:rsidRDefault="00882224" w:rsidP="00A271D8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="0010352B" w:rsidRPr="00DB51A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0010352B" w:rsidRPr="00DB51A3" w:rsidTr="00A271D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0010352B" w:rsidRPr="0010352B" w:rsidRDefault="0010352B" w:rsidP="005D03E9">
+          <w:p w:rsidR="0010352B" w:rsidRPr="0010352B" w:rsidRDefault="00C4569C" w:rsidP="00C4569C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010352B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="0010352B">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Годовая лицензия </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Крипто</w:t>
+            </w:r>
+            <w:r w:rsidR="0010352B" w:rsidRPr="0010352B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Про</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0010352B" w:rsidRPr="0010352B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0010352B" w:rsidRPr="00882224" w:rsidRDefault="0010352B" w:rsidP="00882224">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -558,86 +545,71 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB51A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00882224">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0010352B" w:rsidRPr="00DB51A3" w:rsidTr="00A271D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0010352B" w:rsidRPr="0010352B" w:rsidRDefault="0010352B" w:rsidP="005D03E9">
+          <w:p w:rsidR="0010352B" w:rsidRPr="0010352B" w:rsidRDefault="0010352B" w:rsidP="00C4569C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010352B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лицензия Крипто Про </w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">(бессрочная) </w:t>
+              <w:t xml:space="preserve">Лицензия Крипто Про (бессрочная) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0010352B" w:rsidRPr="00DB51A3" w:rsidRDefault="0010352B" w:rsidP="00A271D8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="688"/>
               </w:tabs>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB51A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1216,115 +1188,117 @@
       <w:r w:rsidRPr="00DB51A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>» вправе приостановить действие сертификата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001B389C" w:rsidRDefault="001B389C"/>
     <w:sectPr w:rsidR="001B389C" w:rsidSect="00D13E68">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1060" w:right="570" w:bottom="280" w:left="1080" w:header="775" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0010352B"/>
     <w:rsid w:val="0010352B"/>
     <w:rsid w:val="001B389C"/>
     <w:rsid w:val="001F0680"/>
     <w:rsid w:val="00300A45"/>
     <w:rsid w:val="005D03E9"/>
     <w:rsid w:val="00882224"/>
+    <w:rsid w:val="00C4569C"/>
+    <w:rsid w:val="00ED4363"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E88EC4B"/>
+  <w14:docId w14:val="78E06D9C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{538149DF-CD43-47EA-AD13-03F6C62B665A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2035,68 +2009,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>461</Words>
-  <Characters>2632</Characters>
+  <Characters>2631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PJSC Sovcombank</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3087</CharactersWithSpaces>
+  <CharactersWithSpaces>3086</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ермошин Сергей Сергеевич</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>