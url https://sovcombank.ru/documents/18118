--- v0 (2026-05-03)
+++ v1 (2026-07-23)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Департамент рассрочек Халва\Юристы ДРХ\Елена Малючкова\Договоры ВСЕ\Соглашение о присоединение к корп.политикам Банка\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\trusav\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="480" yWindow="108" windowWidth="22992" windowHeight="9972"/>
+    <workbookView xWindow="480" yWindow="105" windowWidth="22995" windowHeight="9975"/>
   </bookViews>
   <sheets>
     <sheet name="Сертификат" sheetId="3" r:id="rId1"/>
     <sheet name="Чек-лист" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="2" l="1"/>
   <c r="B5" i="2" l="1"/>
   <c r="B4" i="2"/>
   <c r="B3" i="2"/>
   <c r="J57" i="2"/>
   <c r="K57" i="2"/>
   <c r="J46" i="2"/>
   <c r="K46" i="2"/>
-  <c r="D36" i="3" l="1"/>
-[...2 lines deleted...]
-  <c r="G36" i="3"/>
+  <c r="D33" i="3" l="1"/>
+  <c r="E33" i="3"/>
+  <c r="F33" i="3"/>
+  <c r="G33" i="3"/>
   <c r="K25" i="2"/>
   <c r="K26" i="2"/>
   <c r="K27" i="2"/>
   <c r="K28" i="2"/>
   <c r="K29" i="2"/>
   <c r="K30" i="2"/>
   <c r="K35" i="2"/>
   <c r="K36" i="2"/>
   <c r="K37" i="2"/>
   <c r="K38" i="2"/>
   <c r="K42" i="2"/>
   <c r="K43" i="2"/>
   <c r="K44" i="2"/>
   <c r="K45" i="2"/>
   <c r="K48" i="2"/>
   <c r="K49" i="2"/>
   <c r="K50" i="2"/>
   <c r="K51" i="2"/>
   <c r="K52" i="2"/>
   <c r="K53" i="2"/>
   <c r="K54" i="2"/>
   <c r="K55" i="2"/>
   <c r="K56" i="2"/>
   <c r="K58" i="2"/>
   <c r="K59" i="2"/>
@@ -97,51 +97,51 @@
   <c r="J36" i="2"/>
   <c r="J37" i="2"/>
   <c r="J38" i="2"/>
   <c r="J42" i="2"/>
   <c r="J43" i="2"/>
   <c r="J44" i="2"/>
   <c r="J45" i="2"/>
   <c r="J48" i="2"/>
   <c r="J49" i="2"/>
   <c r="J50" i="2"/>
   <c r="J51" i="2"/>
   <c r="J52" i="2"/>
   <c r="J53" i="2"/>
   <c r="J54" i="2"/>
   <c r="J55" i="2"/>
   <c r="J56" i="2"/>
   <c r="J58" i="2"/>
   <c r="J59" i="2"/>
   <c r="K11" i="2"/>
   <c r="K12" i="2"/>
   <c r="K13" i="2"/>
   <c r="K14" i="2"/>
   <c r="K10" i="2"/>
   <c r="J10" i="2"/>
   <c r="C6" i="2" l="1"/>
-  <c r="C36" i="3" s="1"/>
+  <c r="C33" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Ерохин Сергей Сергеевич</author>
   </authors>
   <commentList>
     <comment ref="E8" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="204"/>
           </rPr>
           <t>Ерохин Сергей Сергеевич:2 выше чем 1</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
@@ -768,61 +768,62 @@
   <si>
     <t>Осуществляется ли обновление антивирусных баз не реже одного раз в день?</t>
   </si>
   <si>
     <t>Проводится ли полная проверка рабочих станций не реже одного раза в неделю?</t>
   </si>
   <si>
     <t>Выполняется ли уничтожение данных с носителей, информация на которых должна уничтожаться?</t>
   </si>
   <si>
     <t>Имеется ли в организации система видеонаблюдения?</t>
   </si>
   <si>
     <t>Хранятся ли записи с ситемы видеонаблюдения не менее 90 дней?</t>
   </si>
   <si>
     <t>2.9</t>
   </si>
   <si>
     <t>6.7</t>
   </si>
   <si>
     <t>2.6</t>
   </si>
   <si>
-    <t>Приложение №1 к Соглашению о конфиденциальности и корпоративных стандартах</t>
+    <t>Приложение
+ к Соглашению о конфиденциальности и корпоративных стандартах</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -849,72 +850,61 @@
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...8 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
@@ -1092,282 +1082,214 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>2</xdr:row>
+      <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>2</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3073" name="AutoShape 1" descr="https://sovcombank.ru/bitrix/templates/custom/images/logo.png"/>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="381000"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>2</xdr:row>
+      <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>2</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3074" name="AutoShape 2" descr="https://sovcombank.ru/bitrix/templates/custom/images/logo.png"/>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4029075" y="381000"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...66 lines deleted...]
-    <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95248</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>485774</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>57149</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="TextBox 2"/>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1628773" y="1962150"/>
           <a:ext cx="3162301" cy="266699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
@@ -1378,57 +1300,57 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ru-RU" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95248</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>485774</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>57149</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="TextBox 6"/>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1628773" y="2343150"/>
           <a:ext cx="3162301" cy="266699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
@@ -1439,57 +1361,57 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ru-RU" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66673</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="TextBox 7"/>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="66673" y="3362325"/>
           <a:ext cx="4743452" cy="2876549"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
@@ -1592,105 +1514,173 @@
           <a:r>
             <a:rPr lang="ru-RU" sz="1100"/>
             <a:t>8. Организация и менеджмент ИБ.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ru-RU" sz="1100"/>
             <a:t>9. Шифрование данных.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="ru-RU" sz="1100"/>
         </a:p>
         <a:p>
           <a:endParaRPr lang="ru-RU" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>781047</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>490903</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>38099</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="TextBox 8"/>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1140066" y="2702169"/>
           <a:ext cx="3651741" cy="266699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ru-RU" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>60960</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>617220</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>101112</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="83820" y="571500"/>
+          <a:ext cx="2110740" cy="405912"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1947,1816 +1937,1836 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G36"/>
+  <dimension ref="A1:G33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.44140625" style="4" customWidth="1"/>
-    <col min="2" max="2" width="17.5546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" style="4" customWidth="1"/>
     <col min="3" max="3" width="11" style="4" customWidth="1"/>
-    <col min="4" max="4" width="10.88671875" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="4"/>
+    <col min="4" max="4" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="10.5703125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="4"/>
+    <col min="7" max="7" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="15.7109375" style="4" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="37" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:7" ht="44.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="31" t="s">
         <v>200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="22" t="s">
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+    </row>
+    <row r="5" spans="1:7" ht="21" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D9" s="23" t="s">
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D6" s="22" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A11" s="24" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A13" s="24" t="s">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A15" s="24" t="s">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
-      <c r="A17" s="24" t="s">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A34" s="24" t="s">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="23" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C35" s="21" t="s">
+    <row r="32" spans="1:7" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B32" s="20"/>
+      <c r="C32" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="D35" s="21" t="s">
+      <c r="D32" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="E35" s="21" t="s">
+      <c r="E32" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="F35" s="21" t="s">
+      <c r="F32" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="G35" s="21" t="s">
+      <c r="G32" s="21" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B36" s="21" t="s">
+    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B33" s="21" t="s">
         <v>66</v>
       </c>
-      <c r="C36" s="29">
+      <c r="C33" s="27">
         <f>'Чек-лист'!C6</f>
         <v>1</v>
       </c>
-      <c r="D36" s="19">
+      <c r="D33" s="19">
         <f>'Чек-лист'!B5</f>
         <v>0</v>
       </c>
-      <c r="E36" s="19">
+      <c r="E33" s="19">
         <f>'Чек-лист'!B4</f>
         <v>82</v>
       </c>
-      <c r="F36" s="19">
+      <c r="F33" s="19">
         <f>'Чек-лист'!B3</f>
         <v>0</v>
       </c>
-      <c r="G36" s="28">
+      <c r="G33" s="21">
         <f>'Чек-лист'!B2</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="D1:G1"/>
+    <mergeCell ref="D2:G2"/>
+    <mergeCell ref="A5:G5"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K99"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A107" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I15" sqref="I15"/>
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="0.44140625" style="4" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="9.88671875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="0.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="10" customWidth="1"/>
+    <col min="3" max="3" width="47.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="9.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="15" style="3" customWidth="1"/>
-    <col min="7" max="9" width="9.109375" style="4"/>
-    <col min="10" max="10" width="21.6640625" style="4" hidden="1" customWidth="1"/>
+    <col min="7" max="9" width="9.140625" style="4"/>
+    <col min="10" max="10" width="21.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="12" max="16384" width="9.109375" style="4"/>
+    <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="2" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B2" s="5">
         <f>COUNTIF(D10:D24,"")+COUNTIF(D26:D34,"")+COUNTIF(D36:D42,"")+COUNTIF(D44:D48,"")+COUNTIF(D50:D59,"")+COUNTIF(D61:D67,"")+COUNTIF(D69:D83,"")+COUNTIF(D85:D94,"")+COUNTIF(D96:D99,"")</f>
         <v>0</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="3" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B3" s="5">
         <f>COUNTIF(D10:D24,"N\A")+COUNTIF(D26:D34,"N\A")+COUNTIF(D36:D42,"N\A")+COUNTIF(D44:D48,"N\A")+COUNTIF(D50:D59,"N\A")+COUNTIF(D61:D67,"N\A")+COUNTIF(D69:D83,"N\A")+COUNTIF(D85:D94,"N\A")+COUNTIF(D96:D99,"N\A")</f>
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="4" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B4" s="5">
         <f>COUNTIF(D10:D24,"Да")+COUNTIF(D26:D34,"Да")+COUNTIF(D36:D42,"Да")+COUNTIF(D44:D48,"Да")+COUNTIF(D50:D59,"Да")+COUNTIF(D61:D67,"Да")+COUNTIF(D69:D83,"Да")+COUNTIF(D85:D94,"Да")+COUNTIF(D96:D99,"Да")</f>
         <v>82</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="2:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="8">
         <f>COUNTIF(D10:D24,"Нет")+COUNTIF(D26:D34,"Нет")+COUNTIF(D36:D42,"Нет")+COUNTIF(D44:D48,"Нет")+COUNTIF(D50:D59,"Нет")+COUNTIF(D61:D67,"Нет")+COUNTIF(D69:D83,"Нет")+COUNTIF(D85:D94,"Нет")+COUNTIF(D96:D99,"Нет")</f>
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="6" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B6" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C6" s="17">
         <f>IF(ISERR(SUM(J:J)/SUM(K:K)),"N\A",SUM(J:J)/SUM(K:K))</f>
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="9" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B9" s="36" t="s">
+    <row r="9" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B9" s="37" t="s">
         <v>147</v>
       </c>
-      <c r="C9" s="36"/>
-[...4 lines deleted...]
-    <row r="10" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+    </row>
+    <row r="10" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="25" t="s">
+      <c r="D10" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="15">
         <v>2</v>
       </c>
-      <c r="F10" s="26"/>
+      <c r="F10" s="25"/>
       <c r="J10" s="4">
         <f>IF(D10="Да",E10,IF(D10="(Нет)",E10,0))</f>
         <v>2</v>
       </c>
       <c r="K10" s="4">
         <f>IF(D10="N\A",0,E10)</f>
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="25" t="s">
+      <c r="D11" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="15">
         <v>1</v>
       </c>
-      <c r="F11" s="26"/>
+      <c r="F11" s="25"/>
       <c r="J11" s="4">
         <f t="shared" ref="J11:J59" si="0">IF(D11="Да",E11,IF(D11="(Нет)",E11,0))</f>
         <v>1</v>
       </c>
       <c r="K11" s="4">
         <f t="shared" ref="K11:K59" si="1">IF(D11="N\A",0,E11)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="25" t="s">
+      <c r="D12" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="15">
         <v>2</v>
       </c>
-      <c r="F12" s="26"/>
+      <c r="F12" s="25"/>
       <c r="J12" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K12" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="D13" s="25" t="s">
+      <c r="D13" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="15">
         <v>1</v>
       </c>
-      <c r="F13" s="26"/>
+      <c r="F13" s="25"/>
       <c r="J13" s="4">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K13" s="4">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="25" t="s">
+      <c r="D14" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="15">
         <v>1</v>
       </c>
-      <c r="F14" s="26"/>
+      <c r="F14" s="25"/>
       <c r="J14" s="4">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K14" s="4">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>153</v>
       </c>
-      <c r="D15" s="25" t="s">
+      <c r="D15" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15">
         <v>1</v>
       </c>
-      <c r="F15" s="26"/>
-[...1 lines deleted...]
-    <row r="16" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F15" s="25"/>
+    </row>
+    <row r="16" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B16" s="13" t="s">
         <v>116</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>187</v>
       </c>
-      <c r="D16" s="25" t="s">
+      <c r="D16" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>1</v>
       </c>
-      <c r="F16" s="26"/>
-[...1 lines deleted...]
-    <row r="17" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F16" s="25"/>
+    </row>
+    <row r="17" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B17" s="13" t="s">
         <v>117</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="D17" s="25" t="s">
+      <c r="D17" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>1</v>
       </c>
-      <c r="F17" s="26"/>
-[...1 lines deleted...]
-    <row r="18" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F17" s="25"/>
+    </row>
+    <row r="18" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B18" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="D18" s="25" t="s">
+      <c r="D18" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>2</v>
       </c>
-      <c r="F18" s="26"/>
-[...1 lines deleted...]
-    <row r="19" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F18" s="25"/>
+    </row>
+    <row r="19" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B19" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="D19" s="25" t="s">
+      <c r="D19" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>2</v>
       </c>
-      <c r="F19" s="26"/>
-[...1 lines deleted...]
-    <row r="20" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F19" s="25"/>
+    </row>
+    <row r="20" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B20" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>180</v>
       </c>
-      <c r="D20" s="25" t="s">
+      <c r="D20" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="15">
         <v>1</v>
       </c>
-      <c r="F20" s="26"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F20" s="25"/>
+    </row>
+    <row r="21" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B21" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>181</v>
       </c>
-      <c r="D21" s="25" t="s">
+      <c r="D21" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="15">
         <v>1</v>
       </c>
-      <c r="F21" s="26"/>
-[...1 lines deleted...]
-    <row r="22" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F21" s="25"/>
+    </row>
+    <row r="22" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B22" s="13" t="s">
         <v>148</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>182</v>
       </c>
-      <c r="D22" s="25" t="s">
+      <c r="D22" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="15">
         <v>1</v>
       </c>
-      <c r="F22" s="26"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:11" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="F22" s="25"/>
+    </row>
+    <row r="23" spans="2:11" ht="60" x14ac:dyDescent="0.25">
       <c r="B23" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>188</v>
       </c>
-      <c r="D23" s="25" t="s">
+      <c r="D23" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="15">
         <v>1</v>
       </c>
-      <c r="F23" s="26"/>
-[...1 lines deleted...]
-    <row r="24" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F23" s="25"/>
+    </row>
+    <row r="24" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B24" s="13" t="s">
         <v>184</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="D24" s="25" t="s">
+      <c r="D24" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="15">
         <v>2</v>
       </c>
-      <c r="F24" s="26"/>
-[...2 lines deleted...]
-      <c r="B25" s="33" t="s">
+      <c r="F24" s="25"/>
+    </row>
+    <row r="25" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="34" t="s">
         <v>155</v>
       </c>
-      <c r="C25" s="34"/>
-[...2 lines deleted...]
-      <c r="F25" s="35"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="36"/>
       <c r="J25" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K25" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B26" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D26" s="25" t="s">
+      <c r="D26" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="15">
         <v>2</v>
       </c>
-      <c r="F26" s="26"/>
+      <c r="F26" s="25"/>
       <c r="J26" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K26" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B27" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>168</v>
       </c>
-      <c r="D27" s="25" t="s">
+      <c r="D27" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
-      <c r="F27" s="26"/>
+      <c r="F27" s="25"/>
       <c r="J27" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K27" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="D28" s="25" t="s">
+      <c r="D28" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="15">
         <v>2</v>
       </c>
-      <c r="F28" s="26"/>
+      <c r="F28" s="25"/>
       <c r="J28" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K28" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>157</v>
       </c>
-      <c r="D29" s="25" t="s">
+      <c r="D29" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="15">
         <v>2</v>
       </c>
-      <c r="F29" s="26"/>
+      <c r="F29" s="25"/>
       <c r="J29" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K29" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B30" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D30" s="25" t="s">
+      <c r="D30" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="15">
         <v>2</v>
       </c>
-      <c r="F30" s="27"/>
+      <c r="F30" s="26"/>
       <c r="J30" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K30" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B31" s="13" t="s">
         <v>199</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="D31" s="25" t="s">
+      <c r="D31" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="15">
         <v>1</v>
       </c>
-      <c r="F31" s="27"/>
-[...1 lines deleted...]
-    <row r="32" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F31" s="26"/>
+    </row>
+    <row r="32" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B32" s="13" t="s">
         <v>144</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="D32" s="25" t="s">
+      <c r="D32" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="15">
         <v>2</v>
       </c>
-      <c r="F32" s="27"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F32" s="26"/>
+    </row>
+    <row r="33" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B33" s="13" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>190</v>
       </c>
-      <c r="D33" s="25" t="s">
+      <c r="D33" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="15">
         <v>2</v>
       </c>
-      <c r="F33" s="27"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F33" s="26"/>
+    </row>
+    <row r="34" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B34" s="13" t="s">
         <v>197</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>191</v>
       </c>
-      <c r="D34" s="25" t="s">
+      <c r="D34" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="15">
         <v>2</v>
       </c>
-      <c r="F34" s="27"/>
-[...2 lines deleted...]
-      <c r="B35" s="33" t="s">
+      <c r="F34" s="26"/>
+    </row>
+    <row r="35" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="34"/>
-[...2 lines deleted...]
-      <c r="F35" s="35"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="36"/>
       <c r="J35" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K35" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B36" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>158</v>
       </c>
-      <c r="D36" s="25" t="s">
+      <c r="D36" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="15">
         <v>2</v>
       </c>
-      <c r="F36" s="26"/>
+      <c r="F36" s="25"/>
       <c r="J36" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K36" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="37" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>159</v>
       </c>
-      <c r="D37" s="25" t="s">
+      <c r="D37" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="15">
         <v>2</v>
       </c>
-      <c r="F37" s="26"/>
+      <c r="F37" s="25"/>
       <c r="J37" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K37" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B38" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>193</v>
       </c>
-      <c r="D38" s="25" t="s">
+      <c r="D38" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="15">
         <v>2</v>
       </c>
-      <c r="F38" s="26"/>
+      <c r="F38" s="25"/>
       <c r="J38" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K38" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="39" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B39" s="13" t="s">
         <v>124</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>192</v>
       </c>
-      <c r="D39" s="25" t="s">
+      <c r="D39" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="15">
         <v>2</v>
       </c>
-      <c r="F39" s="26"/>
-[...1 lines deleted...]
-    <row r="40" spans="2:11" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="F39" s="25"/>
+    </row>
+    <row r="40" spans="2:11" ht="60" x14ac:dyDescent="0.25">
       <c r="B40" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>160</v>
       </c>
-      <c r="D40" s="25" t="s">
+      <c r="D40" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E40" s="15">
         <v>2</v>
       </c>
-      <c r="F40" s="26"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F40" s="25"/>
+    </row>
+    <row r="41" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B41" s="13" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>127</v>
       </c>
-      <c r="D41" s="25" t="s">
+      <c r="D41" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E41" s="15">
         <v>2</v>
       </c>
-      <c r="F41" s="26"/>
-[...1 lines deleted...]
-    <row r="42" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F41" s="25"/>
+    </row>
+    <row r="42" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B42" s="13" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>170</v>
       </c>
-      <c r="D42" s="25" t="s">
+      <c r="D42" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E42" s="15">
         <v>2</v>
       </c>
-      <c r="F42" s="27"/>
+      <c r="F42" s="26"/>
       <c r="J42" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K42" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="43" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="33" t="s">
+    <row r="43" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C43" s="34"/>
-[...2 lines deleted...]
-      <c r="F43" s="35"/>
+      <c r="C43" s="35"/>
+      <c r="D43" s="35"/>
+      <c r="E43" s="35"/>
+      <c r="F43" s="36"/>
       <c r="J43" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K43" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B44" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="D44" s="25" t="s">
+      <c r="D44" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E44" s="15">
         <v>2</v>
       </c>
-      <c r="F44" s="26"/>
+      <c r="F44" s="25"/>
       <c r="J44" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K44" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="45" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:11" ht="60" x14ac:dyDescent="0.25">
       <c r="B45" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="D45" s="25" t="s">
+      <c r="D45" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E45" s="15">
         <v>2</v>
       </c>
-      <c r="F45" s="26"/>
+      <c r="F45" s="25"/>
       <c r="J45" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K45" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="46" spans="2:11" ht="72" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:11" ht="75" x14ac:dyDescent="0.25">
       <c r="B46" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>161</v>
       </c>
-      <c r="D46" s="25" t="s">
+      <c r="D46" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E46" s="15">
         <v>2</v>
       </c>
-      <c r="F46" s="26"/>
+      <c r="F46" s="25"/>
       <c r="J46" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K46" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="47" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B47" s="13" t="s">
         <v>136</v>
       </c>
       <c r="C47" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="D47" s="25" t="s">
+      <c r="D47" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E47" s="15">
         <v>1</v>
       </c>
-      <c r="F47" s="26"/>
-[...1 lines deleted...]
-    <row r="48" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F47" s="25"/>
+    </row>
+    <row r="48" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B48" s="13" t="s">
         <v>172</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>111</v>
       </c>
-      <c r="D48" s="25" t="s">
+      <c r="D48" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E48" s="15">
         <v>2</v>
       </c>
-      <c r="F48" s="26"/>
+      <c r="F48" s="25"/>
       <c r="J48" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K48" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="49" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="33" t="s">
+    <row r="49" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C49" s="34"/>
-[...2 lines deleted...]
-      <c r="F49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="36"/>
       <c r="J49" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K49" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B50" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>171</v>
       </c>
-      <c r="D50" s="25" t="s">
+      <c r="D50" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E50" s="15">
         <v>2</v>
       </c>
       <c r="F50" s="16"/>
       <c r="J50" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K50" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="51" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B51" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="D51" s="25" t="s">
+      <c r="D51" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E51" s="15">
         <v>2</v>
       </c>
       <c r="F51" s="16"/>
       <c r="J51" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K51" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="52" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B52" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="D52" s="25" t="s">
+      <c r="D52" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E52" s="15">
         <v>1</v>
       </c>
       <c r="F52" s="16"/>
       <c r="J52" s="4">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K52" s="4">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="53" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B53" s="13" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="16" t="s">
         <v>162</v>
       </c>
-      <c r="D53" s="25" t="s">
+      <c r="D53" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E53" s="15">
         <v>2</v>
       </c>
       <c r="F53" s="16"/>
       <c r="J53" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K53" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="54" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B54" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="D54" s="25" t="s">
+      <c r="D54" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E54" s="15">
         <v>1</v>
       </c>
       <c r="F54" s="16"/>
       <c r="J54" s="4">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K54" s="4">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="55" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="D55" s="25" t="s">
+      <c r="D55" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E55" s="15">
         <v>2</v>
       </c>
       <c r="F55" s="16"/>
       <c r="J55" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K55" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="56" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B56" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="D56" s="25" t="s">
+      <c r="D56" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E56" s="15">
         <v>1</v>
       </c>
       <c r="F56" s="16"/>
       <c r="J56" s="4">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K56" s="4">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="57" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B57" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="D57" s="25" t="s">
+      <c r="D57" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E57" s="15">
         <v>1</v>
       </c>
       <c r="F57" s="16"/>
       <c r="J57" s="4">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K57" s="4">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="58" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B58" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>163</v>
       </c>
-      <c r="D58" s="25" t="s">
+      <c r="D58" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E58" s="15">
         <v>2</v>
       </c>
       <c r="F58" s="16"/>
       <c r="J58" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K58" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="59" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B59" s="13" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="D59" s="25" t="s">
+      <c r="D59" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E59" s="15">
         <v>2</v>
       </c>
       <c r="F59" s="16"/>
       <c r="J59" s="4">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="K59" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
     </row>
-    <row r="60" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="33" t="s">
+    <row r="60" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="C60" s="34"/>
-[...4 lines deleted...]
-    <row r="61" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="C60" s="35"/>
+      <c r="D60" s="35"/>
+      <c r="E60" s="35"/>
+      <c r="F60" s="36"/>
+    </row>
+    <row r="61" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B61" s="13" t="s">
         <v>74</v>
       </c>
       <c r="C61" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="D61" s="25" t="s">
+      <c r="D61" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E61" s="15">
         <v>1</v>
       </c>
       <c r="F61" s="16"/>
     </row>
-    <row r="62" spans="2:11" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:11" ht="60" x14ac:dyDescent="0.25">
       <c r="B62" s="13" t="s">
         <v>75</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>164</v>
       </c>
-      <c r="D62" s="25" t="s">
+      <c r="D62" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E62" s="15">
         <v>2</v>
       </c>
       <c r="F62" s="16"/>
     </row>
-    <row r="63" spans="2:11" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:11" ht="45" x14ac:dyDescent="0.25">
       <c r="B63" s="13" t="s">
         <v>76</v>
       </c>
       <c r="C63" s="16" t="s">
         <v>106</v>
       </c>
-      <c r="D63" s="25" t="s">
+      <c r="D63" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E63" s="15">
         <v>1</v>
       </c>
       <c r="F63" s="16"/>
     </row>
-    <row r="64" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="64" spans="2:11" ht="30" x14ac:dyDescent="0.25">
       <c r="B64" s="13" t="s">
         <v>77</v>
       </c>
       <c r="C64" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="D64" s="25" t="s">
+      <c r="D64" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E64" s="15">
         <v>1</v>
       </c>
       <c r="F64" s="16"/>
     </row>
-    <row r="65" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B65" s="13" t="s">
         <v>78</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="D65" s="25" t="s">
+      <c r="D65" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E65" s="15">
         <v>1</v>
       </c>
       <c r="F65" s="16"/>
     </row>
-    <row r="66" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B66" s="13" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>194</v>
       </c>
-      <c r="D66" s="25" t="s">
+      <c r="D66" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E66" s="15">
         <v>1</v>
       </c>
       <c r="F66" s="16"/>
     </row>
-    <row r="67" spans="2:6" ht="72" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:6" ht="75" x14ac:dyDescent="0.25">
       <c r="B67" s="13" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="16" t="s">
         <v>165</v>
       </c>
-      <c r="D67" s="25" t="s">
+      <c r="D67" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E67" s="15">
         <v>1</v>
       </c>
       <c r="F67" s="16"/>
     </row>
-    <row r="68" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="33" t="s">
+    <row r="68" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="C68" s="34"/>
-[...4 lines deleted...]
-    <row r="69" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="C68" s="35"/>
+      <c r="D68" s="35"/>
+      <c r="E68" s="35"/>
+      <c r="F68" s="36"/>
+    </row>
+    <row r="69" spans="2:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B69" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="C69" s="31" t="s">
+      <c r="C69" s="29" t="s">
         <v>175</v>
       </c>
-      <c r="D69" s="25" t="s">
+      <c r="D69" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E69" s="15">
         <v>2</v>
       </c>
-      <c r="F69" s="30"/>
-[...1 lines deleted...]
-    <row r="70" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F69" s="28"/>
+    </row>
+    <row r="70" spans="2:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B70" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="C70" s="31" t="s">
+      <c r="C70" s="29" t="s">
         <v>176</v>
       </c>
-      <c r="D70" s="25" t="s">
+      <c r="D70" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E70" s="15">
         <v>2</v>
       </c>
-      <c r="F70" s="32"/>
-[...1 lines deleted...]
-    <row r="71" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F70" s="30"/>
+    </row>
+    <row r="71" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B71" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="16" t="s">
         <v>107</v>
       </c>
-      <c r="D71" s="25" t="s">
+      <c r="D71" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E71" s="15">
         <v>2</v>
       </c>
       <c r="F71" s="16"/>
     </row>
-    <row r="72" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B72" s="13" t="s">
         <v>84</v>
       </c>
       <c r="C72" s="16" t="s">
         <v>149</v>
       </c>
-      <c r="D72" s="25" t="s">
+      <c r="D72" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E72" s="15">
         <v>2</v>
       </c>
       <c r="F72" s="16"/>
     </row>
-    <row r="73" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B73" s="13" t="s">
         <v>85</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>150</v>
       </c>
-      <c r="D73" s="25" t="s">
+      <c r="D73" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E73" s="15">
         <v>2</v>
       </c>
       <c r="F73" s="16"/>
     </row>
-    <row r="74" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B74" s="13" t="s">
         <v>86</v>
       </c>
       <c r="C74" s="16" t="s">
         <v>189</v>
       </c>
-      <c r="D74" s="25" t="s">
+      <c r="D74" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E74" s="15">
         <v>2</v>
       </c>
       <c r="F74" s="16"/>
     </row>
-    <row r="75" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B75" s="13" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="16" t="s">
         <v>109</v>
       </c>
-      <c r="D75" s="25" t="s">
+      <c r="D75" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E75" s="15">
         <v>1</v>
       </c>
       <c r="F75" s="16"/>
     </row>
-    <row r="76" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B76" s="13" t="s">
         <v>87</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>110</v>
       </c>
-      <c r="D76" s="25" t="s">
+      <c r="D76" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E76" s="15">
         <v>1</v>
       </c>
       <c r="F76" s="16"/>
     </row>
-    <row r="77" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B77" s="13" t="s">
         <v>88</v>
       </c>
       <c r="C77" s="16" t="s">
         <v>114</v>
       </c>
-      <c r="D77" s="25" t="s">
+      <c r="D77" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E77" s="15">
         <v>1</v>
       </c>
       <c r="F77" s="16"/>
     </row>
-    <row r="78" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B78" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C78" s="16" t="s">
         <v>115</v>
       </c>
-      <c r="D78" s="25" t="s">
+      <c r="D78" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E78" s="15">
         <v>1</v>
       </c>
       <c r="F78" s="16"/>
     </row>
-    <row r="79" spans="2:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:6" ht="60" x14ac:dyDescent="0.25">
       <c r="B79" s="13" t="s">
         <v>112</v>
       </c>
       <c r="C79" s="16" t="s">
         <v>151</v>
       </c>
-      <c r="D79" s="25" t="s">
+      <c r="D79" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E79" s="15">
         <v>2</v>
       </c>
       <c r="F79" s="16"/>
     </row>
-    <row r="80" spans="2:6" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B80" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C80" s="16" t="s">
         <v>173</v>
       </c>
-      <c r="D80" s="25" t="s">
+      <c r="D80" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E80" s="15">
         <v>2</v>
       </c>
       <c r="F80" s="16"/>
     </row>
-    <row r="81" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="81" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B81" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C81" s="16" t="s">
         <v>174</v>
       </c>
-      <c r="D81" s="25" t="s">
+      <c r="D81" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E81" s="15">
         <v>2</v>
       </c>
       <c r="F81" s="16"/>
     </row>
-    <row r="82" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B82" s="13" t="s">
         <v>138</v>
       </c>
       <c r="C82" s="16" t="s">
         <v>140</v>
       </c>
-      <c r="D82" s="25" t="s">
+      <c r="D82" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E82" s="15">
         <v>1</v>
       </c>
       <c r="F82" s="16"/>
     </row>
-    <row r="83" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="83" spans="2:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B83" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C83" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="D83" s="25" t="s">
+      <c r="D83" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E83" s="15">
         <v>1</v>
       </c>
       <c r="F83" s="16"/>
     </row>
-    <row r="84" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B84" s="33" t="s">
+    <row r="84" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="34" t="s">
         <v>89</v>
       </c>
-      <c r="C84" s="34"/>
-[...4 lines deleted...]
-    <row r="85" spans="2:6" ht="72" x14ac:dyDescent="0.3">
+      <c r="C84" s="35"/>
+      <c r="D84" s="35"/>
+      <c r="E84" s="35"/>
+      <c r="F84" s="36"/>
+    </row>
+    <row r="85" spans="2:6" ht="75" x14ac:dyDescent="0.25">
       <c r="B85" s="13" t="s">
         <v>90</v>
       </c>
       <c r="C85" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="D85" s="25" t="s">
+      <c r="D85" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E85" s="15">
         <v>2</v>
       </c>
       <c r="F85" s="16"/>
     </row>
-    <row r="86" spans="2:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="86" spans="2:6" ht="60" x14ac:dyDescent="0.25">
       <c r="B86" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C86" s="16" t="s">
         <v>99</v>
       </c>
-      <c r="D86" s="25" t="s">
+      <c r="D86" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E86" s="15">
         <v>2</v>
       </c>
       <c r="F86" s="16"/>
     </row>
-    <row r="87" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="87" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B87" s="13" t="s">
         <v>92</v>
       </c>
       <c r="C87" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="D87" s="25" t="s">
+      <c r="D87" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E87" s="15">
         <v>1</v>
       </c>
       <c r="F87" s="16"/>
     </row>
-    <row r="88" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="88" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B88" s="13" t="s">
         <v>93</v>
       </c>
       <c r="C88" s="16" t="s">
         <v>166</v>
       </c>
-      <c r="D88" s="25" t="s">
+      <c r="D88" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E88" s="15">
         <v>2</v>
       </c>
       <c r="F88" s="16"/>
     </row>
-    <row r="89" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="89" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B89" s="13" t="s">
         <v>94</v>
       </c>
       <c r="C89" s="16" t="s">
         <v>101</v>
       </c>
-      <c r="D89" s="25" t="s">
+      <c r="D89" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E89" s="15">
         <v>1</v>
       </c>
       <c r="F89" s="16"/>
     </row>
-    <row r="90" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="90" spans="2:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B90" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C90" s="16" t="s">
         <v>103</v>
       </c>
-      <c r="D90" s="25" t="s">
+      <c r="D90" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E90" s="15">
         <v>1</v>
       </c>
       <c r="F90" s="16"/>
     </row>
-    <row r="91" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="91" spans="2:6" ht="60" x14ac:dyDescent="0.25">
       <c r="B91" s="13" t="s">
         <v>186</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>104</v>
       </c>
-      <c r="D91" s="25" t="s">
+      <c r="D91" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E91" s="15">
         <v>1</v>
       </c>
       <c r="F91" s="16"/>
     </row>
-    <row r="92" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="92" spans="2:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B92" s="13" t="s">
         <v>95</v>
       </c>
       <c r="C92" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="D92" s="25" t="s">
+      <c r="D92" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E92" s="15">
         <v>1</v>
       </c>
       <c r="F92" s="16"/>
     </row>
-    <row r="93" spans="2:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="93" spans="2:6" ht="60" x14ac:dyDescent="0.25">
       <c r="B93" s="13" t="s">
         <v>96</v>
       </c>
       <c r="C93" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="D93" s="25" t="s">
+      <c r="D93" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E93" s="15">
         <v>1</v>
       </c>
       <c r="F93" s="16"/>
     </row>
-    <row r="94" spans="2:6" ht="72" x14ac:dyDescent="0.3">
+    <row r="94" spans="2:6" ht="90" x14ac:dyDescent="0.25">
       <c r="B94" s="13" t="s">
         <v>97</v>
       </c>
       <c r="C94" s="16" t="s">
         <v>179</v>
       </c>
-      <c r="D94" s="25" t="s">
+      <c r="D94" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E94" s="15">
         <v>2</v>
       </c>
       <c r="F94" s="16"/>
     </row>
-    <row r="95" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B95" s="33" t="s">
+    <row r="95" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="34" t="s">
         <v>128</v>
       </c>
-      <c r="C95" s="34"/>
-[...4 lines deleted...]
-    <row r="96" spans="2:6" ht="72" x14ac:dyDescent="0.3">
+      <c r="C95" s="35"/>
+      <c r="D95" s="35"/>
+      <c r="E95" s="35"/>
+      <c r="F95" s="36"/>
+    </row>
+    <row r="96" spans="2:6" ht="90" x14ac:dyDescent="0.25">
       <c r="B96" s="13" t="s">
         <v>129</v>
       </c>
       <c r="C96" s="16" t="s">
         <v>167</v>
       </c>
-      <c r="D96" s="25" t="s">
+      <c r="D96" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E96" s="15">
         <v>2</v>
       </c>
       <c r="F96" s="16"/>
     </row>
-    <row r="97" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="97" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B97" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C97" s="16" t="s">
         <v>134</v>
       </c>
-      <c r="D97" s="25" t="s">
+      <c r="D97" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E97" s="15">
         <v>1</v>
       </c>
       <c r="F97" s="16"/>
     </row>
-    <row r="98" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="98" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B98" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C98" s="16" t="s">
         <v>133</v>
       </c>
-      <c r="D98" s="25" t="s">
+      <c r="D98" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E98" s="15">
         <v>1</v>
       </c>
       <c r="F98" s="16"/>
     </row>
-    <row r="99" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="99" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B99" s="13" t="s">
         <v>132</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>135</v>
       </c>
-      <c r="D99" s="25" t="s">
+      <c r="D99" s="24" t="s">
         <v>50</v>
       </c>
       <c r="E99" s="15">
         <v>1</v>
       </c>
       <c r="F99" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B95:F95"/>
     <mergeCell ref="B60:F60"/>
     <mergeCell ref="B68:F68"/>
     <mergeCell ref="B84:F84"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="B43:F43"/>
     <mergeCell ref="B49:F49"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D96:D99 D10:D24 D26:D34 D50:D59 D36:D42 D44:D48 D69:D83 D85:D94 D61:D67">
       <formula1>"Да, Нет, N\A"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>